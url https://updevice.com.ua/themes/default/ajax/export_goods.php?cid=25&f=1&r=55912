--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586593624dfef62b8020c906fb6d9471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643e96de06ff3a86dc4604996a7d9f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c87adb20c367b47dd3c81b4fa9d8213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3ea2f34e3c32084756637bc09fe544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1f39e95be31e6790a177fcc4f937d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac89f33337ff48c46b809642c5294f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de68ec924dd14b07dddbba7b55451067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2515c4a44b168bad55670aff057d1f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ca1c487491f6613a7ff3f6ec67ccb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f725216dfe21194ab90d79f1accd92b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed32a6ab1c371b050d0cfcb6b10cffd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400459b0d53949d634703c67a2b569012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c81d4993f9e0f47c004b0c9d228e8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8451f75608e7e101257773c42dccaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99e6798ff390f42d97f0fc96e7b92a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe73d9f204563b389a91ec6ef1f34216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3c0cbdf0dafeb9dd66a2dacb6d0ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3cb2e5f5fd4e6aa6b6dcf759bed2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4500c8ece3f7ab465313599b66c966519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b60394592d6401d84405a7fb1e57b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdf3fa9f04a608e415e88508e8e26621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589015d243072e0edcc666f19ca6f51422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9adfb0aa2abd049f5089f89f02787e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8155e3540a83c8f5213e8f20aa67f9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe791cc9ffe272223f8ed4ed4c7e8de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba526fad0aa328b7a49436dc8ed26f7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9be3b11df37d08f8138380bf00fe0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cad37aaa2ab711e46d2ceaaf2d53d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef588b06806b67a1b99361399c038e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b12807d24fb8f03f9cc6f049a4d5e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf748026553402f6d5ac45905f0506b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086e5c1e3e5dd87b866a51a50daa28932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3198262b34ed4c18450b4b1235665233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c833376ea6ca86e3a83248959469f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f61c895834ebbfe234c204d8a2971135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17a13b0d9b5a1ea422ba06621f617336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2488ab77f278850adc86affb934729c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cec46125a8d05b4de9820b00d7e5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb60ebc72b8f4dde51397dddee4a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3275c2f0da3ee806e8cd4b2782fb2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce00b8c9eebe3a848d000f8252788841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fea1089ef1779d2fe346caa681a96c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903b5aab22c724e3842de3ea1fe6bc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9df373f5bd0d1c222b01cd20a34cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced10e1350fe5ad49dbf9b3fd3d0344345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff19a1bcc4236e24f86293ce03fafb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac491e247c010779ceb72b09594efc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9f277823770f9dd076c271d2486c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb205a13620e8ad6b8a425deb9304e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cdb54d4b82008e517e74d9b9fd25250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c81a9bdaac88356f72365e430c91b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9484ed21d188a6ce0f5b729d093ab9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fa828816876d339df95c712f0677553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69584edc6eb1552f9b91d5d5200d9ff754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad279b6a9f750b3d75632df43a71d8a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3cd17cd4dcfabd4ccabf7c4d0828356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae215c607377faa13a5fd427cec09357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596a4c57e6c20ed19eac42ab6a633d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d2b3f3418d87f5654365bb8c5293359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e4ab9b70f162f478fc05dd2f1e90360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d6f6206fc82864ddd99df5abe60c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a8d4fcbfef9d53cea41680b366bac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eaae26472deb11956336da9948f9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb1a970e45225e48227936f7adec5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc6e4bc5b3092b4c6faa048c56332965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c821ace6949265215a8bd3feaff59e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bb4b5e10fd7f75d6285c272c8b4e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce25c3abd74def9d5d7cae521f5a7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136710c469a80787ec2c058f515727d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987cbe8410ca2ff8bef0787383dc09670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607cfe339caeaf991756b8ff1b5408871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570604603cdbf46a4c605ad293c50bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae370288cc8709e8989a7f0b444a5f0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0abc826cb24c6539a0c238e78475d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f81847735f8addf7c404a65e2ad8e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6a1befa17a86b1f31406d720e7d1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2e012b806a19376e2512fe6e0d4c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0f402fbf3cb72d7a3486c893e570578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbff0349ae059dd3a3a4f83d591cdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29189046ee452904e0108defcba4b6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc50bc641f0504fefca3e0627dfc1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ed2ce75accfe320a0d41b0a7073fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597f21f22fe6b9b78c4a96fde61e3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe7b455964ec0b4b9a37f509d5814184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0855df2667703fe2e16063d9d2061c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80456c918d034496193e148caed13b2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4805d7d56a32ed173b13f82cc365a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2222bbc858b8bde1dcdfc7ba24f7a6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d362cdb544754864163f9c515140cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2b6047e33d0f309706e21714817cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7187c1c0c3ea577e1515cb8055e97f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040a516413f678fca09bec3abe5efca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c3dda347a254709ed51737d0917a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4d88447071ac1a7108ae4e6c5489694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49875822410bbcb1c6aa261b9dfe10d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bf64d288b5ca85da8700de9f0e18196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c838712b1e69ea086478d716ac32bdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622275dc7197490e911c47281b95aea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fb3064da51dc55e0daefb3d514fd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae397c537cbbb9ab1e295d49f31efd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15e7d1c72228f00f36e3cd55024c25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d251e159d40eef9bada775a62c2c71e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d8bb70a9f62fb5e5ca0ea941f0cf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b548952ddc9673c0ba502de3cab82b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57525480f55f5d75658cb5b343b1341c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fbfe24283f5b006cacf6cb1436fd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95199230faaef759b2eedc70cdcb5801107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe83df07028c24a355942a3bb2d6363108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3d5822b268a700d372b8a386d7d8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9f9a7b6808c6707cfd7639f9843b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacce19710bd6c076a8bb41269ccd1c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2b6dbd2a9e3e65fd08576654c489112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63be2acdf5a30610f617888c6a8f25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db50f755dfe7f4aa10bfc00becb97a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987e8bcec6ce073c931ed5ec1992744115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0111893b51e241896f9c5426cd958116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ea4ac1a23e2c1b8f2c2c72b0e15ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a4782dc3d5f5e15982e74e0b540fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02322d829570515459c8a1ce3b21f4eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0bb659727f9757df697112e2ce2c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e357ee47e7568936a78771b69c93164121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbc3774d6a3bff408e649cdbb7422f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c1287a9c6fee7774e79c137f9576a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95838bb1a32f76fac1fe0af2c2ba04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b1e40ab55fa39760822b53499caaa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00837df5517ef67f94760d80352ae6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f27aa4a1631e5142bd42edf244ac4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc87085a00b5f0f93262532af5aa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b9ff067719f16c64e18ec2ae4b26e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eb61ad766806cbe572b6b98d99a28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faa7fbb29ce5de92402d69344af6b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bbd9512c6b7f78f3437211e882a61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c411f1b80491abd8e35a08456a7cadf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20f1f1512e7565323318c41b29667f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210b1aba7fa0ab83324eef8b2fb6ae9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c68d652dfab2021b6d9328a565850136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd865856093b34c41cb40a250ac86b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dea89ed14c215b7f447726f49f40c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258609e2009230bc644a2ff85bec662139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edce2dea7c5af6ec320a5f0af5e9e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2bec4aaf8b79d400301572059b530141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e06670dcc1a14a55b3631b8caf666a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9778237b1fd2ff2dd653538e91db38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd160a643e69fd7503d2b50591de0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3751d5265fccc4126f50383e7276c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a773259c715c5ae87f41e724410a6aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b655cfbc23fc8a61ae3149bb38e31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7828605e9f7419ab5729bc01bca87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5890f7b68c31f71b9cf1e8fa54215149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e63e303287bedf00713109423e6c17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30c01d23cf2f70d8614e17b00e1de2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a65a53b6e984aacc0dbcd738e12e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83150a89051610a89c8ca8c13b9a9ad6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b748b1e299b5ca1f7f4374e051f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb216de624d43f278e4ebf615dc9c96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9ce204ec61c996f4e6827d6868f3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23136038f3be2e9513af57cd07aeef18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c155dcc16abc791d29a0f87908791158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bece678cf8cb7ec8937ae8b907616159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee9d0da92cb853bc192046a7afba89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f13ebc6df12f944961c884682b043161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89595cdbd9eadae0b70cdcf81214e08e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd36f83f2eff6237c31828de5e5e53c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c41d863a2540a8a797b1780beefc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13076e527577ddc37af48b40d35980d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8240ed44d8af248eb8b98e20d43a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685654caa98c34ea226c1444387822d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43293346fd8c7808e378c7832600ff0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ae357646252e56c0f0887573f2995169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10a9815ded6a0abe0c0589126cd066170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dbd6dff89b431d82bb4089fd82744171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d92a5e12e7b179a835ef6fab0a6301172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0b484f17540a668e919ac891b4c2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b171b1b484ce86cf236ed84c59e8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb361d637b98198aa40b55ceffa160175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4da3b7393389339b5fd4d3f2afc64c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a62c3b3323fea3bfd2e24daf0738177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1922feef7aed48a36cfe585e52367178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee82449e153213c5e73cfa59d5dcf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01f087b1a90d4a94dd26e3d218b3ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d2ffc9818cf79ad3021356ef056a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d022cdad4a689da2f10ed70e58390ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61c799cf7e9320aed13ae77a94a010183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e0b3e34ec55dac0c92f1e76e1768184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e6d5b75073fc009b11cb587535340185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0d5a95116128fb98e4eb98a95f263186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4b940bae49a685cceb57e5adefd7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887615680d25c67e961bd441f42fded188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ca62cfd164148302bd591caa34e8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d1205745a1139cadf78ce516554a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0264cb0bc523cb9191d6de444c479191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e142e49ca1810802ef3457e383bb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eac7e1b863cd3a7480cb66c78fdf41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08299081c4715abe5ab070cfc2a1df18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79ee677c9a6af87144fa337ff519e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b845c2c3d974e98c601436eb1174b75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82e5833f56c3c8de2492ddce8652ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc1a5c6388c84bb113f3de5334b861198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed23c72bd0c8172b095e8eb3170c41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0285058a974e6ca7a52ac07d830df4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc9b36f1ab940f7dfb934d5fa9ef01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15462dec5ede5fb2074923dc15b745f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e520e5683891be35e42603eacddb9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe031650d431f3b038bff04c97007204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bfe32215bc7389fa724e7e7794a9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e5128d1d67f6c7b76aec08316c04d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011ddf03cdecd1d9775d02a5077d67e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58728f7ec8a6fa7d8e4c5a55995411a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e0b2c9c1aca6e1ddbefea6bd88932209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998cfd204c21e157f7519e690c5f5da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627df9c1e442bb29c10d97c20f8a2d88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436637a50bba2faa151d84d16e2ac2e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f2b7e33fd24d9974d191ef7cbf89e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb3fcbb0b10e7c2ac86d4313fe5753214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee487e35ca5906f65a91e18f95d7df0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726bb553ec7220464bae4bfa8b5e9df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3797c9b0ea3910407b2ec2613d092217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dbed30939f191110f2fd9465788a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c91904a4a5a23cf42f00a7893f35b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5f0d53329bab70a3e4685164ff61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192c0b5827e431b57504824bccddeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b37fdf79bd06d791e7c4918918bcde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37326ce9b725c044e3c616dd7dc81d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485373e41ad33544fb1781487a74e12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df537fb880a8a9e6a568144107f5ed3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633120bdbca712002aeb5c1e1c83263226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e09f185991befb839724060e731bcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361470ceb3ea1bef355ba6fee7e2c3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa270c9643df3a09f21c69700a9068229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58420e8291ff9b1e93e912c1daaa68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcf0bb8f31d987a4bcafbeedfdbe9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd763aac95cc66b8cc3788aa081fc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e50db79b40f91088b06e1f022d8ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6591151995c7344c80814792c2b1afa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fd682e275c1ba7c5c3927c955e4b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad656fa2f65775b30cbd6b5b78932236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03050eece291083123d1337b2da7fcc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd77f1ea5af48359bf3dac9222ec27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f4f46a2c39ad21b6dee0fe77717be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaad734ddbf274503da8969fdd6f5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9d15dea73cd3faa1c31f6e05a6a9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cd02b497f57016a8da02f671c20d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac21d3d5385374c555d0f37c2ae447243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630193be031a7c7e5e1e234fd7ab2047244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e467300ef0bc7d5bda06f0941545365245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cbfd17b184cd95f6be8a95b5d2efb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c30fce0c18f8bfa018bfd8669efb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338508d18ffb2721fa43fcb8a8bed4dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d328c6b0620f58d04160a5e1b2ccc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2e1f5775f8401a8d564778b555f7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512621b38f1442b0710cf48dd85d96f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a83014626d3de94021ae8ed0c7c71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e108af358e432b817d1bddfd9513253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51e566cf723118967c145f464042f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530869e920304d26162c02d76daf0123255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88228ad7ef999192d49ad8733faba2e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e53ddbb04d05ee1be1a7410ee287f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d4d420ac1d47ea57ed5867f4a932d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87000838070a2d7f02e543a4a76ddda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0702caf8cb752f0d0d305528bf8cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f2cd58dcb316145fb8b0577f2eb8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed21b384977c2a11f5ee0a48dba7e78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ed9c7d25790e98f0bbbbf2702e1bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cbf4fe63b3ef37d86b020d48cebf3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6b67e94d6c1da1dd5e171ad4a02bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278d5ba6eab6a932e5854e105e1025d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426417baa4bd46825e5d1b7baea2325267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfa604576d2261a69e3db789506434268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afef5baa6387cd7b968a26fe532426a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664085a66afb404b52e727d2b88920d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4a059f31b8ddb73f289c88e8f9ce0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8a7aaa25734b836f7493792851ed4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152a0d25f26906358d74d061e214adc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702dedf62e39e4d508aafe88bb002d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fc9026ac868937320b083dab7ed78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ebfc5a49a5c197a2e47edd4331870276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be90778312b68b1f950232eeee2def277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8875953a2e5557e80b019551d0b067278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0773294b505a4636572838fa53e98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba805e8ec56dbf6a5c31d41c1a01a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae91fa626bfa782bee305d27d5b623281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2ef8dddcf7f7bf3ae04ea22f19af6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06b7bec8318953ee746cb8ebdb8fc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681502f5aa01bf254b805d05574869c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cb91872126b9c9ba8364ad09af399285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6606a51ae1a87e5afb53dd76ea905286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129f9127bd34b9735e2e0529eb585d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff2f57be2552979badd83a0f219f05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292f3e91b42784912562ee533e388cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a7f3d4cf0cdb911574cf398320cd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438710a2e395809e2448479c5d658d1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a72b1e1e9870d3d944d77cd20b0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fcc71cacd47529eb7a0d45d59ddcd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd66075693435ebf2e01c17b3e630294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96706d03650a2e1e697e9101dcacd4a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387b1169fea71c23109cdb0c1c16bf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b6db730d4d3dde505f84702d31a05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6cde581c3ead5d7cc3376db353d36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10476d8b0694532b58ca62a602183fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dcb1b19daa750b7ddf2e4e967969c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becba0252f266d819e84cdae4f93f897301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999860456db1925ac9f81f9b5be16d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc00df9e8db22d94b57d27f137eeb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b621e2e5c76ffb5b5fe5f2fa104bdff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee2f1762da3076b19a70239700ed4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cd536eef7ba26a24ad51fbe91257e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922c45c45fbc637642c4f847a8ff69d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9f4e79b9174623f80021e937badd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58c4cdf6a3731fe0dedba16c02b34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5cd0010caf98fc37a709ff5eb20c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804376e0647d7aab152be4838980ee3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab2e0f00578c79f9e1f5e3ae21b093312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c76fc79b08a426bf047972a3605765313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5341cf7138c0ca296b37f43a79d0a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7130bafce42ef32a632b1960ace41b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b13ce05557601aacf68b5fba8514c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8876482cacb661522fcdc4c1548cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f98fadd126581862ef7e70cedb35d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcd8b113e14bda771a876ebb11066e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6d03113f206dcb24f20d97f2e6c3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca4bc4772b3b650ef6c35aae40bf3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66729c69e641542f04355ab625ce4a5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe277a143d0e4c50ef4127dcd71f27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c841b64640e01d87321f0de9e669e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650765ff4218a9165183adad04f6a6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2b467119b82c243f6a33a53213fff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb788751923eef9c09eb5bd1d952165a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caa1ec0995bcd68d9f2edc2e6316b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cdf4711d3790c6f7d3e26b1f1b090329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c09414cf628af911b2bf95e4f4cb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd80704a5c036d62fffa020d78032f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34560b20e62b05178da965a4d4758b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370358294978a19c97f44b4b26960fee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebed6010a05cf0456fa26232a0ec5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8de936bac8e0b27b9a2ef5359c21c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dc45527e306be6ae0b233a6765682336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a78181ee5408febb79b0d01674fe2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802210ed2f5d623575f70f7935660e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165397e2af7a603936b964416134bf7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebbbe73577124b13adfab7059ca1a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069739e44ec91421a198e3f253af64c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b86e77ea9531c3db088f3931aea2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b24437eb1cb7cbb3a21b4a12c2bed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad699141d8d414d6e2156acc8b79ae7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c6b3c69a3a028c42f69b9d4041e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e898d0f8f1da4018a7b7fbe5cd8f42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a11b2365883b7a0a6780e915e332a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a6959884bac11caac3b5f2676858348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccab38d858059ed38d819e3a6429467349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533667301ce1a929cff57be941adac5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf506c719e162a3af5cdf9a7de8de7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e391ec0b9cfba8a383cac849201fc06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b93b8d04b705a1c60d2364d3769d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910c2851ffda4714675231f7fb38f1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccef9f75cdb5df89b659f08e993374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aeccf63f1028511a0ba193d8a1f99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f0058f21aa5e6aa962a38dd07901b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783f87df1cd7dd250c992b8090f122a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20216d16f32b38aceeb81f187bf04874359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28e0aea19969541ae1596a385a3163360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa414a78bd139378c417ce0c6925b79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be32132cdcf727afd1b23a857cc4fcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013060e25f964ffb188604461e23496363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341752870032e6276dc5240857a8629364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd5d7e64c5a3b3d8253b5b188cba0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f6eb93d0b93df8ad4de681c0cd517366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918a105224c26d540a39e60cee827a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebda8cefc3bbf253d9928ac772b2572368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83002c1ddcecaa6128b480ae3fff2ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f981034c545e7ef85ba7c3448dbd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619626565cd9b6ecf4ba1b6eac7c436371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9563aa8548e432cdc7f8019d64332a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d2ea29b78417bf930195713eddd9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c892efe88b380d056ebddb6053fb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc1faade5fb0db6d17f06fd879bf10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a12e32d0df5de6a89a8496312e6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9d9d276f629cfab5bfe801c9db9fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d0d07f577e66020dc7632da54954f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d371806930d0a3527bc232c4c46b93c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831dda4f2789aa836f4ac090b1d11f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11ce886a0ef686bbbe9d3ecff316ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8c6208d298929285834c90a536c01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed5c74c31fab0f810df873241dd07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39996e974363028af850db8138f2bdcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8cbb9e25e7200c37ab9123b112974385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c8f2c0d755c49a79a3885e8e69adb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92e0f6723327ed09bbd6cd724d47f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965e2fb1377a8afcf9f38f5d7ea8c08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631d0c81df5853c7a1367300a6c8701389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc629141470f749ed05089dcc04b2522390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d849f1fbf0defbe01c4f486480785c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b57777d91662914a299fa763678456392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599ea78b30de1b242c4a22c8402af75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aeee26bef3814880cc34fbc0c0df9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a6bf64513f4ff84ab6ab462025449395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7efbf0a2288598db4fff3310e78fa2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a0e97833a4d06822de2ce1d8806e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f844fe4372e18159ff47a90229b27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b89866844115d8c749b9f98e71a6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23942dbab18d535a58317a00ad53d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dda85c17bc8a0528ff9e8f7c148223401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33f309a19fa4bc00594403fa5f6778402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3815c463c7fb46fd69088f4dc6cf1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189e61c507dfb7c9cf077a4a14ffcc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a170907178287708c0ccb99b16f40df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3c03c563d9ddac4884b966605b2e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdffd0f2888f414e94bf29ac3cccf00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83633ce2dfd7d03e6c4d03c5705927f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca8d358a569513762dc9d04d133ab5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d319e8bd2e2b79a9141ec8b09af7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3863e8f6e70ab3089ce519a262036411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab330f4ff259430ce4cdc435ed61d4a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa115bd8ab7d41a7a5e66e40b475c47e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de88f836971d807a8fd54d1550f911414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca817e1ef6cecbc34162772cd0b08c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65d817b5f8333463813ec8dc2e9947416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d703afd23c8f71d4bbbc0a0513f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea912b12fec00bf8080c01438e366b7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a68de3e4495318c18858fe780d3a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7cad23eeb3aa8066e11048370857c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a31562b6b8bd1e2bb3c8c12489bb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e149aaa454f6043f8ad0b443cd9a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536f0d37461333af733923dd77d34da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8994e120a9f9bd41d59d6e59d6ca6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893c4e53595436f2c6deace4ba26b2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2326693d1043be00a2e2073fcb925426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe625906226722bea9a460c4ac4afa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c963b683d0c02289a3774e52120f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab00dc62744664bb3738950364a7b6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56c23c54a5ab38e8dca95ca0dcabc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db6f9cb8e60045614c521796764e8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f95ed50ae562a516cecb44cd87584432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a7ac78d95b2a2c0da568fcf85484433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109315595fed31105e6d1af6ca922619434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3d3352f19174838b25d7ab6dd466b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4ed36880e00634b551b139e6bc219436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacc3dab9a688bc649d26dd8dc69c05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a599f1b89d4b9fb6235e4bd513755438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d4b05df37381768b4c6001f82fe68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb035e3e36b75abc6479e2c3b8a4af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df235d86a603cd622459bd7109649b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69d3b4113f76ba2dcc3adbc9b1d165442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40eae283e03272852025616ad0869443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503de0550a7f53ca220f73f4669dd630444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f53238a0eb3e18ab23383ea5c25079445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefef7349202e83383fa5606853135f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a669f7a4a8586124044d754ff43b517447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9df096f0242c73ede8c84d2e1efe7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd238a11a4f7c2e7596c81afca8b6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62daaba1fb1d1449b6dcaa3ebb4a273450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f781c8a8315ce364fb936d867fff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28731afd4736f4070d1afc6440a50154452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee34dc7e4660a4d44dea161233161e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ba9283a64e8204e7a8d2369ef608e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df92d10ad64262d8d7ca5f907d367c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce495ed712e5ae1d694aadd861a72e10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14409ea6c485bdb56b7239cbc1b7eb3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba30b95a169fae37f3a8240cef7f2a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4825bb9e686f03e2b29eab4f7bd6f6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ddd289e149402d7b6e6db2205158f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d652a607cf5920b3bd7bbb93876b750461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c9cedecc7d310575f352c2613f0f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219227fe964e943abacc16e695b4350463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf8bc22efb5179ca45693a1b8f980464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80d29525b447a3cfaface915726877465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a7e25890f88cefe09ad5df36aabc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3753f6723c2d32d83bf1b128ef8ef92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9199f4450ae6e29b2579fffac00ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6575b13e688a79687f81435079f09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2711246d16cd76d5e82c02c1f5bdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13377189dd50522165096aac3092ef50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf404ad935bd7c7d8f1742edbdbfaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dc7a8105e66e46423ff7acb9295c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bea2fbc66d9ec5bcd419c088b32ec0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a7477d693cf98cd164aa452884942475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a4c8da4ecc61132a9b5425833395476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d214456e5f4f0baef4a0ecae98ebea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea34f4d8afdcbd69a179bd9fd9f5c16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e84c659b3bacd79eeb999e500ba159479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfd8d45fb7ac543358c761f24664a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb11b65ba60d4bc200a2ed9111ed867481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16e01b30de7268ef2380f6ed38c270482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28b985dcff5c7ec714768ad0495ea6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e53f4f0415af2380802578dc900e72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e75fac852a96df0c0bf60188473fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d387eea1802fd38ea1ed03d95bd2def486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce450bfc1407a02a2ff3c8d88297a308487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979c8928854e2497e043d07bf472921488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564377895ccd6c67c23c42f47986de3489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1da6e86f2e54ae865aa0eb2c131651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40156d04642b235d90ecb9f064ad6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb38db60a426ee121cb61435e8ab4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad721ea6b522ffcabec5ef2831a077e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57eaa36e5401997e46d015531b1d625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29448e9e9cf21eabd76d93632659fbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c6ef41b3ba97c248ca51bc6a601e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e4d581e47daa8ed8339ca7db2af1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644fb75e345daf6ce4a1a489193b77d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06c36be5aab4a5679db6ad9ae3543d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a1055a665e2a00dd56e453289789711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267c74cc14a4731fd79390c96d5fe4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be4bbde05185b6008b4df23cb8aa5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8201401351744c36fbf43d775b220914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb318ccf8b3fe243afc30851c99e8ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458ac75b2b00bd8f202f420706d9d7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92373cce39213388475470dc705fb05617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0f12ce30b5a486abb2b65d8785de018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fefd2a4a3ffa273bf5687ae3f4a61019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2698d6330322ed504efbaf5add290c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8a4333208b271609635aa5bd33af121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa7f68f247a5f53d8b3a06b457970922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3652c76e656785fd0b0cfce9708a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99354eb2b746b9bf64c46d0bc82bb66824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbca1e638f5d5dce3e07a451bb670c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c9ae7adf01069a3a838e0a376469b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714621280e4d5f374385b8d2330c8fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598d3494ce45acf6ef1898c48d9a05c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab7a742bfffec26d2a2180629d9a1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2f3fca93d0dd57e6df22703316c4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd724a93c468923a0a37ca8b5ac001b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c20b7566e2b691a6a695101e948e3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0580d2def102a2359a0741719273d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26a0a4ba65fb6ebfef0f79292a7c3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c5649fde76865539b0c84528fcc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1934f96869bdeb4b286b7850d1e78336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd08276dc7ed6c67b152d2ff99f48237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7955521836b1cfc776671c9d4a04f5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da51c668df7816b7d0bf9292d3ed6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12490db6318b20f4d3ecb4b15a3ec4ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51188b4dee98f7c55fc77ff1d590a51d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281683ba8f98e049c4bea5f28458fca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef9a1756caf7b55bf97bb8b14922b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2900ac9352314d804ec01d8bcddad8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f242d00ceb5eae1612a56dbbd12c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96379c55d75fb763029bb43aeef24f0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cbcdabb7a60411ce853788e7e011347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd0b4115fe7dfd4b009afb1ba1170e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f765d4346de0996058a77d0c48962cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5a15a4356d789917893701550837750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8be731c2f29ae996b47221f275ccf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cea1881288f88b6acdf17e62e428f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3199266f7674cf4ba757310185f70fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae5dbe8188d02913d102167c7f501054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc52bae5642062fdc5bc1512dcde6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49fbd317acc66c808ae5b651444f2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5698697ada2264d5171b47c3661ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ce46ab33af4b10baf343254ee392558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14417723a9099c6a21416188849d360d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da8243149ea158291e48d74730b49560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eff8b46ec5959259a29db97110f4aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66cf527639e63bf45914a7e9ff59e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee4296752b5a95149ee4f5a594c88963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608d27ed5327da4ca6c04f0ea5bc35664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abad2dce0849b7372db877fab5073565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edce240292f42fa4d52723de69f9d5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a67bbc00b47dc2eecdef9d5f53598967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd135ec8c8f0c6885df355014d68ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f382d155a63d0231cb69ffe1316754269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd58f2fd6f5bb9b53be9e4203217a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428f2d862ac4b034ad113ec0490175571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd853de19640eb7634758804590fa372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7117cb1296d51e9f11421b03c932f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b146ed3de9619e53e8f1ce87539b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf3f189240cab103fc45890cffd1eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabdce2b9ae472ab059b2d9dc8da60276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f783f347a9857def889cd4fdd3db0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73e71fd046ce7fd2739fdc8c3f03d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68644cb35368d56210fb7acf73ee6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456084c437fc5986209d47134022c5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8a3fefa2e3268534ec85d95b4380681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964abe9f7060f59fad10d5ae81142a0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970cd288a1b4dce49c2f2ecdcbf49e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f7ae195b28f367563adb19054b6b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4359d34476df85f10c66abf1e9570385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d533c371351f17a09da580843c96bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef8bd04002f2a59da77ca5521e2e4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de1c24892e192b147984300acfd5f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5e02448cd0f00e11eb5ebab85f92489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f7853178e90a3ae355ddd3319690390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb9049b52dfe916c7c307a88a6984991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9f472074658125f3254e4edc3503092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c4f0cae076efb01d7b9d7e633b40f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469fca1ba82dbf4d1a12b67fdfae78794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a8777ffee6c8bea5ddcda2a41376595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1496cb9da8c6ea0932864c3b557a0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6cffe4d8667ec216b711d87581ab797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad9dd374185b3c890edd2d35165bc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65838f607f87ab2e974e7c11d3895d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9b71b1c1fa1ce519540a8c68330dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef200090814a55ab6a844202b3bf333101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4f51695b6c4f621b6d2548da35f79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eae8fa8d9ae4b4ef7b7fdea6fa808c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e82d79957a29ddc40af65ccf4aea9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01fae616429fb40f9fd57bf5d1490105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a96572b34ae12232f4e81503ffca29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bba3dacf335306827656171e9691b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036f5806f4bd8531f2195cece690505108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4de8f80fd512add4bc04ef32df69c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35551e75bc58cb6bc5e94342cecf0bdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559aa0ce65e6de9739fa6c06283f54c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7b2bcc05e725ad430e32cd0f89e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28708ad0d95ec1079d1a98947175588b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653341858aea521a7dc30898e8e1045114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbb891af13a36c5f72c4e8200332da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36547bf38e6c0cad613746c671b7008116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3332ec9a2ba98df6e9af09ce16d40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72aaa1954671e30fba2a408b811b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a376c8c8ebaf41c17f59acfff2802119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601866687827dc6bf66720e4b65c88a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98f9f3ad6c7552066e6b9b9e6009ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f10c4861ab0676872fd7054e1459c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698b2b3899bfb123bb987a54a05dd72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0c578d5e267e70957d84a7b3f53d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c59b12a9d2a649290185ab050d8a9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce302427143ad9408d0e31eb13aa0a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157e22731f7bef717e414a65b3646ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8ec286bc91beeb1b5fe76893e2a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a8f13d77a74fcc2f4c71252860233129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057de9adf2a23425fad3eef3b840cef8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da71756de5b335d9b5a51e9df3c2367131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361515c2e4012a1e0bf1add3f25208a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b2a7b8ca8ebbd0fff85097471a64b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16464e5cf2c42600fc5583cbc9263912134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16310bcd0d4b941ab43ca1c8c4e88688135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384e49947fadb82bc498b4b35d43cdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcddf9acb95c45e3fd2fb7d6bdb062137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d4f7098a33a3bc0ab86db21f28e35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69655eb26fac09029b20583b1ab6a82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3136aaebe650557f5f25799992118e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986240202ad094148f76e3844ad48a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ed36e8c59753ce3c5c20f80214891142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71bd3d6b62288ebf40b992124ddf63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07912af8dd211317a02370298fe0d00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06ef496d8fc765abaa02ed9eecacda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5f74a60c35e8ae0676d1030433ad4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29342bcd4d42ddf477dc7d273de6249b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c780b9a103ae6cc0a325a933f9d79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707bfb890d96540f7f7f766ea94d349149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b45f6f36a000efc227279cda80e48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5835e7a3121b91d95ba8a6d20edd6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad01ff22f0eab08f493795c53b5256b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959dd1db68eba7948a9b09d08cda1d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc618e6b62b63a31263a62701525d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be38b26518fc8a69e217371539ade5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08251be7f77907619af6b7a29764e9ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ef3af58d299fe631b7bb473ce2e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9856a71d73306582bbfdc845ea0394a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d370f5962eeb733798cabe6491094159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fb34bed106d7eee2196e24da4539a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6527d9d7de778fd12686abcc4daf11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d36c92b3c2b7ad6b22fb18e6e5219162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164ab0339dadaa365d7b4c659a17a58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afb24ca9ff2e728b4650e6bb70eee5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4ff31768fe4d306cc6a1b5f8dfc28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d730f1af64d071e7111b235fed7ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecbedfb172e738116f30a5d46e40ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9153c825c463f277792c10763dc11a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c487142a781c58555ae65749b4781169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706a871b35b82d60fd4036f0bee7d5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cac183c29435013776ab27b6b1f2a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d138263d8699d4283ca26d0e4577d16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e37527ee7e995d7d6f30d7e6a6794173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64084f6596c664c29ed5ee506a9ee900174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db7e70579c0b95837c229b67341ae6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca27a95227840f99addb60c59a1aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08f25e59072004eafc4d436d071d26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29859261e2d8c0ab61b23d7e20703ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86671636ae620e5165a11323f26ef10b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf61363fcb9643914fc62f7b2756f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66593ba0982303172e7c19bfdf1a629181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c578ce628c8d16beaa61d4c56df4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee19a4c03a2b9bc79ca665b7289cfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd225bb53b66ce27a08fea5d03ec2c63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b1cf97f1b98bae95a51d7b875b7b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd80b5276883a8f7c7bf173a11ac92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470c6a9489ac5d029a086282414228b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0afdc67a68eae3b2b33e28c0514056188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cedb05671c532d4e194e1a25dda56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd453288034c559c00777359f9747fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6299783d3d79c4ef4f868620a7f922191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a89002c982fc25d738ee22c2b7470192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232b2a9c0e31a40ec8c870712808c47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3380dc31fc7700d2fe4b70f087de5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d571a034d16c583b12edd5a9c4fe0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c755ff6a9f4487de0f98c75b3e833196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1be8343640ba7161160c3c3822ba1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86b2edbd488e0831ccedca00fb145198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14342a8710bf114dde68e97612767c8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fd1a7eb80236f279fdde571ac07bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1baaca3a31a9d1bb045777c11009ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4ccc0799e0ed6c3b5bfcb4c7f4d26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472546337880b98f33eaab9a5a014e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fce254eba0d6d346b63bd4f36ceef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025902950304c6616bb1167f6b53d9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39319fe20384aa60fbd42acb8dd7cc40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1019319c7739fb2b8c5f3bd46d596207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef0368b313b1334adafd9541dfe4ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e63cf9d8cedd882d9872ed3cb81b61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b009f254cd0f328ad398e2e5a2aba02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c53dff4aa79d3842783ebeb55fe0df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b505b08109310aa6c35b56abb2017212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cd3dc6ead7feeb5063083c85084a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9c3b1a6c727c659d1aa5e2ebe499f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ebeb19c38b616dd9542af5c9fd657215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28cd4dd94849278e8e21df0977a5cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42618e2f6586faf47ad59d93804d1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007590486f215590c42f34d07eca7601218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536deb157088a78a7e216ae6304dedd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33b3c50e0fb6186134273dab6b325d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4706f33307d1872fda12cd12a3533c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45914ce7eb6beccb180a5546f3eeeae6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153f7990c286870980edc9417b6050f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87021242a8b76991f917875eb9fe67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564fb2837e7857b1705da3a6aa7f134225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472a83de6c3f4f8218d73e371c499da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7b1d3f862ad86422169d0800e18fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2d52c112b7e981e286dfcf13b98a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0786faa4fc81780b7118546133289cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f8fd48d44cb09b315de0eea49f132230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8df4d80ef9c88d879fd19f8593495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937159c735ce54497414de7f949f88e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff7fe045fcdbbe9827d9991aef9149233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93586420aed9a5e1f63a2e30fc7a533f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81fe5f9eb1e4bff97f40ee46ce1b2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a958197b3c56b3ec85dd820c856b3f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddb755059a94650cb54c46b5308961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1bc8da4375cefc441d031d1487077238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f16952569f13884e9a9ca211708a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57f0459287e92c037a8b080c79378a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eb7f4c306d0a352dcb8d291685e79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36f59395dbe6f858ca0f4e77eab921242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2db3fdd8b859fefa478482d1206f48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c159695a57ae781a9f71cba3a7008244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb43b2c515258deba096e8538b4666d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eebe92149521efbe8424a4f97827cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39492f95a5cf24836c7ffd4b4f4a2f8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea801b15a53f50997761cd6768ba1b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8316aba6e7a056031f10f19ac9af17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111636dcc7ea8c7292ac54bff1c62a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94223ce6e157b8708eef8517b7ca6a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66cf814c23bccfbd35aa905e8eb204252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b44949413f390be73771b3ea80fe03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeb69e842a6c4858a682ffb54264fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412642bb67a9ca2ebd18cebde1a37d13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7174e74d70211f95e1bb836276647256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758992630f35e608a7a9ab17fd140710257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077354323dde18a2630d1b3e0cdb44a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c19067ab40d6aa2687feb86076601259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742811db8d65031ad6da37e163561bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aafcddffc87f69d51e5265d0de660d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c254eef6c5143b7ea037b5d7450af03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397eee9ac09b0193422b524a705bd91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c799847f09bec16215fbe28dbb146264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74a1b0eaf62f046a47faa154a0961c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a1035fc12453ad23c417de7da375d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3494e3fd907f144b4318bcad10d98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae0a992f3c5200b23343a7732fe6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4f05dce68b3c8ad1c6143a4969bf2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121efc679f89f243fa9113c4839f64c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f99090c74cc1c8a2924b6def041eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6a22fd63788f2db4305b25eeb4093272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3e3dfaa319c50f871c480cec89ab1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45264c6836a4bfde93ba4ae62a0709274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90d4d0bdd45a07c5ce2d2ac378ee31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0039791c20909a23086ceca970c1fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc590e239f7081350974312a34930f17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c674cbd26f08e7179870cf7dd12e8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6b282260b5123790a8ef68d2f683d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6c752b45d6ee973ac1edb9ebb3d5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9654768b06e803623a58c920065f2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448132d2260f3c7431a3395659c495a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2963edf8065719e0bfd620806608d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36af926a411d065805f347c2b30304284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4602df355b0e7f14c531fee2aff65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a012eb86f4bea8cbd94745747942eb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e467e5d93b6845f5af8c3f51d2ad7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c3f4092e36463441df3a3c1045c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec822a2a77344d2924d41275c68a8b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fcb1ae963543cd9aed7ab85a70657290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b950e98be7a74e0cbd7c556de7f0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316591f0fb86ddcce129c78e4903756292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a9b36972246271fa1e323440390f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d003c13df6cbe54acbc943271862294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cacab042b3a40320c64cd6e6742af3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b778c9df4786bbdb5817ca9491ade296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc7d8ecee85c411fa9927baa032f9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11244859862d6a7c1949cf78f808657e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d3ce4fef7648cd64b8c6789e5d7a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86af046cd862f31063acda5320a55d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad613adda749a747e598b7a53bf903301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14607ea23b8d2d1786b2e2442059350302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f3c8dbbac65fa9ae85d1954d8b30e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe675546117def532741a81f91b2c3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef883dd03bb2c43c544fcaec1297d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea564ecb3d64f0cd6e666c30bacc46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88942895b6225a96164cb3766e96dee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4f524a51182af3236090d77578c2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2724f9c0caadddba842db77660936309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f9fe7b1a541650a41ea66645ec649310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5766d14be48f090a93e15b0528336311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e125b9bc0706608ce20e762254c98e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b755e7a8d6c392d925444a5d942984313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0a1a01fafb46463fee6bc72c8b116314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876803603a9a810949f6ac884d2c7801315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a268e9da56bfb467fbd92a8b7d39984316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737742720e649c403a64f0449a1cf4bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120557ec3562ae78d0374e6aeabd511b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f80ab7eb371be556813be378666cf7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ca9970dec34e9e27211c1ae1a88d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43b859331b4c083033db8482b9c857321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faec43acd9cd57d4d7333676f891444322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd8c36f2002057528744cd46c2137d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cbfcc63454ad63611bdcc902df0b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d32837b72c0f8109c826beeac4707c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dac3f441ec670c65585bea770b155326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e9fbd9fa0c7b86f1a31f8be656691327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5b567b2056caf3689ce62a4399ba4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d78caa8ef2061a2265fe43a7fa3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ebb461940bc9631243ee72fa473d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78f5cd6c2c063a68b1df626116ae78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf87f614134e7670fef726f54711a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5e0e1a5bcfabbc97fc2ba88076c64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06478a23c9c19235c03a7f7a8ee9ab7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a54c724d9bbb94f567a7d16839106335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b566ebba75f1d6eab592a6a5158bcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287700b9b25f99ec358241489a7fdfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4a7f243fb2519d69b4a6b8c0eff53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349947aaa37c7d2635c242467b549fa1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1491d39b7502d0cf1baa4c972c2da2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36281bc374a6ee7ea2e64730a097182341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e37c9a6a92427dcc089fae5e7c471342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef5e4d3a510798526a61da4422efd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae785bc10956711ed6388c19271189d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48ac7b72d148950499ed4d6abb0aa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2982daa3eac9374decac030876f65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a9127514b189e02a1f668cec0da09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdd25031d843606b5eb1490cfdbf51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07c3e58d24874a75c4f12ffcb36ff8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f23aa2a9140f1d35310168362b013350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634b8642cd2d2dd4d3e3a0ccc1db556351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3beef33410d16603f33d46e509c4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7fc42af8c2e5d45a70534c6d88456353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f708d5e199d33dd7b2a67811c20e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccb8a516a33a054300170868bbf4a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347928f3241d2673303ae06db53bdba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe374bff21211f2194462df5046a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4157291e64e31a9c877003493151a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0fdc74fd4e33571615f8028336439359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bf0b3bda1bc62d4c39d86983b7f56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511e94a3010c173583e0c5829acce4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea4a6fb8ca0dd7adb7bb8f86f443df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af6d793f82c0e8cf53980a080d353363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d3cacb2d6ac6cd8defeb7c09c4fac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ef5f44313e77a7d265e09d9fa5ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b9502014b4f758f085b42c2bbb716366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81089a526814a69fa700a4886d95e044367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3655030cc6b36676164f7d576251e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72910548f67f4060a9f2e8e79881cac4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08896c4c2e99136e53316c642fafa6d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8373399b5b17d5d12fafb9df6c33c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f4ec5f378ec6b01ad166e2f16b7c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021ac6bd9ea4a3cb85aa482b1e4929373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9e3cf73540d2d99e388881b2dbda7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a925cbda8f1b2eba41f84efb2a26b2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14860aae32cd6c1ebaca4f6d25f14993376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c665e6956125e917f6f2bda527e9374377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a34f6120a6ff09a37d11ef3f170e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f33f91baf5a7137303f862009dad1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41956243e77fb38e66f6783d4665c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b96422f182b7c5afdf9c1535e3374381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51878286ed59b8972ac135c472b44d2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4987bf317aa668f90d61ba762f80b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5c13c2bf42a18ac03eeb7cff30a51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748c29dba666c3f2bbd8c921792e103385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645607127654c76f3e47c0be44c5dc86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70083b4ef6e19c4faef0d9940e9d6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541518a6bb62e2398c6bf8ef49f01d3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29adce404f40e58c49fa29069cd17d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7445c28ff58f670e363fa4576e3583a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9cfe19670a2570d7899e7dfafed61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b805a1e0614bfce205f4ba372e0fa9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc20aaa5c155081a3ffbddf95689494393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e27070a8ad701b3f2971db00f3891394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01519c281b1a1ca1a2f92fbe04c3fd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271475678d002561b7db706fe51257b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75182aebaff04f5311db79e754f15e55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69e65c858de3d3e7e64081c44fdce1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db28e5515d61924db7b7b66f1cf7c8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf0454db750eed2b3a6a1a8b5f88d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9589df8488f545cbac53566fed583401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88574dcbf639984aaabb6dcd4143708402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02195619385a4e89abfcb1608d8dbcec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404399bfd97a20e30cae1caf8ba738404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0adcbd2380e7232f5d48201545a128405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd64713743c6f524ff129194685e68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334083f26e5cb7b36bd01f2a3cf2a8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7375c56e12fe34e7b17b556ba5abcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77039e2ea3e108bb0923c10258ee083409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a6e4ce7f303f06006345301a8aad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd5c2e1e04c172da5c0774812cc9eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693f762d36f82fdaf1d588fbcd9fb77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fff0c843986a4f3a656544b3eca7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b524e9702e59c1ff3348d39bef841a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf5fc84546e2c549e5598f10d716c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528c51656036808ecd879c01e08ee22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bda37f5683f969425a0ebb1c12925417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410e88026c53334687a3e6ffdcbc1cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b2d36b018272c136adc61296bdff3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d82259db6ec68139c4789e12719d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a76df6782610ffa6241b01bc1e114d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba0a67f1cbfc51d126f3631d50f2cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7fbfafb7f2cad8fed8107a7c1b675423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f350bc01a336aed04c1581d0d4c45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e8fa47c1ea1c12cc99f3546b99a2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcfbe18192a7c3a5d2f5e99777504c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184faf4ff46d5eb01764187024b9b149427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ee35b88b53cf53964d255ed829e2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a932c3ea741de898cb8f20148a1aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad35bf32d60aec2e4d05ee5ebf1a974430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0505e3d5cc046b0b5b80c3e2180fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff6a1f8de6b4dc659a092651c941a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c387f8dd5a514a8d4e08d47aabe70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4303c9cda7144dc4339b5ec87fd699434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe8d13572b98fa3277d78aab04cc53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc415712efe2714fa26031e25aee5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d17e0f429dd2b609a5b8155134be68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a5df30f3a8090f609d976b53887b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367e713fbbb9998fe452b5b07ba17b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45d9cedd344ec169b5aaf360afcb6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f80b0575a249b9a496f0aad4f0aa0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad530da52de68d720cbbf798208c82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272094ff9727db607adcab728757797443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b76c094ea79c634bb35167066aec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff545152c8dbeee7c5eeb3acc3ac32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb3ae159bd2cb6b0d901b3488d3d5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24686ac8171406bed2150dce0cf214a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289c1a8f10d8ef7f160451cbcc6468b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f630f8d3f7125790616b3cb40397ea2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dae3969ec5680057d54870fa457a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae47ffdbcf0e8b848513483550ec3fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f37e0a2ad1d00783f8aa421e117b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2cd5bea425dc03fa9b280d98a2bd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5862602d7eec6d631697ee29d8df54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d44f4ac4aaeb1aa700ea3c16a9732e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2258910bbf274c22daf7ca0289fc97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4519df53bc3b09f2c0818bb5772957457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43d5e38843aa3e5727da32ecdabfa4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db220a7e1b4c76167a900c0dd4bb06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06ec42b889115af733691d11a90a1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01375f55fab5ffbb5507d34db9c0cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e6f24eac8d99b616b7cf3d5b22fe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7944cd9f3d0fd6b165679955094a12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a40f31fd28b977afff1073ca78b2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ff5a4e5c78514120ad6890648103d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc2e7d26f9e6a6c3288dc795fd128f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa579e7ed16339bf31021c1fe29a52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bf02e0756cfc45e84248ed3302919468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4021b43f4f86aa3a743738a5c9d0a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9334eb9929a2727b3296f371a05bcaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccaca83d72b42562996cca43903296471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eea2c72eedc7c37698225b03b8c15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7afd8c1f8270a0e11a8fb5c469948c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e53dd19917365e55d9e9f0480ab83a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c2dd6d7ca54315ef0194608c7477475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30d793d7a33ef5f032818653e0097a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0233d57eef9dc2cfef4a86536ac5367477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>