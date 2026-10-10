--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b3872a8f3214f6472b8ec0c1aec501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c93402faf4f5ea650a3f33a5430922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0f19aa9fcbb1c0a91517aa5e61f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d937cdba4e10a44d3758e877a8825c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ce3a3b7c7c8401847089633de446a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc678e771c875603becdcd8b368796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda2725428aaf20f7724c64030d280e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6fbde3c56416d37c04ce0facb29b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93ab435bbaa01f8b2894c424737ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277d97299217e8222bcf81e98e4283510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf5ce28fc714a9d8071d71d39ba05011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e02a6d6b1ab3bac8b00d93f71e8e5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3395eb52718b34e19009634bddd6c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068acb4ea962f9072e673da430bbbfb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672334b84ee362bba254a1ce3a8ad6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36691ac8dc8a04007cdd1fadd21fc78b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eebbd8952437caa79462aaa9edcd0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a228e7311168a1b2d2d4cfd68360b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b078937c062b807bfef5c5ab53273919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac450d00c7dd06f463f83b3e160e0c4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3df8cd31a4539e3fe72e98cff9dcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f823975ac354b9b1e7b8e48528095222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de588a06906f97dab656f35739067fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819ac32c4b6608c36815a9fd04fac4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d470bde4ed1b9024d2286e2deb3ab5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f41fb0063af0bf224e2ec878bd0f1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fe841be3b4528334fb904bccfffb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8af1bd5e6defebc38d06b40b3653928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec90b1696a18f74f0650a6e95ad0f9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b45bdede86743ce8e98629ca2e3f2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167dfbd1a333e35b4c463feaa405ae131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065b52d608b4232cb4951dedb89a9ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bc430578a2f5a30ae5aaf0ad5884433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392573ddc8ab7e2f0de996cc93f5a0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378cd9fa5e917295ec2f2c368ab7ad035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e876f615f849a69fbefe6d9e58cd9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994e155b17cb0effd5f688d3a8cc7d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90c0303d092c7a05ba428861a4edfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5519344ddc67c761dacf297a028d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3913bd1b8843ae26f9e7393417071a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc704523c3e79890c0cc1e991505ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22431632563c6e3e0b98d1788c5b5f0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762447afee16730551ca7540deb2cd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff76189c81f46167e506f57bc99cad744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48a24ccbb10310387b19d25dd9a92045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06d1fd22ef3f858c1448ec51cea31946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096311455dbb8d1695f6b4b8f7945d8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f97163aab87f3e5741515ea7206b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a45d26ecb1d01966a00e9dd46194d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0e6e83dd0682dff024d4619f7e95350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41147c8bfbeeb4f91f60a4881e386c9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc89a5ae3cd8ece38806a5062fc37b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cb54197f7a99f8df93b231859b00853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e0113b815aaa39aabd61f509cb95c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc985fca8c38e607cea80f3951bfd7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83755bba7001fff30ae08502b1b8509856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606aec6c378ed38815036495973eb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ae16373432b3c33f39b9820a8555d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003ef493a4069363d9c25fe7916f62559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf6fcbd82325a6c7b243231fbf573860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f090b5b63c2666449102007ef8a3a2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c13643c24db749169736677c34f4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b3e6ec44b9061c088282c5fdbcfc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17aa738c57b38ca724c9aec889b87964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d888408eaca69a70dd6480cc22de8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95032c20a52c644df5eee4dadc80759b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4a39dc8add4d3188793717a391f0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98d62955c34bebcc3428a8d4b87e3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ab52d53e919ea6f6f28307e3dfe1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e605d33a0c491dd8cb278cfcb9a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc973db7386d949dec453199f76b62e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3827d6bc2278391b7cbf4ae73b014972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8642f0e66ba47efa3082896ffbe783f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf89ae25132cae0968f548dbe26e0a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65db3d6f1b1676d723a5e5602a1663775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb732582ccd69bcb9772b44b095408c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054288f95f91c958192e89977084e2f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618fef9687fc3d95c660ba3552e79ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e86709ea2995f3e0559736c167ddc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739e5df486238491f80096491b1436f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa82c360e8ebcaafbf1fab04ac13b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28495499a3e047ebabb6d1c81de49cce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1ddf5d17d7d334911d654a0c08e3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbbd9438c60903b49dc732a8f9742184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb30457128c584e4544051ff81187485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf28371d558fb2fb8a1eea5e01656886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ab694101635f31597f990a12ddc7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a834b9ae344cc13c0aef117e7f3d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1720969c1a1ab1720b1095b7c70aa1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cdfd66933b31010e97f07b1bd1aff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2794aa1b5e78cc6ea493eef2782da891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e385115ff17558210169cedcd3ebe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86ef0ef7911792eea279fb9416e16f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5759eacf7f1d607a535a74673ed46494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ad9864ef33ad1122be57a7548ad7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc138bf848d7aa143bee30f3246880ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba97e1496773cd1dc5b9597312d97f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39ecb4e2ee3bb4554c41b2b3d305be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d35d4a0d551a55911c7d8ed2b94dd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ffc7a421af7800b86ff3fcc16c74b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6d5105160b5d01ca38d89332fff7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5a359f362a4e69c5d4a6bf89be054102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649639f57977e2d9c9c811bb386d0c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c3deb809236d9c277285e473470b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fddc4ceef31303533105fce7954f4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03a24736d5259083feda49f2fda6be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285d97c4216a9b65d63e39a99abbc6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65f1ffdc6ffe7445fc96a195173a8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e5fe45782853cfbe40cdff72a7a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a79ad9e7e0f552eaf70a94282faab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec213e65a553ea07cd03436fa9d68496111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa27a1507e76756674f4d035fd2c7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c6b1e792e8255d71256b755bb5e3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c92371ac4c0681b3beec4849c7129114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dc66fa5f696f62aabf3f46845ccae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bd0cf2e49db2f5df636b8301172d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37886d472ad82810d818004d7ba91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02f1b1edb90b9cef5c92c14a0441c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c767068fddc8743ecf88eef611b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f252ebe29ea522b6b25840e612bfc41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a21288e2e84a048fe4ff6c66e5e56b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77116b17e3628ed08344295420c5d552122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb25b4365a83a22bbcc21c423a2ae81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730c5d9eea56b9e73944a8b64b3055c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98546f8d3cb9d4422ae6aa6df953623b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa4f4c9a3ef2fd0472874f6d62c7b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a565780df886ef85f2bc5149b89429127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fdfe9ea2c617c5e1fc1797f681176128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f7d7e0b35e80306a146a2e066b535129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c83460d6dd973367584af383c3eaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178061080ce1ab0ee44c34d0da0a5ee8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc35742028545ead929b8e24eede44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6279057fe581ee7319c3973bc623903133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c42538402cc6f86e2b608593979cfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b6805b8be728f1e2600ec9d4e987f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7629da32eac826f0627b76c2ccfd737136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678871508365a3bc803e670bbd1c2501137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d2d7bb0ebc6ab81dfff8e485c639f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7edaaff690e33cbe48d25fa3848d13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9736fafbded60f8c85153a284c18d1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a6f5ae8950bb2fb57286306e1c645141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aea4481992440b22e4f7b7aaea6f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd86d33fb063e04859fbad8bc31e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed71dee953ecac68ed1f4d4e59f3c0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7388c37e13661705c8c02deb643c3ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b78c7f68da9a3495080283cc6c718c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83cf46229b6d04a9f701d19a53b87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45813cba46bb183d41ac11e6b7bc3c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aa55107c653bd3b386cd2de6b7708149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffc6a6ab3c4c0c4960447d714247d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ba577d9cd7d3dca105115490c54e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10843eff32da3cef8b015bc14a2c92b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae661dba7dbd72628ba66728dc80c13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0b88b4f81686059941bd11cf57e18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f05697ba6f47ed7f3b838a5df76c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc933230fdbea1923ce848514813b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4cf3ab131555f8e089f8ff1df202a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f2141d5195bf6f363a7e2cd632f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1c1d9702420ba85af9dc208708fe9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8ce113b3e70d57ccb5a681cb5e22e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb38872e52766c3ad6d3cf6c9895027161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f196f39db1f1fd5ed9c266b14242b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3606d47f199710d4ed648cfe78c020163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aef32ba522e3ea305b3a92aa42b883164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e51bb12fd00556b3690612899e1b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28201b30343eda53b6ec424266f58db8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93304122e46918271a4f179d1c3488167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b779ab809c559f6c08842c6b1b9e49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0186c54fff49efd8f00b74db72d55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01723d868a21260f8fd78b74f57c4ffc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57671efec1ebe106c80d6dbfb822d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb5fd6833551ecf7110f6ee875946b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623387e4afcd565f0ba81457749ace4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765671603e45b386e767a0b927d0eda3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c31ac357bf545f23ca20f87de23d93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e0854e9854190c956ec49e43e081c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfe99c12e14f30cadd516d97c09043177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2da1d9f8193cbafc620ef58784b07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322049983fc8278c4328a57dc0e85b10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899acb6130a7e8d8099b3aa47b864e61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1995f5f06802ceebac45c161fdbbee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b166c0f98763b7af5332619e1e34aff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932268bed48318c896775c3f9e60e61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c28134fd77d156b5bb2ce98ebd5f97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72c4a29918f0ae58d582b621951b59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2596bf9fa9e7dad89aa1b882ebb8b34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53f78335c77fb6516655694655653a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af294c4ebf3c7238741d6ee123b6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1e6cc4657885607f68e48fc2b71c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391f79530c36849eb836294596f2f20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee0865cf7694842ee5a60856688db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a77f3586e39ee8f7cc7c68aa87d6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70df2d5b79fe2bccfe30daec9c0e560193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320abdbca8cec8f9ec1c642fd067a87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006552e41b7d9e10b3908b97fcba7b52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20158aeef238c5bea6304c77ddd28cf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51d39f86b3ef4d348e64b85cbb1e9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045be83a5b08638871dc31e736930c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815bf0fdffe48cdf2ab1d97517c38c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0efc64d8a3f9aad52d62bac203357e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa78e4339564ce6639c0873a7d3ccb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a3b5252681b96b987ca6e17f0b414202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e659a805d54364ad9a82b042c2cc24f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2920c5de3e9dac6cf4075afd436ed4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5e25837fa38270e845ad1592787aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7745dfc29ebdbbf33a005d681e2689206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e175b517326ea9ef8fe0847e7ba98c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc75e91b79becd02524c2d86ffc268208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf3e6de21560d1aa5bca8fccb92ae8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005233a74498ffe3ea90e2b48a0041e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bc707f05bf302d68dcf1eaafb4c27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f6c94b308b5c77a080fbb336e6df3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053a032c31d60ae050a65f9b06e2c85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547a26d5b80040693d707eeae32cf3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544fed2e819b5a9bccf9ea38eda19f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1106d1d6ebcbf082b83cf06f457083216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b544efa2ee2181bdba6a07bc6a8250217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be5387cd3dffc44ed13c1ee529a04a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb99d26d1908843b13aa261c5bb41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aac3afa5fc7b5ff33b30e14a6207f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5047a4ed2c6fea96b348f4d1a904f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33d77c921cf2c70a4a7f58f4e6d05d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146be2df2aacff0c2390d74e373befb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c2ccc3dd9437e73bdbd939bac19c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92aeefc93221e27ec49c119c4fd262225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cd5883b085592aaba443029f2cfcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6dfc97875900329f8f0fefaecefe3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7409f97286b5c8c1191ea6dcd96ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17cc5417c67642e520cd5d00985db9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd9f590d4c28230933afda71a87cb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf008ff283b62c081399c8eae8151b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e673ceaacd542bbda7b77eb710f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2039ef9191a71ff960d167aa5ecfb3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722977372c7e49ef050737b9d52b923234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146583ab547448cc4a45dc720d426ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfb56939dfa5e4e51e1616fe0c918c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb36a4e92abccbcddc908f5ea45955237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cabba156394e2f9d8f50b6120c5e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfddadd1e9d8bf075169594dc587d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48897a31f1d01526d3ed6f6c627d5dec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a418e78a822d5fe5b3b3d9d182f583241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59319ee18e5805aea2597bec5bf792242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58c03989d313b6e8daf496f710657c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52709b709cf18044b19e2569cdd2452244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b36907560422a00e51bd4098f7fd0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4732c4d58b8c6f4966838df9abd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783078b03251a911211aa9cd2a026a50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf269204db8837c9007a175b473531248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb893d2488b8b63520742376f71d54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606932bd31e1b01fd6dc2dd68b6d26a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b92f26b4e3f2716ebd6193901a547251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a4fb6e6190c3e4bf2ed5b02d1a8eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01770cf57cb1558b73aa9b60f3fede17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22d8dd9ef29f6a56bbd2b06077353c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced7ee3910f830e7bc8e353290cc6c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c7a18f8f5b89e3951f5db81df699e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c12a84f92d4e64938c7d401ff0b017257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c228b1002eafd05d994ad33fbc8443b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9728c7f06f067d9f81bf8873cfc84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67e40be31f2cfd489f801a5fbf97a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416aabdd80aa1259f9fb768aeff6369261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dbcdd5c53593ddcc96bf9526b1e1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f499ee7926e7fd19065935e41bf88e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621eddefc9ed11a0708d90b5f96fc02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fbe0a8a3990fba3bf46dc17f93fd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e78d653ec81add48fcaf256a049d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e624048f924fb0efdce9b494abff618267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fdef8e8b2801cd22a3248394b13a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe4d6c7b5f8a5c8a7ef0ef2884a1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6b2584a27e93742479a84bbbf398b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d39bd40089a249f18e0b708a67138d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b81dcddbaf2155524cb25db7e8449272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15437ecfaa998a6a2fec6a74ba2ada3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cad02ee041188704a88f25f5aad512274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f319bc431501a92ee5d311ef3a071a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6957edd918ed0a19c59f39226cc857276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1e9c278f53db34f96cd7227077852277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4c5be86df15520427eb69897a9f03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba07836b467775a859660c37be9b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664a8592d2bd5e65850310e8aa3817280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff17d47008fbf564c2c0db1a924043281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49406a2f33ae89b37478b534dd2cb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a0d6fd708d578096b95f4847d62f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596dfba5cb66e907eb98b2a05e07b5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e471cf5c7a672b879aee548df6f2ecb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8481c165c9932d93bb546c34437f644286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5189afe41ce5dbc45174fc0e9e2f41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701993491667b40474907ce6029a88c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dae1bc85e0eb816aa605017df5270289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f2d407f448b65a97d9df0e2e6967290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd7634f9810fcbdcb052efb313fa74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa072ea0d3d69f82ed8acc10f94919292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a6eb9a2af40363cc8d8dcc76870d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4011e5a085e64e724e5fa61ad824efa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee90699b0769376f67505d93819958a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35da12311da879303b35e465da45a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3c215f11fed5864007b6ae0f83626297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a33a508be8d60f8ace45585ea8184298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3149dac7ece137c57edc6f64203f71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65279b8dab30663719a1c88771d45bc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0839d703f40bf188033007083005c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157c73b64ca5f8864e23449f94cffe6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e909bf150c9fb18f85e442264a31f9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627dac910013877e071b7565cbefcbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5b315a0791359a04ec2eea0c2c17a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b5aff970114b50a3406ce66e03712306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dd2ce7ca4152253de0c87c1e039c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1370c87bc9e6efb2fa4d80ab1b6efe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fed5920cd0ee097200010b1a9a867309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be07df049bd09afe11b9470c9123e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847534f8b367f08cc49eaa2ff7830ef2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3c3a1e57768c20c8487ed33af1d6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d5705daef4a5058c2407a1d9d425c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0c1c275da5a225671978374f40ac7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c64942f1e10eb606e4c677a41d65ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab440f8c6f7fb1a2c9fe2026cb047ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416ea45515deecd66422deabf3d517b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445cce27865a93b6b6edeeb2139d217318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd98330198a0ab5fab19953204942a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dbe547f6a57e55b7c1d6c3d0744be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e979345a8b804a0d77b0a5e044013d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fb5f2712d21b001eda717b1f90eb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62388bbea85438f73d006d6fde4a83cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122142fa96fc36e2ba560dcc89d194a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabce7e3634e848c8a9bd55090dc2b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d142690a680feaccc02b07ae118e4c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37ca21c5b9e055c0ee9fa6c9f58661327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eff7bf12b4b8c50b3f72ec0ffe6b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bc92d467043876854487ec9667510329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da373af968ef8ec0c47f6589cde1e9c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aaee09c1603940751cd12e96feff9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18835a58ba0495f82fbc25161dd32973332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd418fefb552125f2e27bd59d9346714333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079cee6afa9cda4ad2d1abd7fc06efd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2128eff951c3b84bafc4ed304e9e31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9954e9bf2bb82b5a7e7d8fce96a5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a948931a47b0c4c9cb584edda2ead9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2549caa783488496826a02d7252cf6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2c808c3169c022f90b0272f226e2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453a5f0b062367eb87a153131939cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005b57e53df46ebb2d604597c21b452341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc4fb558c35fde76ffe640ef16c49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1f6c8de0c76ca750258febe7452e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43740cc8c687f9f6c06edcb19d5cd5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb041307d9a7f20a35243a35bfed7d7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f202cb78e1e975a8acaa78d1c59533346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a504a01c74079220bc14435f2bde89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97325ca28cf8b2461cfa081fcf1d6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9eea2f2ed2033d4e20f208a004fbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd79be9514fb4d2d535640634d0c98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eae84d824369df7267f2bec2e4041351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc4ecea73151e7dc35c0b645a933b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a3ab4045b83e16b3e0cd90ed2ca6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955f51b63a71c4e3ab5b277eab73e1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a76a9b29ab3c4420d8c0b29d076b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8d3c7c6123ea0253c4c62082f5a9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110736a8c509a690e90b953f80a38fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e89667f5e14d00300ff50e9e7090358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f917ffcc6023490247e9988fc5ac8e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23720c1315340b2ac004b669eea1808360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e9c86ff77aa2ffb404beacd1e23f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a9ac4e5754554280aa996d5c96375362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005470a87d5966210b814d1a2abdf983363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e9d0b665770d1a916dae62285a1a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46f8ed09cc9e21e4eb4d745f340a59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b8bc4fdeb380dd011e7c9452ea905366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fffc420b75c7937ce1bf6b52e9cfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fb3b49fb6c465d68dd87b6d87abe6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68b6200cabe31255a52520a417a33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea529c51371c3c9130d3c15a50972f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62c64a2d4871b04b6694e90cd9db9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789f53f0817e34032e8ac14ca01fbd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e099b3baf39b387ef95f8766c7614b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ae7353ed24bd96cc5ed3bf58fbc6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24577d7fee9ddfa8bf3eede08f205e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f526e92245d9a4c5858e71e9e3ac5c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc539b90b8330e48ee8f3422b4fdbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3375ea75f2c114c708971e9507efb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c136175c3a5ffd85dcbc9c7c0cbb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64eca7b7da09762c8071305d7e15be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080a8acebe9eaceb38bf8ee23ab6bde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722336e27aa7f3c179d3813c6d54d681382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa988ccd5582a6fcf052c4e157aec4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba23600dfe2a5eb87b85706e47ff8ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f85a7f8d0f63e6b5a36b193343b2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a487b4409dfe44f22e10ab8d54eef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94cc5e7adf8494832b3635dad86b55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e70b828e0d18433b10c6b868f98985388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd0c775267d3d0cd809f38bb949e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c96fdeb670ea765d83d605803cbe5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d89c953cf9b5824c475e80b168df9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d04b1981c8cb9fcdebb47c8dcc58f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb6747f7b26e7a7392306c173ee874393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc373cc5d4d533609fc56924bf40c63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391809da6aed573786850d416d320be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a99d9b2aba4c9965d90626241e777396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7694b0394690bf4c0461ca9036e09c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c483499d5d842d35399c080f86e88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52790a74dc6cc37735e3ab7f0e7260e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc603437092bacc13988cfb93327afb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eac9cca00398d56fe403b98300da7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746cc827853f2988ed41dcac05f1b3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ddfd43eeb7736fdf5a75ef85072c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb9bd514d3288fb291735375c375d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5991b80a79f12195d06a2bcf5ab7e29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e3eafc521a62548a8dd1ec4493e54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd088ad6efb87af56806a4feabd310407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b365a07c7f297b0cedd185b36c29dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef4ca1228ba8f86e2dff8772d6c8e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3972de5a39e9fb84fd2303760446534410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8936ce2011a7ac38e3219092131892411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc52bc8ca07e3339d20a3696f5d59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99afd62b2ed6bbae079c166c9aee342413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bd0b2d95d8f26bcfc66ab5450a1ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179247a7a97ab51b3111d53fc1e91665415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac3df8b3fb90231d1920d86644ff33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb9991358bbd4da0614b8e01b242ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab516fff3e6d8dede14d29cfa0a744d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7449371316b87c343db5fd71380f61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f4f3398eb8065f3888354b927cb38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3760370465a66c061d260e19abaea4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24b369e2a10296a486ed8be41eedb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08008d367860dd06ec30bbe63f1c55b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffe2acb7c534b21d530eee0bc7b7ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6c0b7735f411b4981640e1697c0b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d65e4d464387785054f88be781703426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5529d9e5e7ce52c70ddb6566ac7510427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c8f2a59f92392fee22f216a40a8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26359c80d268887a129d3a918ba160b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e9922b993eb099d228f2aefa01622430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34435741f5eb9308864fd12d76c15a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837184d8ce9cdab44669dc5a090a70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88faf9f3dc8262369e718e15d453b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86bf661e48b8c3734e77daabc16013434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2486a0b77e6948e4966d4b2d07a106435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9712e7846e45b302013749e7ff335436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd7c33d8a4b53394ea81bafba6b6b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a4055be53ad3ccd7ec5fb97a9a948438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d817548cbb90276a1d2080c9510e37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67171de2142ea8f3486a666f790ae47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a81d4cb828cb59f67828caaeac330f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27edafb05d7f5faf187c945c545d2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e20765f113081d59b7094a876fd10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733c9919e13cbf98d45c89e29b6d9c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f238162ddaefb2c1e6546565cec12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c51aa471ea495ab4db43a9e76484446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298ecabfcd15fdae56eddff21d7b69b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d2a74dd669d25a7fc4a7e6c41b143448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c1e4fafec39ffccf8549d088f0951449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33f1a1acd81c30cf5fc6f8726e42f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1dc10734ce52aa2e4b3dbe2cee47a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd474ab4379cb960b854becd2f1f4f22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56325d0d1c76ee9908f2f703304b0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08dc17070a18463a9c658d5c6dce92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec831d6f4b8636c7808511a8f7e13036455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0916c3ca9af87514c9b74e654f20692456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2053b194cb97c7b57c20886e1eacbf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea02644f2058f64e51d5674f4c14e0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494c76555e1b0b7e6299f586668c7bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787df42145e1cf0f8d382079d6095311460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154771b5692ee725bae77dea21a522df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aef2b6c5fa7075a41a445c4abf177462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663146809b30ff564c96776e002b9c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5eec908f8f7e3ae56937e092e19a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19224371a38d4af5d4515952eccfc95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b284c87bc8038b30b1cffe0d33ec24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d5e7676ec59d9cb892b4215efa37b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30144eae084f541572e1e71535067a6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2a14875ef5747ea969f494394affb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2f454117ea1b816f3355d9893c87b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa668716095543b8bb8e954bcc8698e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea359590a75c7bced2d95adea17c2ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce276003a5e1e4c637eb4c39b53e222473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bb74553fbaf2aff60bb9e084ee3e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9114a6b3b5edccb2a2dde9155c495475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aea16b336c30a5726379c36f4383c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72a0dea6f8efe50eb7abbec312171a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae25d92e2dd6596fd0c39812362581478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3672dda26b03c77696ddadadf9e60d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b310cb96ada14c4747229edca796bc1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b627f929a9aaeed6601b0e5fa502b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569f3024d25ba9560b298c95761e427482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d26b1673145c2c01ad3cc41f1dc0ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b836fe35152c2a5da2c2fdcd7193484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25b9683da2a05729686d0b3cb5f0e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334a78fa0e168703a773e4ef08954c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773455f7ff2312371d96731fb8b0a7b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2c60207d9049b85094e51b3c5e6cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f90066ffcc4f0e108dcbf8bf32102f489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226a142895faaa97ad463fb2ba8bded1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7453d31c575bd458213d8b85e8bf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a2e56bda41a26c0750c6915b62af83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2720ca15e633dc668b1e65e907fe2684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558b90cba15df75025b2924da195a7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54374a5bb417d0cb7005de1c7798156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394be073ad2aa465d44e5cc780c098c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca9a75889a7be1be95c7f9e568eb948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b54125442998b73857339282dacf749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9f0d278bc2fd96ae5195c9a6774b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d65fd645f1f419e456e5e6074d7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f821d8bdbc477fa44ccfbe3aa3c8e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356cdb852b84caaa51611d6f295406e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa255cfd4637d3ad4a75d851ce1c2f0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7ff02c7fdb01ce7cce10648013d0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200321fd563f99cec506bf992f6965e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed63cd6c2ffb85e7b0043f58aaa94e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf528132aa85b0ce1bdda985716fffb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656b3d3c50804a777d5253d5e6a13819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b395e787d49ce014d2da1dd9d2f3e2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efaca15c2c548c0734a2a3e03b466321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c568635b87c2f6fb1d8168f21105822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84d656dcdf9d6545176b38a419fd2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74ec2e5715dbc54b1ced6337417cf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df4a1f6d1ab4931d1db070cc20f8dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b78c3259b2066394a021be5d8725f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bc8d2e4afa0709b2b677dbd25b23c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8e8a5f1923c1ff2f7ee89b542a7f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7632f32803e5c4d66547447412c65229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cb37058367bc3ca618485522fb81730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fa95804a887d6b640ef81d63ce4ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeeba71da702ac243302648449fdba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8e8d992c76325770c06e6897b983933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f92b2a7da02a7d63d07efd00535e0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d2cae72ee35a05bd0529a070833de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f639ab56d345ba33b3dc2bb479c26d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888f86ee359b0a9c947d30e56dc946937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68847ba6328f35613261c17e73e5d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118c14c61436f74956115a0be7f323639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403ab0c401a76f5b987a9aebfac695f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10bea31f2b0a3e821f63ecc3fd77a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460e51c99614cbaa9d349609408967242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960be53677c8e587d21754648de6d40943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f66e0fa0762167a518296e0aa9c3eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb40172fbde635eb68b08886db4a2dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55efdaa7fb052362427ec6ba21f303246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f3c8f4fcb2a0b65709ae5583123e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d39258a019c565194b10e0be44dc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a883653e178d1ffd9ae97e4ca1ac9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ca65e6ad079099a237df27fc13d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a35fbc2c0cb6ceb175c432e80effa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8944e1e1510b7616c6f0fc47736f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8651647a14303aeb0e62a1e7a8919053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2b57a2ea2e192e75f972162468d2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad167c47005dcbd9b260b9e6726b39555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a938c03676fba596133c22a94c7a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b455a15bc18aaeb0da80b4013fcb32857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddbac6993f7600cbbabd28dd20a25758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e6b43944d5658afe4072b68f459df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b61517c4bf369b37537d945ba2f5ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2128f6b52989697b144a1cf7aaa6d9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2380e59e65d15cea6dc50cd61450462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d2af5dee49d2c8ce361bf7e983fc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142b9774906cbf485b6b22fbe2764be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bca21e6ad17e998b94bd87d770da4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a490b57d366d6a7a6fb81343bf8df766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e2aa5129572d6d8221b6460aeee8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713261be3d73a05ab9f1013d84cd9de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9667a37f7da41f00972b36458bec80969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c003f992876fce996d78e191c37e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3aa2a9048872f34e015dd11bc633c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404cfa7a027a4fa8a58632fe0ef52a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5882b2da07132a1228a631e7083630573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22926e41ece7529adc70e77853344ffe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfadb0ebe57aa0db6aa3664649700a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff54218aca04abb4e8fecadf52407b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d6790b915dfe7ac5778ee9cef541377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed67523f1d88b476cb984fd960b32e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af265fed15ddfc373109eec3c2098ee479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1575dab0990bdc452c0f7e6bd70dbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c176a2e785322a6faf3e4747d133781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b15739cce2f607760058564a7e529382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d75aaf9b739142715c3e716afaf3d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e8dba1bb8961c65aabd2b6b09e3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286a8410e46aa97f78e762c83dc053185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b881fa37ad1f6bd28afa9300eda6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09270ea8b5b0117105d084ff65dcd0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da65d43149f338167671991f015a2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940c2a6b3274242b0e70ff215aa166e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd91628a470031cc0015b0969efd4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2396137651db2df6b7470175e69aea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a8c28ed5003f6cb4a22eeca0478bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2188949e9e00d2652dee534738cda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebfdda0c03d63e3dd546d57ce4d24794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b094d76e3e80ef4985b6bef5ebe3e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27fb59de00baf588c195b61d3c3d6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4b3faecc26919f61759b204bf7f8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61f91b0578ec16adbf7ff0515eb10598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02853202cbdfde464d9aed128146f2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08dfb2c6741c558e40e23b981f44dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acc72f9dc2cc6db03b4972f7c0c27e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaaee41da84de56ba6d17f1da03645102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7d86fe4e037d983d6ff8f2a276436103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acefb7f8e70da9e613b270821e6cb2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e935dd7834d775c7b9dd0d5c54a874a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382fac769e8424e366b21f1e06dc7a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6cc909ae62dabdfc2a9a379ad3a80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919ca1e368edb4297f1a8e7ace0bff2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167b398fa43a93d79dd63ef47082b15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e7d90f7d1239423d644ca5491b7c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b86555466e5b8e795d646132bece8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18edf47edfbc415e875a5d98fc97cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade4a03ad08a094e9cde69f3e3dc073113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05b51eec98de7f903ffbda6d6ecc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2135e28b93ccc591d7d91d8b02e7f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e628070cd5a5af69840fed0eaa2125116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d7b9f4c7d6b3f4f06816c1cdec35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb77b046178d9ab1a2f7a53cc9752a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc5ef817292f650381f6655c343445119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01f3eea83cf5f99dd9fd65efecfb0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96365372fa4f03659d4740efafa60199121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5607778c947d797ffa70a59c7c9bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f49a75cf0b3468a66853e442e0ee8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848426da998ada30136d8bbd2bca5a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cd7111ec51ab9a772ee480da8c474125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4586caa4019dd664d544874e7b701126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1cc106f39a35377f59cca655d2a9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645bb4f013eea56892c013b682f553128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc3697a810ece635cf5df08840721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efda99465ec7293e6f47fbc83ce3f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33438130bb999014c6f1ba143892ed70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ee526c6d9af72a0eef639058770c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4987b3341b7dec84b666bea6b5f0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84841cefbe23f91197471b2883f88893134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd70bfa14c665335a4d2bf0e100b683135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b746e09399ba0557df5c073a71897136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9b8641261c89e40c3ab3cdf0049ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c11d66a62b6667b1bc6b0b23c339ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda381a808b3142543511926ae96ee4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20ac0e48131207135ac13e6107f6af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66072a375e9c4692c5002e326719c194141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045aa0eba7244ce8b4a127dd9b740ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b1cc8edfef153143b207a2ce67033143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eedae0dc935ef709bb0c90ee74ed77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae99c62a2e3fc81b4e6baf807f2e51c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e26da9049e53ab312b63d35149b367146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a13273664b768a3adc456bfe8d4b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985160f527d70ee63d913c8918c2e29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d538d0ed0113f2c8e49f228f78f74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242e2a91869a3fb4220c137c8b1760a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baf46f1b2c1e3a1d8fb733d9c24cfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3667cc52e1aa33977c8b72775e1dd3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6d228fe03f290136c8a432cc9d53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a955d20d500cbf0a12ea47f4b9cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca73f2f28cf7a0163b04c699ab27d30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae4d527687b34cd0af2550fee5f91d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461e511b95ef685a3808273c6759929157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f36c234a0bc74fbd49db4627298207158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70e73b536f45cbfcbfba5483bed3af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01864b28b453ee0ac178bade769bd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83163ab30d9610eb5678a31babf89fe3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cfc3231ee8c8effd8b4c4add5cc5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eb2e97fac20c7db994f489a8da1e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9973224047e7fdf8b6f167abf0b5f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9b194cee6f9547b12e01def1d480e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef67275d188fa28622a2351c761ff1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7886e57290069c19c2cdb3e3a50cbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26e6fbcd4c9c6903eb4296dd09eb07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6217c61d870181da1abf7ed8f9eaf7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f538e8cd0c0c185ab3c37dcb250f94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7f5ec5e50ed1f332744de398ca3ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6c4ab6d00a3c2b909e1c4270af02d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0f01cc380fa99a44ab1b9b13ee7f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c46e317bf8984241159ac87c280e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca104b924071cca08a924a1f4f469e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a4620be93a5b9bf89b1efae92fb89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffff084ce4286e6513e68894bac21a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e34da10562ff80dd4672fbbfc66283178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b84b1eb2dc9327a823571ef3f2c7a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121ce5f0733d84a2bb94ab4ac07be78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ca71ea27b2f194a9b2b3cce92713b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d0a540a769cb86958adf8f371758f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716d6bf8d87d7239a95633386fdb284183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca419bde740a7b59ab79cba427211a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb567b7bff87536d43fcb95a9140efc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c0b4fd76ad36c8df70863f9e08f81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4904478f33597e7911ef33255c18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59219a3d60f8cd85d671c0ad1babde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b902d49210c2a7ed8cbf0bf150e86c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb552b3c61e56ae0e1f0c5362e7f5ed7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ae945a4670ed10a47819adb4b58c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436798b1da9ed51b0ae24939cc683592192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46d8c9f8579063050dd343e004b8d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab5814ba70748c2665069cf13aa831194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2eba80827c68048804b758d9161d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de7a3ac0e2fcd64d1b2d63f7e80c0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab7c59d0a940c7bb75dc0d7a4c30b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ebea2a90571c0adca53cf86cecf94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dbdf657a2e370814c3768f56d7f68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8443ef10641d3e3ffbb071ecb441e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1f7167680c7eb706d8c7e6f7e72c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d2398aa4299d3bb5e3ca90f98a97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad29685b2ab80a64365b22822c7776203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2547fb240789aaa8648cec12a7679b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91197b3b01419442479a7c7274e88d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ca18ca6e11edffd8bffa8ea48164c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cf00befaed6bff0d0dcf213fefc29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa25b6e8f2068812c8069cdbf93d03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1b04d839123b4118dee6ce1db786f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aff08e0bed768094b41447c5ff23d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb429d06fd3e3a583a896a3fbfb01407211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a98b106cbde17d2807de3731113270212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f2b61dc20928fd8ca4ac1d60fce25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aaa0bafa96e16f85488cb04ac37ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec76eb4e70501fbf52efba6bca71c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee23ecab8144ce76d3f6f8fede4574216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1222d543351527e1a60dacccdbd85e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffdac3889a8430d9f3cacd79951216218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170e6361566758b5ff4668b4a294096219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6e17ad32eb6eab2f93e2d1156f4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00478e849b934587e44291479e285695221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb7e64e6d52ee79d0e3fe1e20f44a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb159cbdfa6cedf433339a4dbe6dad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71fa5abfa573c1873ab63351434d03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e861b1497169390e0e80779c6736dbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ef0266c5dd9f4727ae796dde19222226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafc082a8fe103364d3e06f7802e063227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497bb1e6c0c178b72b7b0b438dd8fb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e8a919e3ff3dd4f90af69ad4ee95d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f8a75ced65e795e0e60b0a7a0b9a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8481d9798cb6769cd7aad9b2c6c25b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac9581cfeb1028e7aea0e4cd269bf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4cb892b9adf36e6724a505cfb693f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98954a71a9dbf3919538594cc1b782234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccfe1cce0b63d930080067b97a6d1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ef5e3c9d87614189e9c25c5e6579236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910327398f0f7ca8a28d391bd1829a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901f78b7566ef60963f5e218668e164238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206fdc8c1ae1cde855c78eafeb0f80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9137e806438bd4504cc17c9eeeeda7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550da489a4dcf34dd3d15f5c821affd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edbb4eb74c08929240a48ae0999fc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474dbc339bfc3154c82c33c5ae39d77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd87e8b4c9c3a53e305fcf93cf7c6c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221290bd4311ca865ab3bd3c7b5a815e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396161195f81ec8399e934446b75a46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a08b25aadd6dad5d3bc8f792102310247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74f5ea0b4f577a0cce6cc6a1674b6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc212427326be9c9cc440cad838beb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936809bc011482564beb7f78bf7e7d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48801504753b9c2f49056d47d4d178f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f825e464a76df408b7b4ccca2eb94e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8248a0119c14d31163b54440736636253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4550c10a69a68f27c0299c46e9db11e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aec67c2b8f003afcf94bbdd659f534255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc960f812fd064a9db0a1fab2df0ee83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7c5137fbb7c907716d31c6ec0d4f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde53696d80dce606baa1f905dddf7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7123fc145ab14ef10d8d5d1acf59bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44125a53f7781e5a543702dee80c47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a509042d3337f74472b6f1083032aa5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce78568aff9dd14b0568ab941af389f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27473a1064e792c86938f4f2fcbba3ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a30a10197d07cbfe2b9e810b89c19c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eb923c7f75e952b2aeb218840e693265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae4fc1d1720e623950302191611685266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b876f31beb4ef1276a30009206bd5e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813062cf64bcd682cacae083ea8c03c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3ada59bf3647fad671973e4f84f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e74cc7e2d9a92484ab8c876c45564d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681457bd354796c2150eea09defa209271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e406491ee5223da7784d05bfa3c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e44c5b8d2048606a57f090f78a9c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a51888d30ed0f78d6d16f6579a35b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453ff16b50a2f7b277eb68c9d67ed92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a01223b729b496455c4a6d4de7048276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ff3bf24213506b0fc6ad0e54d59a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2d4b4b1f2e19498a02f3e41ba03db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d3f307a7478864e8962aa9cd03cc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ac019c161a4595673b7bcc6551d8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98062147ab65b03618590803553d93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c2cb74ba2ba551cbfe56b2f1749ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901fc3d78d03408c82937614db3c49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e73818c48d8b4f6f2a97ffa4b6f9eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6a4add47f4794f2d5123ad174fb9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f1d816aef20879e301a20dca9f8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8918449c6d2004409f795f5062e64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ee13a3a0530689a9141a367d59b4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ad80745831447634a969b8d5d8cc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf2bf3217c5ea297e9a4147f8c996b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affb06bf6d5569667d96c0abd7f34ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5ef0c6e52c7de2e6efa568b404a6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc3a6bb39863368f927ea5089b703293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fd811749e34062f96550e9355f685294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d589fdcd837d1101c3c54b6e1b65f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa110b47d11851c8bf40a70c2b68028b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4babb48ee68029d9e15f2902bb711297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5910ca06ea6a7e300cd2514031dab7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefce47481b92c795fd898c5de689a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad491f606d127aea325a4894f18a83e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913018e3d1ff97da47d86a65973130d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb405c5feb6709f5ca889f0035fcda30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d54f4ce86077460cf63e5d16dc5dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f260cf351431a4ef27bb2800e4f588304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7859f9416bd8d1a916a89bbb7d7f1d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b885d982ba9667d0cd198717f8083b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf20ecccc0d377dcb69054114b1bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a98d8470b6122ea291e5b7fdcfb985308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c0cc14441d3b88db85d483942e52d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bf1656a09ea1f7465caad3c1fbe19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6249f8194b3083fd061af38f386c199311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd37224d3570eb705fdca3f5f9c5da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ed34e7a9963daf7fed38c487b747a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fca264a80e06d0838dddaedfc3db7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3caebed2bc5a6b01bea56988ec88a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defef0c4969f99a5d306cee2b6fe96ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04d1adcaa085ce7ee1d645b9b734dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2335fb24f647d14f967582fb85a4bb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4218b05daed7373ad5848fcc2ec30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561ffafe3a7ca9edde7ecaec4fdc02f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c81ae5afe9375f3b7b5340e6a56505321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2750a954bbd3a972aa35d73a15ea9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aecc174be536c3ff8df74c998a787a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1918a5b4804c57743d486d9a582a7be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beed2f050987b00843df7664e7e2ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01800d763d9556a41920d1e8518de525326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ada0ebb1c5267368b4c68a1639477327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30decd2f26272c73bc872567662495b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e0454c07ed5a9eb59c578a9561e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea3f06773f6580a6c3e0a19f81fe5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696349c740d4cd50e9ca5c5a495544d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25c197a5bd208d88fd9d038fe3eca5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6852cc1b17c2333f0847d9778fea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59686fc9e81ca10eaa0060bf92dec71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3469f5c829c446cb4e46fdb375813d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12989a282880aeec94d9e6dc642c4561336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28a808b10115be621f51fc60b85914337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e47be4fd0ab1be3dd3eb562e8205d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e1f5bd0785759e98d14f4e9222575339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edc120a307c165bb4f34ffae4dbe06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3b3de2273ae2bad20cf11eb3f5d20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a95ade014b8826f9cf8c4211008bdb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02328bfc9afa0a8715661496869b914b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3bc8068679e63d29839a32cfb9aa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75bb8dc50f0281db618c172c8e8926345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70d79f2193ccd0bd52002928213b65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9cbd512851b508349c6b60db8ca3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4bce92e186f35bec8a9d067a76b81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfba3d23bb1ae60e5d0c035efb22b4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ea8ba055ee47bf335e021bf85a8d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feede9634cdba4080c747d4737699852351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f3ab4fbf38886ad822021d5185b33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03583d438daf5a7b3d8180c7d5f822353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45618d0620b1b1b184cabb6630ed70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e517349ae9f5b0a62ceef41f74c696f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fcbe96c69477612bd62635562c32d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73093b676966ed8ceffac848e22434c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126728b7b7e05940f51db33545c02ae8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c59d7d3b955d027635a3ab382dd575359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919afe52cb359446aef2e65ed925611b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051090a5740ace6a69dd5c8c595c863361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4946f525b708f7173cae4adf6095c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a29524b21fbe9061bf66bc6262dec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03765e77bb86767d7a81b71ebee39c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0a6e02ac0714043659ed417972ccc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aea9bc2a6f49521295557cd4174283366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec29949ea38525c23788b949a6d5d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6122508694afce9d0586737be937d29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0493f40dc55c1b0a012a740f83d825369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70069c682c9425f7bf43d64b6770b014370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dac29999c25fdfb13bd66df3986b51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8c323f787f32a901648b648c452d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7aa8463837c1a59f294cb8dc6247373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e86fccf941d4dc22f13ea0041d4d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5e899bc93e72c75eabb73171fec37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b7f72e864fba5c39523a165a1d81e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50b65486ac8d7dfd4d829fc471017d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33730adc9fb1bc0439c96386946d4d7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7f35f2dc5bf32e9ce9c9f9bcc99bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b1c00fce0a37b49430143ad7cd64a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4313d8ae59a7a542dfb9378147a163c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca8a03d676d88e9adaeb3b1d9caa84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cccdea4bca8a3cd9694d81a1013e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a256167a5acb3fce4cf4c20426672c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dc50676fb7264e35a6a872e88313e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629f6bdb98d9a496157e8aac6ad3892386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdc30ecfe410a77a3e08cd4a0f5944387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091519646aa35f43ac1733e21282fe0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180404a7537ab473d0d929bb7b7de27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d677949ac4eeff63106c585d1c5b118390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb848bb6698da1b5d9e93bc24290f406391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2e4155b9a43c3c4e6e85de46b435f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071945707add6454c795593855b9b1ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ef4142eefeb216e6f5fdac6878045394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3ce5ae27e1656b596c7731ac6289f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af34c5b0db7202df833f28341d112b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74361fb85956a9f89dfe36303fd78f29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee956b22003076ea66aaf7f63164c95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890eb7c3918226e9e1de3421d158b48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16cee0c7435e4f5b1b1fb60f66862c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78438b4353573581f452c0316980e598401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd005d77d82d31d0488832b13b8d31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050453efe8d205bc6ff8e4f71c61a7bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13c99943ce6a0d8dafc5355eb150e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e665329656c04a29fa5d0bf4fcf0ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbaf4fd62af7098acfb447663d6b61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0276303d140ec033363b179fc1c067407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae867efe68b65b07c672c4476b3113408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5a6774ac3517c729bf095a10d6961409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc043dc089788e88ee7e18a535f123e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f564195c4b109f50d0b27e1d6b46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67879d5569ee6944c70c1edd38414248412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138603d1ae6e558ff038ea5b8fcc8276413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95273c3e3ab2f5d3a81aae27df9dcbc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d60fb1cb4ad8ace603149654b4bbfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69b1bfc9323d256a16eb0e68a440d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d76da64dd8e9e6856c440ad8dc67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88003391f26dfed74f97016feb03fb31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d846ef917eb1d7c57a99907c1961e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fc92bb0c7c32bf2ad6a4224b37171420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1785b3e0290ee5350caae8850b236421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce76d9dd2b4af3b2c279066bdac4801422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64476fa8be23abf29c8a565a4557d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd6c68b5bc949e0c80bfd3cd579b91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c66d027fbe091701b96a1f815d476425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e01508cd4250941c0c9e684ec17021426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5be180a8b061c4049e418aadaebd9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d4a10775375f14a92beefcae6de85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885d98261b00f437047e125d20f6459429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915cfe88f472b81b658d6b4c97d6b55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1261fea54a8f2815614f04781f11d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b91cd1dc82820051157486af14655432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3355ded92f8cc442f79de4e9f50ad56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a569096467c7fead3cd03d1b7427ab6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4f9f1a2b50f95ad99bfe7a0b9bc73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343b60f2273def3738ed8a48ff2a8f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e403714882130064462840792680a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118a77a2f466682b5b48e5a13843533438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8feac4be3da4c01501f97f8afa9159439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1725342837fb023a650c82006537e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea25151f7350ea980b39dc4612ad6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4ef0c65b556a1fbdfe14a5ab85c0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e631d69eaefde3bc3b3fe514ae072443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e2df0b00527a60f799cb181613bb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11ff58fe51dc4694c5d990f0a3b072445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbcf811faa2ed081a44b009db14cca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380e28efabb446ab66bd1b38cfd82b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58520228099f2f9411c0dcacc8f12d93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16f0501930eaab5be14de837c4a67f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bdd8ce84edb022cfc628e0aade200450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8ade5c83ac24adee1828c365ec7c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85288ab1cc8289aeed79bce9968165b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addcfea5caa4396f41e48e43ec84a69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1472636bca4f7d279b8075be69dbe1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d9daec2dc307e81b43a29dd819ead455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f913b4c3a4d0939c1a4d6275ef1d77d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98afcd853e74e4d10aeff77717dab3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109c26cfa1ec466e6c29e86a85488d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0c4b9b22ee322889d27d9739afc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab981c6a0c91fadc716da796668f51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db38f05c32af11a97162faa2ef9dc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bca598e61bc303c7a04759a62b7ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df3dff7692bd295a97b964ef3541a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42141f6443971cfeef217e919fd7e6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd55d5051969f38e0d82a70ae961e05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ffa9c4756177413a2e924e8ae7fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a5afc8045af74b4ac070a06e67281467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307927809c43f5196f2f834b62f9159a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e659e9cf72705a135fe63160bdc3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471e0c1820507a27a9cdf5be20306c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3107a183c411926bd0a915cd918adfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52263bc134e05a646010a35a71dc8c7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d9061ca65c8d50023070b534473c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0115d72f2bd38de45e12827cea36427474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf51d051a7ae87f252937db6944d18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95145cd5cdbc0acd34bf1e574adc954476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f45737000ade1a0e411cc40ab71ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8817132e5af3c4229381cadc9ffd65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a010d855bccc03e9adbd09a6e34423479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>