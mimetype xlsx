--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae30c8c3a4040856c07ff66116f83c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa9af555fa93115ddc1f7f7d519522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd26ce959ddce98cf1971f455dba563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614819623526258c623d0b42c3fbb8184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a7462b93f3558f730778b42d757765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd0863acae7323b7f80253219e16956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cffbd0ddd0243bb1fcc0767a535d107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942722b34b83f3c8d91f01ce1eda09e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771ed480f9ae4b2da38fc5890066889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6540f1a5d6fdc98793bacbf8e9c3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f338841ffaeef8c72b24d1b75ff0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b0321651f6911fcef84fe2d95fabc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954118e98663cec5d7dc86d3129e89513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14d75a2d5ca89f90370c8fa4f67c2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200f09f0dfb41679a66672fba25285a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c414c31bf2ada121490ad44dc5c96616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5e5b07986c5cdb4d7da4fc8472b4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f2597b7e07cd2620fb2f011682ffd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf066f9073ad7b0dadcec9493bcd8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd71434009626a09a0e488d8c1ee1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0a67d1fcafe55b926379f0700b02f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8a04c79a35a6017ab8145502ed27122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089584cc71015878a3b319c9f0e356223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22873d373679859971d7cdff4c1eecf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b6703c49ad89675490d1d5dcbb71825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5e889e98ccdd62a167915700ef30326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb2479a8077a5dcf8346ec17020e9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e46db0e1f0cc74855b345def6e2f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc07701071fae945a52dda5077daaea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa2779eeb5dcd67d8b1b47509e99cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2acd091e456893740203467d819e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f88987eeec1f79b890d6003e566ba732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5397dc69ec809f85d4888bc162e5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34734d28461c1ca28462798bd89fb54e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eec957608a273e6fadc4bdde28d18d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08534f9e2db1b8e2078b5356596432df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0218d0d97c0985e41f9a4cbf419c9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b824b8d4edc0d4acad790ecc88e5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2888ecfded911ab3d2cca99267a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ed4c73be00d5c9831415c993ac5b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f83ff9d225ca48f3cf071386b6be941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7530d753eb055599c4972d71865aee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eb36fec8326a79298af36e431825443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34775d692eba0d3a8b0b6b1c26fc7e3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abc32d57eb7e0ffed6e426e304eb2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a3d2257aef440ae0ecf0dc3815faa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a993118e3128937664bfe902cda3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc1a4f5a1fce9bac4fe0ae96d7418148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362c076d61a63eef9692c023565ba1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb00cb7f0be16a69a05f7cd18fe09850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf33f90ec186c417322409c76693051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51eec7fc3a18859658e9db93240f2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a457c634dec09d85ec9263718275c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648e879e813d599d52bf0fe9bcaf3a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1f9973928085f27c87e9c86fcd55855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52b1b6820ac1d2b40849d2ab48b5a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcafa25cd471e9351626a9748f5e3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7a7ef9040819254453e2c5839d13958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf6dda983f0c80230b5d1fda2b607c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca2a9585eae4bd4eed6b5b52d453f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad8ee81bd5c24af6502e834237118e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bd72e3f4a60384e20fee34f1d80b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad143a0fc700c8696676a1eb3aa5aa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35184e6654886febab7bcd358da9a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fec937e102c28cb276aece5b21a5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a25f408ca98fb747754c70dd5ef1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b018bb33167b702f18770450ebf9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c5b8bd94fb241acc470bdad7b0c2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06382231721229ba3e27ad93ad364d6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1bad6ee71b63c26a734456b7554f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29d32c41c6aa8d1afbcfd9af7e915471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746aa3ede59c528e1ed3340181b3d2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ce3cd61ca560173b5f9eee3ab7fc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06488fb385c775aaa9e9091f1a7f14bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088ffa33401f165da7f892a7d6e9d4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3a3d6223c247eb67dfbada193892a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e46b07d563a569ee1fec64ec723a8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca95b74d9db475630fecbf3130db9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698700183c9729446bb5752ca71e9ec579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80387a10ae4ae89651f72842423ef61e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534beda4728c2680b87f5f4507643d6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08cf4082ebe03a7535da48a00c2e9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026d812e4918fef061a880b7a0325ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7d38e5286eb28e97d504f84e3c3d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5566c4ee396ebbb5500e48a30cd218685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507194081a1be78f097f5d5a7dbd65d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc50c07d9024853b12ea515a170335687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e0e48c241b3dbd8cc20199f86e1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c86387b80ac9d6ee86521f89e593489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7a37c0a855d36bda2fb65f7f1e66b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26838e60087e1a061ffa6c9105753a3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c1525567a0de77f80e96843099ef292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54137ea46f2b8282139d50bd859e9b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6356149fb1e050dc33b80b4e8e95c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4122d37ea121b23b388123196436a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a846c486278b2bdff6c3640d2520496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119086c6af44eb899086b75b6645234797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0048316bb5a9283c3a3fcbe9b0f4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e6de7b9ebbda38aa7b9ddaa3534f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187e20c8b9dff0a1959d60a2071f871100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713620c35f8cffdcc4b3b8f82e3a591101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf662e25cc4271d180194916c48bb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8fedf9e931efbef1327d0383b172c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fa8e5b2858d9feb91661364afb57c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bcc7c4448a6a9e89ceac859768b9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cd973267210f5a04ca26fed278b66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903914a5861e6feb810a664f96ba0ce6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5e04ccb72f827aa0735e7665d0ecd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29fc7cc1571ed7cb3f6d950a811579109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550409c547e6ff5d9bc85ba58eb03db0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8436ce0558a8fa9699cb6d86fa1115111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbb363b42db4238c1078b4c24489a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad174d200227abff265fbe8fc5881798113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df650649d48bf0fa32f39ffe66291d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7155430024d0f1cacdb39ee56a156115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85079b9741795b4c9709abc2d07e001116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51180e12c04ad054d226d9e2a87eac3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e70d6630fd7de52e9421786773d60e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d60ce83e0bd8f8de9a7b54ed7494e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db40961a1743e2ace7062c50333fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e5fac8aada0c13c6f841769b5b378121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd518fa9551e638ac7faf8f35d74063122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425188d09ed298d3af388b19006c5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36525f28f858ea38ab0f65f4de34ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f996b8e5176cf923fb62c22f1e146b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5ed8f52f06b15f954f65cb3ff1c87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d839a900057aeea8525094d346305127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63394a03e045727fb002b808f4e2db2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7aab5afdceb18a0ce5ec1c3cca05e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6a84c5a518a520822d08ac8d4b1c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dc18cbc7d6a739a8641ef3d930c48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933f843090a1c5ab2187f59d7fc06ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f00ea48cab8627f2d2d9a2a226b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b7a36fde91b939eb508bf35c1268e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dc5250f5145fed3c844de47dda27e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9115d0a63d15ea4ca95c7bdefd14d70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969d075d97483d661fc597c50e5d88c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ca77ed129d3736ca37266509c37ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7d55451bd8fb378bbeb308fd825a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e9a2c52f5fdfd4b7fede1a37de1e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12352e4198d6b66f3cd965c33a081141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18b74ba5f6f47dc4a5a8b001a552e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056d0a4c5b092e86e7e5a3348ae2c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193922553f74b961316772b88afa457144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21532ec53d76c28f92a073ca48a120145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b00fb653a7353b279470e85d567058146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee92bf1e22b1fdbff8c8d16e0a5fbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927a51830b57b45ea5291e3e12478d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8b1448b25e08b8397703dbce4cb59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275eab0370c933c8c82f2da79821e81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a35f9f90a19d501e902f9b37cf8845151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc6431d7060ffc27d5fb71e4f04746152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee66accf7c0d3e4e48cbcd068a7de49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8f22c259153e3c88c084bf5e8e5c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68371aaa411762aaa007f810f41d0d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02266ce996f4de9ff732621402cd848c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb2ed7ded7fbb97a848b3f380388d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e50afee766bf519bfceb1a8600fc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d302f6c839642cfb9ecaaec956e496e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b2827dcf1321deeb74ff4dc953bf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34eb17a5ef5d0fe2dd755978dd4fb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887942878773b80fa6e2a766d5b3e15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf37a2ebdd663a774b04387e6ce8a9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a91daa474afd43070b0bed0e844d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899afed63bee18ee7743a867cc8bd96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d81236dad5b3ef56e9fbf123b4a3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a861d7ea49ae104c94478e900efc92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800787cb82da36544cbeaaa14ac1bdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b804649d9c8893859d0681b2fc49b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35fdee10fe25d301212d6f64798b8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b059283ca45af27c4e67bf9d6e0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0fed76375df6502c8dbfe8b4a2b56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e19d4cdee1fbf583d1418292499e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3709a8865ccc7775645a00c51bab253174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68758549b99f3cccc1f7b18cf1f2d74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d596406d17f8b321c5fe6a8b96a6a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e171c992453447930ed3f61bb2366177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd5998eb2061139c08ae1466bc4b94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6949f3a4a83b40d1d037b375238a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a6b1607bb77a172c2db3d754d645180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b09c54fad7af8f1af06a5350e5ed70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c959ac5892695a72ff395a07f9a06dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceee0a104cfca26d20f4e09590a8777183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f31252617dbe57d2725c13b3393c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da3adb4b6dce6141ca289534e3464b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc01a5363310097cd379746c4a2f3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc6b24383bd34ece215bfc50917dbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e2f5c12a3e720e43385d9e83434e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36041d779cc3d3aa226f42166a767da2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed5f90d1243c6c19b7be8ee61970c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10993f8851582e797e1d4eb34391bcd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf471448e697d7863d239a827deeb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed2a70685677827b2f7f8c0f6b17c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acdac1f3ac47ef48a3b59d3ec01763194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b68e8a6ea1ec294492b75f91ac08f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ef6dce21103e3f17cfcdbbf980c07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d45ea2bd1e18ca4050e83f4eb7804197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aaf750663781facaf7b5647779cbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a926cd3c285880a3934056c32a3ff8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdee5063353e2a46ee5c0686dbaa84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecd767913f0e639a6bea7ac9c7fb10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0913c660d92b654c6a64e981f9a623202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43987d086f495a0c517cc7c3baecb67e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582c403f6192de74f63d0bf5bb942b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ae939f72df808da817daa7989798a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f4ecab9b378912b525197f0bf5207206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501858835dd4776a27bb82191c49619207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7774cad857f214dba04086a2d23a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872868b502c6845f8401f7a1062e33eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d58816bff83d6a1346f9b8f07ddd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71fdb21917ec61412c4e8d548aaedf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb823b4c74ada6df668cafc60c92674212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c45a1c77dc3099fe69c3cc43d5a408213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53549ba6f4e483b38cf6951a9c25ae73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aa29a52c5a8a6be08f611ab2c3bcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e001cc9e4536dc8d20787144627272b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee733efd0ccccd08fd7704460558120217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff0a27073fa5397a74dfb8397cd89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7034f5ef96a32f42dc0cce125f7eef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621152ede8b6b84743baa82e8b8e9ec6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79153574a707a7ffebd14e1dff46e9cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852ef501280a70d97fd83ff51fcc937222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0404e72ab68b5f59be0943ea3db335d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2269fa5ef53af657bbe33b6c575ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255b7f95033402d535c2b758bb9f5a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31fefddec2476c2be5de5dcc2c0e60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b089b30c8adc43c36946682d237c1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07b996484523e05c14737a32832b42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008eb28ab30b3d0a3f23499c0f6d1ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa1d641e7c84d5c0956fe62eabfb52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a169812668a5ff3a304b0d65706f0cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98d83831b87a6c76bc419172f3b6fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db442461496955e9b1109183203d6a02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1355ec836641020f1c8ec4c12050be7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ef6152496a7e65e5c8d8a9399fb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01aacd3807ed54c2cb8144514abbd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76376a3fe1ec9373d560c1ed466a2675237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8c9da8772abca5ffc9978aeff97dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94cfc7cf396f00fe1fc57898ad1284239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8265757e6d60fe3edc2c8c10d79cbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a563e2952d51164c8e81f3548e5060241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce32cc0622f341a13e4350b19448cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae20efeed428c67435995babab0454243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018077fb7f84dbffd2a5319351d345eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad11a44347d7436c1a671deeab9534e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f00eb812838dfa817cc00d0e94da99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198cb817dcd31befac8bbf3eefcfed3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4916a3ebfce2bee9827ffc8c49145248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce07e0e2d10952edf61fd51ccd52a3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436b96460330a9ea8d8e69cd314eccc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e202965f7e47028f52b2ca71489c508251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c67aa208137923f25c87db73fc14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fc645a88aa0e25649f2566b6bada3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54917e94626a0b9243a7b9263162e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207f7148689fa08eb090acb367db6c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b46d2296a8cb3b5a19fb5ecd1da23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efdf1edcb4b3c33dda3d0163845935257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b4624f0b8f6be5d6c686eb7cb46c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4710421dcfcd58e7dab1bf343d0e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63f122bf253cf0de4655b8319e6ff3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ea0d6417911dee34435b1ef337286261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0c869bce29c709f40f3f42b62c188262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d78d73a4abc25b98c1ea1dd00b243263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9e9298b0fed2edcceebba95c66bfa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc682b2393db4dba71f1e3c2c4e15ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70051e924cef55238801c9eed0b1d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c1317552a8a4d7431b2aeac848a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c0c6b124be514cbfb165e6f14f454268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ebd14af044b44e862693b541c39d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2f41422f58c5e69d6fa60c5eccc5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c356502c5841c648226e5d44d85cc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641b7938c1caeffb223ea6e8868ae38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348555da28916bde4aeeba24f80f436273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d012a3a51af878d21e1a79fe2963274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0abb2643168271997a7a0e5b57541275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b3661034e985062b8a207b2a04d0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf663f76818cddfde8cc4571552681d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5374fe1401a046996e7e771ac4a8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6537990c707e5c4d84c0f8fc1f08659279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c949de9f811d158cc6039371f4670bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fd6e3b562bd84fbdbeeee80c50589281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4bcc76fa6cf20462698b7858af3e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25a6f4ef31d38279a840ff89740137283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3372c1b7e983a57d6aeb307177c2c4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ecabe96de60348b11949fac8addb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a42752ebe64addf16c093c0401cade286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558929c0cd676d6f9fd49f1ff05d236287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb20ec0fa0503e28b3d7a1db5327686288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678a8d8ce111394a8f1207ef86394bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0761eeb8c1b6a3013fc28b03c818290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d62f3696748b71e4522c23a838b9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea4e541c6e08059f688b9df02e7e0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14b5f0aa4eaf080af3d0011215077e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57854576643c1c449faf7a2934fd0a36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffbfb856aa2c337146206e8bf7aab9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07429d1a6fac6d7b4bd69e786134656296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575d041c73b7ba62a3cf3d14a860486297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c69788217d654d78df6757ba04b9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f7b5cf2fba5f5adcd6f6487104df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf2a1fb97a2e458701bda2f22dee5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549627c99e6761dac952ffa9640b681301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07081c3cf53def55ca595f9492ebc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ec9fddb8855081c8ad6549e005590303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc3946bf50fcf0ae3f10c715c7fa31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c92b134fd6a185bcaf4e646eac7694305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc931e9615a9ea3a9119a6e4a209ca9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d8fa10eaa9825f01a935e894a8e11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e1eaa684b1706f0d20f3797b91276308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5dcd3cd2732e913a7b9b26be32d2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e127d995da8d1cf0c24d1e53075f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044be24a0697ed4159b8bfdfcb0a998311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36334b143b3a2e12395b08e81d1fd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac4e9339bfbbc0ebba3b2d94cdf700313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f751d000fd47d132087e16b6eab2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be47b8e65624b4f9a547f6106285966315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dbad16b9a3728c44affa36cf60479316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7cc0f21d8a945a1b033e9a5be5abb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fe92b9c6c1bb5338fd178ca5542a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bad4f70fc560a1a4e3be8b81b3b6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c92112f0b85f6767a37bc0eb2af7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f70bfa814faa6c7839d90a60bbe75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038f7068f2dee47ad7fd7950b535d8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b30e37705c784ee51a9cf9d3566f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c7d6e3688e568e67550a699b93016324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c502898c6b75e3f28b39c7ffb51d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34cfd5aedc47aeba99279c3ea76626326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de0c1ebe9b8811c4e514bffd523a07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fce336d6837d9bd35032834dceeb18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467114babb64300b46743f277e24188329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda7c584a53ae36284c99d112102dc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a96927de609bd3414aee56e905233f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514099c9a99ca8af5406d768d226af63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae167f181549117c915f94ed8462f86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed990a2856790a4b6903aee180e3fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f51ebe7bccd3e213435820cb1b58c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02acf79ec892660e4c4184da86883d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64a2c1eb63c8610cb20ed7ce66ef90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c7792ea0efdbdf200c6531eb077dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36158201c25ebbea5b4939fa6ff66d90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16ab0e699629da056283e284290fbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f3226673a2d8c1c8cb4ebf94974e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a2b5aa90e7cdf3ebeb610299c18cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab659333225b8cdde3adde69675919343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95500910fb4f970530fdbeebe942110b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454234b67e5dbfeef2be9199505cd18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf742b1b1bc117f4b760449585445f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341b4995b5036cdd730e4597bc9f45c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfef8a536128d0e984e16cfb8ddd2e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d822f2112077b9e186bfc868da9d14c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9bc7d5f720b0afbf353cba71cf44f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fbc6ad93f7b5c3250e143c04beab4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a65ceaaf2a35cae672688c21845e3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb9e5278eb1ad61dfb0f08058e2e9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b9fd43a9fc273bbfdc6e17c1599c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a08467cda2b936f9ed2d0b4e18040355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4b17e7df218cfdcf995245225c86c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32242a9a070dff65d0f317d43afc969b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e897595d3ba9b86686186597aef646358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ce960d3a9cf8e0b0b0b6d5513b3c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86f3b3a27a28f753307acde8faa4e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558f7877da61b7a54588721bfd7f07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ed59267691e2941db11fc5d70177362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b0c1652e73194a3b98d05c0963e70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d183c8fa233225efbb8577d1bab146364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c964ac700ab898204dc01677028d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787068f581d128b394725c9dbe028820366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97e2a4b1acd4cb308be59c2124ae41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964ced7cacdc2c2e0c6555b7f911968368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab84af502d11fbf15c51b17e7292b90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43289077f0340cdc822079801e7b64b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40828ecca5b5827cf11344c1b1c293371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295c75d0d1561aabf39b7b960166f96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e4c63ac57a165613d5fcbb4638d2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e5b0447f0e561d882737a30fa07f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dab492b617dd8c6d724282c56cc12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff5e15a9daaafd3e4176b364ff62cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df28d7444653b4761505288627cfda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1c44aa146b71f93c3f7a9e51033ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c25ffad3eb2ff1071c250b4b92e8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e8f2c8ddc872e5f80c89e1089ce61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60088b7db41d4a029bc9e49f0da544381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e8db54fd812501a3b46a96c6e4a03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e49bc802ea8d8ce8b214c8222b2785383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da335b1052b1380e0d67079baffffa55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d19c4d9795b2a67e86aec1c8befb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d96c4f643cf2c502e1bdc59ddc0558386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae482d82247d80ad3abc46670c4827e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6b7cfe60b942b8b745a225542d081388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961dffb7203742bdfd90f36aad60caf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a83e2010152aa307363ebf55864a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18fd3dc1f332d4e9eaa7685b956ece391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59808f3a2f695ac41cf7a824423d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dc1a9a97c831098cafa99c837714f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebf36d86b2279ac8675199aef97cf2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e49954a03c59d6a3a5dd38e990ec68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0394e4ddbfa778337a18f47165895c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aa7ba4f547d4499964806ecc88aa1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72841c55d2bca754404448bb8f7eaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471b06eac23987561d951af00a8e02b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff919b662c8cb38d20628b18d363e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540da45bddbb129f6915c0ded4074782401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1daf5e19346807e422ff22ec01aa5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a78152545cb486ca61a9d968f5cef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dcf3ededb07445119aa177bf3db8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee592b177aca220d0d368cfb050b69c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f12b22c029b45de846348245cbe696406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27677292d3fef2e2a25ed7f3549bcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85353287ff8c3d98d8d5ed1926ac9f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab2bc46e75fcaa5411c955f87416fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119943cb339ae0e4cae8c9ced186184410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273ac468737c89d83ed8dc64cd9f14c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3574c7d766f57c7c37d85ee9ef0b1ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2910aeeceae951cbe882769667b85d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a3bdc78f20de143c303d0af52662414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa78ef65b9c915b1040a1e775cd28f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f573c29bf230f964a9b13d8ddf3399416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17c3ca03512695671de012cae8db41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658ae73371c15152b1dbab9e2a4afab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e6e3b0586c45bd747f55c7603c653419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded72657df34980271afce209b70443420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4cb9de3540ef03c230a85ae1c675d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ea376d597932997816ae6e5921925422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01443009d3feece21fa67c768563331c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10257f4d925d6de0b8536045bcf67314424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a255ebcfdd3fdded4e20f7417c068425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a04c418697e51806e6ffeac295d252426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14a3585b123084a6ba4ecc4400c1d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba924c66137b854241ee1974e30636428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277eb9078b469e130134649d6972d3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7cd0034c0f1170babe5b5031dda9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1d424880f0c0fc210615920c84b9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80a7997ba9ff97e7172b29f5999519432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5948f2c9dc4bd10a00fa39ac7a4e5a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693b8a47e4b82175818331475d80ea7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b4d4ca08ed507f22291e8e6c8a898435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521dfc603e7cb6b5df9f3ae3743105e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0483d6272da35c83c44f723b36487d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c13a653f62c27567b5b270fb1d40f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec180a61d02e31e4eeb5772a6abaa8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39599975fffb11f71c61a795bdb0bb1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a2f0e0c24b302a6ac57559c53dd58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0dc8b2d4fa58a41ded0d87451ac00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb56e1d7be134bb441c746599d154a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821bb9ac571797fdafcfe109b12b81b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c5b1a1b59f3ed52280f7b37cfd68d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da70eec4bf724e2310cfc190d761da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a59ade920a800ed4efe102a8b113db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb99bb22bd6307484fd68a4ed442c09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d07709fa5b29eade609caeb1fa6eb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51b382cd9251cd3758455e6cc77e0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641a0f182019edb503aec138b404657451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d9a9e7f1a219c711ff5512b69157d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45379d8337230c0bcaae1d7808b025a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5ae612a6e3c36366d5ebbb2bad1c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ea1d9770df2e1dc9a047f2e3e481d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d6fc7177bc1ee695a6c840cd7cf7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd97b097f65d4e934c51791d3cf57c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca740be03d8fcfa5055570c84006f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdaae28ef7722c872bce0ad856b15f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5acdb2f5ca9cd20a8363d171aae16f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e09f73e024da1d75ca2640ea2098461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f7a3da5fdd9cc9ed66a0b45a82b24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8950578c2794bddc8760bc637f67eb6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be06e91874c2a74faff13f63f5cb2e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a28045416071415b6b3e0e3304dd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba93e74b3afe5305c0098465ca0fa0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c384fbacbdf2a1697fd2d8fa2ee477467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1486b1c8882147da0d0fe22055d1fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d2b3c07d1eba58e73b8463f862005469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11997288cd52e0d753263895a1e3806b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0eb896d67a249a5942160844d8bc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b7fac2a0dc358f77ee9ea333a00af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a5d51e84c90cae29268819a628063473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11b37484e5e7590ac50e1b6820a53e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544ca2764c025f6d8f5bf2735348175475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52121e0857a9f09197d077bfd12004b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2c0c9debf9e9d7ccf6bd6ce228384477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1c28b3a213f8cd335ac7f3aa13269478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a0dbf54b802689a35ee9fdafcf43c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328ef0bfdd311efe2c6a8b439db793480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b516760637cb2bd306489ef8d146d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940831b8e9337eb7a8a82889d9fcbfa9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce324c5dea47bcbfa082983a455dd8df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafcabe79a1cf1ce865312d3d68fef8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873f0dd7829233f405ccb6570ac08cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab03b8c94e8ffa4c9d683d67c2cded7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8717735929b4422cad0af61a1641487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dc6e4ab6e0f0ec85770ca53a7f40a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99e9c970ac341e08bc4d030abbc9ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f731353488084c746ef8d67f0c79415490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36070ed2a199bdf254f6b45f458a036c491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e550bdc338dfeba59f9e24c350007c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218dbec53c55c2cd6829a17ac9ab3d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19121c4339eb31a35a267c89906ebd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d5f1ab89eb1f73ea257754ae29ab44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e8981d547a016c523c1c635eeee555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a240aee01632b15e28faca7ff216c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71170e7e9ee6adedc78078608927147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee327b39ac91dce55c617448a5f6ed98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad401504f9e4eea32d278b0b4068f0dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ed79dd16533aa7eaa40f0f0dcad4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9b6dff7514c4245a1e7bd8ad15e4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec0dbe9d3aadee3e229b7d317c029f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e94e9b2fd14f42099a58b53bd1c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df5321dd562c52b27175b3cc636e1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476f49a8644fb402c16b787e4ab265815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede24aa9f106073157dff463621a1c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1da87185535e05a1c8de3ba9199e0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720ef3ad83bf4c9d21f3ca8cc21e33c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a7681b13423ea1fe2feed6b93d6f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee9a3175333734bd3d7f49ee84e06220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6413f4c4e3b6c8eee064879d62444c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb5de264ae1afdef69d53c6e38c1b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8ef5c912074db5a4c4dfd7f25ecf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd3e784a4f9290fc18808cecb5c37c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3713d66ece9bdf9209ad4c867ff4d8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be959469f3314d754f2955b2dc9a6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e76eb27eb106d4cb50f199dd5ad1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf8da209de3eceea0e0043237b50b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d90b41f3567c64614aabe4722c400e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f56332b09815cb9a163c0b439cfd5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c669b807e48e3e82fd3be8f708a975631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00293f96c8b681e30e234bece3658db132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5a2315072eb52a22116581b32bdff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75621f669b9fa8408d3ad9cb01aa9eeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51b552418ead2314c625a6d290a3a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9733c00e58ece2afd7d60320b673836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574ec7acdddb5f22e3119995ef9a8d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee5e40d5cabb122bff3406c261230a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049be940642015dba9215543982543c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49f47ed98259448a1b41f0f0d55c6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee05877119022481aaae6e0d65873e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac4de465488bc9288b56210e8b0a7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f51ec6fcd0de02cbd11fc3339053e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ed180796332a9ee0eeae101c3712544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68e1e11fc3ec8dc92b9bfcfa95609545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4576f153c4ffb1f7b3b0027a4be4e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5311fa75dc4fb27fedd4d00d6fa03a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf468f6211817e3587387b75814906a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36423455567756f07fc7540dda4c907949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bc046d57c734aebc0d3c7a3af54d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd05cc98bcce66bab1e4e99fa3c8c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b2c836eef7ea0e26d56a5cecde08852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52d7602b9455821f8d17d39f70da4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f239f380f3b453fa9d2e2ce491cb0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecac23c6f24417cbee642bc32836f4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400a3973a2fa916454a401484611bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7447ffb7ca3e822b91d9df6b4af9fd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3970be01e6da2d66ce53182d15fc40858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596fca557b998533637d92ce729735a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db59ee311308acc37d92b543def2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fad8b9c932c077e691c6f8af1d6d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001c796e3489442458afce9872866a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6f5630c0b7982933829139086de1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7606fb22fc6ad019e6f14b3362a06f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee50d43a05a89ad0afd6a90fb604e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9560f440731488579df911f28ab3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220b403ba2371d6133ae6324bdb482367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abf12b44800e53baa600d66bf2a5ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e16ac7bcbe7d3859f82853375c0d4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd00c1537d79ee1288b57da1ed563c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2529fa08d02ca954123c109fd51d3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262fb238eb35684771c38fd435b560972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a69915fd6034089ed0ded0c120a9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b23276142d12ad0402cc78de7176374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9a9a42919ddf3a8c462ed9456350875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2230023910d33c6b08143ec4b3128d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff610dea232a8c09096d46c7facf295077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae29d812fffe718cc4d41c7db9e13d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84954998b138c69e15657e33561f2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aaae8e980ddd60e677f0da21d838880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53770aebfbdff07599bad8a74c382881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21507816f49f0c37f8fdfd3d52ea2d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea81a7453cbee7080b26a2a8662f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578c00cf886def7c20c36c32acb41884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c719a820ea0fec38417d27a6fdfed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf813a6697e0e0cf2487081633cc04386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ca5bd5b2b3e09120624d7547a3c3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cee647fb25f61ebca368a0da322c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb441fb7afe816cba74692a7b6757e5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3b8134a1ea2bdb88220df3c84638c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418946dbe4766517328a21b859a447091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714666af10b35a74704afbc80bfae61892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f50c577db9244f1f015b9bb0a418a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6bfac458776045e1f69aaca348ac194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc1b9ad58cf35eedf9eab99e90723e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9815abc962096f089c8fb26350b7ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86db52bfbd6b3332121c11bf6f246797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344a7690fe6e562168fd70b9c94501098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e9251de99f55ec3c93daf937466a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60367b59d41402a653ee22114630d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ee5315f8a128ee9849d24bdf1288101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b9610fa63f5a840c6dbd297c5962102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89d675a3ba5039efb4fd0015cf816c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f663b4f4e9a1e94292db972e057001104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f5dd6e9619793a07750132e463574105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9417495e547865dfd2c286ad9d609106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae23534e887a5621382f90d9710ff6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea073dcd983f2537c147c71831cf168108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff402e4e3a267bbcb18b376ecd04782109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87efdc773c182a303a5650d501255d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cc139591852965da10712262e18fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564d14db2729b60a4063b582edc908d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ff3ec4db4f23bfcce9d878ef03376113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d71bb7a0cba9b6e11c9467f2856a37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e1c9448ac4a8379548d6c3a10d2a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e84207aee445fb1156850d50e3cb6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d02d7513da2d22804f9fe640882e8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39071815015d80ccbf9e31b981d9b40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7e3961ab2a3763c392465afa904b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13c58638ce744cb1a95e3fcd74f578120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485d459aa1ae6fd9a97be959e266414121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121a12d817f3eae9a163c137508bd86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ba8e8f1edcdf6145f79b6cc64192f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01f803e7eefeb1288fd31386f188fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905ede770e35f28d5f1db29b7cf28ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d21985948e80d2365a484844b7a43b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf243751664ef39c828b5083a5236b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ad52ebf7eb13e6394ddd6c2825b09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5513507772067308b8ac8f31c6f27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc959cad478fd904fe4f491ef5c1c406130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c2e00747ee237dd03bc0d372b0c68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6526cb8c108355ca24555523e52336132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21918fe9ac459569f4da56bbcd89bd04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf42356af95611bff99fab3e657be72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efeb2db618f0e9a51224a237868d19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b9a61e2b569669464bc75b00c6da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bf73aea989fca265cb2da154b2537137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1136c2edd2705c143c90281ea0cbc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78029d1c5837fea56c9f3fcdec6b900d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfaf32e49e34d29c457cb8c9925a0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a99d3d4358027f5020f739b76cdd72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28826f1459c7b9c7ed4d88ac73b3e94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eea4592d4d18d3217590984fe8490143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff9956820c56e3ba06c0c59e76a3a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048722e3f342e58af6a623fbe577b328145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d0ff2e9b30f5e469a6868db9b8edd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d43d0fee0103a9e84a8f10b5df33e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3805901aaf50bb459af71aae9fb9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e606a874916fd3dd20f3230b4f641149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9682f78d34726d20a9372bc8122ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85cf08116aa2eb57c9fc7cf157129b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5d977a873cfba4b464e8388d8938152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa48bd243a154633bddb8f5fb7c533153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b0f866d9f4e44417735f3c2d3615154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53fa905353440efc3d777a6f29bfb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43079547851eb0ed260444d92a748d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545ce51f8d5e61cd647e229773f61a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9898dd50a0be78c129cdf8d1674677158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd43596416dfc9ad2fe4a967a2809b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d4103b94d37b6cf8205243ee35447160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963fcccf555250b52c1a8424b42ed8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326a836d3e6d75f1c847979ce6c8d31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52057eb7f3de12ee8d259cc45c48b201163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b2bc0b7669dceb28543dacc60958b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a97c0e5dbf29edcf64b750008557f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4ae3b8b1babf6102efce7c62ef475166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fecd109c9952a99cd9b76d12fdd29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690a8913fe8a4a5c30dba6bfa4b38a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4f33fddc73bf85793518289edc31b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698dcc59dbacfc9cfac3ad410907f11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089ff606527cf8de40162789c4c69a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7b8510479f268bdf660c812993e52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ecb3d2f95b3b5175adaa29ed3e4dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab260567dd6d2235fce0a8de1b9e45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8acc866b45ca2ddbce3b3de0ea1b20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682283ae5793edd33025f46ed7e8c5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e567f7f49bc1e222ba0412fed6530c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf737e2e86953bd82d15627acac0aa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4fed5c951cf3b6c2003c27e85e452179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e36ad91355bfc4dee6668bc61ac4ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef33195feb5b9a0a8a3ba8411163f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bcca99d01334b4f5c676c930567f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5061b5326bc31dd066b65f247178575183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece71964a707012b29eab93bbdb7f86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d917bb672bdda0bd542014fceec9f1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b93079f3e3b286017208e9f3d39b41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a56d1190d90bba6baddc7b6fc86e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a1f39d91490fefc76788a2e01884b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada5c8e5f5749f893381b85d5ec4a9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63126eef29ccb3acea8804f251b3bc48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998a3a642886609696d7aa7dd468626191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb6f4ceb710f5f667aa3fda5c9a8d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1679f63e8dda374721d3d4fd6fb2dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3ff5c1b5008c177808686fca19842194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2a0a7cf0a1a28b63c3789ce2c1e6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401ae6a28e2948878ebd0759a31af97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd5ea70de31a52ccf2122f90322030197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a69a5ff2c98b62bfc33be8d8947cce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab97480693b75a54293cb9aa4444e98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30c4652eda5125d42e816f7088f38c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c5776e9f79123fbd1c39e91c3403b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46623baab9ec58a5c702d24167cf87c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fce677e3e0c1a5ffd916d86daa1839203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2dc4cc0ef4851b98ffc0a6fd4d8d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51bcb2ecae3a38c1d46337d41d5636205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8904189707d63e7a5f9453b5b52d1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e534c17a274e43a2a5f408331222c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef4d2e2eaa02dd03addae5b1ec37d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c74fbabbb32e91b85bb81611f593f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef80571387924089f8a0383fb2a17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6170f8064695ac3d0a04a2a6c111eee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911d4af56e3e5e01b4d57a7607fa79d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa17697dc9b894f333ed92820b2f3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686967b2117337ed56ee4e0f7bd6c3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a1071209fd449fc0a167293d4649f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70cbaa6a94ab84cf7490403af6d21e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9318b7bfac9bb05beb2c36e2155f7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a00185b07470a985537867d3b65d6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756989b3afd23b30d5baffcbcee7d69e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321215b8674281bc13b07074146e05c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4d0a5a0023e30486f831e65a18e1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac608265371dc5404e8a83cff54eea4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3253152d4422fc563863d963f8e1af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c39e8287fb1bee55ea22bf93c4992224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe73b109efc4a836c8997fea25b1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72154a6c14476a69ea8e785093666c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ce05f4fb091b8b22a6d4a07b1b90c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edeabdf23350e93ed798b2a9b47392228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed2e58a816b09986ae5322ed29f3e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a82634be378ba28ee6a46bb1b6a033230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2515b4693ffff59ae3fa09c73fc96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7817ce79cebb79c888fe2837cb346a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0a0bcaeab7dda0389d5299badce04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4197871b2ed5617592c0dc58167b57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbde38004b470e05c4ed06232d4a24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e62c98ebc1a8593cd63c0771c31efb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15d85986074683fa1080e9a4182972237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bfaf3d348d8330e435edec574f77d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d1076b4941b067898fc54a41b3f48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813b8adcc8c76074c3ffdd20f21ec7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904c402612bdce185e5394b50fd8996241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d1bfb1bd535f93b55eeccde4b699e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbc172b1a110e6c232ab3abb73394d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ad9394a378878d43edf74d539fe83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15920c5b018bcba0fc19cfa46c102d62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0d5c3c7e36390f8e6396087e52936246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c2a579abb891e77336f300aac1caf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5b7b1db4cc7fd07e5674173694334248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61efc2a5e106b0e3b91b4a8ba6b2312249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044970ddb495b17a2c30860c5d491a6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfee6de0d56546cce38b411096e346251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8112ad5cae0a38506c01fca87e3bb87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2000c96376013d183e6771f1f45e18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f7fa2ad5e87347af4a36cd60ecee3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aa9ec1b5fa812d69749af0c60e5af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb0c3e166b423a16b17824e19f496b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fab5b36436c6d082f8c9cffa80dc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ee0d7ce0e1ea9160f96d202fefbd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45663f5b6d05e5cb9c374408a6f9e02e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34f3fb505c43e07a0827222b98c5e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1abfbe45c594b7992e4e3d02fc7ca6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64496e8d72cdb4dd4884ab60dcf300262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801bd36fcc996f1a38154ed6a6ef53a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad30335c074a9ae08106568551bd76d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f68eee8a91dd2525156bc289d4403265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529655ad64035be526e653d9f74063c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec437876e98a915cf40ab74c466064b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec767d12b7d764ad6469d1226955f92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47808b34be8535674aaf44c0b2e70269269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1eb683ed65aec7027a5236b7032e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510d042c335ad236608cf197c152294271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164ed1a3f51701a4ef5e1f62bf42c0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c75d9db1f2e8a558ef4bac869ef75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819488ec4da7a98ff556ef772f756c7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8268d18fd2ce0ad0aa7f00d255e438b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f4ce543febf2ecb3dbc0e44a2ca64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18da254036229528a85cafc4556e0ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75352f6f4fcc28875957484b654b5f99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5092ae4da8421533154198e563baf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe805f2865a773172dcc38a663d97b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d118ed44f79dc925bf24ce2d942019d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42f7d198d732f10945e3ae6347b6b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05796ba0e2a4332074d75022ee8188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1282ac198269349f13f4e7306f8eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76199f3bea1420f55fddf0335b882ef6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db4c7ae054377f194bb9476fed0c1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83f610702eaedbbdf114a070d9e687287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb68f7139531c97cc00031602589d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f872082247ce2bbbe2c8fa4bdf6171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398a95f7db588986a85966a919501df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc3f13ddba92508babbc7c2aed5ae5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c1f71adae43c6615b5ae2087490b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876b19a0ffa71ca85894f8e0ce7a34e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185b146f5da3e89ee4944f29a45ba86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564a62a433306b1ddb7e5653a16c476295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb865f2a99502bc4ae59692b4e4fc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5853a8cdc40ead086dd11753e9820297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278abd83b0f90cb2c1a5850457f73d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eedcb711fc59098153c444c7822e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235297ade9daf4178b9725966adae72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d6e8839b710fd84d27d7b3d6e41b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4df1a78940511957f54a0341d9ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f67b13372a6071ec3ce55dd5f99f2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c81cfa19f89a5b16cba31e4275a625304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22109f561c08d1f9d9d77d58d35ac647305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3f96bd3d3afd8ebb7d09ccf6025b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb4eaebfc2134cf616007447713e9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d963e56a82632f4c9da8b767d081b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216426c2627b6107c76bfcf0727e1533309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87e1dd06af3f2e8a71a85bec3b237e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4bf1eaa5bc4b2188813e9cf74ff0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e5bfca28bfcde9933746f333f0214312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f60fa9b6d30a8a4e15866a376b2917313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2df50ea093720de75351bf54736301314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3dea69cd994067ee68e030ad4f4ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048a3035217f4af9fa3f6eb8d5eab42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d8ea7e9539c38c33f253d91a13bbb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a87a8bad8c5d0273aa2fa3c6e8ef4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62e0e1bad83d44fd0be302fb20d7ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d8e1a286681315817e12a9c68a710320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf354e4c189d638ec83ca56de33e783d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f533f8ecc32c7b723a9ddf851a0cb28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d170f6c44740d2073a018d2d5f6f53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00158ed6c06d941d29bb7fbdf0c2cd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2977d9eb9d4f042cd315cf98cb84851325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220755ce4490a59e7171a5ded7b83040326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b7a86d7c587c30a38df9323aa7efd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7277f9274f5670a811aacb3a642d9c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9114279d899e87c0f4f8ca47a5391329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615770be409da147598a195676ca3cd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918554fcebe64c480d5902668faeb4ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4199c7c87210ca7cc4c861214981bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5beee19c96a967e091becd4d2e571333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93423f5ffb7b6b4022d61befc2c1922a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d1990481408d313eb799d5fd0a416335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ace9d59f7e2997a5843290d068847336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f4470038050115e147b86ed7cccd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764430482b2cb77c6ec95456cc0e77f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdceeb99ed7bbc803b3186a5ba1968339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d53da72cb492630e45bed6a4a7994c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858ffcc03cf4b6b66d84670583bb8e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e618ea81a8c87f720f97d9c1d59457342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba3ff58ebf42978a820e460fa5dd6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44477eb950e2abfe61b8f73c9bb3a3b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fea62c79dca8ca8289a58eb3180ff9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af78902e7c3bc907428a7d2c82448a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565253a9056941d201b06078625bba0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8cf523b9675bddc51dc0dc2a9811e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4a79d85beabe621a2f9765332518b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbc59356c1845cd82f8ed236b3c04f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c533f55a5e400b82a0ee48284c62a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c10b049c7ed9a2ceee679a46bb725352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28473175c58a59406b02a95b1cc4474e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85760ba8dd7bfad0452ad18c191b61e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52b8a9666e1d0b169667fc5bbb13ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bde0e5533c5b52be4ca7056a8845e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52a26d8cb46c5a4e3d9ce5ebf1d701357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b85c076fe3b858fdd1c731537cc4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2cad1b292ed53af43ebbe148195d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c69236583d353dce09ac111dbea7ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7a70806077c346448fbd1ff19d5fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa155c5ddd412a0a69ef690e1053b87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd8b87e2213474f97b59e2cf065783363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02a63d986b1bad9031bcb60fc5110364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ae9cb36ba3f65a9eae23b76fc4487365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b9751751394851e35f0dae89688b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bcfa8f38885c36b3489057804d00d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adca640f5f69d34bad245bf9021715f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc96fbbcc4b5ca3871b745e6459fe6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949dd058e3664bb00f703253d82d258370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802344f164cbda1c9115592a5eaa20d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63378fe3d116bb51bdf3b666fe1c8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03232080d6e46394cee938fc6f7c20fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1473da88cd4b9ff3b6b846daa134f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e284aa66f225da3dd843f166658c138375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280f9a9bb37a0da3d3dfd9a4da3ad4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18589cb805cb374994f185b06e2df2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a9375d6f4317aa51137eae251c4ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c816ba4fb7b95f59291210a9e8cc75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33e72ceb441bca2a87ddc76eff2ddc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26900a54483ccbf2ec58aa74765e347f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdc0988187612e9bb0d899eacb9204382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f17c6898e6646156f000f62804e81f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb37d318077271954f99d1f0751cf4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135d1e220c0233845eb2b46ba7125b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71977a085289e904fd93a17a478fde6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee858636e20db5e8af2297b8d97363387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8319ddb9df6e5c383a6422e1f4d78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816c786bb262a8e20afa1fb1fe904c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673f28751d2e51b9190ccf4a9c0381e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03194fb657616a2d3728bae89c875f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341267dab966c3bba01681d25bccf963392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a8f150af101cefd9a9588b5bd632393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d1a87ac8d20cf3155a016bbdd1ba5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af87fbb3fd58941a1ff8c109d4c7fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0e08e3232c3dfcd574b1a66965f75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fddd340ad71fdce78535f257f950cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938a6872764dcfa53c0e2fda72b781398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8beeab68be141f7a2b9e0328aedb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a232af9795416d542d15e237ffc7dcf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad082b48e57da538c9fcc07c29a5bcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b7dae61406258535db8e84633d7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea695c830ac8cc63b0e93f301f40d634403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a4a7e49938d6575dc2371482aedad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a5f284a88c5b819071b09345a1dc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f9be9fed2a53e69076b915f2d791b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84440ff8c401365451f0527cfe033e78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244ac5f800c871c3ca651ddc946b2ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ae4bfc2ecf1031606fb088b3f8adf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473ad1f6b85d8f80ab2116384790493410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413980ffb512b4ac075144a2281216fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928e34d01009352f7997d314b719699412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fda3ad9d77babe4dd6dc049296b14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a3e5150ce98bf5278c65e73074af6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa23ed935afa2c3e0400933690250a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0048a73925767be2c912112ff8c9a2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03269d63d9ccff5f1e4b2e711f3ff437417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af65d499570f2af95da717be20be431418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7ee0ec95af7bc8e20eb13415e6615419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ee5cefbd15cc0764840d05049f060420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be8d2e63a345851019810d4b5f2d95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53fac626c906e25abd251dc547455f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24950ab2bc4b2069d8db00dafba49061423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93f9674f85089573eccf2892756032424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3385a2a266e71618a550d188b9846425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f1fe80708ae4c1a359528144e375f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b6f2b89a79f6853b89b9887f04c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cec6a42c64b1fba11b4bc16ec3a4a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff236fc654150ad51cafdac878bee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bfab2dfd746c06455b6f6cc033101430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e433472824442dccd4b4f1a9bba31e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd1d677852750c44cd13b1364886d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30f58d984531edaeb52026376f8452433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb43725f937bc0d691b36f168ea309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0c2ac9ef4847bdba43f728877c759435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950ee95626a89e8f44c67be243fb11b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90647795f6bd13316b807adaba3ccf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc160bf23a53f4886af5403ddb7ca94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca409d6c5737a49f97bd069883239c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fd99f157c9df7d2da40f585586224440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb960fe5ebfa9d589bca4aa3223cb18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba401ccf3f961a5e7d3bf28b199d47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a23823211cbb674fc69e1f32003fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad17aa51b4fddf49de915a7bfb4650444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747b754e389e14dade58b99d874f424445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c862ba3905500377fcd046b0a75044446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23ad4c2d24e04f9652b13b0fb0db50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942e8dc7cd1eeefaad8f7fe2b9ce291448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04f6c02fbdebce6fb337834d503283449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822e6258724496d48e287fb091d076b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d610194efdab6f5791232783a1763a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b98492a220235441cc273c85bda342452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9472c815ce2b196ccc08978db6692f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f6812ea4f5244f0e68712e41c9989454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ea993e0736e46f8a6373153c9220d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469c99a69096d2ed95fa79710dd26a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9f82f1629e45d04c360c7a37e09ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcd6d28fc7b2e407b94e9bdcb691d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8bcd72808af62eb57b27165dfe918459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc5fef165b337483554affc2748441460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fc7d16fb72e1aa6fb0a4173f01921461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440e02bfc3c766c7def8bca45594b93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badf9fa3f43f4e997897e1b6cb1fbab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b03d573320bf3c3c87076ab415045464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98911cb072e09171357018d57d6e92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becefc04219627d5c5d3ba2fcc1d5bc4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eea9e7f07edf3fc8b92299ea757a41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a42e8a98029daa2cfebebe4bfcc01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcfaa5dce3d776905d01743896b97c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24c6fa1c62381af5924eb0315d448a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0ea164895eea83e413e2c48250f13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae584f1fc226ad7a4b324d3fda707e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5360fcc8b66ec06a3bb29066d4f03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc41a40d837a833f19addada446f8d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c067b72827ab7de1937215b149fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c27ff40a85523b970ec7dcc2341db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e44801a7acf8d229bd81b7cfbe046a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a743760a28b3449529373f0a4613e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b444806ac30ad4b41f6beba6b271d479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>