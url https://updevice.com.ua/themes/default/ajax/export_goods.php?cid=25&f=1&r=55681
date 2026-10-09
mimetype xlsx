--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770d68d0c536b6a1973e610c6d2ae451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baa8218ece276666bab8d7901382fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5450885256d433f48ec2387b49ea913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01497cd51df2e0a27ceea570d12e89b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd1dde51af400aa444111f9939d5305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada324572559846783de17aad5c5df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dad92c5173968c057c3b9e0ef782d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740798f50a7e14429c7b617f00e16708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e339504e961c0e4473b2b69611b6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6162cc12007cab67e01641a6d0b1f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867052653319d1bdb1cf48e6f55f1bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f8fce9bb3869acfbdbf0772b210ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf09b459d4dc202514f0c1b57ec349d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227caaf965f0ed2535115e3f7aec91514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ccffb46a04495b6321fb19e7b3df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee11c1fb0b105bb53a78f8ec8f22916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b32ee0189c85845b3af0f49a1efaf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640405d9e2ed1d8d0bc659dc303299618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b202ca31910cbcbe822389aa7edfb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242c63e4f82b8fac1313731eced55a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2b6777d15c0a07bfa4dcefc21c3f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a76aa922b65ab24f50175a5809b44622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7308e54916b2ab272be4e1774a12e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0b8ef773cfd16a71d18da8096707824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930036c5b6a606f9d194fdb13a335af925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6286e1002829293902d6882f8faf28426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d5871815efb4c7a09b1647c48026c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9861fa7e9003892e958aadc87bea63728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a92997e91195a602f0707333b2f50d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a93fc9e9fb0614c87923f224c700d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290a9edc3ab66500ec2acf17133205e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc76157756e75a5bec7e9bfa7782a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc527a99be4ecbc095a82a0a61dd21933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7359b681067f30d4f60046a9ff808734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09c41e4c0ec12336e7dfd196ff8ab535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fdc84eba8c86b84426dea865054eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc3159ea6075e82572a920d699b7a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1932d6411c1d3565fbf89c706a166038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6538b475c1bab192a904b4a0bea19ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f58502a0b5b5b7cd71007a100b9a5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6f32a2d83b007f0730fccb6f3465b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf378a33fb248cade8eede371c82d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b70f59a784dcfd87685cb95152c19b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387c8a5a6d219144be573ae38e5eefa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e3a9f4979b2b9ef36a9386a5c90d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59561cf35041c9be9d464eda285efe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a33479b96331c83c258cc8d70321647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cc04857a2a23d619a72f3f0616d9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2709690c09d809758cb94afd9d9a7bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cafd491fb1b4d951078adf7223496750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07da9b466f2e111989d8db671515af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84ea887173d7d7c866eb151e6af90652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e4d3eb32a54731219acea8cadeb2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4b3aecc7bcf6ca3e1727c1aa8387354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08686e11a9c75e349b689ac8ee4a04c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470021fb042b3cd587b5661fa530f48756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4052c16965b35d456840d8a41d1e7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6988e27036fe7e67b53f1cd75726d2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd6497315c846e8fceafc4a7c141e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be637ebfe6542cc9dbfa7c75b9d983160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230651f9c52fc5768021045d72aa5c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa3fc5dcc8a9464ce38592d5df7b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125e8533660dd59a002f838917bb77b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718fe58e1d2e237a7955d804348fbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406e8ae1dee389e2d22fd1a3ce1904765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cb0d478ff3cf83eb0fc7bc8e8697f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f3b8577a53132335f6bc5bc4e9afd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ec92cc7b2ce228b6ae18a0cc2b01468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab01010cdb2b677d7c03bb8662b3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d8b86881a9e632f9818812d87487270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e48529f164e7c498b13015a6d703b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fe9a25128eb02cda4ae9e41862f0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8f764fe55ef605f4c66d832a80bd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4609dabe71bd62e25e2688d4ee7568474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eec3af5fc5a30ba6125185ceb157975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa2eae1bf784aec5e9d9a2b16a8ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2bd2aebef0a354fe509b33af9203377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ed28182ac3a2cdbc483595539de2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f09346e075f24c4514f2bf1f60190779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694adce99400f1a6b394f0fb025076d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83edfd2983cb029836ec14fbfeb4ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49765d8263c016367a5a0656104200a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf9b9ac7195d63b488f53a3481442a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9e7d921c9be8005a05a114291719684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f1402fc1d7fae56c117127866c2ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e54533fccbfbe6c5ff156c772bff286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fa9c8afdece2764aea1bd94c4c56987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddd812dad9fc373fb068fb2c572ceb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcd519885bab1f31ea848760c3e83a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38e2a69cc7d71569138a931130c65990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01414eb4efdcc66c38d241f94a8a077491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8c5eee3366386b43054a1815b3c6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e13ab916ea9ed31922d8cbd9c149c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a03b026ee6d9ef46b2e0f9fda28f4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178570cbdd39b4d4262ecf316c79b51095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f2b00adef069f529b41131d11d5a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e49d5bb313c65344d375dde56dc3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bebb9e10e738528e8f3d0c47b72a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67e631d9aad74cde9f5f6c198dce9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165342a3f918611bfe4701b326cfcd89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32628d1a398b2d812f61d9dafdd670101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdea4ed4f593fefa03b81dc1ffc4d72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180f47885d322f6f844b1d1f42f2424103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17351ea4ce66c599c1cb8bb52b9f55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdcc86e66185ed99935f457a6d6353105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8d9aa8ee92c57e7b58b11d3828ed6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aac81922d4aafd4634f7b63887f01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dc3a431780dfcf794c6b89b6e6dbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9073ce713ce7419e59d0ea7d9b6ed1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09fee1b121d7e89361c2e270731d98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1f2f063b42fef8faecde616e797fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117698eec430f3a27ae2ff928ac7898112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0e7acda75b6949da38d1d946de88b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51915eab4a4c45e74646d0ef3cdf754a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534fcf68c73926c45f3acb899500273115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2d666972621c110871edb446ca068116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5a781b4286a9d506b8be55c225e21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a4a6067197895acdbe169d7ad2721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bc903aabba843383e16711103c5ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c43fdc52435085123483a96fe35319120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0b2847d566c4c99a07cbe52060f49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9896715c2511e844b7f80b040f9d24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387b681d0a6cb4c6591a965d346790f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234515abc35ad583d8f54dce2dc2bc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace9fca3522aeb978d42c8e0d20fc15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52707da97dfd31a12fb70192392d9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a134a6c01f205274f42a9f3751c4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdb59a912387b1beceb97650a28eb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52467d808b180a3eddb6c0fe504a06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93072ce23584ee0e3f739bb31b13603130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abe40fced6c654dfcca77e50d19a86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7481f01543036500f22335f8410af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89106b0c069cf697c88dbbd9b9f2e717133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049210612712cda3538dc0f60503e118134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec5436da42c202da12fe3f0cc48374135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b05de40cb893f6b2fd97bca77e6ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d045bc35ba61eae98224de88514d88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4de795e8aa52654c6458c98d7336f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1956f6e02926e38eb6665fd4752dd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b17ae8690edfa0a8966caa5fcb4de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df14459ddfe51d1fd8d0523dae51f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f160b22662b2fc7c3c4ffd5f0255142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958d6ce665778e0cdf57caaa1699b0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47e5b0528e47d004769218fb24c9b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dde1c3a3076d0d8183955c9df10f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefbd5916b3c14d86f9f4ed5d7f1486146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9cbcbbf2a567ea7e8abf0562be080147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c49e74405d6d729469161fa4cf751148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cf1a5c7ee885627ebebf31f4730b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc0fa6f005a2aa0d98a8dd9a6130d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64953513d1f811a754222769a1ecff92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4ac625aa47b288b6789688730746b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deb32f8976467d9bf95d398f009aaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bdc989cdc1f2d1c4755a0e4a66672154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d73723b0d9a040b71e64059d4a840155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536357b646e5e858c28da08d6aa13f77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9728df40bc65429afc3746d1c7000157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d65a780a2b9cda579b9fe95210b4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c03157313fa2c557dd44ae202dbad8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bfe8dbb869f39f365233c6db5de32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21cf8db5ed100309b03b4d614e7c87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d738ef11594321bc0b6b2ff4465526b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87a4758f7bd5bafb1b0d5ab39fc81d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4a69fc4f9acd0e804fb63a360a313164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3288fbbc0162b5c817c8751d5e9d42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f3569ea9e351009c0b21e3181bd1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574623b7c10c6b7241992d60484d226167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad2ccd5a0a4cac171f5a3c1f142fbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c074a0c15077d7ce2db9698c285d09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e919c250b27157db893b6d98ac753c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b65f85f43571b7347bc10f6706799f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b85c021be58569d141c34c03e5f1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c4b9e879d81699e46747a8b8c35db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ecb18cfa0ee1cc05e84d1b9934861174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1834179264a8cf0bd985672e356cfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153c2bed97c4014a19f891740d30116176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8bf54b75941e88f050d34d8a93a2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c66a93cd9daddfe907c3a2dee341b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d56a222c65f260d7d05c180bd43e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425375a74e4330294c42473966441517180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1179a6914a79f57686a159fe3b93305181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29388ab56259df877decc51ca53b379c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19601edd5bb84cc020e79b02f4a4e297183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88ea368e7a5bf524c01bd2346a6249184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8915569e6fa7a6bbb6c550228314f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbf242a40ea49522030df0e739f84f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a81f63f47660ada1cdbab73a54e940187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2fe571f85b098d8666fbf3084f249188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7b635bcc3ea79e9632a620f0d5299189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c942f3f8aba81f1f37288ba6e5c396190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81493aee651c71301dbf2c4e84e3e73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0fccf5507028b7725cd19debf446192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ab40ab6a1b972c5c55545ddf77bef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87ad92cfedf52458f21f502568f37d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd522a3aed76153c1036fee561975e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5ad63b25a8da499bf82f07df3e44e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb171930c93e50aa59b5bd2fc2d80a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ba8b5400383038cacf6be9ff1e3a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce02b76b28e49fadfe90a818d74419199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26641eb2c880a6d5db7a27819923a1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7c614cc7eeaa157bc1f5efdb828c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff93fb45779b95c12642c32411c585202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d030ed1823fa1b34df5fe59b5201f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8368801223783699d86b768649d8d94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb9b5b1ac64ecfe4953140dece8b04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685959b870f33e275c80520f4f7d6105206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104ba3fb06bf6fe07a0e27b6a15da53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c7ce4f6df81b2e319776f1285b5e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d74f67b704eb4ff62d99535741af5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42083d1f8bffc5350a36835ff056672f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261099ff9151f1aca4edb9bb2fd1a8b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffc1d637f255426a31ff84549db286212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4222309fd7de6543ea6558d0db2e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002246b81bfcc61029c52a11c0da9ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f70ddfca165bc67fea502a91f344a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf88133c5f335822fa6dfe482550ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e962a964ae70fc351993ba0b6690a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd4cbc33f0a9f55eb76e2d475fefe1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9042f4794c578d467838bf482797ba3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65140e2bfeef1039fec1d1bf844ab790220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8604456c3c2ab50d525e7bad65e8a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc45045a41cf8fd726e73ed954417222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27af8eb68c60e5c969fe8e400d4f97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa212f62595d9234a2bd59221b35cd9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12579d8cc0e386bd2f4bf09456ca44e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687196ac7ad6598055805450419d7c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5554dbbd1a32995300cbdb71c4f6c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c106a9b372e6ab45c9d8124d54c2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fe1e22306db89400680e94d2279a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8e25ce2f10cf2272b65d4ed8cf9c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c46d9e776a3deed18490e17f9cb064231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcad7ab2b9a94ddf41cea9c2be07b2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f389c3f56d135a88ac1d87f2013c29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc757c818c689b5156f649ab88dedd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3a81d40e5408bb0121785cdf8b7f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32530914e0e5c1481c594bc0b459f7f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df500ee35baebce361a59c2f1403a3af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c47d29b7cd067c60d923b80bd9c75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e162b2607356d4db663f3d5a08b7f38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5332ddf1cd8a494b6f4b2594cfb1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cf1535b9aad7cd1fcf4eee22a6b31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f44abd6f1df523179cf13b6a3003ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25db8c0eaa824c2dfdb25556892429243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318f3376ff272b63fd41110189d5f63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c9205c70ea90a1d27077684c5320245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129130dda8f733cbbce95b41b0150e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef90ad4ff9331f930aed5b9edd1e5f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb07f91a1d6422d67595ff96a32950d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b2553a6fc271525653c4c9a5ffbb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f121d54f0510420a7cab9aa1ced367250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35b7bcc1dd8d2f2d2040decd375c58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b432e1f13cc060883372431cdeabed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c98031134df8520a1ba0a04eaf342c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e6402b4af7422b19a68359c9caf9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00383e2e47dd6d715f31404d75f56f20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c29c5cc30ab69f24d8697e5b3bb4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf7c633ab5402104aeaf6497da5a01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d5499654eab18f8817d9f2c6b06a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25bda17c1d3ee0233d7526161dcd57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e226e324cd219bfb34e71aaad678c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8eb821004c4b78bd3a8161431216b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec87e797c2090aa4fe6d134b14e972a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7e4f1c852e4e932cc982a56c5f2f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d4722a887f7f644f93051c3b2b046264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d986eb5a4377d527e0d5e1cd7d1a4ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30297237f07a23214152ee5ccaeba5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201334f284c82f954d6eb98a00c847c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5990e2fbcbbb2b3a083e16be8b5564268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f77ca45075a6bee310dcbb533650269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570975fb259e2a753c4421b78718f37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b87d022ab654802efd74388ecee94e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c02d0aceddd01f3934b8225ff80f32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe45ecd262e3b701f30d4bef02781273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c586cf08a54b11c8f872fa2af0753e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53487822cc7f477142a703052ef62d2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29150ed51d3f5f40db53c2c8e735b364276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb0f55b8ec2c16dfc4d5f448ce74e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0f948bb0b0c95bafe5df6894af1bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbde2f1def6bac1f8dbc2107c78c28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb3ebffdbfc9f70bd46b620a66b6f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf6f606052d122c9d0f8d290ed955f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cb7f6c0eddeac011f34b1416aa4b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e8c70c41495446d895a76cebca83d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06d5555aab27f8d0c5391e8e9eaa44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa9b671f4a2828b20cab8230926994285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6c13d4ed6e962c755f3aa61419c54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd70d9f4b3fa778f6860e4c5a5ea60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f86384647a369fc1ad7fdefa6496a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55478f6f3018c0e7f7e87c4bd10848e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f49cced47dced7f06d6a1d59c45e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e5a1bc8e1501b61a2986077c2e5c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc484e87032c470fa0c93fc1caa9a8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0035a0827219949780743440af751293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d407bb57838748907d7eb7b21aa22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6c4e3fd29abad619892cbb9e1a1e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b0972b410eddbd3ff7b9711f4f1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fc853fe8a9194f11ad2e741f69487297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b92cc0b3045cae56d11ec73ad88d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a6d0a97fb5d2f87a301ffd2f7d179299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f175ac0a3223b74e1cb19582eb17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dedc83bf6f3e8898f5d4c53777b340301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890de81bf51d7d5c152c0abb6e987177302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc82f9645793a1b4298d0d9b7533ee5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2443f977ebab28b1167ec30d2bbcc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0b9386116488de961216ae50a5c5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df40d26a28826387c2c86ec41dbb09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dd22dafd40906623e6c1328a1f82e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38760145043c9dd6faa8a0eed6bd763308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dfd7613df84e91b31d448bc62d328309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2932a526d1fd2718abf354aca3d599310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74407e4f18693524dbab8343bf72fc97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e9362f485b8d8cfc98688a4fdacdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd695a380746acc1815ac385181536313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535f7a2650f54bdcd57c079ed5998b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201e5dc246db992257303c97e6a4c9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fea36ecf9eac5517672a7c6c2fd2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e6a451654e2699c5f4c4c08f5aad5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd9b7295bb9c02649313582146fce8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc19ff355b68bea0a3e168f12eebf34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2476c7ae82d7613baaec0faf288cd4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c6d5b0e81f9f6b3b8cac8ad0969a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159959082cef3c1dd5f36b399eaced7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae454005da0d6b79e5b00b0c4815626323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f781ed95b282812f7957927ac266ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc1fc77a56ddd1e03f82ed19addec6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dae713b747e4622415d524ccde712e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc45008b274073524c469cf25d5f32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7fc0aa00ac48b1f75163abcf128db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d547f997f746f2a8ebcf70bd9cc29eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b37d1c9d2ee3f223a78978dfa14ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7792d1e9ba55044c38abc89c4b24b49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f9e3392eb69c8fb0e11398d4dcb80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436720680f6a99c61b1d9c5fa505c97d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033e25550677ff8b75f97e32f83e9b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6c311f474462777c2957078055437335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b41935c0a33401e5d4ed7dc435acf4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d58dab3d7ae242d4c0a14d865cf1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e8613f585cbfdb7406f7376948ca4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2b2dcc5b3ceac1ceca5f14a2dd427339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c03224ad7862d386aa2aaf2e2e0a85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afb4917ba246fd37f6972b7ffd4f4f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655832629669a628b4777ab0ccf354bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245e02e3c009c21c43f5189a8d4c4ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcba5cece2e40f0bd48584a249cce8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0a0c0fc869f9b46b0761bfcaaba5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3542c3040b47051105cd8df584d2e6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c3af020171f9fe31b4f5dae098c4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4df4f7453cfe18831c57ffccc4b21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6280466dc7e2ffcfa2c4cd0e8dff7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb024e1f0db799feb358e3f0b7f4a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b71a699f1131e2e5576b8432fce2c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61df4c90ca10780670a4274ccd3e284352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a840bbbf6c8c51e6a833c652cea46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f4f42e7cc127a885a289ca1d9d4f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad33764a67d88347258111d5203e019355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5746678b56278c98b5f049d5122795356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80e74cad1ed586e7b911771f364250357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea66ee8d8d5818e50f0b8e48fc789d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1aab896114ec0c00832444f5587f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f96441c6b88017302fdb62cc17c18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae00ff0b88d1bea387cc32973b4f0a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ffa3fa4b45e582483936a041a6e43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7df8e90490f9420226e681d1f92300363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f54e732c4b6f7a91446bc149fa41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c48c47f801d7a7d591fc4075882e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5cec1618b1de0f1860c44fa04e84a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c80b766164717ac0e798f9704577c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85e04420c2a791e91485b614b9fd57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241185bb20900f3dd0985bf6fa2a649369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60066d154af91984e3854660cdeb2f59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f519fc72aac05e4072c0bd87d297463371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a2c39817ce91cc2258f7b31d8b3b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc93731d773a958c384ccdd0934173f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33dfaf3752dd658b8996dcb35a6348374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef989f0916ae51182dc1532bbb2331375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8d62fe88e31805b79d25be5d7b6d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b42cc1922f5b347efc389783dcfe1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde22da6461a357f288f1e91fd77a1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fd141d2c54e745e471ee3a97d6ea8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61747ac033ac3e4c72f16c6fe9037b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec61b31b0f8090476c11c943d04047381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e3698e0bf78aff16bfc84667b42ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e12f2b5b6417f47c07553b668ac7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c14fdce50ceb45de9e40c6ee1473d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10976ca834fd0c3b8a4b57543ea967b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a508c1e9160475f4bccc3eef0b679386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e979510f383383a2f52d3b557295b51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ddb1a113e088fe4396dbb6fdf14a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f392c8971bfeadda78a98d564a222389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a806686fc42617e66f9eac99271dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634e6e06253aa283611446064c9e12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319842d3ea8765dbacfd2db60d82a1c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d213fe2bdff64f45c77ece3579d89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee743425260a2b2c0b4f3836eeeef2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80055318038efc3613af50526a03c02d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aef8f0625391e98169f9768a8ab62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467f5b8c8a49bc980f734d950bdf1b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2b00127692d0f219bc33b5b3aa6bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696d8f2bf52d54c454e127be73effe5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07b267df46527bac76107f6c51b650400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338953b834fa3dbbfdda9474f4f042d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a331669fa276023f31bb05f17eeb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2bc085b97ac613b38596c1067648c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab82feafbb01fc1e1082b8772d333404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825eec71b9b31324d7e296e2e0da615405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a956d36cd9cc180e326738c3be3668406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fe75120b17a007089c6dca2c1f5d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053933ea8ceba8939985bffd7e76fc9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ff0d2b65b1303df9b596e0e4d080409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d8fc118bbaa9e895207021d4a96c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385b096f654b65a9c8704fc6b008804411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc67d49c4b48f94bb0fbc9a589c2c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9756b48cd3c935ae0009dfff71673e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8757ff973d4e304af601f971190e6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52837ddae3d431b60abbc89f6650d313415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d85bd4a35e60488a10da29a2af2a32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8b23cb31092e0a05cc0aa36104f8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526500e5e9a8e396d8797d75f6a53b88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5499493725f95f94536d634fa765e7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf098fdb6f8f663a00916d0b07b472420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a57ad247c8dd8455abfa8911cda88d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf1ef0e2e5607d4178781be2b5e5a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae284088236800ab3bfb095e8352d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e090d006d1400a20fcbb13872963b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2608570f7249f3f49eda9a7adadaff4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d911b3f6e2b4bf2693246aa384dd55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733848364b67ec4557a619e386373044427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76477662583547da28118b9b28ccde428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29afb478968d26b072f379fb66bfa8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90de16935346f1134d08332eebfc5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432823f1a4e7dafe2ee736018781d086431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858cd355ccbc9d2893960fba6bdfd9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360bb50a19b5a20bd2ac2824f3f995c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4988ee5040c455f37df770c86e2bd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782178dda46dc09de10e36dda0bc07ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b800f2ebf585a7800daaa1712d42b3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1c24883e3c54d074de3d5d626e4cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943412ee0aa6cd03f67eb13405a08f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bfefb86156348175a2b51c8896323439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f738d8f5e379169b92c17a1b3e8e3a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec56575a0445267f6d942ea064711e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15903a662990f3e2312ecb806902d8f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecba8fcdc71192302abc23f816250d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87b371e22f87373165a472aaf64998444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aef4d0082377b1e7bdd45383ee54f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398339057d6128d69fcef222097b337446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174db608a877830bcd828799cac75335447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8473d762fbb1bc18f6d0164b2ecaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a747e4da91637f9b8bada49fe9c846449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613ffdf8b14d48a54d3d34da2ab8e4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11178d9555cd9023d2c50962d610039451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011249068dcf6e3e93531ab807ca18d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c9669c667e4e2f94eb30c18b7bda7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5f4cb6fa73d4d174f4dacd387aa2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af925279efb6fa0241a51e59ff021e1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae0fe0380aa5bb20a88841776fe767456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7460ccf8134541595b7341bfceb4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91c1f8a783f4ffd96c8a26bfd74b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c4dbf9a90180dca0ffbc97a8f665d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7b8e03a86db3617ebe3e21b808fa7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49006bebe87debcb2ba237c9b32d890461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043f0aa0ee638842de904daf1e3a9c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a3e44b1da242ddc498cf296de7590463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3000312b5ef8bb064fa9d77215c77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159e8dae6f57e069ef2c65baa6d6cb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384461b2389bfdf7eaf65355dd5fed7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedabc1df92eded61d88287eed8e2b44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8bedbf77f7ff8cd0f8ac5b6f69a80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7aaa7f24dbc67e89c304543fba332469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4199488ada79c9e090bdca19c0e8803470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f1abc03d99fbdeee41a4dbc77055b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f0b4633efd538cd16c7fc03649d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9d4781e9b2d8357e7e9f669d34a65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210abed0ce1d4a5ed6908e557062ba3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858eda6508f3b25a40a7ee8a51c574f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98a46f52dcc467b886a3ec0b974829476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628c254ba4399ad44b0dbb5403d6ab8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1eabd7399b48df58d76b93f157cbf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427030a30e8facb310db1375bf12edf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b82604eb26b50c268326652b6f8cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa82c70f8cf0d979a3d9ab3b8e260a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c72f0e3d17f8ffb248969347fce740482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c8696f0e667af5e9d8f54919a967f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46239c402fccd66b13c7d3e25e515581484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaf5e2f63b2a7a4b98241d108cdd94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2614d69a72ba4a1a391a8d986b96921486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba073a360ca2a26dc98fd292bfd716487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410e95f4a4ae71b5a1c5e6eaf5cf5e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e237e8972725e7d66ca4f9e072b798489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae40fcfca8be871c6391fbe73b8b141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d209ce666615a85289dde4492650b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e36670edfeed01c785bf415ac345993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bb586f8f3452a6ef889b14e0116d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fcc799ed9c306618c1477061ff2b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02612949c3200cd237e99143ebf6286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba386289a78b3bb81d80ed990e648cca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b70e94c194e210bfef08b654438ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71770ef033045a1cf1b527ff3009759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb881cd3a90844f2a7cefc11111c9e1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5345e0d7b65e9084d2a60f32b902b4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413467d015b8db33183012522e27b8ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48022279d222d00dd660383e933cab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851de7a021e3aacaa606792b287836f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa532290364d58a380718f891f57d09815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31302041bf6545c78aa2df4de74d083916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720f1ed7a7027a2f5ca0f42aa905e1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc5371bfe523e832c812da6bb907c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe27b9a2c26eb87b5d0fb20535b21e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa813bc69da74b601cc02b132833a7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696e31cf54dccc8ca89a3c7ae6a1e2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0245550a17f611317a951e6b7f57d1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86504a8e6b4d49e5bd1a5d1044a79be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51762df86a67f37f1d04035ea6fbc09124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38f2a879ed0e6cbef5c02dbb1b57c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd4a7fb2d56a525ff63982ff33f64626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e200b4cbf891fda8cdbf734bf3fa2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76ec235676b2a42d6aa2d8792792d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13817da98ad72d958b2a9d32af1796029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ea27d42d3d7281205ff3148346d1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0a9fbcd04ae53897c41c5e0d1e1eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403307c55525930d487d21bb988d4f2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ea0e3d38b52c5288f7422045744c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a045b792410d2b354f0470847623234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e99c78fd8bd31b3cc7f98982ffb9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf7332b82a833b0f072f5eb2ca52a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e101277d188d23255c305fb8ffcfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139b24a7d5843461ba3b19fc5d8c9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecced6351d40d7754507784122eacd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd71ad06d898c5f9a206d3237af22f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9eccedb43f0a400bfc6fdc6c6d4e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c02e16ffc31f78fc66cb6cc1338e8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d097c73708ab2f1a476860207fd6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dc08bf332f2c9dbe622492e099be144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b300d7435d70daefbed286e6b0cf1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6e5ef2dd8121a75c808e89b56bf5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2838669e61cc790e33f0ca04acb2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac1277a9ffc2b63a4c8565f4446f3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e768bf4467acfafce1d14e702db133b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc4d271792bbba9d8c500382a0c00b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fea9798dace8daa062adfa510f73cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29671c65d3b1502b37e2ef073e5cba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448081823a8f2500065691c12ed6794a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1ae0aed2bca759a46ae91367d82f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9749b9eeb9ad0fa1fe7799d15e73ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605269e4c62603d1e7a30244912449a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee4b5655d4ec7549e15cf997bd1e8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072d8e8656b4c9420bc25e3edf6b0db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdb2ce7c02d0bd8ec5485ffdd24bfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fa2874de9f7b0aaa4128ca54fc66860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc6be677c29c7af7b28b7c0e8857a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512a29626db9e58573aacc1711b05ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0011f9276adbd8469741d2e492bfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66839bd092b9701d0d49ec0093ce82ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a49395d322cc804c6dee300f09fcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a4ee79d6e6fe0089a429799f17f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edbc70cdb0baad4529e92d82b1feb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e71997320a1445eae7ad91e47f3ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba04dff8ceb8ee9ac8d58f7d511d2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a65213a45cd7e1c26edc7a784965270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b93d8797264b26fd2a0dc007d566b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f9cdda576b2af428c2f16b20bf43772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035d08ce46c89e00c2703e509c6f72273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3fa4cb35c0edd74916713527dc39d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9357bb528ef8805b13ff5892946bc8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e3370676bf9edefdf10a3f3a4131876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60488d7bf99f082350f13246eb08f3e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc17bc1f0088bf9362dc7b123e1d55778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b903113fad1019a8f138e0c1536079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af4c64ec711cdebfce37e5cc4e8e5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacdf06da2716aa178788662cd7f56081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4395f7e23fb4565c0f7011bcc669fa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb56aa23e97b3a6bbd74e9da86d64983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9052b72839484fe81253d0d2b91e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69471d4cf6df7f7f92b7bbbfcfb1519085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6566136e20667f8ae27d91f6f49bb6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf95a72911feb5a47bfaee2a32de487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87b2e2bb6ee2c53ffd37ce203bf20788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf3b2c19a7fc8a7fcb99a97673123089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a96416e04d27bf440182616d62b7d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8276ea201155a38bba3a310076258991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c92f6e978b0cc577fa990c61ac8d8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec2bd21c4e1ee967c12ba8ebadcf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fc993cc93d74434c597804e76806694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4354e8c116310376ed60d7ec9a7330295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e870e3c5a922d0dfac5b970e1f794ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80844872618c8aa8ebe2ca67c8e462eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328968a1516c6c4a30eafcbfcfdd0a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fff6462b522d9bcb7e43bc8e4877499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dcc65ecb7c02597124318a5d74e58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9eaa329b5680c22ec424620c4773b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b032920efddf5cd85d3b1b1580752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53761f1f130d4e1de8b511ec7b90c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042072d74709d3c9ab298d99233844d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d90f7ebe2bc99c433e5c771abdc57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a9d9ccb9fc810acdcabd5786c99c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7177fe5321b6fb5b584ffcf64f21a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad6b2865007092615dc28c701d7a17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017651827265f99ff587a3d28c76a219109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10502f0be61f92de220e54ee86cd212110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ee9fc42c352293c5a5077d89c703f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47ff579ab00ac9baff80a7825551d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c305508bceef5f74c7798c6673b3176113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b1ff38f493d9d803faea559da563114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f44b7f365435caaa69545b3ab834fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28082b2325be508f84ee5afac7d48e73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a888689f23f97463f0220c0a5b590f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dfc10643e615cc7a4831e41fcd6bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b5cf93e1dbaeb64a699fc5c5d0ce7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fafb484a891df9fb165b1eba82c21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc5d2534a00dddde59751cf6af798c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55f6d20d5f1e2cda96c152c513fea1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05885411776bcf0e048a69217fcdac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bbcbd168bc02feeeedc70c3cfe49f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbac5b708098a0d92b4398a436a5cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aab561c34b432755cbcac0ddc4f678126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28356eb1fbfe4aa7f029fee6bfe469de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49453b70e97f050a75d3fef7d4f462d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a489c28fe779a79189d1ea045e159d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd025dd7a8af866a50ef11c576bd5c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956820eff55cebdb5a415afea27fbc51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01d2302bbe73089a6e3b063aa91033132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe6dcbc97a39a3d154f8db315a4bee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd63024d58f1ab9e607696a584f7e87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf886916d790b17383f70167cfe421135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df48cb12de30b51c54544a22ab41a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931424367d2b42d68c583de1cd3c21a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef9928cb81ded53d2eb8717ec7fe0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38f199ff8626077889c51ea9af86ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f59fb1f96bbfba0d7858a00006d8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3dfa92e84c8dc4ae428163d6f50f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff41236570a07a33bda09890d68634142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36d3c75ddc6d21a9f96721019ec009143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76e87360d86ff26832dc385a9853fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc326a643bbdea2d567cd1c54b15f7ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca92d0b0ddedb399d4cc7c7a4909ddd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb25795f0837b1458ff9272a10f308147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53f87fc4d0ac62277c040d30e3001b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac25005ffbc75c78918db46264748e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4ed10570a590af401030ee730ea85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dafa0962b6871ac8b72a7df1c8474b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d690d7325882e03be0a4c1e60824f6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707237099efa9d1749a4bbae4d8f22e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b159bb831cde046c5968cf42e9b5310154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fe340f68c9d15a3b5220dcdc86404155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018be2d33f7489776e036d2fb89e177156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5183b941235fbd2bd9984a92eaff48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18e6c0fd3aeba5aeebe8fd9babd5c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9011ee890e1fad1c5632c0c959c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab5d239c9c6817feaffbad4ca7e90a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6f1e338eb641e98c007bcef580a45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29324a4977ef4385dda235d8bb73c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb2c5db2f6c3ac522317321e9d34e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128caa4e4fd3e99078c0108c976be890164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf592d2fbff7884e3840fce7813393d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec778dead9f2afb7cdb3f7168c14c57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7b6b1c6a33dcbfc2e0aaf74b2faaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85003ed07b8a42bc35cc7097e8c8e7dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddf62cd74dfb953f89e781f78b8ff6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d69bfe70429e86dc7ac8f28a4806170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad1c2c945c33824c18419337d7cab7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa41fb9af4ef64448b637976ee40a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20822d7b33c488c21cd23f47e59bc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefebd0da7153304e1f6ec7c859a434e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9c9afb4b7f736a960441a69c47e6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0755f5d41e3e5cbcfd53ef9bf2002d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a902f9458a33366cb9938c784210a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f58e554b985672b1b4140060c988a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33260538fa05fc6334b94482730649d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bdaebb2ef7476293eb68f0d3df6fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feefb2b0747c2dba998e0fd3d696f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40555a94f11af3395b35ba2293309ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a229b56f6474231f58162fc58d74a7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23454b5052ac14eb6d9f087c59fdac96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b34dff44fb73039d862d599f0e2ab9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07215d4bcb91585ffb83b1ea582817186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c6679c780e7fdd473b26da87c99c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9701234a1c007885bc7657c0bb23b09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f948d966acd61050190b4e0bc8e3fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a569ef23641cd7b4416251df0b87be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7330b370c5c3564a5db3f097e6c0e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445aef8bbfd838fcd734c47b87d1d2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0cb2e6e0078984ffb5faa2291fe70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec080730351e0b325c46744eaaea1d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74331d961b1e26039f512618e070fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c901b6634dc0fa2714bc0d1e5279a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5c0f7ed67191a11e2d138295c918b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a5343aa5c52737a7fd4ad12961bf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859f5172871dee2ec266d8e19f7dccc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc3dba48d86facdd13357b973a039d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab956c3e512c2a3d4e85a07ca124a3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8a180a17e0d50d014c9c242caceee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4a40a9fbabad8b3a3c626953a5929203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0fd32bd64fd40242a527fc820112e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378065a54dd486d1169151f02f48712205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac36dbd8f96b31e978ed5e862be7c41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c14b2f8cf750e649e5cb97f662cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea42afa0c1a24342b78580452f3ba8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e48658d22bcafbb84e8d9ebb79055209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c5fc936b21e50fe606437953e79a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d54f6000d372b2b2c35a50a0032b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c75665cc0cf7364e4a34a68edf22f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7702b19eeea1daedc82f31848ab6da2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619773a90a29e903a924c4acb1d425ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbebc9f0b6b4a617d02ef8fd93d541215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f705cd47aea889067ee18163d037216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b1b8832c9838ac9b6b6228d098cbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d717a607b2be42f49dfc2ef1a380218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b97db3c24a1bbd6c8493c23fcd2550219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd3838a3550bbb2b04d05da1617c74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38f8f3c0bd46984521b036d00056ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c13d59971a24268f7c6e48e2e71f6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4c5df4db4f259053120889c1d8f22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209741027dbe030225a6956bf775241d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c714006a30d81b54937520cfbd765a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aeeff74efa05e572d8e285cc8b362226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfecc208bf8224736a1d2350c8cd26f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace54438b57f4eace37d039d064d3e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786edc6503a3fdba62faeca8ff43884229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1313bce355707cf42e4637971c958e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d41cb167d15379b9ada023fdb4634231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48c61a50e30422b201f501a4744a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936b84c9c2849501aa63519607cd482233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d1ae70cd702551e8fe6bb12fcb675234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd432f9cb42680694c8bd235a6a572b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624a8aec83dc51315d3fcb9fbe52ded236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad6ce77a5ff4bc92b5031d98476da5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c45ce42c3bcbb104562b3d1955b667238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068418c4595bdb37f21a09352816e62c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804cc44763941c43cbc6d462355f3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9a225ef73975f70d786152361a167241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29298ee735628ae412339566361a686242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cf777544137350a2ab0ab8f53d921243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38332fa5ffed3863cb31ed138b7a2274244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dcd81fd4093eca0f9feba5bdb425e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b29093bdb755899501e162f3c35ad1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013730315186de5080ccc71b57d4184d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585779d988d22688d0f4d082851d53e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b13d5ac325541c78e627c4e5a4aa2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91689ac668efd4f840a7da9017d3ed37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47300a930d21656a18d57d225e795f0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7591b01f66faef88c232e7022c7458252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba588f2461d4816c3b91c4fed61f134253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b7917aace3c65aac6f7aaab8c3b7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58502963cdbb23a202cac02e42766042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881b38efd405efe6e44981b7e80da18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9455afef2fffdb35b83796f093aae81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2373dd409326c63f7484021703750a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a5f5c19deb9584095f9465321139a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364061fb059eb1d7f7c05ca0af505dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0fcf17e05721dc41a2cfdbeb75621261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b29c8d4404fb7b759de79d35f523262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bd29eb10e3f81b83d1b6ecd37c68d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029172bebb759a67680eaf49e316e033264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56b5a2323db3a9e763bcfede52c612265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834478bf3db01586f8ec39ebfce06be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bccc9e370347e9ea48f0982adf3ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f24f3c3dff2174cd36015ad90dbe9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c100f83e9ffc66cd253f6f85da6eea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293773085980b58b32135d644626bea4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c928b593bff6db9f8ed804b57ec3947271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c26ea3ba372067729cb75819defd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6d9bebcad6ab7217a0693127fb156273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d171e07c8576e25676703d346dbda4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1e28cd360af6dec9eb6de86e87e6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3ca6ed2633d3d35487e57c341354f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b809f600137f16be4cd4715c88c156277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a7db8021648691fc89743ca4241cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54887c71caf78ffef4521680d5c3c90e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf7de144cc128867be6e0db73d9158280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa08b32341166d595db64040865ad83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b536ad8dd8dde402e4e50353ad642282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797746ab4399171c140c2d34eba9c81f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac5ddd43e275cea0223bdb514ccf78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a14d8263b2d4ba45c569ee9eb1698285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87af84575c83e7b85a3886a79930f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e16b2d3f5b73a6cd3b67b37ff5d72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a33f9155a26489b7e3933da654835288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c55b25f6aa4522f8c9ba6150ca57a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a90d2f3b838878a34a0a68ab184ff8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7719505f380b142e97fc20715783a0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2da6f6473ba7586c4dec89c345aa3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda27753f9c2a2102a4274799189b42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe2a82ccf905f6046228d5412f42c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452af07900b9bfa8e8bc4d3bf2a2448295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b99bad8732f2e7defb26336da5f35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833664f6ccf8ac0fe8feb8c53f3d40ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddea291454ed4b9b0622d00e51a1ebc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a454c07e59eecb5f034fcb4df2e3729299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3359bf015d58ef45bea8c51cae4dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74776ae9e73331b965d83096e4531500301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb77f2c6f803f21cfdbf92e911145d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a55d1794fd833cf2164f611169933303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b59f43c9d6d318ddb8aafa795cfbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c8917441f8fdf9f0588b7813f7fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d25f21c0ed599803a49f27920be6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e67e56c11188b4ba153b6bdc7d6251307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29148cd34ea6cf0da3004cbab394ea10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c506518bba02e1e9af847080640da5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9163f36330ce31853cef0d322e3e566310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1501e04b815e52afca85ae4314aa8e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b92e312598c8cff4fde4613fde5162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb02bc8ee7cc9f7318d1b8b4ceb154c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b4817fe4cae8ea1b4c6dc402f1205314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aee5f9f48b52a689a1d5802e6ef230315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae65266add1507d210f8cd92a938b8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd037ffe61f471c28ea31415da9993e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f1753d3bbc848137b0b9cff7a435e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f4fd080dee77c9bfdecefc63cee2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eea4c7ff793da5f703ed00175a9ca0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5f854013c5ca610bb5ded6fa367e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd0a6b44e52f093f2f42b4b1c18e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05a912e76962cfe2b9da3efd502b22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cee49255fd10e038898e520337bcb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a48921861c18020445e2933213bf89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32c5260a3b3bcb19b26b29eeebb96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533219d87f1ab7c17aa07d2874390f60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fd57a3a7fdb351863358b86c50aeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688061d88f93ab67ef1fa24036cb779329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8201ea1483fbbaedbb202e02d0122d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d64e93872b8465b278fc32f0af00a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf503c2588bbb50fc6cc20f06b6285332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268a70f592b9d3eee5ac904a273d5b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d2c4428ce663174abd89618cbc630334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf3edac14858095bcc4532946fe6a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cfaa59008c92c2fb81a2c2ede1c57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5492fc224ccf14f1288689ba6cd8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9d812ef59ecafe6ce76f35f1ff530338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c06eee6676e19a6c03ad0ef5ea6ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3f131878f9108d9566e91dc33cd28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c374020a86c77c51c6eb331d2cf5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa91fc971d8820b8b1151c31ce5b84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcf588c2569f6444cb47ec33ac6819343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db337c05856c209e243b2804aa9f32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e5038a1be7f3646d969447684f1f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0c948e58e3d593573680c73028066346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a6d88f6e9864cc762e3253d35be13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18972385bd2a14762b0e018eaa798cff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9ad7ba07300b90bd7cd4392bbd14d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b80b12e3d9d57ebc888b90fd49645350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fa061db40711f6c1a940c21abddba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c244f210f06c4d96ddd715c134f4cc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c843cbf29116c9ff581bc5d18f8f39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902030bcb3f95fc97a4d786e6f346d89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96435207696a578fd8e5536a601903355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a95f17a7fe608196f94226f24d9ecb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba93f9806f9cfb628f84180a741612357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba54b6a209038bd52cfa024273d895a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73f853192eb329e59202712bcbd3f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5fb276ef8e7951391bb00406f1c36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5722e8de82c19e75528714bea9576361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6fff93d48a5f7eee1956bea5663a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3ae4bf5e82687fcb6138975892820363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78365857f402ba177a1f8944f1b11918364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6bc0ebbefca27b7dabc3639716d82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1550a54caf7e17b09f0f937733d8b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf5644571f3a9af02be9caa11ec982367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32b95dfe399a56021fee40542b6d92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a9fdc16fc66d49ecf4b8b3074eeba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836380043520f3aba8f508a531d2bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69357bc457b75311ccda0438ec171b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e970af78983aace5b127456060d93d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8551f1e1c0c9f682ab2a9f9667331373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea5d28fca7bfd567c98693a764b3fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ec78fd61477482bf3ac081c48db6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029c46212049eae323511b949ea5773376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d52dc1833a3d908fdccf26b6b506c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017fe6cd56ce2799ed03dde278003b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d61f897418ca149b8d0ed8e75befb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd61f3d897d3f3a8139a40e00d92737380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5575975981795106ac373ad3a41c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dfb4fd8d4ee145f32db1ec4288db0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce2469fd465f0041db540f9ea0cb4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53b4a637909bad24a0cbc8e876e69a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862acb8774d7822bb5de5c3f07fb3152385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e005aaf557fd4ccdd4b59cff5bc0eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddb187c0b3e09fff046fb57f035525387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87485305905ebefde0abbb23df2fa93e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c6b6d9cf610bcde7904f99ec75ffa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197005cfcd008d4426e55b318f8bb2ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a75c084c39f1d43c69970be0517af6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d206ec67a25e356a14aeca919e513ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922008ffb54aef2e6b3f074bc4069aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeb7e16423b7dc0224d4c1c43659c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18deb90bb8aea3d2df2c77bb4123239395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc2a8caa436850480c5a8681b0c24a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc0abb15b1b635dfbd3dcd7e4c0232397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3601ffdc2385061b7dc1ef5ce666c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8f5b4ca9036e214a9f2803ac26204399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a9264429944aa3969d58e185012b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5bb10024dfc454baed4a54a8c9a0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a15a3aa5c62e2648ed09a86ffd618e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e4942012d48c1c9526122312a4f07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f51e8de7ef2a8eb086c4a2ddc2193404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294112e983d173f5ad234bbed35e3d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50a9d23cfae377c07dae243e858312406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db01b7837700d1f5aad5d2f1212ece407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d986068830b4e117ce191c81bfad882408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5901135e2552257a17ba3e2204b9c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313d3fffad230e5512fe87d1becb553410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1cc5b2ba9a00bb76e131aa155b31c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab82c7468616ec6c35c1f64972478c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68552d73cfeea35f547da13111f144f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17314dfa1be167ae5b01f4a52273cf2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6640d4901d44d3e58cde00decdc02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a90abfda12b359313f19d1471a637a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dadb7a08977bbdc032fe81eee5dd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bceffa177f06b5b496c099cd85866418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0741330c26f136f51d9c78b459ff17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae0d6e51273b02174d38d48f7f5fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240974fdd2981a0d571db3dec36c8740421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565354d3c20cf71f0ecc815571ccef60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdac42fab1862b1d61f7c7013948a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfb62118c33072df2ca0519a5a3b71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f11cc00c02e32f72c972430779741425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663d23f8a197f08fd6c9c06c2c2847c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5b9469067719510053bd8e3ed9b97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d21cc3296002a74ca461d86c5d6279428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf74254552bc121e16d437981c65948429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf382c1bb56ef55e32c03748d284691c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae93cf286606e89ad611aeed381eca1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b20d5799a142662fa0fe6e0bea0f01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f08a189dd97f679cf7a791d033965433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e734e84db3b003e13e25dc377e03b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e398587b2b882dbca7c4f18f366ed1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b3b9228ccec267aa823b72f8aa7a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055a25f289a13271d6a8d14a9303d8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938db4af4e26fc1d1c1b2bb80f3615c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9b3751367aadcffccb8168d00c64a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccc097f9f08b03c8d75fbfb6c2d26a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931b725f5ee53bbe8f540614195c565441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637fadc202f9ba821f0ddfaebd419d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af126c7f76a3e1b8ad086cc7e34afce7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759181c1c54d3c43aa5e04c42e362aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7a01107fe4103fc364531b1d08e9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10053ff39725b7af1a3b45466cbb96eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bae58a733b8ea99e16cf1444da95e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2123534a8859c3ba4ad6bfd9c5d07c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7a5fc3eac14bcbf9184e461587b7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aea4c0ca544e268724f14c3699c39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4037d6d0ab4bc31a1f3f601bfdae5d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25763815b76599fb6da43110fa759d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4acfca907cabd3de55fd1d968e9acc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0add07d64408ad1decdb7d66d798cc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339839fb652d91047d4ef073975ffe5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268972f67b6cae83563553527ed728ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c95441ce794317d0698554565d030457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f49f2cfcd8cc4e1ca14e262cfc89e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3511fd9c73a3b7c97f65c9a602e366459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249574ffa08a8576a9cc432616f113c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78e196f0011dfd33bd838404d404a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11476ffa26021d35feeef8a9a94e9b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb8d898e480e2924cb7582de300759463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0efe3da3119e62fdda044424d4fbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8613a8ed71dae3a4d4112927c61cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b40c4924e48583c889172d6a8bc74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f888515e67093d50b048259cfff4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54a40029f3f0456566ca78f01f30f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a68e53ba7c067e88a3691ceb1ba2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8ab1894412185e3e3f009733efc7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321378e2ecadf1f9bceb46349f973b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50de5dee95722922da64aa6396dee80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18f6a1473dba6b2640423157a13480473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9488d0e6226005a16d2af03a0d4fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b3a2da9b272ddce8482868cca759b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43c7de16614e8acbdf0906d22b87e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f259d9120deb1498b11b9acaf27a94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64154042be16ef2cb8223fb2f089f057478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38cec1cd32be67e68e6eec91147746479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>