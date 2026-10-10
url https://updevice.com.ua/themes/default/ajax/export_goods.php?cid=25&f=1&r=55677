--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae729f466cbdcf894141e4f421144ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582208cddf96a589565bb076278c1ccb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b253c1bdc993bf42aa8291900d36b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d390edb933d9daa3c4b369c1ff54d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844937cf80c503b8a60c3a1d164cf9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebef1d0a56ea94dc58c311d63a53ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987503338be1302da5fcbce70390cb787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6854acf26c189863a1f70a51b9f938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfaf4224417077cb73e130c8cf7e0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726a647a8350b1e4d80a34f4d0a747310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506c2b9d980e229c784425579ab249511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f538221fdcd5b9b573a6dcb46a739d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8270bec0c8df1d8360b8e860269c3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7803342db8b080a946b9083e5a6d5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f39d21ae0293e0dc8804b6dfd405e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb19d983ac29b9dfd9d692d8b2339116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162274b5c9fedc7c322bac23cffb7e6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e2c3aca1a91eb23038016949382918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa0528a8c99995ff4412f62b6f8cb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8356548832fecb5c8fda2df9f3d2b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9a4f796127453ca8baeee69226b7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff0e47b7060ab21ee6db93a7f2a8bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e473211b7cffbb8a949a75928464fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d87e8afba86bbd2db6d24b555012924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5dd032467cdb9707a2919449699c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724833af213e7574fcc68fa9c97fc2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5748ddf5aecac25fff7352e0a51d39c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f69bc0153f62fce7603d61654b29f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fee76c2ddbc5569561bece572b1a4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2b838c4b96c5117627d425d62136f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81686ca5e0857c2c674d499ffa246aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845af02013a6cee7f162147945dea4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed21d898df2f06e5ef54236b667a58e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d38ab8010634392f5aaa8e18e60ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad93494d72f7ed78d1ff84c3ae1c7f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11223fecce9673d5192c11d556d205b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaaf6ba0330b0c9484d15b2d38197237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca179dec9d5db01a8ae970d41edb43538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eaf76a3756d441f677f7d6615b8dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b12bbf195c9b7353287fa4eb0155ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f66ff431c3d14f6867b5d692b2b8df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa0d282537920a18d1c297615cbfae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d72f4a16dda4336660a4e44375f1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c0d0e14198169c7fb5681c452264044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914c75e71b7ef481179925995a6955245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57711b8398bad73a360f26085a84223346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfcd63aaf61a83b669e5df74f7925b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee32cf3f8864dd1414dafc81864a7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65cc78b97f5928dfa7e191649c723d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474aaf2d8959450a55c8fff4f8eadc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb82f28d359533fae8aabba77f885a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eef21c6e9d1e096c754f2bfa64b88652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d6bd3209ae11b38a72d62e00962a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbdfb440b31ce5dbcfd24a07cde40254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6f8eb79f3590cb4cae31e98cb054755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f12c9ddae3b0d7d0478ed31d4160d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c3736ac0935857a7d48c63b42f2c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d30b19a0d508eb7a2fdc0179a5754b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d1ef2734c132306debd8a0dbbc4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712edc73860488a495c0e203468242c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c7a68691ee70362de25abb35eaa3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff7c11165090b1362137d45370e2e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b888f8f3bc89bea31d6087c4119193563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470a3d423f294166a24d91dace189d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985659011826e03d271c4f0bff6e15c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b194e645387b7177d6bb8b729ef2f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734a00c39352fa97651e68920029c9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a0fb09f3e6547f5223cee7baabb5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855c30d5c6f16e103e8591117109e6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e61c66c1aa5c6b757c45f852ed45670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f72f72a2e8806cf1bf50f05c44825071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0814c3653408fd210588ed05d7c3e5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a62877b2565df214147232460c4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1094b4614893d96c2947aee8a045cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d91f2ebec46ef7fc4b9ae180b99f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aefcb62790ee4f3b53c4e376fc66676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1151708edd1920d61460c4e7204dbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a7a62a39e38f4399bc58016d4a7a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5308bcd5550ad5e37f709f530a66979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398862d1638b9c6d64ffc001d4e844fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59de4d6761e9af1f578cfff074d47c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53765d8f7fc6ab651d0924f3ec3882f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fc63e5d5565ce584a4ee83a7ebe9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9da0988015c39968c8e5d08fd6d59984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0d9d43380e1d30ec6fb964bbe442585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ea06b23f009613774f6eeb62eba386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5dcc2e0d1a9a4115d7a83edbd0c3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126ba1131d5124cb057cc320dd0af5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697b4707006faffa97b1274816e928789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53659e3787f741e6022acff17fddbba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7e7aa6f65b5601b66eab9728b7c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddafda295a3c1f0131ccec85acc7dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4293f61eca8dc6dc87bd6b1efd3aa493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509acd968018a272b00de9b3b11292e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eceab6348fb946c80b613304630dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62517872ab39f6cc4d90c59df62f001396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e450d33600bf3e537929f7133a73597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4985de9e675424f2e611da289654f1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7190299c59aca22c32611938a1f77599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ebb39512351a5263c8a75143f92e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cb31e16f640a6cc35060e64aa3d7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18d4b9fca977e3d1b53c592afbfd07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b09a92f37087a2436e799db2dbd596103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364a2f2850ee65cca8a89caf86fca15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64037d1b4ebd0aadf2c455b3d433f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9753ea29e7a0ec5968375e900220219106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aad97ac551bc7d9e8ad86978709dd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90d233fb6bc4edea5fd5d1b18679d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c11863f75b9a76edd4282c71b5f03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d871ab39893bba82b18bdbe345a62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507b1c09927470e369a0f936bc25d72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560011192dd03422f695e21d685ef556112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c558c775c43a3ff712c9da2852cbc8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cba8c453131cda37a1b423b040754114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a82eb24bde622470a0b51824f481b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b504443f66176d6a096ed988bf588116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f6cc4c6af35cc54717e21905ef19c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331bb59b699e2b65b0019b1339964e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e730aa54795a7b94c9191f821d2b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938022097b3f1b7f02ccb736aadc41f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc96104e0961dff780571d291ccfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb7f8e018c58d2818d0b3ba66f9956122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf19d75834fff294fc8872d59194b0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467487f8bd4497eae68b26607a0461c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c063ed56b96703c5c259e5fc1503e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd2f17f8453e39026fdf214b126713126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b80548cfd91711c3665f5a32f4423d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62effbab5177d30178522048e48d343b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4dd1d9b75c9d013d39ed124069f63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10762cb7edf691191b8611c3e22deb86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36b5004a5d2a31bcaf685bcf93feb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d82115eef21ff1a1867c23c84ed5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586de74a552c44ca84b10b2a74e9e2ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d90f66353e1f654b09ffa872352e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35a3706bb83dda1b2ac37cb34c3009135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28279658af52f2c52151147a9cbeb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28c81b8126b8ef42b243ab31708a25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84d5c99e7b16c8237c9dbd5f0c6f2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272534dc2114af3af8f4445816c8f12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5856d4dfb0e8bd530a72ae112ee26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ce1dc326609a01cb6a51e7c51d1d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d314fd73646398b68d2bfc6f42818142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35055e095f91c57f3bcceb1cd3593872143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92c8fbbc2e6f7ed27ce7b2246d8ea6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5061c563713494052445e2ec8cde3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b4ef377b663a1d8e6fac50803d410146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3484f6ba4ca4f46cae471b4d00f3fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74647f765f78f64c9bc03b3ca932e19e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05807b2be036f7122f10bf53266ba5ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330782d122481c8f4019d6beb119379f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513624fbbe4fd1fdebe266040dff29a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa75c6d256deb528f116c6fce7bf9b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2a1337f130af62a64fbb01810f4e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dae0df9ef7df0a173929198e9f3ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d8e1943ea60eead9a1cb7744480d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89617885bc1940347c5a36b909f1d6e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4795e9da6f814e4e01aa2ffe0611124157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d32384dda5304956eb568eb1d9b8b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f6de9e15c113e37395a9b1709fe92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df2ef8e608179d8d6850bf5eb5b22f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10de062f8d42b51b21f4b651c54f423161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c9ac69d3a9a011a6cdedcbfe449c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb9987e3271cdc7e82bf21699dc114163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a682f6d4ad0c592f3b654303ba8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde74f00d4a1aa9fcf4f5d9aed95517165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd781ac9da0742cea697955f5398c4c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a974cae565fa3b72e3d031d7322e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0121d3c50abb7428577c8097e57be5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5489016ec11d4f403f0c7e33ca3b87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91234ea8d4effae2a2fecb41a08cfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1893b7ef2cb4d1656c9362219d7260171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a26f86f17cebc81eb74ef169fc6079172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609388c22766d8eda62938ca1257ccf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa5018b08e5e4f421155b7cb5d8822174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cdf2c0812080cb8056f7abb948c84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4352da28deeeb1556d79b460ea5c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb7643fb61e59192fede791d88e34a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9bce524caffed794840cece672142178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1290cc9e318b59139a0a9e41b170e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49ba41a8a247a35724677cf0b47606180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92dfc5c1018f6c734cf1a111e808f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb68ed0a13492579e2339832bea4721182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a933fa34a3073559f24981bf72cf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75263de7299209e06e3ffcef491e4718184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72319ee1d355eaebd31bc3a31490ff8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36510b086392d6a4e6f7b6b99f23bdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d5ff0c34054ed19bcab9f0f423083187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ee9f82156d4090fb47f4fa3f93c43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8726d3d509e3ba0476783ffd7cf975189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c216a32b3a32d51d655d4978e9b5db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab5c8e70a31098370f06c26a815f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986668c82c94ed6b7ff9d453e7089f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34896e5758decc1629bc7176f6546f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c11ecda1b535e09893d9c7925e35e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb41a6caa39545df9cce5f2f46cb31a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879341eb0a19bc7a9fbb1adce845c1db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e91818e8447b84ff519f02bb9b6c65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26772220b6981ce4c26fefc8da1d36f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b21b7c6514fb3f5138a868dbe573d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dad227b062fe4d3cb701e1f970bdbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b7674585d6394a52476fe2c78048201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08786ab87e3d7d7a8de059eb31e52fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517073fe38240dd5c7abb656c576c5ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432be21a9a2c18bfd708952b6a141b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0056c5fa9196eb901dcd6541395bd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27be085b86d2b5d5f07c2d84c27088b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffd8a8ae25fcbb2aa8bb093799821d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b382b25e9396e48d493db7207838cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dc5c61325432cdc684af98bf4fe83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a74bae86d92f1b3c39e95f3927ad6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb0ba781382cbc9b4f7fcb62c6e87e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c075fa178ac688577ed7367c1a9419d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be526b3d77589628bd2e54d604f7ba4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854ea25498327f7f711d8035c58e355214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ec58620a839794529f2fa5213f117215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c325b4247953933ec1b0c0da61928216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e717c4970428c686bab5bda51ca8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfcbb2b2eb28d7324080cb54df9ac9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13c9f2cf2f8d00365e98c8a13e38fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8a58aba2fe207981ae6286ca982cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769dc6b2b8922fae91f156aaf5ca3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d19ff768c08291665096fca78ce35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e092f5f0da2a73c776f1049532808223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c70fc17b955d5fd1600c35214240f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287b32e5dd9b258cda7b12230af3f47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375e1e106548d005267216c0f6e31bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed93466124b5e303fd7a847f5f753e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766c4bc2da3b7d44199072140f8147c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac751c1043cd345ea274ec95b49a678b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a63c1a397af7c65935c65a505d9a01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3787b83bebfce885b26acd083df799231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f27bd1f5f8ddf9aafdd6565331e13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb575329b18fa58ff3aa508342f8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999953376994c50cb1d05a7d897fc83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dc2e5ced9320a8f11b887eceb5186235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9ba9512d493fa27d5e8307d9d8441236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b4cd64e65a33ff00de17b1b87fa5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe8276ea2bfbd97f6e8563d14695a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dea4887994a2fd47abbfa1dad414f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25679cbde549e8a10d99cc43817bc3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9671b4c54b3fdefc9e70fe53e24f5d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77529d0a5391766f4c26c94cee2544e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce836df70d99d6e0e2b7d7d44f4198c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd5a52fdd94ca9a9e81c11ac43c443244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519aefd8f95e4608bc07647f81d681b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fd02a57ad740c291aedbb380e607b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b074bf991e4e5537434293d9377456e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63f96d9fd7acecbed0e1cec225cf78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3ad347fbac719fc55bc5f422892b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633775ad05c477106e591e3ea0a0f0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de50b1d0194759fa8b7cfeda9df369251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206505daeecd6297c9479a0dbd4b0d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d2d940b98a9fdb637b94c43330ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d9608e4fa038e6b9665ed52bb6f3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8036a9ecdeca78cf9586f02d8d278255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b5684570c0447a151febb6c1f1653256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07bd131cba31cbea021aff34ec2131257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71c6d70d2c024cba84edfe6095f905258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51b23c0fe00bb69399a147b36bd231259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e7760255d5d845ddf556bfa86185f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc77e1a917071b077e138385934412261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ead093dfd66dfbeb0a4c18466ffa2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a464ff6b317a826335a1c241aab00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251ec5396dd281ff95320c1bac32da2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0d6b735b6247569bfcbb418bde622265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcbe6ee6be7483663497a1af8f1279266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e6107b29a22e96743c022f3e4a24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988978362e5b5b3dd9ba9ec9fc138786268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3ad966ba476f81e673ded43fa6cdf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa18b7a00d26178c5ec2777ce6ad8d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbb698d716c502b5fabcc38fb5a423271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333170d84f52d2c871de73dada4860272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2448914f7f10efdd1164ff5d7a52f1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2736c03e4c715ce5aea68cf7ce9e13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d6172ee5d3b718351dd12e8f9e07e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a959d367e4f04be0519ba7c592059276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d9aabae8a84c6a1ab3b358fa5ad8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da14483243b6d75501f5b22e0bb15d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b70f297044557d58e26feadbc051da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5a8691bbbed12974635543a687d74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b4503050e899271d2a3feb50b58d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68759d9dd1a6c614e29a6f78ab69653282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07c52691a42105b75f39e9892d16ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff097384e3e362bcdfa53d9c890eef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c3a20ff45738ad16937601cbca7df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369762dff8ab16500bb61531514568286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cbaead19984ad8b851013655d5493287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf6d7afadde1d758ccf3555a9552e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7b681679607cc1d734cca9c2b00dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1022aa28ee760455f6c6fc6129ca4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79cdcedb2852877d9d3bdfe11def84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4ffcfaed9b8f4dede11b3b8b0ba55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b11d3d8b0980f170a27b4c1edb17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261f42a0394450e7e0b594e6ceaef73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f362807ced3e0c3e4ecf70827ce15d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49968f904f8907e46a1be71938a8f91c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20a71116c55c9db41bc863e2ff1c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d0e9e67169243637f4e2a469c5fb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be0094dfbfb0c8973360bf293fb50c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3c4d86aa1bda8ff8376f619c700ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36fab0b29ef238012e1c9640254007301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243bfc6989fd3ea2da47e615ed285f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffdf9839796e11b8ed544ab579dbb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12809f4a29d9b237498f982a849605304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c49258bf65c49cc73d9b90a439298305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1acb9e2876be12309746fd73f6c1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab79a7972e68a272e0577529d80fd6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38c7aa1b30c31fd424838be70a3399308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda61232e7cfede60d0d01123f1e86b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47147cbe6b0c0a320cc19fb876f2e1e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b2e9e15f4002aa0508b710c874e02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a3451860c17cba5b98b0b0938a236312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10e910ce42c474cc158f959a6019ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb992c9ce79cf3d7aad2571b3bef5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8768af814665939c5369187ec9aecef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd329c493acd067588f17aa11e40568316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdb3be49d4e875df2b32d47bdf8f8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb86c64d1264a6a754dc7a608091bd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3df1615b476314579ed58c9fbb426319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908e1203f5bc5a8cacb61abd1758663320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f98d26c79beab4bef3615f6786974f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be48536a592767ca0973516691b4dfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aae1506251cc4ebc32d9c4bce468a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203948414b79b36bd0dd89e56c0c090324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c48e59b91f9acfac491c9924f055e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1732119c9c795d21aa3c9dd51824c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e64cd8af69a3ec905ecfeb0e3970fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddb06d8db2da02a5f5b4ecfa16c0d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adf9737846dc22b3e847e05ed5fff4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96c113d130e2e1465a652bbd5f88e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e4fce312bc6474ac1fa20fe350820331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652815fe40e7c2cf140bf6d748fecf33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2657ad50038311c3db0b26e1bacfa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffddb568d8cb6a4d6b842c4065270c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2c5dd351968997cfc24d82c673b49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19a2512a521655a287f1f7d33d41ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa27dfd205e21fb8ec62b1f5bf1391337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fb4bd38116c25879561d9ea673ac6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb2de9671afb27a05c7fddb8576abd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5a99e15879c916322b9ab114a216d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee667a9ba747d742bfbf359767a5f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb04db2ed813831f8a0e2f3d6564e48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d502037a35253ddefbc390a461c8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06103e27cbcb3340e9673ca17133e4b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78929a17e85ed457825bbbd8b89c9eb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708bf18aec564e26a13a75746699d1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb8ba20ee2d740d77ab5a28abc503347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c6291fcaa672cd02eab2c1571e441348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba955f485b149c6e93305aa936b0ba5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381772f02cc7709ba68af786c381974a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3deaf0a22626bf04e4ddf062018805351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccfb49a665e8c84938410e86b5adbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4207a6264bded395c9fcde3b732837353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d3e9830000fcad6aae4cfa2a2c092354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07273de6de5991a77c3ec928fc3332fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a5152e89af279a44a57877bccf9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f3a1d01748e6176fc57808678b4b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7493f71166c92f00cc634a607bbc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65644910f7457a90d68c79e201736d5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201a3a586476c793df1931251aa1ed7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7b0c6d2f11c599c4fa41497e57e8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff8f6bc37b5dc061303cc95478bcbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e13e9abd63a063a18d46390355f4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852232399a03a749b4e568e28669d4f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed7f821d7126482dcb1d34ccd5f711365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a63c8e3ff51bcfd129326d1ee82f88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9838ef26866105989e03555bbec402367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea67d4a5ab3867eb22c47a416b872c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fedc3dad587844b1be01a1d1966319369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408901df91770c4c9772d1d4ae08b9a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff1b3eab0a95e281cf0eed437ed35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4a3cc4f359624986d8140dcd4c296372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d59327221b381e94cb2f30e19c8e7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e5fe4e5290c35a2fe55624e7d8d36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980709d35062a721bbf6fc3b941992d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b91fb5db2cb93824eb5a06bf48574376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ecb537c18e0c9e86523d12bda846377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9ac616ee4c78da422d0cd0f765b06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc7f5d4df8fd9c591ac7aeba911af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff1c355fa45d13de1dea7668b554d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d3144b9c6857b9398a8e1ef2e1cfa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed0096768883dc36514851dcd7a7b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e4fc22e3a44f5b2500fb2e8414e41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb93a9c8b928ad1037bd77708e5b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e029267754bcb3f8166afc2cd8b4669385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929d5c457d2de7ca991e03abc52295c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f81545a7d360d604a2ac284bf1f3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac108130a4375c12c18369bb4e48b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115711d1175a1b1e1954ecb94ab234eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109172543cf284939a1d55d3dad0578390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cba65da93109dda2830646141f0882391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d2b06785ccb0973d219a489bdd0d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c01cd7aaa664613c1a2ae779959480393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d42aef7a38d9a631bd5a732a7cd558394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4889f1f7701ce8e79dd209856a746395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f6aea0c69ec0233ebe3ea1c5bcf31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0ad18019ca5f5d5b896962369bd4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a120e99615c7d2a6b9db6ad9605229398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbffc3a02495f29a3406ff28de4bd18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eae9f147af2eaff12a782154d35cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733ca81e9e97531a04a1151d2db49bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd131f58d22ddf951361197b0a8635402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a82b7a23461e7926e30b5bff58bfe0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9417f788474a59de56551462dc4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f701127ffa5885935973b6e8b7f8f59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dfe49b99a1c133db8b2f243760fd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3162004a712f8fc76a83362d5178522407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2a03d58f1bfe38f6b28c15855dfca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77e06ce410715b2c1355ea02a294ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c8700e91b30bc7414cac685b8aedb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce47af058c8d3bd8d9c6c792c154b75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56badd7b66818ff59d5f5e8ae3c831412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28b87ec038f62f9386010a991dd1be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b336a251155b8f7066fefe6e609fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0658b1d3b01ec89c09814f8293d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00f0d04b9ae7df0b0862673cf8811416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3362a477c6dc3969ade44cda06b9fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbd112ab7bb1ce4ca5469138794af0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf347d4fa17a79b2d9cecbc4f47d28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e732075793ac4a311e40cd56c82f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838981a09e7bd35a4e7a26c31889f42f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0c1e6fe562310209bdd17ca032da6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d5b74b573d3d1625a20cf0a0ef663423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dbd23cef18480126b21a011a33696424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1ea4b9e8d0c444a8b05272b9b7336425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a2eb080a4c873b9ed01bcd4f84ab1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7266d65b7491ba7d6b61b2938b911427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11298864ced9e3867697c51a76205bf4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cff639fe939bfaaff7831d12340c62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7de3dbff16ff9f05e556b7e3af65f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c50bde39ab4672f3e475b22c672cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e63eaa2b4477301ab3e9410b35ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceb86198cc5f82dd03b7969d8ee6d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce311f7c51b1d2897e182c65abd37c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f3ba9abba167ff2000d593cfc248f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f6abd178911115db8f7c9843acf0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22126940f7f85216955f242eab85622437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b499b7d09b26ff9b9c753ace8665b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cad9aaaa66df9888aa25b726ed2021439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171c21e91aec36aa6eea1409a20db04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7749666bec3e3ac056e7b97ea0ad1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319776aefbe89110797b2b3ad32e9a97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179f511a48161bbd88cd8c2346269b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcba42e17827388b7068d4b677af023444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c182dfdddf2099604cb83ec6e5f06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f00102b59e59b26a884fa0ced49763446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5be0edeb7584a0df1c67e7e0de0e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46cfd942ca532aac8369860b7828b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023c5bcf1a9df4ff8f417d04491d0e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bc4d128085161902d5349bbfc4426450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebec03d24c7ab77ae32b38169a72316451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f76e3d4825e4bf7a7416ebaac3f557452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708609d55522fe18c180d67fcb54c89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1399bd2fe0c9774030faa15cb458a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81d70cc802bdcee4c1506a645310cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea25f431662611bfa40c3f06d5d16c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839582404e48e2fb1f0227e390850d44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505681df36f2afc1e0f181089128a14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd379908eeefc9e4e17fb128aed831b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2768cfc0633d6dfabc3621ffed035460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5f849a644526a77142b982776bd4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67475f42ccda0e5ab19eaf5d6c7dfc19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ddd20fd90bd563ec61c2bf0df70df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2b138f3bc86782fa750053973261b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a828b7b555f5ca91f8cfdaa0f2a535465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b5d0bc0f4813e803eec55986ef6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cb7223079ecffa9fa927484d61c72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5694e2a05d37984fdd7ae84e213563468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3b83c54aaf201dc904b82d1f651e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56da7affba4153b2820afcb85f415d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cb7d1c8bab405985ff076ee1a84f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc2c76f0dbac8028b3a19811150fcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffd1bab7711f07d124e30a030c39a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6e773e42d44699f9917b90d5cce11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688ade6700db4e3da795082dd43c7cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c07fe80bcb2140d3cd0667c382a78e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf990f35b72059642f4cabbeaa88d2f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eb5263c09126c6a02d4e87ac0d571478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a89b60e0aca761a1fca64cf95ea8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94175b7d6fd569beabdf75700fa6382480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982e31537ff87dda6849408fca749a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac0f590b5f332835a9ad47ae807d4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2984cab583430f9d8b5108c68f875ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120938348306001795331285af37ea7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27362db8f7e73da528025375516eeba9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5b35db07a8b6034d9da1d92784484486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691365588725dd18a79e5d0e39e293f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b91f6752633692c5f4e80709442617488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f16f429dd24a50275f93c4f3db5b8489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11203a35b87e7497827d45d5fc5f25651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d859282bc05f2b7f511d013c01b2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19933e3922feedc188abff240f517b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d60505fc384e6686452f839f94dd704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e9e0a62e1919b7a7525a3cae785c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f9eebd19b0f3befdbd106f9798fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4227bf9c448cd0c51cc503ad7195457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf25d6655fe8714d221727e0b3982e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15629110deec55171f6fd49af5961659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd1f50c31f87632cd53ab536e06b7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29e494cd8f26a2a40fb99b835d7ce111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215d61930b5b6204f15cc0d1e0ce40812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53207069e77a45546a6d6b6276b3c4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb4d64995dc250ce1ffb8b1dea06d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a3086429a5dc8c8cc089d67502a3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67b3f670f24e33cfd9054e7b7dfe3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac02d322d157541c14de98e1c7e7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115f575e6f260623c5219a93f543b8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746d8df14ffd97fa5e844a40b5585a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403941176cfb8e4b4a158235514fbc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13534d737b42c437e1c0f2ab876c183221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e277a0eab2fb2aa984fa34090079b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c89c36a57f1061dec67920e34ae5d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b890e71b432ad1d615388804fdedb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce139c5694d2dd6d8eb62667da2389f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade25cdc9257f03380c3469c1474c0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708d5a77dd7fbbdf7a140668703b92b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506550baefe9b9486496056e5b1744c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41cbf24222635fa98533c7be1ea9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc64e6f3187b9ec9433e634110880b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffdb1d771409586bd989c34d4a4dc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee2bef37bb8d087125cbfd28b0d01b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592834547a02242a32b37141b8c60b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c0121586018fe09ab3bc342f9cbd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd9a3ac843bbf1909b3ee0d6bc2c3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29966f1eae107849a5024df2c002bcbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab452895e7351fd49c684b5dc342e6cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cbb8b11fa0acb28299b05f2d76ecb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87400d90c8b0562ea0234c6ebce6dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abc3d782a89cdb4ef1b6f945a9fd9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef5b92b041a75d37dbb53ab16b7f0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949426bd84bb23ff495faca6b87e786042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1389bf9d6e7d40c682ee7cf839f65b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84466cf943c73f65746cd7eb3a305d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb412f1c22bf9b9982993bb978a8d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fd2301aa0aff5d429b825bb69518a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3687cf0158779f6db5c119be7a973d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dcfb0f3329350f12d50cd8a34e43348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fb0b02a3c6f2aa395f4bf4a30d2ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97994b1c74ff43bd1a28fa241628018150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10514f9c018de040a231c072adee7f0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ea9b3cca61531c68583398c873dd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8ebfc97a6dfaeac533ca2f030adf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3c8cf901be60bdb5bf18066fe956454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd375f9c2b62bfafe9b77a82a849c5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e03eaea6e620c3867e2af8cb00ad4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642bf375e9a25499c59e0f54bd33d8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40ec3a6842e47722a5791bf85c1c6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc94d337d1986b94f06d3bb94d70ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f70ba8002ae45a10082b8e984f6b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb63cd9e71123cc4ce804ede39e04161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f9a6e03fba16dc62ecaedc990116e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446826855596829c24cc8e5a92a953363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbe571c0c73635187eef250992604a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d334c2c858bb4e14336cb8d43aa9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa73d48b9309574a0a37182fa0433866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52a35d08b29217f87660b29606f96567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68e24463d85e660736e62f7ffd0a9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42758661433b01ec35fa79328b7e46d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fa81ac1989d9760931a2244e7a19470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8792af603a8d68d18305a32b848f62d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616b3ca5aa9e1d7110b7ba923240a6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d7ce6a9f7aa8acf84302cbaacfc1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f045681cbbe814f98f54764296484074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7021eba1abc439f36e82b04027f1b2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b6bde995e04ac676365911fa4b6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35ef78e1d6e6ee256ec5a9c484f7b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4126048f65c1f10511813025eef7b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5498b20d75bc8c63d4408515cea7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aa496d378efb2bece1ba19f537fad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b2d34cfd3eba9a69e7c5a8be14a8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b2411c8c3f704a0b85cf1db6301d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0127fad0c8039d17c177c2a9056e4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2e134d364302e3c6f0f3a98cd64a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a3ff628dd370deef28a124e1cd3b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0209a5ae35217f6e4a3bcf22726f5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eec440225f51537ec2e726aca1a5d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9c6b457941ee0856ca3ce55ff8e4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633a6ee05b56dd2070acc62e9a46a4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e212269464c45b77e8562b31df78990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5a7b42537aaa1cea25e46f1bb128991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90a145d06dc0b9019328d602a3ab3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512350908a43e0c3d30d7adddedfbff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9172e5ae1a751b37719829f20866f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f19d9bee182d0c1965ba50fd22fff495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077fae617a9d2cbdc5f1e94c5dc30e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e9496dd0bca885299cc77b8b377f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3d3863187ad6dd0b01656c29b10398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ad9803bdf538d43772ef1f84b3bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfe905a92773db1053faf68e02f8e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ca565f1cda9fc4dfe52f14febb10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460606c21aa507ba50777d7a1c53be94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d32dfb68c9d1ce716cf4c4a83a2f43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be78d1bdfcd00dabe514462a1c4f47a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdc314aba8234df3dd5534d68f8e3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee2893e1bd2802737f9cfe9fec36fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de59898492fe4a0f7e82ce9a719a0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bf9f57ff1e5c4b89d44995aa3254e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105c9dddf2918c1c17f6bdea81b0359109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e85090da395791ed6138146c23b27b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1da94e5950dc88435af4e9e8bad67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d721676ef29d9d2f4eddb56b1d195112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0786a574fcdcfe9a257f2801882c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e4f25a868db8d5081f31118c0687f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe1d356589f3a06287453057e360d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf93e42b48d3d31211a86be4d9feda2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab2ff699a7135a7b3527d6bb7f813b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdd885c90716a4099fa5e13f94c8d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50b0b914c0b51182788fc772eadc2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f7b66d5b026bc023878e7633fcc85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c40f157622dcb6a5f38510632f0453121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff51bdab94e39c79485976099a50aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1c689c5927bef2f8360180115f64b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b0363b60c34f354f8721d9a7ac366124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4111919655c35eee7f35587c04614125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b353e7e6ce71f4506b874c76ad382126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230befb9d28ed3c21bafa985632ffbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e103c1eff10ec043145a62d027aaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011eff263385c18f4d53df565ab4b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9bc1cac8849cda3500e64df88790f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1f79f8d43bf111150e73867fe0e16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eabbbb5646e340ca6728766bfbda41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29c3f826313b433a7521def0d001d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e090004538ca1ce199dfe56e7e087e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7b19bb4bea102da98a22c1c203f4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c9065feb6737d0bfaa5deae8defa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0823e3cfb25418b7e436a7bcd049e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e97923b982b291b4b1f05ee8a9dfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29462a9fba665a3f9d0f076d595468fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b830d544f5ea52a0bea034af20eb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5476b673f97835e3151bd5fe879342141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012509fd4ec5b584a8b49c6b5054ef8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599f601558fdbc9f4b019acbd834004143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2fd1a69013e840037650e8b65a2ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909582fec0d8027e50050bb57e93b7cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf790b5aa55af1f332d01efd3429af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3791fb7b4fe8eb475e808644e615497147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc03b9dcbbc25e36f2b61aa06c1128148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6aeb54b533f9a48188a8dcdaa3063149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd0d89ed78a53c7051e1d93557606f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5c765bbd1a5965e415d2c54a8cd38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313e7386d63bf6ec46e95050d894015152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ec38e0a9ba7c44fd1e1977cf62bf8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b3e78b19289e8f95f674e518369c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3941521f5a5be0c6fef4275e18869155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be35e8266d201c37b47f45df22599d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864c30a1e346be225d91c31a1f096c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da714a211f41f548811c04bcd1aacecd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fac86c075d42df0d5324525ff66484159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bc940beee83a574f788dffc0f7560160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d37b2455293569c743a8bd2bb3d36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e86d7e5679420c9abf8d4984fb2af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f652340e937e9f56b0bbf4ce917c3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb02c4ef9465559f87041589646e226164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce2ad7fbe525c60a65e7957f57f8cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65839bdeb285c29e4614ed4332f06c8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b9ea77c4570df3c27b6180c74cfc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bad9a565a743090b1ca0aed8b01de5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6294112d4b6182d98555e76a8606e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c7cbdf3145617c763266aecb537c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6eedeab0e94ba0403b23912382450171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636aaec73864c338b7dade4b4c992cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ec77461a977a1da85fcba1a645778173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a542bea21608ca1d232f3c0e21d9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f8738226273b48bb3d9d216c3661a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62480ea8669d8a90df3acbb114e91a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68926cf593702d2be29951a3d7f6167177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eab741abeb2605ed81c17eb3eee9f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4038516488c754e03ad410fb8cf7b0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cb2f88abf739c3ca7b48853a1ba82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb439b7e835fb6fb05931c38a4f5ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ef62312f992c199e8921d3046c5ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa00454b2e96af4f0df496562f6579183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b95a6b22551ef896c75271dbca875184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c098522ceeaeacdd9b1b10a1b33539185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf67d9ad79772e6801a20e261378e0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0415f522b3a3d63f459801b9518e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45704dcead9dc5001b8efa589160b190188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34520626d55cba337a91c920b088d4fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f829ca33198b0d8545d0eca47a4cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08ab8ac748937dc9ff9c75a8e9941a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626e6754ea35f845eb8819208a15fa6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35568ed059ab89927270e3c2bebee7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf224dd507822811285b72075e99d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29682494165caa4c7d2c39c39f7118a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81a79fe9c2e50307f0d0e25d74b819196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5388cb2bd6555005d730456a442379197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d8208d3509337cba4a99e2c7fd0e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da729c4f24adfc175675ff5cabca26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa8994920082ffc495d835b4dc6590200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a934284ba19807907a3075f61bc36f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104ff2a00be4b657516cb7b85709311202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024405b93ff47f8fced31cbc561d4ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e0b8d99d55ce4cd122b769d58c8fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee0ccc868a8d9af0bd2e3eae925093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff4e9bdaeaf26f445806f9ad874855206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5528669ac9c03f558977978ca17aa31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cdc488376e6b3233c09bae24c7e7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53944d1a71a904e1679491c6cb544a7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f31c7dc5631a3ed0bfa58241f16c47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6bae2a78cd9a214bd3cdf855628d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474da6fbafb0e161d50aea022b5644d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0202931c7125854b365a11eece1cee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9aeef8b7c258e86c6043fd3be98a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495e4d3e3782cc5dd1887d71a02d35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76581533e7e318d2571835a319b7088a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bd23498897361d5d06cc7c59c14a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa28c1ea2f47ce2385ca2f31230b0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58622d7d338812fb7442f160376b9272219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a97f1e200c8d61eca5f2a32113be3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335cc3f67431557b42198e3d5a1d39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c875f2279696398832a31b71d7e4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a98005655b411b2116bc766281a2eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023fe7be7d911750dca98b48b8dcfb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee1af364357441eb1808a1b27bf7fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc19ba4466ba67a00563b34d4a0be92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5f1dfefb86dea4fe9c20e122d8f3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55b84a6db727d3c3c01bcd9e2bb708228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ba0c23a802e25cd288c8d67bc68e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898dad39b5fda3e7b4484d2028b982d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a47bc31ddb04ca4ba7906c7c74447d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30035bcdb6cdc1198e25bf103b25fca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e465c3076ac3535eaefa1466c024233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd703a6c1e4f02581d86eba3b5c7083234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfec3bfb2dadad106ef0230ad548366235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92715edbd4f60c0c8b1125fe10bea8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc883c0d7ecd37ce040761a09ce79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee502033f937ed7253241d4abc41037238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e46300b7eedc89463a918045552323239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef25bb37812b750568578278f9cba36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d561ed4363bb24c0fffcc7ecde2ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858f56e82cecb59798211b760a6b72b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb0771c5abee95f701558d0f0397d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bcd77f68891d1350c8adac112d7b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a02f99de1408c208e7f8c752ab93d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114cdfe92c2df0c535ac3c6160f20d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b93b4ff4b0b2254e940821ccfbe9ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea554e922245862edb7f25bfa3d270ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a3259a48e9cf5077f2b328ad1f2d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44935fa3a6e0902aadef472e93a570aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932ee7df08b05c84d4d0009e910802a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738abf3e4e2b9c3c921a3c25c62a51c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba3f303c9d6701b8303c60de64b12f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848183857e13b0bd5812baa94950f096254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16273954e1fce74ac25d924e5550fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3fb0320e9cbb6504fe618a9a64464256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65ed3809decf938442a52eecc97f3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757b72aabf09ebdcda163d53159e998258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1375ee5b70195b32c0218558ecafb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1bcca31686747354b8ff534639db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae89edd6b76080e50dd13b5158a72e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae81947a224dd20094fcb2f9be97a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39f6fd4ec7e24baf4f4ff382911ca5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622bc72397f670d618fae70e6272c64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81236be9add8086054e51fbd373f14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cebe7574d03c1d16cc53a39778dca6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68276842ca2f2a8b9e3107c8c3fd4cd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc053f596870c07304028c09731a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1670b65ba95984627783b8d8af321269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e934984a252a9c98b473b0e8d0b5ab2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf75b61d5ba85d7bc2306122f17e754271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb741b8dceb932a7571dd6100346ef3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcac3479bca1a2dc2a7187cdc9a4769273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff402f12e70b5d139a184c9a2671470274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d651cc693e614ed2ed0e569dd21edaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f48308f17f02ef1189c6eb5ead9f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a5744274afebb0c0ef0802cd8ce99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ca784aab543b360b01359a6d5410f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644828337e3554a62dc5096a587c64a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c0d61eaa99dba16beade77ffd9374280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76009ba4673c38a1709902e4736242281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb12250836c073accd754a61d19e18f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40309695376e896b916d9c0f6f661ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23bb3767a0f5759d425030166b04de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c22aac896e86c761a8c5fd24fba50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f1544963ecd18947b7cd7ff86aee8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eeaad9f2f807bb727c28c58a811922287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e702adc1218180c7da0bcbbff6f4cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d74e819be9de897a88ad759f29c014289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22442ad8b195d659a52a60ce2da9f801290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9b3bd16c61cc7128e849b1d6c8cb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c69204b17a7d8dc3431a65e17288292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9af2703dec02635956ed0f3c52930293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37dd065e74bb62f58d1ca5e241af5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5af5e97293d68284c9f6aab1b9f65c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0ad3584027d424ae61ff70bc7a575296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394af45292f527e5d02002023fe14079297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4bcef0f6b16af9f4219c616f72a2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e36f5346ff18c89640f63f3ce2f84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656c0c754fbf85bcefcca77b2d41d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a71bc49cb13dd4ba3cc1b2ac7db8df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c300d51e9d42eada25be38f93fc2fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34821b69b4f4bc14708f45628eed2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cf80f8eec55eb2883bf12969d9c8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c4591bbc77614171f05b452af042305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44660b3e84fe577aab32d66d4d34cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a1738ec2a3ea442abcf9aa627d9d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b060c1c1bcddbefa4226ad9b6202308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5fb13c145356e9fe9eb2a887a0fd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a04b060eb18d2efeed4e27364e5741310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a40ddb3436a7de510b23776bc34f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b05570bc5053f3dcc06ccb00997531312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df32eae97a20bdb4081f1c73281ff5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfc5a1e6cdad1f2f529e79b6338054314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578d922f2723772fb319b30cc44b24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942639a4a8f5672a30cb92722799b46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09dcdc0eb25d01bd891afdca1b6614317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2182d37a95ac70be327ef37c526e50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9534c2d3c6c6fc4a1e6a951fd97d604319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99f4b92eabf4a8a405ca223ba8e8f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d5e68f573d64e29a0c384ede51adf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9072c770df583ee2053425708bcad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72873b0720510319244da1343343111f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7980e01f589840adc789e085e01a0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db929b6cf37f5a943067145af6aed2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faff5e950805704d36b7cdc1d90452d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14507be3fa844a73758aa8eb1c9fb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15989f7aa8189b91c79ddcb918a298328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d6097628a042439c279b77c4dc0ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3fe30ef72279de26b922eb9452d31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5b6e5a1f26cb4ded21c7cd99fb57d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e91630370342cbb23ac18d1a55002332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f296916dbcc562678f773b5912b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8998a1bbd2a7d9b73a4605341689dc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45231c486bab04265d7e0d4e3f1e21e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c24c3e861a51cc57f951400a6331a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390f3af7906a283f491c7e6136adfa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c3f3271ff6bf358e03aea229bd9ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6e6fb744ba4251e11d7390ecb0093339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ff09915d3b73db0fb9a1888324b7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b43ec86f3fbcd06fcf65e97bad6fb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b727faa08b105f0a4a84269fa5a1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf01228ae6f080a7100f56e977406b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b61755de5c520dc234974a2a4c25b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fda896b652f34bb521290b32de95e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c386b3ca64e6de8a725345f5f3f29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb99067d9f19a8f838486c2817258b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a5ba8b33f47fef6b173b1b0ae2264348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fe6fc3760a443fafb863ea02162ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f484b191571f96de2bd2f0e4a5862c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b0ed97934f581f4f271061313e667351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcf8adb0a4931f6192e1a6cc9ddc0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380b82517ebe00777292713d8bc330c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01db7d84c2329e7ef68b9335121f7e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb7f2ff93d8d4c6a6fd1ffe266c8d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86f736e5b70449c9a6a76a81a5ff20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5f2403ae635e97fd164bb56266a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0e8e908e42efe094fc80d992dc509358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e731822f768eac4f9dbd9e3c19bdce6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18161803f3d88937937c60c76faf52a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6671ca77a884cd4c26dee9d42948529361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b4ba9e3285b25af1d19c77771b723362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502976b3d02db9fa3e67385c576aaa01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf11de97c6bdee9f30c62b9b2c7f247364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675b94ea280a29af37e2c1bdfeb1256365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa40f085260f5b35c958728cb40e08b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94465034302a8eda01cf490d1a0e3fe5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800510e9f343f0d0fb3526591d59e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd77d873ca266b9f5d5a87652618507369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229f9f59226e6c8c59fca2ae6d0ee8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda102265e13d75b49268f50498858e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36a9e5a8cb77ce50c1a8a3c1126c13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e56b8b68cc1d0e578c8648748239ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa1c5db1ea09a1e5495ff82debafb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60fe0bfeadb6d38fee2db377e892af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23545496de2d1ba2deed3eba9ff06874376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dff6b5017491e8185f722455840d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fff20ed520238e8057d8b793bf3cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b89b4024413bfd7f6b6b8cf8d7459f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370c571a6a0625ddc2dda0b71aafd3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b05ecb2b20f528c5495ee5f46c792a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40732b616db485614168afd8d92aa56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef672211180b62ff966be1ac1a063e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373983091064a9a381e279726f779e22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393afd686f15588aaec41105a79208de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6043228e1c3bf1a0cb942494da3a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f596d76d1284b9798528a9a43cd60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99153392de261b7c73a8ecd6074b5532388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de9a1b55faee62f106a9c11363961389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d832c42362f51ff1e20200e3e9ad5a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3016b00a1f499588fe311a0b7a28d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf0135f9d5e7c1a7273895ef77c673392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7eca5e65915d6527a93667456da2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414bbe21cef0305abb600439a091594394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6871dd622e9f6be076684af5f1465395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b86fd8fa106a4ea3958311ce661b78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daaeae84b83fa8e4da7c9bb45dbb6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfda75bd43a9359ee794480372e4a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc606acf718553e70dec9d7126fe6ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6edab77b95d3e39161d3a7e5350049400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646d613e4abad17f183b60d9a035aaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77407160505132e59e244e73d5c0cdae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba962f615085b085628bd23ad7413f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b4fe0078ec4c3afe3545f2212f3d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17e56c4a9f0d4ebb24a808c91fa5dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aff4e76247f62ef542565efbaff26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09a2fc0ead8ff38148b9562f113991407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762d34b784e5b0fed128c180fc3db85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509005427af8a6ceec5859840096852409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aef785bf33ecf6c9d3d20d9a5d4ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1ccab652c9c72b7d6ffcd107eb23d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab788e6f144804188b02b693bd9417ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a286c01cbd9b5843a638552e94b053413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf70ebe6a874f896e9a51d37ec44e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa14a916d4bfaf8b4c4682c80d30e9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a8007252efe1548ea47ddad516e0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3301220505e3b9956a8bd707f41d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e97690125b7aae77986aa85de989418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678a15408dd2c91105c6767e5d91e57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78565c9faeea4b483cc09d34f537878c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cc36c0bb0476dec7f50a80e2b8137421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ee530c95c421abe896c1f8fba5704422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf2ee305f698be843ac14ee23fdfe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca68da692fd3f05cefa5744ef2174cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca049afea1002e4fd9df156da96f79ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b2f64a02c49ce59ce62bce28a683b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1c29b367cb3f605cb3720d1e3374f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ba18a9597a2eff2969f361d9a8c2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e9edd53b278b2e8a6345d7371a9b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2520d1d6978d4b9338b6e918ef2854430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ab8be49b0fa350c9d17da975e12c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e500fc0ea7e9ef533fca88e2c2cf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce344c09343cf5b68fbeb5593cd4cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c753af1271159b4b1b1c92b4a41861434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8ab0de716986b626613f21750e219435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2056cf98be3463ef35f23eb2f9df1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4c351fb7fe832c23b40c4595f61ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f35d7d00e776019b627bbfdf01eb4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4de6987699367f614c7a6a50a6b20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad1514c44009a447faa44d17fc4f2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708699d4dc8ec0e907573dd2f9c0d5fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b9c25ce42519970308f39f8847157442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b961958c29d5ebca277cd6487bc1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75645f6ef55ac614a09f9ae17eab1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245770908aa6ad99c36475ac193283445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5bdaeb9a2e703ba1d14fa0ab2f6ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653061c1c00b11f7b1b34b8fd1bc547447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d4b14fce11be4e9641b96c55cda59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629caaa037aa9614c642d7b2220c592f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c7c58b01f7a9a0bb3f52acb9c6f69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e99f9945488a8d20d403b1c2a55e20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00626c8b8ab607c09145c6047cdbf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489482325ddc741e58196e1077fd7525453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807677675957ef2281c2f97aeb4ad23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f03f998b7c8b658717c273046d1b35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de1778ea45b0897ec19c34a4d0ff36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ebd3b761efe91ed9f935addf98211457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482252191ff40f4d0e157f860f2908b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b1cfa9eac98eabe1fb25bbe163554459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abce9585db92646a748ba0e2f24ad8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63fd69abc06abd7df36a4b07bc77b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9504c48983a5af70d5e3bec6d0968462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbdcc957b0318f5e5126a5f15aeda5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff5acd7f97e21b1a6106b1a8ff5b26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bd094a8d9f400963944c8d5f4848f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ead7c43fa909344f7d9cea8a02a07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e14af696727d623e3d4a085832e91c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2838e24407c289e4c80dee9170f98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f0c0a91a6544a317da038826894fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b9f504d77e6e0462c5766f93d50c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3ca4710354c2ec79a53c419a8ed3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddb3df7058868d9f54f90a7a547cc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282279ec28fc571cd4b0e10b66dab8c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bc16977d674950b8326eeaada6a0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f35e083686d1e374d578979626e574475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f143bc01a9c50c10a25066812e16a5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a1147bbca61a4eb2fedda3a02d34e477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>