--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470fbd004023e40b7451cbc402861221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322bdf9bbc985372564cae5ed75e88a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60812241e50526bdbfb04d8dfd5e2b033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e84f29ec4aeb10150ae91f52e460b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212472f0d378cd667e1e50e7b536be415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec9567cec4673fdd80f3405da9d85e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62737fa71043686d0e1cf731e7c2c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d629177ab8ae01d636c809a2a6c5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce0e5b8a384e4329475c97f891fd1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce798a45fcff87fb89aba75ac8d9128010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980342f2ee01061fb579d9f0f6a603711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a495801b986bfbf956f991647959f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aa2fd97d74524be27a213b5f253a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea9d15fb9dfda286809a088a4c630414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f005303f98bef6618f6713c8ddd58ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b75bd1ccf789f61234071a950caa5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252215a41dbbcd3168d9bcdae0fdbc0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ba57da3607d6e525908f9bde0ded518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f5a88f822e112505656f680a007e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a9d7dee98fd0985976becb7fa378220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312790b89e1df9029bf4e0d67f5584521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4622b70cc0ba9c6eafc0a27987a39c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaa76cc9313d9d89b596673d366e0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26abec302b45da2a36897520d70d22524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4e62c9a6f08f22bcc772d51036f4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679a7e88ca5d4b8fd8658460453f8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576d843cc27ef8637d7f223178bcb6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf345edcec0c0f8e19c8af1644a427d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ab1358595a645134a74aa563937a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c195a14dc74362669f58050efaa8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ee8a5fe9eb22745a07e6d3362dd8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3f8543f66538fde70a75f2779635332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e8c9d6b67246f13e3141ecf0c9c0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171658ea323970265766fd58ee78e94234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497592f7be8c8eebef2f168f8743366a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b27ac7941b32f86bf39f3a13ee5d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c967a98319954e624e2c789590fd7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa12a39fd1cfbee575d2fc52c92dcde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3eaab46faff05a13b5283cd16e28f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fd7eaf95a016adffa6e441382687a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd512db602e792bddbb094c19615d85941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc2f6955849e9bfa60d8ee5fdcb5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a5b1605d31066fd937353ae9679443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb0a13fc64c8e9aabfa51cc7e6f81d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98289c9229da8f340210582f5708f0e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59f29f2489b4b075d4a101860f001a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a8df5ee345f1f85af77e3d565616547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2f11ef9b470d8382b7aeffcf305f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a864ba94c9cbb9bc265c0e9a0a160f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3621d9a45d3964e0bdd53670b090750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25f6a4e1e7a92d02ffc5e466fec7fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932bdd34181df3a0e9d50a1771c42cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb815ade547442fe9b46d0b41d18f56553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b464cfe3f233b5495c73d3792eac7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35194c9e73ee26f111a4fe3579bcf9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a52b7c836b2b2c2542dd6809642556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111f6703c7b8ba7d2fe35b4649c002357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c9bc01d34c7b368bfb739c6614c2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a5caa5463ad8ccf73d497068882359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b2f29f3185bb5eb33dad88be899b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35572dec84fdfff3121739b42b96df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567eb942bc11ff7f147312bb53ea74362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e12de3d20a3374ca7ee30526d784dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ae53da52f43a82316f80764365f4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafef69c45ac166b087e825dd624e13765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afa6a6eaad10325646d6ce015d172066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2b012c6178941aece6eced7df6a0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20060c13d52cf147c3c86b0d0d96d38c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e3d25df235ff88f87c9d8ccd4f7a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1164c5a7b9376f395173b4f4d5672ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe681eb2936021e5ec850cf37b7e5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7770fb805dc731b0bbec21acc6f4ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a1a1fa0acad5f52c0732f0a4ad78673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0cc0048e30425ec1ede23c5be516374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39b927aaa89c999bfa59438eccd2b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd6c0f4b1e931ed1187db85288cb4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8918552925d08f5bb0b11eb6c9a5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d1a75aa7cba620a06d85cc78a87e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc08e6c9d776faafbb79be2a1d5aead79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff5bb6f40bc71a1cc9568458b740db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c4ebd64d3629d5f024b647de3e1f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa31db582d8452e9a9882896327304082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0054fde515becfc313ca9584156fb8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96fdef542b742f783ff389d649114684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38822d2e6760facab0da768a680b7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092acbbfbd73af11a04d99de14cad2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076ff159a9cb13a87758ba8ae7f45ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591643c39af84fc8ad70f165203651788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a28de409727744661e23d97da1b8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76234dcaab54d54b80d075f9e1f2ea6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a52caab844ffa18f739eb53d567c3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4676a805d08bd8bc31d61a15bdafbff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9e2e7b4d202970434b9d4f1f73a6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e4e6527e9ee9f945f8abf26414e2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb3ddc21b068e495bd51c024ad63095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aa080f630588e38afe9c623d3974896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad83ce705359335a2ba65b982d070697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53d58a6ecf99b6f1b3906a0595bde098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c29002498aadb7831a3e2246f7e82699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e41ba2fb081a7bfb58ef08cecfbf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fce4c25d0a7359df46f7475aefadaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4d69d4848b384b0932313116eb176102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb06416de1a9166b45b3ae11428f22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aab5c885640db1836dc66403c3e740104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88358f48a733ad1ed4885ba22799a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9b1662af22ee3aae5f5b6b309442f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce633a2f74a5ff71bb22908d8eb4af51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dde8b071f56072d768a38e1de356d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198258c8ea1c3a3d90652a7ade648bfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b9c29e4b9096fc6e5a6c07c731b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd0f410fc6223d36ba208bf9b08631111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72631dcf906d515bb245f33b19ca10f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8438d94c58152b7786140f13bafa21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1893015f2650d356ea8dfce389441114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8909debbcd0893cf5435143465deb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b466826726351551029ff729a94a0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ddfdbbef4a51302e596f37de32ef3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02322dbc017ca4977e3c46b4a64420d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728fb2a442d1d1e9b0e798b8d6d15ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbc32d7bd843d2bf4d5106165e4b62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b54f603d4e30b1c510eba9e3da254e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2429113f6b636d0c32e981111f63ece122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcc9de45f45d9932b87b62795419e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761e16d8250504b8e3992bb73af4e9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c813c75f18b5a6e4c18203d1fab69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f4b6bd1a8dca3cde165fb6165bca0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b5726f3d7f8695db6ca142ecaacb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fff0c500d0602cb7f0f5e0aeda6d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ac7c465c8918f2b5b5ef5568c4c9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1125067f230bd27de3cf2d6c491ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f1c1eafabee55fbaeac994adc3eed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388d05d35f54354b42b2007f7552cea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7dec930880721a8bbb86df75b2b37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632959056a07516c01a9b672bc7352d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4db587fc6a67d253da2f21423dd405135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb1f155423aa791e2d709dfd7b5a6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7c0d1737d74737e4617479f2da1ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ab1d5857f6407fd8f75d357aa6fb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baaf1a1ee1edec3956a268db5b9a82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ee3771191879440aed3903254af8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b11c8af5d7d2fd6b9d46a679c57e90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee1c2051c2efdca3a1d46c39a6619142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ca019c6568070697ccd5446c33173143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba2968a09db2bb4d449c2b438b55cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f7f2c39f5511e0de1af0af71a3161145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354832f85250adef540ae89394737b2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776813b6f437912915eaf5bd1623eb38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bd2a9fb6bbb611fb4feee002b083b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3162df1b32e1d444e5cb7c61598948a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627691ee7f1632a43720837050e44bdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec63b579c2003b80a212e28b9aa1252151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825da1b218b3ccc85ce392fa81612e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413a5399d61fba9aef4d546e7c14717153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a346deba50202b095d8be37606486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d2b7b1c2a8c7625d49895a038b67b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8dd811be2bd42a40f8b9f37fb5e87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aaddb25620fd47217a48da1a1d0cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927846dc75bc062aae59fb29bfaa30c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51fd7c848b99e92af0f5c05764d5c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e977a089ca2f4c6013e461b20e6859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca5fdb16c5993f71c9591fdb5876e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff92b3a3683dc11a2366ae7b755936162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a340cc0d386408aac0e79b678fc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576e437028b1c40b97de17186121d26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f14021f5c35a14f2a90b9d8ac573165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cbf021db35e60d2ef74a7f9378852166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fae5574b5c3e7f069c66076e004630167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59fca7eda484987af6345e41495683168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b1fb6891bdc0dc9f26fef83dead9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be54f6635c317d3bab0c6b4cceac88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc4ae98a0c719c15ab7b72d60a1f8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999785735067404ea914f8f0c9e54340172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353db0368a53189973e50af8ef650390173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9591488e4aa6cd0f455bf83139e814f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc75cbff88cf744bd8cb63e09cc952175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7ff37d4e3398d664dcf114a92f7fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83903c9e396922f41ea530f6300b2d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0445f5b87a3396e46c7bc62880ddda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f55481c03a522bc5e937e0d46a912d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b80ba75f55b71f781c142d5dd476b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1474ffb329820e210097d0897a033f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8729241ac6fbc1725ae0c676069a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fbb4ec8a7847be0a7dff2bccd5158183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e8f3d6126947cf3e0025948ace6e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6df52cc140f96eccbfe599ae11b7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14408a3e4f817744b394b39a28a72ee1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34806a97044b23320a4fee683cfa37de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3930ce67b0c8c153cce2669454c76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55dff3f2a0a4330a73c0260ad958d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737214638d89a946c7888394238216dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3160c5d26be5097a9b96e73158ea278191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a047dd58b1d74dc4f7a45a4b73e3d5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13459f84c673416d5d5895ddf395395d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57377f93ea067da7a935c611d01d7eae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b59fc91a1fdc1a654341d8fba27848195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29b812fa5a43f5e550db45bf4d09a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f36ccd362306de2005754c7995fa2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665e11142fe05d9fe7c47ceb4e7ba6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10752d729319dbc54bcb43c6ffcc0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff90b40484d68a81f5d2a1f6a71654200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d1120189dab37cd5bce6e63868f50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883c3818588419823b4499d1b4e8b5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de161559da7925098af1f564faef12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc13e7cc20309bc53995e731158823204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ab45b35db0101d67a1021fc99e99d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee612f5ba06fc42c9c77bd14cd16a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450296d6c9f366650d16d92a88447282207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048af49af84f7d4fecf6ac0e458b654f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478611b2d42c3e8ebfc0153e8e2fbe4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb28c1a5859f0cf28755b6589212a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefea1f1711c4defbabd6fe567f739b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc015aba844e662881dcc210b88073212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c506af1ef8b6cee15f31c0724137213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072b5b781cb1576ab2f50cea74e4bf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5049c463ffb7478d58c5dfb421bcf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb7d09fef0b31af605b8c9cb54836b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8f7dbbe1dfe16f00dfd0391c359a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd75e74248bd142237467c7ac8cfc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa783c261d4cdfdaa7c21a6fd48365b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e88d1bc71cd11969688584651c6d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95222360026d4a30b3a38e889eecf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a228106c4a7af3892a7ac40faaffc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b5bf9bd177a73b09230227157e4f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bd8224454bcf21fc9b60442fddba0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caba758d9b1ade54186990ccb9a553225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08845de2a862acf8493dbdb937a210b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa54b05cf18a034266b5c7de2a5805227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d712d650e5891debaa3e336f2c0eb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479d580fd087e58cf40dc663d11e6fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3521404cac6cbc8c72e1208baa219230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0449b9567573460f214dbf28ee9d12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0647a8ee9e64e756e3655577bf256232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c272abedecb100d3710c0769efdd83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a68e297e587728d4577d0e46f917e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3563c639ab37be0b65a1d36ec76e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd413e1a50a8ff13056e01976d29aa2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b514bd58cfc9b6db6fa7fb90ed5284d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb496ecafa829a347bfdcd5d7e998a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9ffc1659772ea451f0ebae35ce78b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177e16ae8c031ebd8e1da4198313e86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef41a83a310538e64996b09f9f5a492241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002c5796aff3bc099c021f7b2f5ea7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a90c2c9f505fa8f0850aa60220b76c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ff4cf21185e80f0ab625fb47101c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594ff80f3f7fbed03245c859945ddc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbc8d96d8797f82b73eeabe0c5f4df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed05282b41b71eede14f15b09b8b24e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ffdab95b2290532d6cf495189002c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48c13005e642a403c314f6e7943c67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec49864f41e865004f99656566cb977250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766795d47508f86b3a3fb8627cd5a05b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cbd78d896e2a4b2e74cfaed878444252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b284e612e45e0a43131cde058b38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ace12e02921cc99f448a1ed0f8d646254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46959c1259a5e9422846cf27f604eba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77099228f2c5e7568a1fc663a4c8dc51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01606c72c32521ba006df50902182c81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a3a100a77b71376c9a4baae366b85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50300f68ad75e63181b65c24319a479e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2c10e1801a1c164a5313c3121817a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6335bee9c74d6b843a68bf67d53bca4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3e7c46d971716020c63f738df88b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b806eb48a95b16848a6e480d1661fe6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018e9e78983d00f09b1fc8252f1fa7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fa3cb5c6e49e7b7ff9893c9449bef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cce923ec4fc43445838c9ed420daaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fcdef7a9189a69271236894f83449267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d67d1746d2f1de436539d07562bddd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466f76cd1ca093252f2dc86205189cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8da6c9ef13b541d3411da1ceabd1ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e407a5df69715e9a491abd8a861cb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafcd8b8904bf6abd5476cba1bdf577272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffc0c39534429f0e33cb822de390a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202146f2e45e817e1425ee349c6e705274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b5a62a800a09cc4ea748b3e960e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14924d6ed019198287eb71d88bed07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e813424676d50b277eff994377b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba0ef9474a129b21333c626ed4bb38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d15e68c73bafdd076a83f4d597b46b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9b9aebff3a1a8d0b52e07df271fc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48bc519019ab0f26af18aebe80e182281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630894cc98b429180fb0a5da46a245c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0c07c9b44b53edc44bc470095f3a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda11f8f590f2e546fa366187527d6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78a6559c9e67cc4c3c081194552a30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f5f253e09e6dd6020be26769a02c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3894bc11c40bbaf38cc5a291223341287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b1b1211498b1c36969dfbde6acba5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee34375ae0c48d4b485a779583a671289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf676268ed2289d83ec779a10994d07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b7542b1545e5a5c7366ca88734926291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786800705caf357a2a9c568fb39a8538292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10083e6bd92783944eb1e7cbcf1807293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e655406282c27513f2d08e7004da16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950d71dc4f67efe144352060f37d2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632cfea71a67a383809198cf0c0a745296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb45d6aa7ed9134590e0cb9291e6a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121b81e682362e88842b85d05809a0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d62527554260189eb8e354e8208c4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea1865146bf65d4a6259e446ff5246300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69274004c0bf58cbca85d76a1c0a780d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897692ff41cd93c1b9c173cc2ebaf253302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae61a8cd7c7f7b8c46b1e8a688eabfa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572c373f2c66730380d77acbd968802304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf744096a710fc349cfd5637c5e509305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b7a1812c2996ae0513d2ded4f043306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e6e2228a8a17a677454e83dc62e6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58125e460c0317126973df3e8250fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7596648016ac4ca2ed0275f428b4e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4d1a65e0e720f6c2b11eb611fd621310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deebbd3341c055e2964b6293eab172f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0e81abfd170e00dffc8ec8522be8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d310d8af755d3548128c7809586e65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869602776d954a4037fbe398f333835314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750ae3df7465301f81974afa82600c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090302a57bce463e1f5eda7ccc65319316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d095756e10a4dff91c3fe333d753317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdd1159ebb671077f435f1094e982b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeb8e17fd0443b0f7efb22313a4810319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930e8adcfe1c91d4d24207687dc8a28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e73490a1e2b8416a204b2e20125ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d511bd38f0cbdb9af8224c8629e301f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf30fee78f828ecbbc35d4577834b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c6934b95872939ed4848b3d5e20a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00e23a0e24f65ff8ff7459b1574d17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebf7474832dcf589cae8f48f5ebd1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbe772a1a1c612d4c85f6051ef348b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986f9e222ad96c667505b382cd4ec14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71316996d30825dc2bbcd71b291b9051329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d4852b8262a4dfbe2304ded423330330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1622bd9dd2a1f00af4af069ad74f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4308927abb1494819665b70d17aaaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42140c5b57981a9990c6a0e78d1a9bd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e7c8d6b38496d5fee85011f36ec22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15082d7367ae063f26a626ad3b3ee31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630b9667a91eb4f4553618088fc06b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c287a4076786f98c6480122dd76a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c314e9c3df03578607b1685fc3b93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e8f5157b8e4469ea0c560ca6a0234339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437db2ccac1711d0c132ad28d16e5101340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d11b8e70071ca7716aed41a11378f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6ea9f79eaeb2295f3c6f6a69c090c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a3c9b0f4d8e814b8d23b662a0bc33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b40aef1b22b63106c66fdcab3a4fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025da14ca215aa7c108ad0953e78a35c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9beaaddbac3b78c2369c99d60833346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a32a9d24b9a38851062273855f97a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ebf7fa8b4ca21891d1cedb2e7b0e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572d5649dacb38685e65aa9839a5116349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8822dd462ac910ad583cb6d89f03982350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5bd79ed8dc7a62fda6152b8a4a414351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cd2dc5ae5b43b48cb91a810d514c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e041ff8f13d71987b937417fed373353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3322a8d62e4260c3a729aeb681828354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8269858f3caa47ed5e141641054b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0cce71d98af2784be2a5d22138796356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf653d5ec90a2c6f26e2200d12a858357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d220e9e28689d92ade86b3ef04cd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b71241ce3bdca90a89c3fd7c8f2ecf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb38dee646a6f348443a0a46daf1627360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d924cb188daef878fbe836313a3f4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec0b9243608884d53bfa8d555503d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b00938c8ae411e18665095071b7725363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603f11751931f10cd7dedcf13d4643f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c9be314baa98630ce4a6ba43da18f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8a39bf215d67d3244fa924a23b796366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfe1cddbcadc21d0d1b2428bea876e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fbfccc7d6875d7ff6fc66cc12db69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468200a07e9c7ff18a9201ebbb9190e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ccd7834e6152e2df3a4d486474c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6c0fbc74f3d59514e665995b238f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92145c25291bf858d3a7d97c0b654516372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdf633bf31c5d87edfabe946fa3399373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc61deb3e8cf00f6f2ff5a1cbcb1de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098276bad935480a8c22c74de7eb035375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b466bd781dd329d64213cd3c0d3986376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd4453edc08f4ca541b8ab225c5fd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfeae387de537c04fd99e45011cb25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308950045cb2b3a1c55a50423095881a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a0d37f6f219400b7a1e455a403f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d1a40de6ce4b74fd622f40859f36d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238c4db7d77569199f156c1cae221b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c0608bd0305782166900519b9b701383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a6a930978525d8a09da7dee5b1969384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98709c9a39e9c3c5de245994826ab0a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d2b56229b7696a5c481d46cfadca5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed97373797e41b9ae7d5c7befec49a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86470820e9b770929c8666b20100333d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db774a74047f09bff4ea708e7d5d62cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818e74ce49da37a0e004071a5ce0893390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caecc6b79a8b9908fce7221f0192019391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4905070ac12a72e8596f3ad713aa36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e7ec8b69847380d396343774ca11b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a899c42b5648575e1c24ec7286dad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea31177ba8804e4f65ffbcd6c22620395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ddc20a41cb3989de6e8bdd9dffec0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be678cacd5f30664f51d5ec5afb7f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805530416f90811bf1e094f389415b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13b4acb7c211fc745884df0ab89f59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0d8dc0a6a7607ba202d21c5fa0915400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b18be800f33c2d29cca3a3ec5a0ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6f203da0b76773f12c104d2b45017402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d350208e3f3f87e855732c88f73bf00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6333510ed6392f054968a82b287c219404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42009c1f0c277bd876861bbf6c25e19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769ab9324fc6c0090ddfd25d672df10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaca8a76794c23cdba1be53884b4ac4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46d599ce98f84edc6fc74bdda672f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438e8d6dcd8fff277f9acb2ad6434c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc34bf4acfb8a035fb7b723bbb9e64f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92d6cc6f24ff4d4d2451b068e74634411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6b1ab6914d95afb86e5ac314012f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea6d79c456637f8e02572cd8f9bc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa15e0ac62102efd6d483f108e0e02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fb564b2e9691d6f0d90a6bf6e9fbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de5578e606a7793fd948191482be4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061dcada48a6e74337eb7b747a91405417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5720588905b4b2d8e0849500ea4a7a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e40a510e25166ec055a2df70582b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec86963946dd0bd58e08a2f0af7d8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f5bbcd38cbba1da5092bbc4d0b016421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1080b1cfe48baa122c7753996248d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a33a9a62ccc2a69cc78f03113be683423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05bb0294ee15cbc1434754cd9bf20a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb97348d0f597b6f1fd19b81f113cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378945f64b15454445131ee803f894c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6749b45651e247c3ad5b94dbd355af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95369a9f8f06d8752783240f76d588428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88a7f065615530f1441067e1681f90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f84c2001ca1790c5b9db0484fcbd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bc463aef63419426c7b1be7a635fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9accdce145247b82f42e2a7e4a1b252432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb79e2de798c141412b737d9f3091d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e25d88aa49bde1dc7f016b26bcf8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0916dff9a91dd732ddf205b4b92ac7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68030332a1ae5b6ed1af802a30de15e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71991864e023ef07fde517b333e7fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f868002b025cb841db3e3b002db99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed71b5b7f7940e3768eff5a05950449439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141a0cf9201a56b43b40606bbb293fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375613131d04bb86e94be3f809c715f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e9a50500b0bc86d4177d0e93ff0d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0016352f7414cf18a1ff74d292b0ade443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022037b8dc65f97307f4c1fe444215d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ff97944b700662299c7c6b764c82e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf7e41dd27feadd122d77c019244f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b5895a9913a05294f9566adb9f138447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd89ce69d82e675bc8ad46bc0b4b15e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d164f87c36b89a61bf141d7c5122e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14acade60d8ab363c1ba41ed1830f84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17747a9ce6870d86c623536c3e28b21d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0741f41f0b3615004f721a4fa1663452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a718687ae5840ff7e1364a1958e5f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8968972ab4820a9340b3bce3496f30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9c83bb0ca530a02f8be5db9172b70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791fed930b0fff632ecb082a7cbe8a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8f13d316c85fa11a1f2671adcd58b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b700ccfc8d18ba3bdfa1c5c841ab97c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc041f5f804eaecb6a4b7d83286952459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d3ece06bcf9b73ca4bc3d4e9f6ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6149d14f49076bae0327e028f391b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d368c53c6e4245f464f187cee12a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02122a28bbc7cd797336b741e0f60ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f4a0135014f7aee80ccbedb130c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2e8d0c5d8ac99383f2717f4f386ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756fcce0f67ea305bf8655b4f2ef359466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c2dbb6426938073bf8f108a1942f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b8dd6b350584aa69d00a2d800550468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31fc197b980a7b385060594f6109cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f740a43efa2cd8f6c135577f0a44f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ce5c5828b056e3da0b68316d5d5fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0145a42ff8ad60b142fa3af7d1733472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf99eb1bb20af675bb968531829d80e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6b5196bc16793c1da334aacdff384474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528720e0a2496fac2c99e82a30dc7692475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93db1f2a7e89d7d8009abdac5a4b80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf6669439b6f943829d2248be9689d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98bb8e067cc4fc019636b909ee92e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339b97cf9b833e432b38b10d6aadb3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5a40645972077162ce287a52ca672480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d632f89173c184bb0d066027112b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335bdf09dc632a33391198bcddc9970482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf4d1e2f1ebd1dfd473c35f091c05d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa66d2d8c0112a3248de5d94eeccfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40443c18ffac494674cacfda00f6cbc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a18f519cdbd900a1e25724c6896b6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada80fd5535411d3b00bce30cae1a01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41581a7fe52c0472711e5ccda4ae23ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586f9ff13ba6b0d3267a96e95cd249489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eaeaee739dd39aa58651b726a86a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78d8529b2e01a69f68193e92e485f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a499ed4a5a93b9f7dd7218c2ecd1e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b96841bb1eba754703da64809ff2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d894fbb3b719476c51b05e53dc6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc534f788d0412cf37d9f3beeaeac2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40326451ea43f2e8d43109b6d516022e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d420b8693954454eca9e0bd1926ec497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab3c91b9fe6f2ac06f0cd46124d9ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6094fe49cfdb1c0def757b1eec876ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b61d20d327995a40d17cd044d27943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d8c0f7af3625796caf10f19acac204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2413fa8d53ca8139f008039273bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba10ed2841930f594898606a1f260a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62885be89bbfc95e8426a583a4d815697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e8142f3126910798237001fe65be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02573ea8a7538917b068d4692723b1539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592546686c3230ab3775a8eaee843df610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ddb03b8c81e58249193350474082111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cd12c5fc8819342cbd0c51862d7f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675317a3138d490e34581fc14cd001de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e51640cee0987727c2f94b612f5da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096cacbfbf5bfc6f6465598e25c44bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687dff2e7a159415ea4b2ac08a9948816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8ce01bcf359b9e3c4b72cdb0879d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14919d8be72695dd827eda0a681ea80718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64492de11cedee74f0829a1a5e2a92bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23910d30994171722f2766ecb7b1ed3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248df07c6291dd4a186c00ba0e5668021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ff97b4dc60d8b2011866accdde1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabdc76b85942675b25422b75b0f30423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff25ad0e925759a417434586a9035924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0111779f54789a4a9594a91c235f8e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd1aec64ed4cadbce0f90e6e3fbc3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1c770b40851e3d567bd3a45497f5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640d648fc99785a6bf077dc80ac5b0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d83baad40d2a7710887655a673491e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7e0a133ab4fc636362eaeeab806b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6549ac0615dd0a00a8365f504585a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7074a1bc005129c76c6cb023985816632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8e53dbe0bfb3401bb4d001e88118333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfaf0aebc1338f8bbec0588f5be6b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927cca05f227f3fed8cf5cbad3835e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddbe6ea985ea567991d307c6ff33f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96126f51d8331547e3813e749b28e4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0847f2d786f1c59c147268f1c01da938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92157bcc21a5838944f42b813c8ff8a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4c9fa0aae75dae0fd3c565662dbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfc3610b9b91633d3d1bf008f1262f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65446ccfe71abb368b0ca4b31e4d67f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1890708e161b7fbddf09acb7aa90b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b595ab7386ac020232ab1088efba744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab70f2571f5c58dd98de9c6311d961745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f083629bccb652c418649275963bf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11c5226866b80d454bedcf6157119147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab3310204f0faabd6214abe01af47748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba87e7445cb9cc7ab59bfe4609e791749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4726cfbbb559a3bb41b068aec30b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b674dc51f70e680224d0c28e1202651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e764febf8a209bf537c71d8c51dbadc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623f5507f3e747e653b36cb4772907253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18492022e09911341d8774a735950954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef078dfa4a36bb2dca63e80602a9db155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948e2537d827a8483f5f3da0e63bbd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b10f5548bb7ad509a4b7733084d03f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f34baf19fb439f68ef205b53fa709758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7dd66bdf0e50782c4a5f62a47061459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bcd4579b04b61bca58c44502d17e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fe737472e585c7a59c894e61c10cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea181a8599ec13dad4410f2271b8ec6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028441cd1d829e74eecc088fc485f04363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0034bc2d50b32829914f8bc831a99d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7469da7b4852ced44baaf8f20d582465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682af631bc134d2822aae984cc8370866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d831171299594f709a4e04b173f680c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205dc9901819b66463b88309f45a48768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a7576f05a69fd1ac626f31c09a7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d295486390437aebd8479b37f274d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4380c0aa142e22adef98f8048445671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffbc2d5a8fcbfa014ed1e3060dff0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd25a6eeeb6237c223df44ada132af973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed862e19c7bae4433e3de132000fec8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e13a101f0d6c7db726071a7a757b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4d1c64c1d337055c105eef31abecf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e34190f28a86d0f9e6dd79870081477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eda0723562a0886fa9a44704d94cf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6275ee9e22359a747126f54dbe344e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa590508a9227dde42681ff2b08c22180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee89b75563b7df1f9649d0e3ceaa80681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a97eaf4617025691168198cffd011c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1edb547e878bd74dbee4f2d29072383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fb407d17b2056a3126f0d771306dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382b17b4dc7fe977a446b1bdf5901d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f475a7cbba3e4bbbbbd0d3bf2943c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18264884a13946057284674e510699a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f5c925304f659c3686599e1d75e5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080b53f1d2fff855e238e29b7aa4f3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f59c66f10031c2c3ac049ed756a34190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaea5fbf28430b4f2545b726ddc8cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f69cbda350666b13aa00d28be1957792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af2eb540297319dd601564d4c9181a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34313740e2eb75a4754fd81cfd55625994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd897092bf19604b1ba07ccf523bc52495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065638fec2b8fcae4dae10d2db0f5cd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3250cf0e27b7f9333613fdfa72dec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e105f802e56058768d60973a9b4eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526579a8810200a00f786119ea3ae02799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd958cf918497c3e6e6e48a720cc8e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8376c3ca017e4c3b092550ef2604150101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5996f975d0edc2146171813820654102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f0a869eb73db9a4fb4ddf35f51beb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5965c592742877cb5204582ef31d5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e64acb10ba9013e6c883e6a8ec81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0838bb4d53ca90b0e6bb7cec0171e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16be5993e36b3a4f59a3d18a4359cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac15194cf2b840848763c866308ed3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee987a47a5d21e0edde0d3112a77fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fb45801ea3c969f663e70d4b7cdb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e1785f7349cecf614c72344310bae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c74d55ce482e3f606f7e02d576f5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9e404f486a91382c97c920347e25e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3743820c94ad5c2f49a77232440cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e07b4ff24310fce5662b3f9fd3233115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855207372ff4b86c84b26e799aa02600116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ca62ab5aed02e6c23bce8f2e54635117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e4c16b576e612715c660ec5e6a5a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef6b4499b7a6cfdd2aeaa3d7903e26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e5d16e6f03047359a793ee46ad51d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a249e70efd7b7212f741126b2c9902d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729997574dffe17bfd5918bd12cffd1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8199e7c4634e5a306ab7c08dc9e9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adfc552e9e2c608b7e49f2b37c3c8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257ba7340efc24f7ba3d2b7d13dd419125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e93e87dbdcd03dd99629125aee7623126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44af6723106ed1e1aa4876031db1ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7226403598eecc059c08c8dff445ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd498b419ca45f3ec507a498614ee2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632be181743d3683610c4df4eb3b9f27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401370e4468b61b49aa68ebdef8d93ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05111286262e2f8b67618b9f6d5e33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a445ac95603f4f971253ecdc5cfbdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576da755b55e7d6153d6902dfd0a445c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5d8007f0276bcaca55645f7eb82d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9bf3600078fb41b2f4b49e51fffb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b4cb59590cbe8c7154be871a9759137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f77d88f9c6609ec30c6043519a33cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461c09c47a8921b5de0176f936fe88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36226dcf915eed70876728e071b5c69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b4a0ed507676dbe9518965ebeff30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ee0f71bf483c3d4669f0a4324de2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae31a0277da4d9dfae2538f66e00e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfce60336d421d936b9448da3ffbd64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaef41119151c5a852fe45d0c3c5af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbcc88a5c288839bfb7b55fe5391ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352828f2a386183d3035e6d189026ba1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0effb5ddaf155087588152fbc83994a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a5bd243b0f58ee15a01e8736d2ab9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c547fb345383febdbcb2cc92469ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b724d49d1785277acd35b9e03546dbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b24ac955d32ba56792be605685a7ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f6802efdb5a68508e2a3487f4313b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55266230b84def7a216d6f2abdfc5f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c980ce4218bc69069517afbcb8664155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e465f51e9e4324d0e55bb77266dcf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629170490a288ddf386502c3d9d984c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc07c630946c1d49a17160ca2be3d9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2cd36f996b53157a4e541a16f79c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd34b9c9fa85737032a216fd02132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43ce41590b55f02b8e376f0a0fe7eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e5c0024475b91ad866cf353235a11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcef41fe585b97793fd19a0d42f087f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437e62553aa71f4b6ea87a7d35a25a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0afda037e1b4c17e1023d227092551165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d180d9a9fcc2e0cc056fc63b2c1f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46d640d8f5e0ffab280c64dfbe0940167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f1026c722a8c48b484a9ac24fdf31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbc15f44c58b5d484e7d4301c00fcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88153383c84b4eca209274d7bd7b91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ece0c421c9848aa5a5d9adef575bec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0497d111c2b67360b5fb7f89dd1bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cc0d7f3e0e4ed4281c73ba0915206173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24562e6dfd6856108462780fcdf3eff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999daf485bd2d9530b81317fd26982b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e77faa5293490f5957e15de748f35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76f43d04314df59c8c7b7504ee1be3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4b13f2793294a02ebf5a9c9a42593178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff849d7c77aba2fcc7f4aa53694725ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12919fa0cff079004025c001710f761180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cfd316783a4995d4badfb15c6eef5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd626f22ea849d4138d584b529305426182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb842f0490da305ddebad8f1dfda58e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e7cffff4060d289d6b44b4814633184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9765917dbcc9a51c3b1a3bcd9a6a5b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328f610b9abb0d1be47b1697db1adb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879d794b8ac95637661029ee40d000a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f36369dbae7f973a5da5aa9d72a12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4167e459bad3d486144ace0fe81bdf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56b64cf773c6f46626ed4f0a27e4eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece1103791bd83463d62086b22972ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0b82d4ecc7062fbd825bd2b7703d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304331b2bba017c6172326212ab9bd39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b88bfa3cbdfb7fa7e6955a021da8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c3dc5049f3632f03cf32fa4d83b7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f580515e4d6a812ffe3703b697be0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0b97a4c198757e00ca11a44e77357197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a6aa315203f2b0e7ec35d02ac353f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c35e18e20f6867a9317255c221da25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e259880e7ec9d4c57f9e7d167a509f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a5aaca390c75f1748226d0068023b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360208a1c02c96a1a006e6ba73c19bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e6104d8112671144f8112f4d3674203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756d419870ceda4e730d945973d5486204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c14e8c1dc99f45deeaa3e3c3f0d90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944f0072b281e9fb2c363a38b05ae0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f697995a20721eaab915eb5773c452207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7db2e92b113f2cad4ddce9cc4484ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09883e895e2abd0260903d3f510083209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb0c695097e14e9e01a7370ffdf18a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22f61ea29b838cd0e20eeedbb5469211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554274800ffb80f0ae54d534da7a69ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5904c7d67a1cd3fdf50bed8252a167213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a90260bb4959d6e5c6b228c1f52c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c9140db9538d6f9bb4ff52696e3b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ddb7f7657f28530fad86ffdc961d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabe5c8ed264ae253f03605317d65cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1c4552e6a6f4425f3c85d9c9b61e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b99158b75e18f46c4a528a80bb6fd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf404715eaf0f25deb00def15fd817220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5740f014eeab7ea6a8565ef46846294221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ff5bf3ae06b1f588e7415835e2496222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736bb651b7f227ed72977a6d5b15f7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62fdb25747f00b7aa2f26974df6b93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081eb5d7aac119351fa0fdf2d32b31b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34530feab8b6294f88411e9cb8cfe2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168218ecd70083503bc4ba6ce6eb63d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6b2dc88bbf751b05176020f30db80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f29faeb24d5b7366083ccb99a4a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e339f8481f8a7d30c2abab2ccbaf70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10eb7724091a1a8e5eed835d097dc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabddde09e36d73351caf30cc83ddee5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3682d6bb3ff2bc092eaabd383cdc1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7713150cc9035ddbb56130085bacdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a2b2dc927ea335601b1f4cbf3bb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c317c3731ae3be3e4dd83209c14914236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd6c20ae37085737e0db4774e43456237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830731e3044804c4a73395b728d49c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e2366216d9ea4d2cb2d9afa96e1ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2c4d7b7adc9e5f527af54f3e5a1aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95568760d137388575a46b3ffe6b7d5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec0531e39bf5dcdda33a9bcb51a03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d5132865041b6de592579cf4f3619243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505767ea7b10c3b518ea16d228ae1ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc0b97c5dd8b87dab03a38ce36a2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8b94e588be000f1743eb120cc100c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4195c3418f94cfe05696ecc556b71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f38df8ef620430691b7c03b84e93ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece021c37037b4e32675ff326b8e5dbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c8937745d9be822ed0be0a82c0942250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3f4c32df0a3991646c60227f1f42f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7216b1d32c426107d56153af14f32db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ee3b44df01d0c0d37fde0775420f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465a9b31c78509cb701acfbe782119a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7df705482bccd4cc4be06c82fe64c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef374f724eb2162f9252a3517cb35d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acb436614f4d21c24035ecad7ca2d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713115266116748c5297e3f6a585789258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfefbd724c2c0737e3eb6b4416d3d94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9fc59e8f9c8e89e4c62d38496f53f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42dc190d35528b2ff4334e18901059261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8070616c315cacfbdf77f32bb45ef1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192dd818da5d5ea6238c89383db2fe7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c7e807a236b26beb66cc139089531264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb28a6f1b811fdac64431b0a2e6b32a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452037266327f9a3d1c354ff75c8bcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d83c37a4cf59733c44a6e869af91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaed0e5a08d9e982e400a733378e1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b721b2292467307b1b4771df5a6b5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d802f48da29ad7c20c22676a66cb01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d188cc070a1250f3632c36f653288271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064e353c7312dae3987780afa2b1f7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dae35db75a172d97c41049ecb2ba5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc316bcdee359b9edd11ba90fe4a9958274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b9b4ca58f35509e9ea57dfaa54ecc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabaa7926679a20ecf2bc26563b99ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ebb71106003e4b59d715ad0b06da0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8618464f6c4279987fbb333e988cd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ee2d5c3d32fe1654c184b6a6df1b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa05ce805277cffd0a61b2d35cae29d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67b0512635d2e88129fa920fa5a946281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90bc920969410a9346ba1694d02411282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583c36a279aafe578da7e6358435ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8b910fd1114151faefc88bff97ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a88e1366c812ef31baed017853bc4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9af0eaf5d91c112e5f5707c0971c2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445df66a073b036ddf921f8b465c093287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b139178b2f49841da95f36222a4d4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05326c3a8189435af37d39e191d03fef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b5fef8703180a5a91ed5840daefd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9a06b2534d0a0db27cefe42e24147291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7e57722ec1aea9d5ac91efbcca7df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0efef44e9bbe8f47481333ecfe5c45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27922ef8a0a2f512782398af18271d75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de9068b97d169942a86453f088bf39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368380fbb9097fc1b1b4278fadf5588296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c825c0bba8572fd7ff2244ae838ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b1bc053b098e041ee9a48a5080204298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1125d779a1e998ab24a78d067200d3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb843c49533bbfd52cc9901353e6983300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b060bde67ca397154e5608fa2eac34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918567ccd111a37f21f6952f7a0bfd43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080149ecf7303d51ed2dc3b2f9388675303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637ecc899e7e35d07daa4a8838b0698304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e4a11bdc15ece9d7017d7de9441d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec59be9a638d2924ad7be2a8964982306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237dc4ba0c4d12fea4185867180c95a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070573759b56b6255604205f89f948c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7867c51f1d1992858826639398edc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc9ca00c516bd751aa423bb422f016310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9869c7a2cb9106e30b56d2cb1460b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb14329890612fb72251dc67f5db9dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3d8274fc2c4c50651f364bc5f7b39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a68644a74f4c46683fb88aba5f2916314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b90e00056f0e65801047b88aea98d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3cd30f5190acb4a16d6e2ade04eac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550d44a7b6b4e2979f49506c8191027317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604edf09810d9bb562545b01e56a1a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9e2771f7233cf0868348c5d813d97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39923cc490fc1b5efecacaf1a5863140320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc49afef3f064d122f32f7e364411d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770d1a87b62e1dd6ca28797f7e5a328322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427d46d362f6a6aee2927410f6f8c57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c36bbd64c13a32ade402dee38384d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348332549ae3376a72a87f51c0387aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9af850aca1c571965a5b7014ecd7b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4206894586f335b9bf3030c01229d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d10af3b32c57e16a1d1906f3d9671b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0c1e33a045d9085e39935db36d3d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e36eff8ba44facae2f064b85ed204b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca12bfa76d9e619a53c920606af3d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ecebfdfafc886fe9ee20931b495be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3602fe7f1828cd5bc297eb8cde69e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1089bd48ba04e0df56b2fc0039eb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674f863a5b47b86e5c3a2d441e4006d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80039028999a5a501f5d8057247638eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55066bd7f073b67e9ea20ad06ae4182d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025384d5357308deb85c9e31abc1137338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3cd74e4d3f0c0c791124a7d851a13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246794f9d58f0ad10cb4c852ffff8fb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc543e9b8433e2c7c02c48736711ada341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bbb4e54d61335a15522357230a783342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fab2bc86373bc8d43061fbf9010c58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c590887ff66607c02e54f7990562a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1bd1e976e8acc702fc0a9baa4b5a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b042719aeef9f2d18d285786f5542cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb975ce14ebefce5467ea1f4aa0801347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841a8f1ac1203a59e2aa341f6ffcd0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7994bcd34f14fa25d8c38919f97f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720456439373c8c31224c53164e5c3cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420fd2b2ff3d4983a7732ae2ed22b1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866cf0fd8b767408444f6497568f4ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aaa2c0af9221b9d23192a769917c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8fd1a470022e3cf98f3c9bb26a646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a464ca5a7a23984e79adb5d201ea5db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb94a2ea6f865bc0c053b2b44ecbf7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de153528f2beea6cb55b0b83ef073de7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615ab3dc1eda0cec26db983ce9146c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f4fe8b383a63ecb2349e7331e00b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08607d9a1517ba56fdeae8d97ae739c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dbab3a3429dbbe4aa04495d9e5328361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544d3da9fb37acaef766ca5c12165b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1d7474f1ec34e367bbcd88561fb83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8a9ac1b259378401b85ba9d409cf0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff158369f8e5060b1b758df3540be5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c846da798a3fb9065055d63e4e242366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4310f15e79c13ee2ca62f18009f2d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfccafeb5f09c94dc37cf95274b09b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596de3e923ee719225519103a8350eb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcca9e1ec59d6013abffa094b8568eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a977c429b5a3add761b2812eaddea5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c398cff45422008cfa2983f6d7f1d17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ba8771e9da58e2df4eee28d7738ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0146821bfa1dd819a905bdb487b2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804d93ea9da323b143c237ce6be8f71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e84a170a5a082a33df914aa0aec895376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9a57e9f4ca99b1f56c70a9109dc1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9894b9caf482339657e513608e6e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e708fc0881a1d368700c79b10f14125379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff76cb93aab1e4dbee213dd732a8939380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c683d5854e3cf2d908de996630aba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b59b1b0abd41bef79162fbe96dea2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f25d937a81c995106ad809c7e831d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dba023aa4ff5acf238d83b9237c732384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ee82abb82c85fdd28a1fabc7c018c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786db4d10518b18b6465f7f65b835f72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c914ab9b0d46ec0118f5bbd731ddff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a7e934fb909e6c729a42eac10e9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e582ada5f1bb8aefe769826b7ba66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be703da1b5352087f843a36e3da7fc4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac3d3cb18a6d840ae73e88366212e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de421d377d0f84c6e04ade45d73c2e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294b683c0f6a6c7fb7d0671023a4883393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccba850567340a300495fc508808d10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bdfcc3cb5bd60ff9bb3043a1d6ceb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a9a0b7409031d51d88ccab285b3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d6987dcfe0116b300c7bd5b72f3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006b6c851e9b67853b30a1989ce198f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1de07fa9cf2c7fbe1261cd34f3fbc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b20b7daaaed72f0129c9b62e3422400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acd5c2ffce9b5dc6393fd4dfbe14d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768df8af4c925ccd418477bec19ba32e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36961b6de8f5ae4bd788d14ff224888403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a52acd2383ac1752b1f3ab0cd628f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b866be066845c54b207594510016a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45651e8cd57b3097b3032cd4bb46a687406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f3e7e12938934fb4005a1f297bd43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8a171fa5541d4ffb5e29659a22047408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f0db49506dab8ca3b5e57b1f218e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc4baeb024846dc6f4f79d02e32d08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ae1ed475195ac64c9427c01c0b62a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173de7497428dbf588686044ca4e3b13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1e1527eb65b3b8ede2d3cfa12ff6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca639750dae4ed55d61176935d4b88f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49fd0e31a7b92045ce02aa438561c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877465ca81314bc6f21edf6012d0211416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1136ef95e960cc7ca09f3d44dbc79c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a3c108c82522cf14fc8acd6f05db5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9575dc3fa82b6346961384005ca2793419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410130281f7fddefeffddd279b60ff9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00087d9c644bade0795e9a18fec4bbfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1abd017254da988f2c5257f8fd6fdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28b50ba633c2779cb04844b77a421b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20efc193c171e157fa02f586c0a02d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a548f81e11ca134009d8b67c8fb50e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f56b99eb5c57ddda9c2fac14a0355426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3d3cb80e9ac3ca9dc8f52c4c2c973427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775fcfda16d3e32ceb655198fffe191428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f7f2fb8ee9940e83d9b1b3117f70e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15a4f9168362b37762b85c298b69d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4dd58387ed065516e4890d6acf7c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df58aa5a98c1de4debe77aa356fe34a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9bfdc8ed0ed6c1d1d96c4728ea687433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da12db3c1a5b206964a2acd46cf0e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83072e5a6b95a3713c8cd453714af7ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79bf5483ae6f5c85d39591c5f05ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace44b8758c7bcf317c826343e0f3361437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245838eb1a86a66b5443ea89377b569c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba8ffda1a2066ab8c9f706d439f686439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ef55ded4ebbffd1b6792dae3f618e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e98fb201115f2386943de90b8cf3d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47250350eaf364ebe193dbc47ce29a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be963f5ca5a9ad0b2711a74ed3ed8763443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af461a5519c807998c5cc69bba8ac8ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68548c00ef71c2b83d1dd13cca71f2ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaff3fb44195ed433ca79ed28f7736446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83532926443d9710ad37696a3394f749447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a4f5abdcbe80595e72ffd71a1b91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e46e9198bc5323b725ab36d35a463e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fbf2dd899bb298eadc06ec2ca13d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbe763cc00f1f0b4fe29ede3e79c21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a80a7fcdac9ce890ff26f52b2f995452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96fc88cd88b549af7f175e43f97650453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf2f678ded6869c60e0443b0d7a7a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb40991ae11b6222f07b427f733353455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a4ef29b0add4af1be7f7c03df6469456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046efbf64e34ef30c8673d67140fb1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6ec3ddc40a268ddec8926e9d7b45f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf761ec648b60b1d19ffa3f9d448165459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a52c35a0262cb247ea3225b85452df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976e44d5af0e83bd5969da89e3d1c25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db198d4d815add90d9c4e84bc14b80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5ccb0e777ec47c08b3b4dba6e5770463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caf50a294dc4e30c45965c2aec9a61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798629f30f35be698fefab1c2d311027465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e44e32eaa1d9611ab3454569f70b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eafc5c06cbeb979e3d168119f59fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d785c19db55b1f4c001a2f3ce9ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1fbd2f6d92d6be867fd77e04603c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae44ce5b9197205787bcad3b955a51c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1720649d6d3f3d1dada1e8c8df03a4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075d761b05e2f865c85786b0a27e039472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fe1f0fb2d2cdfa88b98aa5ca4b17e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a150226b85bd88a4b87d0ceaf6371a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739166ed2ed32d55e676114c3a1c1b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb819197266a5a943294a5dcded2c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7821dd5f4e657b3d97c71f8787bd18477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>