--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9869325f9c780e7b2a388b94b238e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d005db0efb833e58c536be8e1d81ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fa1e7c504cf368aff4ae499920b2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cc1de3b044861b5117c82875e8ea24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8fd71275fb083ebf1dfcf6be44cbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda1c91e98329f284aa1b4da890d1df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb8bde23439e1e88e9c04da6b13b1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8a46901a67bbd02ca53e7ad8127bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512eb42b4fc7ce41c5b5f12c3066aa39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe835bc28bf1d98f9529cf3fef347210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887829245516ce0d4ebdfa8a3b5b18011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923fb5f0c486dd4cecec3dee00fdcc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5969ebae7c4d680849c8ddc19500413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa97b7db1a6dfd77b2f9e672f4be48614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd6ef886a1fe119a0239f878bb2f9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505bf424f5ed22caeac2c6bd631728616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780dd36baf4ee4b40f524933ff21cd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd0452853521c6913f9f4ecf39c5ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f055c9ddf50c27118bd0b77c115b20919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b00e5f136c931c7bbfc423c827af120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246c86dea598460ef56d5182b8ad01321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d47ca5274918b7e2524d8ca41562722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f700ad445eb23ccbba84e34c2f59923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a59d83e22d4d37c097aea88fdb81ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5a55c34221efd5191de11e216a0da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a723bb7b301c06f95258e49afac2b4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256308b70cd23c3285f1bd4ea5e84fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57c75870e535ed758893f3761f2e4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543ae38dbf4aec9f24bc186021e38d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0a6dcec05dd7aac0b5211eb704fdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad24d785454e4bb907b9c84e73467d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305d3d0a2fd2af48628cee664db1b9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698d51a31ceeb6bf4b478be5ad1919033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02662e1b9bce380a44132d2e0f6ef3de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48904c6b5fa0da2a4aeaa1fe7ccc696235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9462d9fb8f43f951ff51a9accfae2bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198b9c66d11a96c2e6672b308d06d7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86419a2390a86fc2c264a6cccd08ef5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777160307f8ca878c0af852bf3c784139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa6072475e7ff5c9abacf9e02626540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d46a642a4340209de826d08396ada41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd352b240cf004e25ecec319062c893c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19323ec7fbe16735ef24e0b13b771b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb13940bf556d91a2a2b66a0f6d079d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fc0dec7c8bd3fa796170877b6daa745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4e68eff85a45cfe094e6494be7d5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dbdf0e4f1aee5d75597aafddec51747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c46960c31d9c7d151258c5595943a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d45114ae3cad8d2ce8bf6eba9b5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af63491c6a56c7514002dadf11072150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e7eab646fcea677034228633f0bff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d89a501dd98b3708e34fc80030c11f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9161b01a0790c5541204f3f6ee45e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d72aed69aaceb6b3e66b24fe53e9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126884f62ca276faf6abc9bd42a0a39755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57db2da90a7bf72d49bd6732e97ba7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0de356e89bbb4f01bdf5afed551b8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c935231ec3a111e29400a188ce8d7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bf783fe45845adbfcc9206b9ac68159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c422cfbf5533a2b340998efbb553e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69ac7cfe98c687fd2b4c19dd16f26561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c011366a57a4078b7eb2acbd881374f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e073f00da8008da68ffcf883322102163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b515a6d4af9a0cd3c456975a8328f8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c660b83d9bcdf6cee125d3ef192c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ba77884c6bc68174e37e3d4340ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dcb92789ae29dca918f88831c630b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990ce0a82bd2f8a66fe69fa6ff07a0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad373724b7818f69db3a1a2084dbfd4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34725e5961ccfb2216f0c103efeb4ed070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff8aa99c984daf40873aaa09f9c98e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a067dc83277460c5861434e86e53172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e908d86d06ebaf3ae23deacd1511a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7d0c4ea262d2ac39ba8b9577268b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b1097bc9ee5fb3116733b807de86475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821676552c50b8fb6f7b25e85ce1cad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade1ee3ec7249776cf0f4fc230dd9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7df8f22aa64e36cb2b61434432a5ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0e91a05ca36f898dc8702464c1a1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396fdc2ab908f77807c7d9dffa3397a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01645a0317da77e2baea6ce242a4b1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2b732a2517bbc72c55788b99f516b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8744d34661e7b36e03a6d9d6fd0604383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2822ba31db6d11d7e970f14332f57784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73148e5207bcad897a01c55fd70e2ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dadec123d634772c19682083a72bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df1134d32c9ca6bbef6c3dbb7bb2be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dfc9c327ee60f59c62cd7444393f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e3dc5919b776a16286fe063afc07789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a537fbfcc596ca61704404ddd8b4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a79371b6ccf6e9184278690ba902491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d47a97d74f53700a1009adbee5520c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10af27b63383f364467c3ab2162283e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e60361b3c9c8c90780aa9d6a33df994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3527ec3e515866502c4c65e88eea0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced4c272984a8b36ae69f22c8107a9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f107f2270cee25ea38ea7cb46625f4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b76fb0663cb55700fbdd1ea15809398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1948c6c33fde8f34d6901a7ec81c38a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427eb869204824e5030cd89c72b7bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e86026c765dd787337b873853a33cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364430124224df8f8244489365d59c3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a253dbdbbda1c8bcbafc4930b9f5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1731813f20ed73ba9f23ab001f8af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18b3c3116e5a57ae16bcc2d27570b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d4376e28d996014cb5f10743cb0fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a500ac01f8269cfa963870e358546c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de7cebe4b48e4ab59b71bd4d6b40db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b32bd03c32dda110d2646f1790aef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34c547985f86cf8bfdbe8d5cd5fcbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145be86232fb787ad5a67c97c73b874a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06df5ecf6e89d277cf8b957131919112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c72431265d9fb2c119f6fb32618072113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4737f3dbed4f47b7028124bc18352114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b31bad83322746a744e5411bf100f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f85122b1f6218057213eaeca1754b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5b9bfa6319499491d369322d34edf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f814319df7c6a7980304cd5fd10ab6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f58fdc4e885af640fa0ee47b173b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f61da72861d24a33d3b94faaf7b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805410c58e6dedecae30d1f503e0bcee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2448a90eae942dd1437f9c197ad17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f46fd67673279bf887c36453536ca6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7066f858ff1505fd3c0e7806e81d8cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc41f22011f35822490a5320bf5dc81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b379b39837ba7dcf54c195420c762126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882551ae4027adf2c72e49680d1f0209127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f8c08e0929362dfc742b0648e4f70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e927f95d0c045138dc027fb8de7b24d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb57277483faec2f05b8dfcb2aa7c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2641e560b7412eaf7caab532933d627131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77973c303dbbbb7ba1fde2e6903f84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e766a9715553526cc41da9b86ea7435133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e2986cf89680c12e4b44328409cc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19f17b56e073421b71125a76c3209c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2636d45b4af4ff7757be35f7dbf0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60011c34efbbb1d7bd9617811add100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e929607e13e68fd2aa25c53527fb84a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964300e1e5077790a37937bb3bc7b03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1ae08a11463d64d6ee2195ee4dc7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901d9b330d33c98f68bc78353abe5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa3e68d16456a29c9992e6ff963787142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be33b521d6b00f06676141bc384c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbbfd2e3f1d01ea2efeaa8c2e766be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f5819a8b45b2f63e1f58ccdc9788c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a22b06ee87a529dfdc8ccc9afe7051146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ab514d888209d419c0e6de5223db7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26fa6cbec3f17bd2da2f6cf8e2dbb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b360e051f0899ba69087bbcf47ed21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456aec1cdba5ae6c59f13fbff765833150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beafcc0b10bfeeb0cc974bd16b511a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394496d1e69009bcea2ee749959ae73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7c5a1df7b9765af3b1507215667a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597945b964e14cff17eebe50fe2e5f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309459461fcb223d75fe0aad20e5e28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc394be781e5d17a20109b565c247df7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268912ff6ba9c6abc39d1dc7dcfdea1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6f8e2ee4f089a9e6d9afcd6b6450f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b7416d2511bda3fe9eae4377a6cdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaba8c2489036f81007712f9c7a632d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f901360a563a503370431811aadf97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156530d9d92a319f3e4798b115699914162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93a0caf10c79a9fa99a6fbaf94e2f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea1fc5186a9a096974e1b7f1af9c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1118ddd5faab2ac6da46f1a5888e99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97569dfaadce1aeb08eb45b4e5d4abd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe61e1e555a9f08954facd0c31dd37b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a02fd9ae77a2a3f6c5f59e199024dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5c97ec1f4e8f674637df872cff13c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adc2784b5ae4853d4978521bbad59f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185dbdba346d7074ba5664679da67c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda350b609625641064413c4e79174f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d1cf9ec130c0dccd00a0ae9aa4273173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51855ea878591ec8e8783d8fbccdee4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f188ce9748d3a794783400ed50663175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa528ff23b05c30be8b80245c7fee81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6e983494c20c84c25835281d9198b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03562ea665482cea559a2ecad63642178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437720de12178a005fc4f89e46c93186179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e939f103193501300ffe0f14921c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120435155d5cef65184e9fe2cb1ff64e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb622662c685c2eb753f12b3dd3b64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bb5a138879edf11d2b66419fbe81e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8dfd276e314e1b8ad897ec4655a2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2070492a3a33c735f5d4a5e7190770f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384d7e07dbbf0ae2eeb2f3441719a99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78f4a67fc47cd37d74e47dc686ec43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4bf2a442200047c1d1b0dc5b2b6ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d776e82dafa45476f1d43461753f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9020538e6efb2a90d35d64696c10d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dcb9cfce05a6aa4fb10fc463c2675191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f439e4506f3342fd3011d712201de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46f547967a486e5decfe3573c7470193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f2667acb09c02bc35a8b10ecdf460194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8f96a573e78e77f8bec3495db5358195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3461626d0976bc406760c0fd1e24f41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcac6ab06b3cdfa0b2d210e234f81f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5b1e69d7cd5eb22e3971f8d1adaff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f7535036309e1e5879c3a6b1b7061199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04affc9cb1cd2e4cdbb495d23973a1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cc7456bced0bd591ce5e60aeeb5f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa5a154ab94c012c77f2b2c8a12e68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675484e05484a29a6728d55e4e9a4ccc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de114f2b2749cdf15d9fe34380a0ff84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bd841f6fe49b306ce76d9baaf086f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c55ee16c4e489c6afcb7eb5f04ae1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae802439a98205301d2018b4cd551207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46589df403788ef16640746e838d1e66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf25a00c4e5db507311b168833b38d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3de3deb52703dc1637aa14e3b6bcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd9b8d583a56b594db063b77efb99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c425c5c8b2adc6be2eb5ad9275a226212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c522ff490d53c5e020425eeb8c0bb0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43793fd946ad4a1cca7eb8efef5fc59d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697bf089a3f5315fa04e0587f46fb72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c58cb709703f691309dc95a4e87b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4107ba807e3a06a2092782fb88047217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299dd773b57d8272463c41d81a7083d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891e93062b6c8d665d5b8667c65c167219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd47623a72197445c5c8c3576ae0653220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39632e7973722b4a6fb1ca972a85ed69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcb86ab2a91f584678a78b54f283db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965690056c66d1833246f742249c8134223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affba9946189abdb0874eb4a45826bcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb53b5b3ce70247f1a495f5fa989dee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b2a5c4233c6979d919f0e9ea7e7a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a522a93d6f79b1a447fdc4898a74ee8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14183fcfdef4bfe84f7c05e01736c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4499240fa9b788f85adc4a25ad3060e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f89e6aa59921e260e5f953f756b2fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd2ac428e2fa433912d9760f4c137d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd62a53b2ee9b4188f8bbd349f73d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542c625c0f81a146c493bd289e9fb8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215c8b937a83aa7816d2739a6ad5969234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3b8806c88fef6359e49b2f7f7c92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a0fa1fe0f60325e738051cacbcbaa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2ffd70a98ffa837553d309a99c4e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97c3039ee06561b184490dc23e851238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7b91952605dbcee11bc98fc83d6b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a600ae0da2b44ad8de53ac9f3f97a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77828331ba203879f0e644e72e782ca6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e466860c564f5264a7ac1fa912cdd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6c7b138bc1dfbd4ccab5ad8fb7953243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fbe593343271eeb74c5109fba42c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f71a5ef74202562b72501e2c0acca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4b6156f1d32d50360036794744bef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a8480ce43ad83c07b75822421262247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b00318d1eb7680cef0702ae783b26c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b4c9aac65dddf7804ebd27ea338b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb4cadfed04cee951953e304c9faeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc211e77dd754530275b4348bca9a52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca82d8de7fba98a36f09d536cd72c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994ed319eac5277b4bcb7ab66bb69ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02b950bb89fff1d391785a6e358ea1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2e2cdd50a1956f86b17b4495b2d8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2b575051b6ba77d466178485c72f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464dd9661270a7fea06777160b4ecbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ae0a5db9a0821844f9bbf40fddc45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8517963fe41e8a5ab8cfea0cfefe7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b69ff77afb8c9cc57be21a55d10e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda67a9cdc63140c8150eca10042166b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cb652767d1ef6d889df27a0f32df3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4927a91948bb97b9049ea4c8381cd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a409fcf029216a11ed58400b46c66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814f2508e0d09ca56fddcc57287673265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd31a2019918e9e9a12789ad48d91c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88bc568e994302261a8bb4cbe62b0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd08870e4f207bfbd3b4e1e337139f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3328b819142cb6710f243dec3ebf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc407b927bd259cf0ac78b30fd38800270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd4185fb72c1dff296af0b1bf281d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387182483168a7f0092a9b6d1494f28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0e4a15fb2706794617282d8ee6738273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e5472569552ec5c36141f687075f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab22f1c55bb19ed2dd4a3082a5882f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce763db7aba4043b7976652bdb0b12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f261e92ab70c69e54d6ba01854f1bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec70bbaa01d53f0f222e2073c1d237a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184065f31b99215e44c20fafe679c25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c1c46341621f475dbc9ca0377a00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0c51878492fe9e9f1fd5e549c2163281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3334e33e1a95a8075c617e4721b55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08a0512f7d0216c9402d943f256f74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26176638fc297c06eb7d7062a2220927284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bfbbd1dad9b8f4b3514e24260194c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac270284b5a3b2cecbc726b0866e9084286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a6012d08dcd7adb3d3f02615b4f40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b725a4657bd5abc8ad0e8a1c0983288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4981448c2204552b0032de008f6576289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfac395bd0868d14cc76463d0915d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4914b09c63fceb76489e4e6703519d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994886b01a85b56ba72d75d72b1acc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758cc7d549bac0cad2c74c844851597293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239ce525c2bce5b064759e261b8f2e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b22223744779afca396cb4343e2d95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96e38bb7a9ef68bb20c0fdc929bf94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e371fc9db2c84b1084599ff1fc76733297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d4bb4728bdf8d9952e0bde24f6427298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb999db9928a2c236344fb42fcab52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f053b2521aa061de53897f2e837489300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c2588db7f090a4078af5fe660ed06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4dd57ac038ba0a6790ef2c72c67f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bd34732c26e307fe26b04928f2333303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0318b085c4e103223abad03800fd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef221bb748515c28356f2de26633902305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fb44974a50763a279b7fc7f018cca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52100a5fbb66e3f98bc5264f659a314307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeed113dd19dd2e7af428c4fc166bbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c991da38d309f370d66b81d207d658d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6cbcb31a834e13547ba150507213b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d7805641fc190bb7113abda88194b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d0d512a3e52e7326994f48b073c17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ea2f39f948fd2f5272301fae34294313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44266c6aacf50cac55a42ae05a97b06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88721d8c05c20570ef499e59e5fc9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc33332e8546b58de02ba310fae98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee342c54b24fa8a93a86ddf2336bfd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee671c0c3045c7c44987e123bd3d15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b9ae8aa0ab8970a5c950bf40b38d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f269ee36f8a2ab490aec815b9888c54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df5fef20d0697675df2ba98dfad39c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368405be53cf3bdc0cb5254e83c973c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358aca37cb3b08f185603aa3ca2c0fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe7a8b97609d03b1c34941ad37a9da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa1375feb30eb615063eb28dcedcb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7325a0e60ce2f0f7478a17be8aa1f0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d7b1e861a1b1b9e5cf6c2617264cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a3dff5527ba34072e59cc930b5975328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8097fec93f45d420714ebb3d6d62c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde8d008230cf42c1dfe483d9993053330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13498a7f9867360c94c6fb15c0fb5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c20a3fbeb0b65a2ac5fe5d44476c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf824cd681494b7c569bf7d9369cd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6c61f222a751c26b5277b0f72db3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c2b6f856d3e6e75a32cf9735e8add335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002b251ad44f8a0ef4fa38122899028336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a3f6ed63f165e961eaf57df75e206337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce882337b90cf83136c14413b2a08b24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99768dedefe8295b2fd1d24c01b4775339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd641031c0c62fad1b7ce4cdc061944f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346fd9ffe4ac20e7689ea587206df42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f0e8f1d63a5b0a389f0480afc78a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598377ee1e9da22e3f3d6dc73bd59740343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ff0ef95370c18151dfc930449404344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0801b1dc7afe475cab89fc8200f97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc053eede89e0beadf2a69ac673f0f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8179c75de4a3a090eb1729120a790de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49445cd096b56a4cb65e1e855c923bb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4841731e6b19e2db4e70cca488d81b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb73091ebc7b4e1dcdfd9e7661a978350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730656f79efb1563dcfb163985b0c6ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed7467f19da071cf0f94a67f683cc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201d41e6b505ee7e662cb5f85d191e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6710319023dc919ffe014475b8aa66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c425add5153b5d9e055b2c569b547355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d1c5d982aaeb3eac22eba7d4b9a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92b1c6c4edb73c8edf1b5525c1abfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7054db9d12e7a7238cc8e4b9e78c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da4efe0da3648df4fd7409d6e0904359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3776d8781ea8bc692ff93597336a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc930ff93587f1b078af6168de4271361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705557d94d0aed0320cdbac7b7bd868d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3074c4e065bd47141c7ed027163d415363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032bbf05203e4b58d948628aafca9bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6c67658a0f24bec42d715507abbba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a83c2e06e361b86f0a513bd9a0136366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55a8a436fa82e7c0080dd13db074e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf253dc8c540bff57127c4e1e86eec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0559421025e8097d8696e3d7c2b607369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20401921daedae2da164c578a223f50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f6145e0aa9f276bebfb86ee190cc3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72680c82bd8ce55a0ca1d8390849850a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da459a277f77c7d2c8b02f2a8fc31044373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45c8de19008dbc527a315f1fd9809374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fecaa43636f9d2d1e4e1f61e532cba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba6e206c0e7aba4cf9a8f6f8d4cac0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9b2350448dfad92f4cbce4da06b7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75561d8310177ce51ac2e39d6b83c2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414b9fcaad88c1f20eeb12d14428318379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6f3ac272c97b8d91cbe105b5b5f0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698173ef941a5d77057754307020ef18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477136db34e491e9d645a983a23bf796382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04820d4559e4170266953b2b7a9c21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c72978b01cd11d7b95ab14cda1480384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424b60903b47d9b4e8d16b65f3cfda9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1333e73531e307110fb6abceed89db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7869cd3236fd2f84afd4626b7147ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ed56739bfcce639997ba447b97ace388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b0276b7ecad05dbb75bc76595e83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c8db197269c1fc831494d64e25fb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d5e85d23fc8be2d715c1fc37e9b4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef623f30931f9f3725bee88447de312392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb392768704ded072c73f0f7e81bfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55812e1f2b2435f16ec61b4e7b3af2b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9170511b1f238ce2df74f23925d994f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1598cc642a7821513a4aaaa46518eed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfa165320d6545b48ac018576dfdd5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cfdda89a19296171f502d8b0fa330398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398208506eb94550fa8ac8febbaaa926399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954b086099b42823f9e9fca006f65b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f72422b3b9fbb754b7403b93f2220e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992047721480d681031baca157baf2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e355f8bd93f23c339217bbfa21e4e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847a9b24b5e74bd34247b72928fb62d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bfaa162d87d560c9bf2a8021088c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd0f02241690009c8f5cd9184fb3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462415de5a51b62d1779a6edad87fed6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68df943d8217e671c9c849638c9499408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548783047089ff00f6f0356412bdb9aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff9c5065f1992477c18a1f600e61fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e6978479bd7eaa2cbcc0caf0a38e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b2a1a67387aba69ccc9432236414a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b544484a707efd85448fa9701d7423413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29cfc78cdddf513eb7c39430b8c6b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a49c7e4d15ccec927b004ad817688415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80172f26bc918674c0408a66556efe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf4e195e2f57a2b820fb6ad47cc5d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054778ec3e4a6196da27cb8b2f01375418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c41320cf90380f7fbb078b9db590d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca1272074450d11b62339d41e79718420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2f063bbfdbe1e8b473b7ad81f076c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9a1661a4a6eaa32f46a733399ca87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ee0310fc37436cc88cd70a321ae52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1e813b9282137b3cc2e1a236f0a40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e277045bd9a87fef4b936b78f42463425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2e2ef2a385b56128d87b397e71e8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d0de6c1e71a003dcdba0805dff54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e13a3a9bf39a0ac6750b19145f287428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0b0fe249ccf4fc541d201cc910bb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12079e91f2d53ea525ab218b06ae0f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9c7932eb178892706cda562216bee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa9bdf4c28b3c7d01acbe217ec0559432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71f1acd98835eedfe19a37599fb102433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f131a83a744843e26b208fb6b3aa55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38f9cb24e22d6eaa900cfd3c48d3bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f049ea3e52196483ec7c9931af8b96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cf9c76e9b2f182bceee9a1cf5bcc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af42eddf1e08287311a9e3d0c5e090438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce512a4fccd7685c21ae34c9578cbe11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6404585420da3ae054a4bf3ea869c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb713a0e86a5dad43a6d46bce9c557441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea378acb8eb40263ee9074bb7dccff76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c236df507dd97c63e365f019242be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e29a6858ddb644c690019fde11b1aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c3ae960756437ee3bc53a2dd3d078445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b65d78258be2c46ecaa18e6ad950f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1879f2d2e10bfbfb77b1ef6f1c878447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765e4bd5ec0fa8bb3712a4101621614448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b0d3be17d91fccdba712d7aa14ed8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16220f8c289656d6f4de9faac45f0d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836809ec913dac3af9e6dc27f30dd8f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4cc9d3e791a4d4ec04698df1cbfee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429948f3e99725564d6189a9fcb8bd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa63d1148c71b2494cfaef1785b0c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84241f169162eff5affbef9e6832a140455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba067d7fccb702cce437f31d3872f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909523700a48c87fd431cd5127f68223457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06e519953f16ed9c025236672a60ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb394725ee81092bb7fec933d7f3ec4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a74fd63eeb4aface67698fae484b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33923df9a7bca3fd7edc6e6a82857d52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299c81c238a9f24b5999d15b1f9c942462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482c6fc852e4613a4cce52acc6a0ce2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d829ff3512927e5e3086b278b1402464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083a36338d6779138f965501d76b89f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e41c387f534f036e5443ccf419fab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f44b5f86c0a11f9c6712d509427080467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8c557fda19f26086d980398dad848468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee841ae44289176389a93d9203288eeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de334492a7732a553449737c013f495a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94781e95b9e5ad30998a5465c65147471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b994b409653b43479ffcc7782cb31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf97fd91d8ce828b733b3eec6e2b5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d120523659e75c34c9726b7006e49d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeb55dbd12f295c8b2a89b0d8f0d97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8db44bf49715f361dad27525b8c05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb78da9fc80d90dafa4527c472b8a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db64615984dea47ebcbb810ffff0b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51160ee66daf6f9f5f0b5772ff3eefd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c4b22a3f0fbd44a08c44842caddb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72472955e3ebfd14110f116e72e85ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2d2d743eb8abc833bcc2ab778c640482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2c4a2ab9c4dcdd6a69cbce8babd6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e07c817e3b0aa7075dbba55c7185e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08967a19ebee27ba00548a28ff30f2ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facb0e70f4fd344c2dd023d53caaeec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236cc0b46387023564070bc397fdbe7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7351af030dcb32df777f78bd0d4dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa6ea837e928946e1415900133381b489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9c12ddbff9d9e9d4e0451e2d8a14b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051ccdae13547782ef827e0837ada132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92ed35d92edafa76c25fcc8069d24e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeba4c8fb05c828a1354ee3008b49174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d743eb80ccd5728d7ac8ae6e15ea55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab43eb9343eb7da4622125f966165506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda927530dd007b5b9a3cbbab27f097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ced7df9e405e75ee6a3148032a780e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb4d3fcb73e8637a1ab5ac410fd399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a13fcebfa3f6ab13bff51b482c05d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24ea35215448719a84ccb7bdaab35011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65a2930a4eed23e87cb728df1de8aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc825350d90880eab104d864619f95d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b50eb1adb2d6e3a9b3f8f0730cae814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92f8d84c3b4f0379ee2b60e1467e0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fc0fc92308e3502e6891a8442610f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619be2f20f578d64688839a9619fb4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93f02ea7ef444ab8ca3544d774605c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc9b1bf27c6ee64ec0648a03b3420019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb899ee4b0adad6de505a926752590d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c75702235634ce571091c42482fa621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39b06d22328422559101c7beb3b99922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fad276b70a6e423b0e2bd0656890d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e905b737167a19feecccc62029ea79b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef3966766c1a0c3d02889d7290b53625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f347508aa9a2bb30f6200f0a8644eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9a6c756e37f229a37026a12eef0ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d21d42791e3a9ca10d5915cede5bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ee510172f6aacc098c43dd65675d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785fcf25c4ffcd35cd1f0c70434eab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5e9bb67f34c918f32967bd47b9ead31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6bc39ca7a6f86ea0c6b4546e899fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f15c61343dcb2a795523237c1d1ff833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efdf90ac7143f10642b4824262925134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ca6bac18c8a3904a9283e658ea0e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5da143229f94fd5aa63e0844be60f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49163443c97438a9ebd5596763a2116037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bf96f63a03f67e8eb786ed35f135338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cf69f8c8f63a9a89a1fa926461d2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1618a01e671c4c2d6671aef94db1c8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d08e107840818cbea0a6c701cccd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e358d76e22f4463d822841aab55f7ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d40208709ee6ac7adf89711133a1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a9fac73ee8e233d4a81aa00eafff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39e947d3067055a49e67979acb842f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73881cfd84d7ec445d01be2d72a55be646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686abc402a70a01203bc5a292351078747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94f7bf9a11f58e73d18320f2d159bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ff43f598f2549c9be916eda48401349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694774adac0d58fe0876682954fecb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfcdb7d571c9d33a3a59b76941c09751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b37bc7b2ee645bf3f97e9dc4a4d46f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a642875fee46ef943709db1c308c5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa266551e5c09a6e24fcfd3242b0fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f45dcca5bbf9033207eb60a8403f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203fc4a1716564c3d0454dd43dca39a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c905b66265721222095a74d816df857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160ef9e0ec36bdac45787333c4548ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6a56d39b1571e7aff581491b51b9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b9831f781e326b97d4421bc84dfee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fca970e2612ebf01b1bf4cdf365b4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f687b0fe8331f46de2edf857aee162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f91da97386600572fa49f583fef0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bafb5b7efa2e364bca9602dcb381964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ad8a5e8995d025b5c5acc7a7eba5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107d28d5315cbdd3db1998a3f69882166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879316b5f98eb4fa42f1d3509394b8ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897c3a5ed697ceff42229b59041fbe968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca83293fefc0a7266e3a3df162c23f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f21f781d432e73e23b5e069ccbf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535a4abffd031d1e68dab5190fb7f0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a83d2326ebb42d515ec3f07d0293a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89104a2d2764a200d6ad712fb2429f0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d17e801bf5ee1f45e15b2b4a86c1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98262659899515a0547ea2ad73269875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079151ca0a4daf7d00aa982392089aec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20530c4a115a7f895ffbf4d533390877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb32f60730aaf68e8e7f82674b45e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379ada4777afd2694449da24b9cdaa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2fda9be1d799f0be7ce126ad1c34b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9269129e794d1a17177273e2cd458781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f986f55626764ea43c2c2e7e7f7f7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45295f25827bb1ce9fdebf0dfa154283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07e627aa2b46396695c85c15c60ae884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995372bab24abf02347ee6c50a9f258985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1f57e036133c04c0ccb087729bc3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c84a4bc78e7074f1f0722d9a420887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e722e0a6310d5a9f35f4794f602db2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf784ae53a9b86558380be2b097d6d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0490a40fb04352a8c0aefe4584f7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bdc2289f988f0e3028e94b5ce8b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56586d83e5e67a69f2ec25b49dc750b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abca3e8c48353601fe4fa6ed9b7ca2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854e804e8dad97240c7ec94ac4913c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31187eaf396bb8469b5282f70ffda15c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a754b589b4545b8f73804600e2db7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0174396c2e1ac6caf406c54d582a3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100d7dc9e968f9cdd585a1fc1acb86f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a68d272aaa17fe09a6a005b2a9f0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309df61595c344f6e3142325eefcda44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418917035283f0977dd9e04bd44d97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a7eeff9e53d4fe55f42961bbbca1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d7403f67b990b7c190e7503a37ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93300bd897529650de1b2869a095f562104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55121b644bc87335ebc76c0d9e6b6744105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89199397e6b12191eb518f0077a1467106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b19b1b3232a25404574067882661d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53bc0b1f57892c6c4c85703a00d9d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcaf6796e937927a7fa13e6c6e3dcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a50dfaddd67f2b646b5da3a5e24f63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70f278a0c765466d61ef1fb845ed20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0887c31e827b6db124223a72df3713112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db2390d06bb1c23f77bdb0197e10f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edf9e393a1955316511ce45e13569c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f447304a0fcf7acb5340539d4bb442115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f892b71cd22d4d7a51d7c01820e45e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6cba7e5950e043451813b4f78e8e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d04a5ed3dd1afa11cf6071bdef0f63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d439add1f23bb7ad29915ebb1158a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69f6aa543849ec24ee0a700c6bf8ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93e84e2ba82711f4fb2bd887124ed3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376951762e3cc496b03ab63df90e1cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab456bef5ae46a76d30c80b073378123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f53e3f967616f9292c62c19936b585124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387e9884ca1b5d3e0fd81ce7937a6c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b39d520d108b24f717a65242ee50c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92343ca9b122919d73689f4623e48708127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc499a044dc13532120d60e53bb2ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47082a9d273c9955f6f2dfb8788c64b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec3d33bba988c19593b03c81f2657f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ffe806579d8ea8fd385bb5074fa7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa92806b554f2686b2de50552abbd90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9f910772e2db2c4a6bd15814579ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e8e78f5429de555b94835d1f19249134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d506fac2cd654545d2dc51f5d49d4f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898f4f151068d1b4811c2a67582c462136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27b46b310274451cf49ebfe8cfc108137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e031e3cc1bed1e98c21f61cac76c4e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf1eb8fd9c9b692fc74497aced63df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ab60c755dd6148f2ed934eda82570140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f8434fcc15d1e25621f92dea86e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3da0f3b7c20b346b962345d5f0c7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846da02cea573e1b285b7025e13d6416143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e45844f9423cb13500c91d8e5e5ea1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c3bc239a10f9b71fa698c5dd1a1d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47808cd79d91198892a15063f5405af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6414e2303e21d12ae706b0d76b12b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfd6316a020ce86ff90fe4f94c4c95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fea93afa43a256484c76cb4660cfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25155cfa2dc2b02438912f93e6f2d88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530bb7102501e24e209635727adab4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab95fabcb427ff833bbcbb00b512b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89f81a9c203a31d604895a2c21948d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153bb54f45057f512194a21e4582abc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ab336b6cf7c2854b64303da1e5b56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ab371ccdb05106c4b89bc70c97b01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef620a48bddd8d060999c938e757086157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a3967714321706f5137db37ce3c29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa708c138910f70052ecfbb6d7c11c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0f6f4a0bba96ac32b9473996f42dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ece4da6178d2894c6ec519d8df85f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17816bc4ab5f6586c0f1eb4a175e3808162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129b9ee78b4d28ed98dcf38d41fc8b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4822ab0750a88ab07ded79a6a1e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a5fad5b1711bc740049182c325914165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7aa9df9f716f63345e5f2f6ceccde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae39f6b8aef9e4baa8632a8db6673a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc71a45a7da41081584444635802847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edac60bfb8457d8e08ca33887f965e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf188fc33b224c5aa456b425124a3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7d57b0d9d121d111e23bab52861ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaefe68f0ee931083f2af9298b052c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2a32950859fb6405150b7cac42918173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c493556a3755cbb2a3329edd5825d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34effa2f7f06bdd016dc6cc9c155c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3edf98e6a8258514e283cd96d2ec95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b923af30c6bff295e55deaf86b99e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065bad089cc3783bfffcc9baf736fec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fa14303e0fd9d82a8cbdbf9352cda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae575cee6bf0d1c25506259860a5ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c363120ce9e158d7a353ad591db2f90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82481b74b5d11914d0b88179a59ab0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab2d4cb84e6cdf0cad511fe5416f16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b37c75eaa7fcdb66e30271e2cc6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af978c1a3a781cc3e79f47fee1d84cca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f09defd7a4a84c964d0148970d059186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e27597f40c211f91e06127314fcd88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b91e118913ebbd61447b346af72e1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921b815c1f6c71333474f900a7d3848189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07dee90239c0f51715a83f9e42aff5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc22d7366e7b23465a94348107db07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613f8ca358b1717125ce859c4dfc512192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b72ced8a22832bca671356e0fcad4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884dabbe7f43d195b4123723b70918a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb3ffa92db4077e5b8c92e3b258911195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807fc544c76570c44cf41172fab278e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeee8012b03b6caefcd21b5fdbeaf8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95936f84498e1f95d6fbd7b9360a3790198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead464dfd312c8cedcd90b2e7796385199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a35e830e94cb6f3ba574f813ab569200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815f4ceb49ddcd5618224945bb7269d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4996983591cc90a862f594f904691202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0320dc359f8098ba701558ef5070b43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5afb876a7b8d4e7601fc41d79bd55d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02339648b659125d9ca1c62f20ac8d7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4a3126c869d041b0465a4534d8303206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923070db8b7d6b582d327f29b22481db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33846901415b079933c7a88c6b6d7c7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6f6420633d785d8db42c7b189c2a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6707091206df682262af02c008985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096931e524681cedb899442e3e875e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272355fc2b7f7f04468a849314864015212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd68138f2aa7b8875796d5f57de31e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b3493d32dbafe51b87e4aea8ff4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f2784c1cd4b02d82b48a972fefe8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b80384c8d57b6e20d1f288de68c62b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757273847a8dadd665d181ef8781fcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4bbb07046afac00520243a8720441218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad92a255cb1f520bcc53f1fcc8ec1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dc3588be0b03c07e19ca3789c09f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d3e33f30638f867f5402652353eb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44722dee5ccf7854399339f6ca8c617222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4159d45839c774caec86a33ad07ba4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2117433e8ae45fb5d3a5fd85c539e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7bc14cc293b9bab3d97238543a7cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d378ceb44a16fdc7d2a81534f6d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb9b3f0292a811d08bcd93a692ecac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475be48b8ab08a73f7a3ce7374fb09c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df3cf23337090250261a85975d150a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20de74eb756952919432adc3519d6dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c972627ebe57a1573124cf28fb639f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626460be931846916d8ccfceddfb4b72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98769717457e779cf257edbc78a926e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648784bd6fe9e24227458f58555b65c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8a32cfff7c00b48bd32c437e9e518235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3fa1315956a083ffb124a03b8c7a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4d88d3dd77f711fd6b24dfaac9993237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a0131741dd1082c56dad3fce3946c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e92dae37e75511d260f0f84e0504c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce1e355b36d2ad7f3decd932485031240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761881a2b5da5dd253e28a4b8b3a042241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9edea9163fb8181ac5ec36051f7fac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1003ebb718af7302869212fb267e98c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16f65df6f8032e057ef396ad2641ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44877eec79447f0de58eaf45273d24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c21a8db4ea334ac705bd081ef1f0d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a71844cf30e8b810cbec1c474dd59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fdd7804aef02750becddf49893099248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4e3536d900e28630886d5b29486fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b08178ab51023fabbe836d33b6ffcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b6f25fadaee811661b6989412f5ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab9912baadcf71c248383e2527939f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c7681dba6f2eb1dbdadb2bd5d3133253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b70540a9243d26b90fbe6a21c3951254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a415685452331bbdae0eb204970c6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52196805121d2e25e61f25421b94c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0509ebc20b94ce2b25f995376971257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5605ae751b1d6dfbf5e9fcd99be67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0d8322cc153b4e621d09cc7f85aea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4a410fe9e5f82e42e2c3afb2e71d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc432e734033865a37f97aebea6ddb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565dd603499ed51d7d9d5bed7bd04c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772dffe47a588fd1102c849d7313c6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475096bdfd68b6bc13abdae74fd06453264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f87c4ee17540e1e344e7c2c6d80c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd862a56c08f977f9245629ab0176b78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875338797ce6827bfdcbb4feca17a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03650b3c333231aca3fae75131a3c07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc75cd5be6820c79ac13414bf04cde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5ab4eea7dbfa3cdb4e3567f746567270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d3aab85fdd2931d78c8511cadae06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443caa69653de79bf33d56effa015589272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa55ede9f3456f911b18d8afd32eaed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822f7c1c7363370a35d8b49e3dbd16b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375d2a1d21102fa17b6558d61ac0dee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c10ecab704709a4c29ec5bc5caa820276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dce47928fba0ee8f0f10de8ab6efd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6a589d7b041e676f90f78263f1c12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20436c3be79dd4407e0c3d4250b2e356279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a0d53b65085ec440ac91d8fe0fc53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f846f7bfcef59bd0cf641448a1b5e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcd37d1dfb656f6ff89c9cc3b2b856282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee94d147a9587ca8453f84c4126170b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91b18a4b4dfcdfbd690ca2bb0f31ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923edddc0dc0c94d0e6c1ed9968d23f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3b9af972ee29826179da277d4e85a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ededbbc7ad41567b29dbedceaa82645287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a867490730d619fbcf6e7d11d3e6a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81509c2db7481ba977fea05667cc9dc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ab38bbd19896f6fe4456482cdd624290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227776d7c0a4e5745f04754289e5a73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984668f46b2dbbce412fa11dcc4b898c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c12fd47f3a516e199e404ea558b6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935d51f6bc4d02006301834d46bc553294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324087d2cc497949df711957f332869295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca2d2c48be6a5f6d76ea64cbd11319296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe063518e3d2d58f83f1187e05a676f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb8d75dae98fcec32144eb0badf2c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d281e686a06a2320a3d21c4aba34928299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b4857cc19bc3b66e584869f368fa1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03962a5f3c411b7c3e435ce216ef77d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93352d1278f5425a930d4aa3545c09c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63051ae836032306cc51b5e3c549fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c11e51db995621523d8b0c0f890c90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd29e6d56a59c5687331843a03af5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0606e7b8299daf0a071c1bab06dbeb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1293abf804b2fc1391f417e8bacbb33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd70aac57717b2edae30b7b9c4ec846308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9f5eb3f1fe5c1e650788c9f112bcf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681bcee94b5ad7a2b4201c5f1cdbb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cf5f7190a5132eb545f69c26e661d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a8b066e5d284c4f9c3c6bf87f7ceb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9682345f91741b7f974858dd147ff0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0539326e0bc2a6329fa936670bfe6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254933886ce6e4e4b34c815470b0da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414330f0bb9c0551ad5909db0be385dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1078f355e2ddf491b49330e666446317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a79019cd13d72477589af4a98f5fb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b4e76b188ff5aa3abbefbd1b8c55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4bdbdcb8c3bbe10e90cf9924ff377320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bdc167ecd98b80e4648bc0eeca2b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5425cea100bebf2ab8a6deaefd9af3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204c3ddb663259b3f297d785890cf87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebe0d97bc40d929bc4d52f30473f9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f73290aa76fb40ea185580b2d2a07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2539bd0d245f35f1e3e7ffba565bf68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe8b4251959a53de23db884a5b8d9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177bc7ecd139bdb990b9960c7deea67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e110cea3d0fc73d3bbf4f66a5e952329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83621e2eaedf5cdd99e54aa218293dd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c684e8c9cd8c6e0706a5cac4d31cf31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ddeb870a96d7cc251a39d0df4011d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482c5c11cb30075c176c443dbe590c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77ea9e80bf3e1fec14563e17a1d8ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b50b4be2b2a70bcb80c6a72ae8dc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ddc1f6ec037290460e42b9c8495cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e68f861bbbb50812eba9d0ae2e992d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767834296c17d868c749d0bbf9605eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def5dbffc8e3ba7d7152029bf9881c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf150e1760deca574040c7e2ce84903340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605a57e71e8a9089d4dac74c163a98e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18255426f7db08eab2ebfc7bb1cd2533342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8191d2d3acdb6a18fbe741aaebdc34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab3b7dc72bbebb5e4d2b8091d928dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5de865e0961937fb183eadced02bb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e021ef5d349309a4d6cc8127168d5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6089e4f830c237eca9665c05c6857ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ab9517f1ec16995b4f60ea4093208348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57106c675a192f53926e61fd7ce1c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8616d0f78ac6154546adf0757a7deb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ac8bcadfbc122c04b6aa693deef6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb15650ecdc753c8acbeabed525711b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6b9c048910692d67f20b0a3712e83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2974b769de797e7f41a5b99b7ca8899354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afda569f860c23cd831d04ca8ba708355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95907179df2687d9b0edd1641ff1d568356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f0e040a0208206feb848b3b3fe58a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153e9fab10006f6ef7aff3cef7b3328358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459d529e27cc1507333a6056f413c3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e0093b6c2c9ca5d2422a2d083f2ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d50bfbaf497265100cb23636f6cbb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04127347d95e49c76ac2d0a36dcbec1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb84b935963d373764e23b78d3e802363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d7aa995e952a4a68a378a382a237d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ca6934a2fe8af8f8c509d3a24e9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300569c583c069511d7a8c6d30343a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515c233fff08f01a4f2818e3900dc88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef0fa579ca091a58317e19085b7bfe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97942bb7e7f3bebdb6a85ec27d2023d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247433b9940a9800047b9423d5656eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eb8e2fed8f38b10fb6442f1601673371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1521c22469dfe0c2edc346743c667b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277958770301f3dc1501ca0046b778b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c291d97b822b7209ced55b90119592c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644cfb963d1839ed17e69ff00a101fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6888610b26cc9ba86ee5ca2ab3f398376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb10b1659168b88b4d65fbb3c0436377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333232d59172bbe981e9298714561cd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad3212ef254776a6b2e6ceb58cabf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e74367144fcac0019cd55e98bf06c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314aa79726cdd11a7400683da6f0e52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee94637ba97990b333e8ba2906f133382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc30a387436ffed6b125305bac777383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17d218410bb5387b94cd363769540c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a27e14a5cf1fc5c1ecf4466a97991385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b08e67e7089d6627749edc881f98d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d21c59449b386feb2d681b9f5ec48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11066c1621b8750dff2ade6d5cbce84c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bb71efd802b12d98cc03485e2ceb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b4fee29fd87e4fd46734f96346462390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ff10311fcd82be337665be1c0c400391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf766e1e121343267161eaaec99fcc87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d2247a69fdab8b8ae2b567b932196393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e6f86d3f1b918102b72127f04c7e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc54b9cdf77f98eff9461419e168f5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852584b91577c839f4977ad65e2d005396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee95df8af30233011508e6d9ac910397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e290e6ec2881f551ea7593cdcea650398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011445872e942560a28addf5dbe3b3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b864c940a2e0e4b977acd62d35a43e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4252fb9a174b5d62a42512beaac8296401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf20bbf901a4c646e782cd3a3274395402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceda992577d7d938e07fd929770bfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afd93c37d7f7e31eead71c7c745f35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4d4987571b63c22c4ba694c1cefe1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aaef72816c3446bb99ea0cf5e01d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b18bd3261cfafd69294e3dc11ae4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54341187ab22f090957a1d78aa03aa1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db96a54b941e408906bc42b64a4073409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e0760fc621bc24d9f78453432cd5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb314560de78b166fd57338af453c333411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491cde20fff9d92d256c13d9d9c372d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1872aebb85651819e83edd7748093fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14f4af968cfe4d6115bc1c5fe95274414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12391e550b925596efc1de9a3a8795415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4cb1c4deff373d243d089e36ecb58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aedac3c80338a3c2ac6108debf577e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a019b5343bf8a7164e712dbebe86c00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b591f34346eae8db13db3dbe5830d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fca072c3ea508c72fa772c0e801fa0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449de30d45f69c2ea5b8152278d7ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5a36dd0fac1f6a4285dfa5d0dc4df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7244a0a529cc5f9e3e7a7f913a328a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6f366f812af1d5e5cd424637029a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de294485eb968d8c8f9278b2cbc4645d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ac3d731e5341fc5d35ce4f6915b17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b4ff42a8267ffd360b06fad570b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16713febd533d7dee1ee181af3f465a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5631ea1c6703af6d1452144ace259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35103fdcc8ebcbb8ff4dbbf616faeb5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b220543544e1cf51268050d3b19547431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f93855381b08eb0f4d7f050d24008d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b59968343ca1b0ae5defaaf8ee7e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66a503e542b12a9e51ef60698e3846434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b674388b50e34e74e0adac15df97a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31f57c0cdb3e8adfe1277c197eb1ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668957d40399d7c13633a7ab1e82682d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80390fdef69eee88bcdfa9103ce13bb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf5e5026fa802c73edcda0580ba81b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128589715f5db379b0e6cdf66eddcbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d5e9b68eecc018c559e1cebf775c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d100b4e07e3598380661879dd5b1c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd8a1e054b7161aa26054147bb2f14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964ded307dffd60efca02d08462449a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c639b93f2f35702b7ecf1753e958f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22e31e0d1ba716eec0fcc8c9aeebb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456cb1b1ecd5f89b79e35c59ca80ad9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9d2798a4555aa47aeece08334def5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aa98268aa0383935d612a55b1d479449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb42b834122f0ae4d3e81121c0ece84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba7ed40e7ee2419dfd2c7e462e4a58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af899d23fb7eaa1f55d12130c2cda344452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf8fed03f313cdbe564b5d29e3d51e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63fae163c54dc49e9d91150344dd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a0bc66d461c0cb633725c68201d8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8afcfbf7bf78ab8012eca00d54c7bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b7c7dffa77a195e77ed528fa1af18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb92bb258d0287aedc45cdd5122d5ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df039e6acdec358a49a6f53bdbb00071459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208591cbf3431390e90269412934132460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec018eb90d6bba0b0949c92667a960461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4f6db055b4e9c519d327143b32204462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75cea4019d61cedbdae90a8c210f2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba7fa3d3e9f3550316d9b6883d4974464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87cf55e1c14e0d182fd77a28812736465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c9a1fe5771911b842d99ab91aa2f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f504c4513dab69e5540c24f91436fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdaade1e4e3ae366a39759ac3d4dc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37be4d5cb320f7989d0e61ef9c32dbf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfee82b40eef27b268d0d8830108ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9590b3f2aa23d3e6b4378e7c6555a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1eeedcff6fca8b464961071908987472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0b4c421ab5bf950d9fa0e7ed6c1f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3798bba55cc627158b3c013679641d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e6a01cc897c86dec818f95e880a66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54255845fe91171e31fff5a0f6c8528476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3142d9584fb8247625540beb2f50b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96706a91cf642884bf8388e0967f9d93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd408e581e69dc17e5ae007d331410d479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>