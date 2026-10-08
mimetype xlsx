--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f601ed6850a825c2c05f246f9bf571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7a6a7ccd075c02dc183f3e5206b2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d32f263d6cd8adadf954c8e9b5cb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f1d8761117877427367e77d7d0e394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31def5b68f15baaaa1acc2af82893ae25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507241a123cc768d04bbb57dbe9d54e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049982e27f20b56021d7ff00c565a4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae53058164d4522bf2db8ec2dfde498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51516cb92465434ab1b937245ff3d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9913aee29090c32a22ed23315be913510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755671a827cd0f292d6816179d85c6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c97d7bdc2f700ad6304ff74139f4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f8361fe2f38979f7d60bd8b57320013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cf361e6862a3a3f04dbbe0b365cc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23974c943fb2683c45ae75ed8763aee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf1653218ff742f4e7cfa65e7454016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4578da10b12422b99dac753d8ac0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122fccd2c097203fafe9462368ca62f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ef9c67e5157df0021df75e4f0fad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6f37e920452a4d7f515e6d33783c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbf7d88e3b21bd980fc37d01eca69321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cdc61e879f25be34b158dc5ff981422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de14d2c359b08c29ea34600d908859223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee4db34554162778174f8db53393b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78259fc348610cac56f26ff200e5d0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cdfc5f196705dd9f505e4c36f388726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278656d1f83d505b8e8a6a885d998627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414abe37a7676c000d234b1784570e9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af36863e6c5cec256ec27c51bf5aa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d66eceb8927007c8a8ca90c5f653330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4794141767e8a323a470b5811e909331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56eff218435f98811c2536b62cb5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b966d0694d65cf62483dab27128b5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c0e33d653a5bd21fe5707c81f068434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dd468eda57f0785308a337ac9622b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a91f66b63d0b07a114729a7a2e07236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251e3cc8a90fc806691e6973cf12a9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c66fd47f774f964173debdba666e2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e86b8ac75d3a2983fb5a3653f3211e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe95e187f9f6eac3a5901affa10b2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa73d987c497ddc31f33f4a5778d88641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d1275dc0e6b2142490f0d021ca9ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316db4c557c4abbc580b8fd4118eafb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80471d1a02b8f78b131bd80b477057ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1942b4f54456bab45ca5b58b287d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133378b2fdd6811d49e934dc8b68ad646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ed789655ba39921f12e931d8bada47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792a30ed5840073978acbe6a2e513c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd886247dc182b8febfb8d91be4aa1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9ee33739993a8b70361a04c1b5d1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026d55029e121a5ebcb40534752a12251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775c817acf67872a1e496ccadd9459452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d1d65a371c522d90398c29aa4110853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102b2a493a3059b2e59076bdd8eaea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534a19f8b633b71621851375be1280255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007a1d7554f466c7200ed4fa417ba8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cadb0ad5fdce5d06f1970baa3679457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21946bd3964c1ae9bfae02d8623b180558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c9f5bb0a8b5c66dc79b62782e6a3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b276b6baecd5a35189c8180d97a0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47073cfa2c94329f2e384a593c9c859f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec3c4634e497b8f5c4dcfa3b7067ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d00d99a3fe95240e1b87bd3718b86563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ed68e180fa0a42df7b62a08b7f41a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3d26e29ee7c21de9139f946ee5d5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f092186bbca1e3f90e7b0c54251f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64623c56234a5ee4c23b529d8dd01467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11facc3ad4c5928bbaa876fcf6e9c1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0458152823c4c08847be3a2aad99f4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7214aa670d0a790a06ba061879aa7ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e061ac296784d65009ad91323e90fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24e99ce70e7d283b936f37288a3a5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4092de537dec92af9812a863c561773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41069b1bf320870cb295632a46da174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92d0fc7053974dd636736ec27ec60875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5bf536e343f064f359b683013a81a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c988f3dffb86bfb8c2381e692cb72f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fafb9a68876295ac569c77eaa007578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77eb6a91d80e814b2a5dd4fa97587379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b44fc8b88acc411f303fa6177f717580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3232b08fe97be5bae92de5e1aad10781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb21c5d3c5f06bf9b3ab62c96f5b2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317dfedf4312464f99248859ed071e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431daedd6a727faaf7e6dcdcb94ddf3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2831f4bbbebe78c2cacbfdc6972264d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ec55de4d5452fdac4f224032a70c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b354166b14eb8db3d310e833852ea887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6457074876f25d69f8fbc88d4acc2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdf6ecd283d0740d630f34b53b0a3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084989a67d7bb1c9ced66fd980b24bb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcedf8b8e446025c213fa5020d20b7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbfa2fd58ad3384ce68e78d01b96d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b646a17e1447de7b67d12a261163c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c469d64866b5b03b026cfb0fea45e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488a8d376acf294d5cb5ffee732267095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6825b3e5654c682948b5c19283265ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10863f2bdb19832c9f966abdcc88ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b8fa24f3948e155fea04eb62009698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33baf9e3187177c47780931d178c8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1d05b55121e7dd2df132d25d97365100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7fa1791446f151f25d60abb22e2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f97126193adacef949222e49d30f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d98c67d940e16d1b2f43d201ef3257103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc0a3e5d59ab30d69ba277a13749d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e539e3a3c9ec959e6ae204f351bb3a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1315b3da44d930fb491958d50e40c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7668fb0ff250045f29211380904dfb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205616510889aadf3edd86c8c3afde6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec64381d67e373e3f06b98b6d8e98d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa3f6756ed12e02a8f438263b4542110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a7c0b5920da6690a392130992a915111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ca7d7ce0928a7077cb8b78ee6df01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8af8b1b4d57547bd779053d967ae2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cab0767fb48532dbf0ff91998fd1b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e13dc98ba87cbf7fa7e973ce0d4156115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691c539fe91dfb041f91001c593df4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32aae38f9ea27080faa4b9d2428192117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc534e370dbf214e5a890dc53f60fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9439c7c56790233de502e10963b251119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b2abd6f4006c4219c3ca4ae9f209e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed14573304ad5baa70eb01dd379b6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ad5838c34604ce3fbbcc9ded61c88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c76dee34ebdf66f3984957858b2d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc24ef7406669b30c536a8b7db1157124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4af513b544b09e2d36571cf2a49ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f64a87e285d8905948ab58f2d2348126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71d9d6ad30d2a841673e82b813ebef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922310c3413357029ba698759beb3d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068c217d1302dc34339c83efcb5d269129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6b4a76fe14b7692ea1a635129d5d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341ebab561b8706ddc5ede772c080eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355be673bf8075c5c9c05ce4656056e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951999f6f206d7adc1f615e89ee5490133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b643a574cffb2e30134454073a12d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890327f1dff3cdb410a81e8519490900135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1117261502fe354ceb7824a208270136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc668d5ab83e57ec003631d2ba8acd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19549d279e5d1ee54340afab3d126b3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b024e43d838e266d0517b209120a6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c52d948d7ab209fd64277b5164bb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641a6576a1d88e194fe0423dc89eb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86092e027d655870ca6a81ca063539b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc38a94aac28ccfc5c3a26fc3c11b3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93862e389afc5c238ba35c15ff80769144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa59bdeacb8492bc76a5def869447e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94163222a45d26f279ee38199733df1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963ff1df4ed8010cf40a431f145d3c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b1dfc992425e54b29edd668a5e22d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d6222fde2f0cbdd970cb3e39c89a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84144c675c16da5a673ff15faeef08c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd791c04d9c1159f2fc66468dbdf041151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab11afaa984004830fc13877c5639f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489db5933ff6eaab0d061bd9cf681f8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140052f86fc53fc74e3b3ebc043abae2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ba3d5b06946ca5fb9f0b8f5816844155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f035ff864a6cc3f89dce5e1dc3366e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c26c21fb02aca0e586aeb9bf7eec0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f3e6f0fcddc68f315c289bf6690d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ed86341cb2a471391620781941763159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdca64d3611a95a6e03e90f12d3fce0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264398a33ce636e38b990ce62253462161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11109cbf8075550da90deeaebaecc790162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4baf8bf5b2c354618ab11239d15e8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a21beb93ee41e26942400efe6d46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40a1bf8d3b49a8dac4917c97ace92a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0eeeafba8756ad5d972daf4fa2ba6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c4e7daca640491cf79fb66b41677d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabbd6fe1a954a7552b7b01c19a07ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdc0fd05f8c76df062affb4827509a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd94cbe4d43c3a5336ed4376743957170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f77ca37a6a6073bf6fd4b1d0a6bff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc5176e0efa724a15b29f80c34a687172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903680ed18757c3f2f51e6c031678eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225a61b8442537b38898589b49eed76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40ac4f5e1f96cea525a0234d5444c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566595f86a1fb430dbec0aa9d30e528f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489d8fd7d830a42e21a4c98b8b86917177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a3e7585039e297b03653138ad1271178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044fe3e8ad3514f95eb171136aa692179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acfde46b7a54a7ec77c7798cb2419f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f03db83f79c647309e1d6b51be9ebf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c445c8337f40ce258f90b80eb4769182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2f57b30c22bb0400a532a350073ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679131a4191af6520e045591ea00e218184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902b2d501ede2236cc382856490f94f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95321a5ecde9e057db9e16f5213d41b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650352abfe3a1f5a104b7a8a33d6582187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16ea05722f17234a5e11500e40da70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91ffb5b9735df12b40ec77a5fea591189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff575b0d91822195951911f7c5acd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eafd945e0d845f02ad9c3262be9d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1c631ab982ab5f4330e451a6b1069192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4279720c0d274f9aa2402f4156659193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd03232ada7e86a1107060b3b1c09c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21f536cf509bffda17c017033ea198195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061465fac6714b145e9a32d25e0690d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10870c458a5bc32934184811922b683f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0c33c9dbef3d59ea09984d90f8879198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2656d0f045d07b04087b0608e91186199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516a2b5a5667695cc65ee8196d290a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f51739c93b5207e17d714cdfe52264201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2538dbaab04e1248455b9a5ca388c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6378669c54514b99eb56150ee615fb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ec8bf9c826a2015207c54986d116e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236418e90b5f0b8c37c79fd96877fc01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461ed3a0adb07d4d5318d95bddef0e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af8a6a1dd4f831f6af5b2ef5ffeac6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409200f1d591e727085acbf61160c848208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e00f6c10599567c1e9de0399ddd225209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd626b11278d813c224e8e81a50c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aab5a55e3eed7dfa6833c0ddf9d0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d15046dceabbf39f74bd1d8f907d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c144d6ab3af685b155b28a9ddc1a059213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825f9856cda8b43879485a920489db6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e454b34ecc4355d685440596e1ecb9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd03acbe9ca5f4c5d9ce123f6d1b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8599cdba2ac77c25c852b524b108fcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf619de7a21e943149136215b20e97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f0ca0a155a1c1d21aa19ac08f8c6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5489a8b4219f273af5e10a527c80aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ecc03cdbac4777f3df3e2eb4fd768221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bc87f3052e4d7d453d6f720c976a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279d0f8133995fc88c70ce3dfd5d9b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9eab5d868692eae2da6d308571a18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba3bf56a95290eb61d056db86d128d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4879d02141e01138451001d74e91f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edbdacf32c1955ad80529636dee8d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2214220df7998e8f0c30aad2b12ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f22cc2f8ac47bbfad38410d2f56a24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0902d5b796589312b61125034ebb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f66162861817611eeef0b42db640f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa185b98eca9b09e40d8d2d90b3443fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b75208165de2058fc99ec389e346b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5ad4f20e9d9cbe128df586ea5d349234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52051625ff587cb71dbd994d233773b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da712a512927ca80495bf8f02d66db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9cb6b57b68e1cf718b71dd42abd5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a66419551e7f000b893ca45a4264e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb260e900a7781131a44f162c69942239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd87ccd17d19f875f7efe0577a0ead240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbec25ea445a416e7375cd0915df2ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729f4a2e80be520f828ce4887af06b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afd37a64624b19e90b7083bba97c2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d72493b28f3281511fce5295488530244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858ca65091589e9b8507b5b029e54ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830288299b280f72bce4db882697361246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599bd9f1c55e86a54a4cd73caa0607b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb646203712db96cbc2592fe9af30e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd22b82b0d5df4e2503cd12557ee20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e89ca75ba02e5be7eaff371d4c4838250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836c159515790426d48e38673938de7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36131de6fe0874467e72b44ef3681f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe72d149af8ec6d9417dbd32bf0c69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30fc5002e59d7898401453019ab02c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3551125c71527cf0faacb2755eb95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac427cbd0fbf1dc0c88b6e70f807f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9887dfcbe7c220f1fe8c7410dcf5095257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0116a5048d8b59ea13a216168f492258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d4d7e18323c955b32d399c0f9f223259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc8c3288b0045b42a0474379297707260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a72e92e8b00178b1c4704adb4caef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa047e146481e3e2b4fdadec277020262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb1b219f50b54a45f1ad1d5ae84b43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257aa8029ef693295ad00fd3753c8ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50d73862d90663ab695f66286e775a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851126c6b03e6f1577041a01b40113da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c9d1a168a23a75ef9b1c9ac00a133267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef0703a0072721800de4d13d5329d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b0bdab3f5da0d3658029e77859a06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691be67393c25679a22cf2ed25ca280c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7442db899f605738b54ed722f51f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4bcd74b81f488e02313899240d213272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26df8af76fe727c76ae9b89ec63c19b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f520792db66cb8b4b2cf8489f3d0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653a90b2ebee5dec277fe125b43a67d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32a9383f3e6df46c4052bf6824f6f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e3c200096800a6abb6d2363f8c80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea974aefb22aa492823ac198e6efdde8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df802aadfbfa8bff7a7a02f2b288a996279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d804742e51bc31b7c476ae2daca0ee3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc3bf32df8b7f003d9cf87c1a47842281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92e5c6623c555db198c0a6224dbd39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a578c7ac89e27425a084a6fac355a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e4639e7a78bc760fe4736a21b4299284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a35382718e035b399e8f5b77f573285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bf9a90fbce1a8be957183e4ecf64b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e9454f6858a6a39dfc57be8af2298287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e4e3c839ff8d894efd2276cc36042288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8abfc73704ff395f8cc20015224380289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bb67ec45849a0b551a2861145df73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53112dd1bbb8e40c1878560b58df65f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd4a8f6c51bcddd0656f3732531d5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fe8a08e339ccf72926d294324f722293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c9cc25eddb38ef902bd2b39820318294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cbe2f2cf2308d8f45f47295a1688c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb7d3163ee178d49bb5e2eddae1084296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13533cdcf9f4c573cb241a40c86fe770297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379262eca6368448beddf241578053cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910fa2812c4c19a787fe221c036f599299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d5cf7fd9726b5a9230ab4aa4bd45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3534546735a5dc74057c99eb0d76e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db196f95af2e1098e3ea6f536f86ed2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd19a361faef73197fc2c2be145805e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13a890da79eac855d567dcbff7dbe7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68802fcd2666e210efa604535d1bb815305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc017e6402a12edc3a0f59e3d07bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ffba3f5740acebeb292b3d73a13ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388700f40903a4e03fa40c7b40541ab8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b84869d4e26043651de0f3654278c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d271cbd51c1b674187ec7cb7b43b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd03814181b6702da47c7a05a3963d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e50235b2c45d6bf1b48c4f9f5649c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a3c57d848d34f2c6f9bda50b99871313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63681234d10a83b3dc2bde389c9d3ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03313ea9528c4bea272d92eb15dd3bc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000740dfca34a592b365347d885811f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dcb21c80e830f1a87f2afbfc7053c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80115125cbf0a7d1bd00f5e8c02bb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bc63a127d79e353027b9b90a47110319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0f7576960196446f7ab2895effe3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892070f8b0d98c2e7d2bc6cffbc8064321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0906d32a3c968aa647307187b9a082322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749ff7fa66cafc52182a0778fbdb2ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34e17bfd4170ffb39ec7ceda2a3767324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc5c88965e91c21b6747750fa7d781325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb77d5a0cfc0a60de582de3a7c7256326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22426523a6f8bb55102b7175af9e0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfdccf103ac273c77e013df70f4752328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ada7af5292f93a0f68f7adec4014329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080702253a4e067a3c5d6b6a6efaae31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2965bd18ba8e89f91951ef9786bf79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c3f647e4131f7f7bfd88569fad731332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a56802caff641469e739f858c2ed6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe86fe91d7492c33bc29ee5a563a5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029bca27e179a3fc0f55f92fd7ea6a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270fc5e539ddfe16b9c083471a41a43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72beef7bf8ff18c71e7f4e54936d94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f92d2d43f62e6bca31a524046fbfd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088877bc54262a7195f392d58282996339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941d1460d9306bf1b65a56477caf187340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eae75db678fffd5a08a6fbb1f16043341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f773a6d3ad28c68bcf066b474a7462342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aecc50ba5b9b402cc79fb36bb0be0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab191a908dfb5acc038323e37ce71b16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305d6e9cc1fd6b4633db6763620575a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dca4616ba76f7e47d5b701bdee4c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f1c010c70f0de199556a8df6a97c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dd3ceb50e59df04790905c4d3e4b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe711569f110af69d4dce5227bd030349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40288d985827e89c823f09e08f6208c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7020f7fe3788b1f6104737491a24a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadc329893c8cb377d5e0fad2b5b0a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abfb851a24a8127793db3199db5baa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d21ea96336b03943176a2436e23af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f12b0a3dc7cd9b6bf0061cc690e42c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9543e374f23cd7e970581fd9a0b820d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53cc925988339e1d3a092f23685948357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9f59f7c51dada999c2d47f2e1267a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eb67cb47fbc220849c2702abb852a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cdecc337122fbacc64810594fb531360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028181ec5e434a214eb6a51d7c18dde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542bcc03eae5d5d216f13c0a3eb168f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c908beccb1cc80aa8fc9c14234fe6c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a070f2b8e8e3cb6a5c4ecdfd4ad946e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d5e5ae340ff272f9851e50905863b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816a923a372af63633bbffae3374134366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f2bf4b8acf6f529619c42baf5e899367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53525a0862bfe9135e4051dd672bfff1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381187882cff104af6fbfc38c8133b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0d8b95324e07e050903a75f8802c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a345a1c2ca8b2445e224d0d95d95d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347f3668ddb3eea4d1075f2d189d7fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b62126766e148d25b8a568f1a55bdd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb373e4a503735a7cbc098b24355f15f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f68544160182ede2e4752818795c2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a8277b6d578c98edcef4fd40f4c15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e96d4f49eca599ee2663828114a4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107fc56ce9f54cd11b1de01563eea86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624bf3a3fe09ac87b7a93e04db595b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf866136a79d00a75abc164dabeaeab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2b22874d7a2c9001c0262307f12b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44031d7cf5328581906973fb73f369fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce77f9255f7ec362426d3cbb1f244e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6178c8980695143a81c0d99a591162a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952e91510a6d3c0e6f912eb7c2cdaa7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e9b24bace825d1a08333a6927b07c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd82e575c024f15df70944a0ed6c94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a66cdd794ba266f3a136fcbd079af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfb12ee4d01a58e0df23bdb5e1c189389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ee78d2ddb13e199519b6fd5c0704e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50ec8340e8bccc8220639b10ddd60b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c71cd0be9af8a38047533d862603a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11010efa363daa8bc2eeb69ad206bc51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d53865b67e079c6d27237822e7be66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ac143cd4aa0c07cc02d78e5880c63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5082df472be574b4a902e2da6337d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f972eeed85b382864cb16948d83c26e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf95a71d2056f1c8ff13da005ce324398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01531244f55ca86feffd61695de390399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac467098e5c9c27a76091ab9b0171f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929553c18c4aad257066b3fe8d751b70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43536de6cc8c0bfcca8e49faff1ce52b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec68390a63bee7034f3635271a6d30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058d989c1a02932549690855fb40df8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5ed5eeb607ec33d2ab32109fec42f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdf9a11a3c7b3ef712d7c6a748e25e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a5295a101e39b9a144155084657ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9babc1a337e6130bbb682404bc695c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781e4e3f7cb701ea95161c53f465177409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117441b52b364d84159172d27eb3872410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00202eef33bd5ef154daa29939a89a88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9caae9bb2684298ec00dc173d641412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b9627d7ba6cd94c60d9d2e87d1969413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac25eaa85156918d3da05e182ab34e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a9a0c5246f3f9392b04c31bb02fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40844aa959023f8f251d7ea6694c5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b07eddaf279384b62f444c28c02d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771c48f94ce9c67e68ef292dacb2956418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a6b78a78964eaffd9e9c330f88b11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d55aea29d1fb1d83d85da28e52337a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393c785ff5d877446ebbc3fdbd914a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7de009c20c2eb678c3f4ca7b66413b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f927606ebf129398d4171a666f1a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d27a33583fe43c9e67d28043a90ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc965c5a255449e6ef849809242ed9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf29bb7c234d94e999223ed9d9d5666426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93a162716df7a8abdf4f609e546e39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0713e1c056709592a4534e4cda0b386428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4ce3b04cef8d6f7d4801d649aea9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cab5d248d0a1df23810c63a63ce981430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b30577a3edbd1f464164a39e0eb9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3c713ba5867ccf40b77fd89433c9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4a05b7274a751b81bcf97e1b5ed9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed67b4317fca53dd0943f1e55ae2b20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00605d7c352e16d43e904eea89b630f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457b40a1fe2a9ecaa7d2db4ef7dd300436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd23a83f808ea6c3dedcbb4e2fa733437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a857304928d3c80022ac55d6f989d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b6787a262a1517b4409222ac4d8b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa5592b44aac97e99adde0c466bfb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22607db8ee9f869200af48fd02f762be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39619e5de0e06bdb732dc3b5a2bc00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b0da0d8d548803767f090558a2b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae2343e1bf20c70c627ad6530e64e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d324e02d33aed3144a3040407059445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb01f602fbba7982bf7974e7f8035ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d3a92763dcb2ca062c7197211541447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a14d6078811b0f53e04f38ddcf73a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e7b3ae7d72f2a573e4c113222d8b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07425341790b0f65eba76ea0337b40a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012e74e6799f48409985f764e131e15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a81bd3e673007b60331cc2b1eb322f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb31d65ee2d01a51190d6c98ba4887c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869847646799743b0833ac9384c40136454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310adac226d61ca3d6164851912e4922455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b0e4dc2e56a6fc440789d6721438c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7578f6fe66bd631cb9a5b4d49c7bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53235e13614dd76760ee0c0cd94e704458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fde071f9916d88ccd6f47934719c40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37f7403071a74745cf30f71252520f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ea28eb5ab8cda14303bf9a7dd41ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ded5c651fc8027e722741372cb908462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243965f3bc3430921ffc0ca0aa48bdb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce9bb2dbfd9c7c73dfc35c408f3810464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a089749b6ad96b8a994390c579fdde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb215c3c2f4a5a34a20fdd7421522525466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479741e8b2f720fba5d8b23a6c56cc76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfdb38b2826a61111be9991fae1121468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f947d6cc19cfa64364df0539a41a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9b27fc9c59154bae739256ada8717470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a22497d55d3052b5c9667a67ac72b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2897d567f62373596c615ea93412c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e088ea9a0b82143c42cb4fc0b048b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629186ac73d0f09a02a78fc588bed42a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715076a3ab39f712c0ecc8d409656c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee0605bf0f5cbd34fef7d17e3d3fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e924a8c0189a29829ac7f360b7fe20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c4a00bd66e889f369a4e0163b175f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72fa94580b790829ea51c1d0368878479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f2aec856269d419331ef2063771a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49468e65e94b8854539edc2659d97cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a4c05a6f3cdc86e7299594f07fa14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11a4dfb30a9da15ae645b2666b4348483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2977f38ce415cec3429e0d2b006cfe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946866419dae6d4087b9c67e3f62ca5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab1fb068906258a63cd155550b641e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f5473680a95f3c501257479a5f095487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20614413399df7dd54cdade731d17ade488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc35175862afa17135db208318dce4489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b84662f6602646c6f49a57af0e2241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f3844b3d0a465f0fb0ad739b69def2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1b581545c0930ea7f9396a8fe39583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d61a93b257276507af50ba37d0bd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e766055168a7f5f7743716d737899c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61853ab180cfe30a69373c0c85c982bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d312385f45210610c45a054caf27b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052d80f2787213b7aae182ccac84b068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c4f21a4eeb74a328a9779ab6d3c2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01b793d4e644b268958b8304b961b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf672e7472d93db4e6027fc67cd6d0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eec583d775d38d16658818da5ec4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4e14cb170fd3a389ffcc6462973d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cd7044e85a8ecca2f80d8461ea05414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34739bef1059358ff71aa17aa17f5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93b720a077635a645aaa880c4a79a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04924f0d29a25c96ad4d548222f79317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ac7b2727badce124aa3d52d99577918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0058fba665692effb8d772fd56a82b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d21d9dfb50c4d06d6063718e7e861620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e502021a1b77310ea58b709855f2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4207d927d865d00917e81e49fbc285922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afd0ed8d7782cb843fc8eb6f457a1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045ea92825cc96a112ac076e4dcf59a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965cc48da5c97fb8050ad81fc667c1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35549bf32682e532cd9c1a6ac3ef42926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbec933f5f7661965b34b0f7a6729c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fd1cfae1c1f903d8d490638332a1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb843e6bdc12c7783b47196d3bd0fc0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf5f4e6b83c601dc2feb5745971bcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614b8110ce3b1d37d614c75c472b37131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c9c1a6fb424d8f7c04d9417f9bab332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa332147dfb6a35fa6292718096beb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf5ac19610e40802641eeab5c524b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bfe32649b12a2da2b167b55dce2a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fbce6c441c7e44a80ecb9b51b32e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786865e62a65d010de9483364990e0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97572d9e9df77a00b840c5a7eeba94dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675707a07392588c1760385f538abf7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799230fc8e4d6ff8c316b564ce1d66eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b453f3424833c32e8781a4853422641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3a63982b68c0102ce124f6be88c0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946b9879ceb1221fc01e227aca06a8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ce85e8461baa08e9ee42023d8aab544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4817d8f49032bb7e26712c3f915ca3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1078b3c0699e264178a45d76ec7ee346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1a091866a4f9a8bdcee5c5a2d801847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55398f946863622e146fc74efe9135d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80089d5cbd2d4a5047238acad7d806bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed16e5c810ab48332fba30b8b4b15950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c18477a5ed1a443211c9361ab53de351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db815d71d66b9d5aecbc72688200f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980540dc7fd1eaf8a974e4f2f486d13853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9ea5513274f3b658fa73ec26f6e7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c446abb450c10fd309210ded5519ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d0017e6aca10f01e89a597c49a82a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d80cdcf72219c592ebdc4b8943ed8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a0e136ab5fcc0696e24c4958d91d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863b6532649dc8584184f67a234b93a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d9a40b6d9fc28ed1b48c527ae286f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986bfc8016c66f573e48f9ebd74b86161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e424384693a8593a5a56f3b2f08ba462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a5c12f69cf4b43254fd27b039c9d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adb69057efbd24f310dee533d65cc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8369f006261bb46add07698173e113965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d9ce091ebead55b20a5fe0fbad0fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5178e04704d46850be40361187d62267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a92b330054792f48e45caa6abf375068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6520b5a993c5b735421d5bb41d045069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af824d102e23fdbe3a02f776e3d7a4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b7a3b8a124c44afecda2844b52e1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada94a215fd5a122e3e235fb0d42105d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611158b86650169e02bd7457e786594273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d63c81a3b219317a3935948d7c24f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acf4d3090d3b2bd52d0587a2b0445c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fd99592116e6795bf234c2ef91e1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd45286fb6012fe329e3707a1fad5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322360d5ed349458dfe5e9f618222fbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad628daa3354cd4161b7cfef06d688d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e227a472268532651ecdb4e13688280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20204ab862b395d30bbd98e5c686320781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae98dcfd99fb125fab6fba2641e7dad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da223c4fd78a97aa6bcf52782f07ef7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc639f6bf7fa1ded1f7edc23b410b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d51b6af4422eced6dc9f007c26b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fab8f1ac8ecda9c53ed122f7c76ef486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331d40e0115b74a982fc4ed7998f6a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b407d07ce39bca811fa8885efe8de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc69ae209a0018a72d337d769c7fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f636265cd93922c0a350ec9f2908990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a893b70c5c61d3770c09fbf1a735d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc998ea42a3e53fbeb1d1eb392159f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ad930360282df315fc5a8650cc2a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fbb9d009a48a38634b192bf63ba7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64563f82bf64572f1ae641f8b8921fe095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53f0c6320db817bd5cdd922c68884e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210658db023dc46a01b2651be9b4b4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fb122a055c3191966de7d2758a80b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4d652f33a90185187b03ea1c9255399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32547d0a2da7a94eaf956610d54beab8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9dc30a9369a417dd3d22ce5e7e04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3ce76c571c1bbb76f3a2aaa94d384102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490db079919507bcc45509caad3a874103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f400b459f252c30a36405c422e280e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c6b94877c059a3783eefe2e50c765105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56e446747733d502f9c990fba99b04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c11da37c72931f94cbcc63cd03fcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489f714174a41436e1189f32ca422b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0495fed1f74167b536efeb8f2f1b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73fcdff7c97c468416d74e9a9ca7b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5825cca93d7de96a52d27728472e42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7cf9f569a37b2ff288579b765b682112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72c85f93386d2659cc184fb3035591113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d45b0c45c65e4b5146da4a3211567114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f82f27a3df7d099fcf573985b4406a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80c6d0a9c4c7de6a08f203eebfbb9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ff688bede4f05c843cf0fb5eee3cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13d8541f4cfd3f7d74c6c73d6871aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ffc214cdfa6be2e9ff7ca32ee07f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8823ac18f6a802f05e614d4468937f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04724cb77cb988395d5b8a7296909f41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63ab1270112ac8d9c2094c74bb6d57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b65a8a97ecf56ca12204c8d4ebeae6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0521d5541255b003c7c64f820ce60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60020750fcf9eb6c1a1d21d5542e2a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d9fc1d4aac99c633ac03e759dbd0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01d5cd619ecd35f891f5435564aa29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b5f8ba2184067a5864866f309bb1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12214418767e79b4cf5784e846a0d408129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aadc6f39aa7a3d05efdf29eba2ae7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424fd07458fc1dd0a68df94ce05969131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a5853e4c474314b4ea1977836c042132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404269d37aab05d50227054fc14413b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5119de209888d578dd1494461d3c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087e9ef9ca30bfd8b7f7c4bbedcafa7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8becdd0c7ea5aef11e0b68dc88a87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68ef68eb269f4c40f8b5d816037844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29cff067e2daf86309a1d5383fe69d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065291c5d938180cc63644c4c4d5e880139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b27fdded020cc044a57a9fb7b1c88e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e0718a0eac995795e8305f100ebd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286392dba64fc870f687b37b99613f4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad66f9be37e9cca3d3dbcf9f8fc9aac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957115eb0932983328447038dcd8d5bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63861d7a779480411ed26b6058201480145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bc4d3718362940726e73f36dd685e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4f2e301e35f8372e2fbbb2bec59e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9428c299ed2c79a4a18633db9081e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ddaf9801b6fb1fa40566d09e50683149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54626880b0fe4ab9e39a06b520e52ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af95769d23f2f3f3ee84146f14a566a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4bc1cd5a42706aaf1ec42c9614936152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a707c9cb0a6eec35a9e924fe9363b23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2eb7ec58692eeb1ae37389fb55a07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07132cfc50ec4b96f606a0fbc48b1f8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67558497886080e4c3571f62ccdd8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8ba55dab6a46eb2d96842ed4ca414157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dad93ed79a99bd9d56b7602154e66b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0e5dad1943e2aa6cad794805d46f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ce028bbc60f1c48ba646e4dd81a7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c37079abac7d4a177018762d6ff23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a80745dc6cac82481e09b498fd892162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b54b2c984127e3f2195f97bb27093163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57cbafb12de1793b013570dff9a587164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a9bfeef9081e6c16575345253d9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7591b7f0b96507afbc4b0e409e6eef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d100658547c274621a32270cbc8e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91c1c4a348556389084fe105265f0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d842cfd78079eb53c8dc9c7337932169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608daf71fac1379f9a68793adf83d04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4a37ddc9f2592275b71365ef03a19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7c8acb99fcf82376e9937667ecdde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6086ae1d84d9ef26c3e821ab4b225173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615a449ee730bd21dec03667e5457ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2dd0388e4a4b67702bd1bbba8e8d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626209040e32a61e54f1bf2d494e1fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c32ef65eb9f475c9cb97b199141b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71339680ec6bd20e2356b4b4c134f4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bd789caad7861d88f8507363c56ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b7789bae7e22e5dc87e28c9aedc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2be835cb0872774bd35bac7f87f684181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24de17cd900a15b5955e5559ce445a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb48b5c930bc45808c002b4a95df6c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f3d2bd33eb4da58f2fb0fd69d93b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df1d241e74847eed80b5585295d0fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47b48161fa4a1f2a5b3b41f53b8f2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8c976ac9f6e349277635950dfe529187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797126e38ca994fb776df967b19b159c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f5cdff4fd4da4496825b7f9d732f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1105768cc44bd56c78121d8e1e956190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c2c04df2ec51544860dfc2fab5998191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9b4df4c73b5979506f5eb8694e98f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aa45f3a847d1d8748110958161cf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9f00d3a8eeec4081792daee49aa57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d135479c7ed0482e9ca1220d8ca5bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f1e3a846f5ec01e620d16b6162b81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207a3bbf5b91fb4114f10387829069d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e7bb75e18d8d18ef468b65988b7ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871948913ddba2fb5d5b259612fb727199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebafc25f7f7ebd61534963ff9c1180200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d75933a64d917cd2b390302de7e9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52918e1a566f3e63a6d287262429c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdb5f993ae15336c8988075ccde5c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f427fcfc62dd4f8760399a402cb496a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b10528c2506ad8be5187a3c0f06a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81513dc7e07718c701490a2db671f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c410d44aa71933e03bf4583335c86f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3436bd34d9d4c88a4d0107fd427859208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b47fc590e1aa53e6353029256fcc9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5951a192f815445863b459caec92e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13401f0be40d4d38bcacfe8a83773ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f92f33e580a45c08a00f3686b7bfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397076a6af493c9c2e1549287db71d7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087d056fcc9f757b4a287b073b81709214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501309614ee29cf15f5a2b67c054431215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07710ef2e9780bd68b6c5af52750c5d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae572fe6c092e46cf68f676acf269eb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224282f275943d2ac71c82e068e26d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421b7577b50a657713222ef34053abd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49751302c3ef3efef1f203f0931aeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c6bb2a7d32ef75c3a0248bf638cdf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee14e64bc4f5bbd3d1b3a12960dd4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8e83dcd2be0320842abecffb60ec3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086a8779c150e9e4ba9f9747a84647e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ec48b4111e0fc8ea27122fc56cbff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a217d55a50d8525bbdb183b4e46a33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a93d00b131237bb8e58dc8dd890685227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d883cb7a374144fa90f98755f1513228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767d294beba78e7be1894a27ed3a080229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c90342393bfbd82c5c1dcbeb9673b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abcffbaed52133686485353a160762231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c258b43d589ca79d454dcc6a53c20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1891b23ed558bedd7791de1ec57f41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598beb9c60a1b4d2bafe5f89e3a79160234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d26d625fa2dde799a0c1f1f59eb5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba82f6026b3a0201c9dd6f9aefe0287236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8654530ace99721f976073c58cef709237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a423b1e64df172ffe6ef04c517e75a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68098e300c84d48c392e1e843a07ed1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b08e968222a88a008cb87be5789f57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bc65af7333561b104ab9dc61ba0c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0555a62f1943a01bd2f54edf82cc74b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b58dfb6117064c9d8e2f225e827af0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a100001e9d52bb65849d40f2ff857be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348994c2bec8c0db3968e8f3c4c96af6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd449b9aa87adcc3a1eff16ffd6b1aaa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eba40621011cdc3aa90a0bd96547b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e053e10223fca1f6e274a31a4d91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03b633c290110953c25dc9771b6f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf3eab4c9e960d011a2ce94fdfc3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057cc8c53f86e4f8a3cadfd0c1f43c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801a1ce915f09a786d323ff032f41aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85eebd6103d1d4e3fa2c8ab3c44bfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f618dcee91a4cbdca6552d6c0573771254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9174ef379016518e5b309c42cbe5e71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38c93b4b9e44a5cfd6be3bf6ba8c6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fa84c953a71e0ef3d3859db06537c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484feab601fd9b1b14ee1cbb137e254258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a582ae067a0c8e0d8121adb5fac5500259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194ad93698784dccce557e3d7ea1b21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed470f41aa2500d9390fbb5244ed80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a47ea84ee5cea490b8cfef3d699fa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0587a323e468518695fb4995b741f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7601346a4a8fd9729f82f1cd80b2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c32176ad67d07bfd1ea68f2b1a0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31deb6b8ae172f66dd3cb401a8c40f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6070c2a9649637e8fec7d93bb80a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28421227e191cd1af6644c6331f0ab9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e90ebc7e414711f503702941a0a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74042e4adc94ac00285583b98177c321270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9711e3d6f9fca4faf5d61a51ac4db2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c322602a8105b253b0c1219ead304f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb5f8eb6b36e3a8604dd33f8f43c2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d613dca23654a37366e916fd914b37c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb40385e543ac568c4db119aa302c14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc92cce9b0ad494856c9810f54f3327276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc369b76430b9473540ea950b9e40f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d0c87bb7076ad877c301455b72a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7ef49b21d4362a58f4889ab36738d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12057327a56bd6a40fdc2bdb62ff77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967be03a3801e60ab933d1ea72f1345d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9383d6d522ffbba5eb1576b9d2d5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3547b7481c1c8b206b49931b2698a21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23306cd2fe7b97ca42a048a03f0557cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d882b12f468fa8fd74f0f4bcabb2b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e926a71eb174e6aea3146e3fcd2b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5736413a22f72ca39d3cb2106790ddd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb40b94718118839bbcb043dcbcd82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89986e23d592d793fa3b21fdbdddbad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076c88b3051f696e169bc6da214badc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b529ad9103fbb4ed9af45c3f3731874291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecee4eee3dfeabb84b0f429c951267a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bbb28f6033978649452b333a9877e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd541c2e08c7d7392ac830a96ba08aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62cf4cfeae7eb1aa7bcf53296f8d27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e692463b9e5e576524cecfcf56758296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126b92b91313fcdeaf9d08ba7b9ce06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7482604557c49cb090848ecf880869c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba328d6abc5d0288955ca5f1ae41e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa657fec85eb0573bdfb2ce8b9483c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27088ce8ed3a74a740dd52cb0a6a1e8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c38bbacaf0f39be06f2d86a7f2323302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c2cb16e9ae9f1a35c8eefea71d2ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca420d75073d1f598dabc7b8b7ea311304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95255ef1f63d1204c47893a81fbecaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516a0a7997fefafd6617e34f4e8aec5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45c7938b87fcdecb533d8370642fe3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3442170d6dd73ae67a81324afb4c2c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76dcc3252ec47e37565cb3f55dde21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447c5ac04f03d86b8de87936dfa47fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1d6bbb8aa980eea5a007aed764d3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad981a8c43cee8f12d5eaf2c8831c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61409410092b5ba93614ddadeb1ec9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b173c11305068ef23de8a95fdf8ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6962c211adcefba51faf55a767813315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e848acdebfdadae82c2e9c462e4132316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadd6b64ffa0609a658a62ecaf292a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30b8d0eeeb49b6bb8ef2940f5789ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61cfa8dd6ac5e9712aea216cdd4b8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c067c918abb77ae88167385a7189dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48076e9e77304376f8dee039074365321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac477082b4babb9b2befa222525e1fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed4725877088ed878905e84ecb131b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f1d8194319a8df22158132e2c2dd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2799fc2f4e8c897bd10ac6876fd94fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf65ef2404c25340b98de496175ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0f2dde65de144522acf0d8b11f7a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2a51bc8a3c9201e90812f9be3d95c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986c7e758aa4cdc0ac4745796e76ec6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad1e984bbd3fef7a8a1f360279b13c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df739acae0361c7d059f2d0c042281c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddf27b4f581547950f472525666d43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a57de84aeec527adeea8a6a21bd99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc17678068e22262375d72914446c49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff532c3e7f07be4ce9510532029ee35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256b313d5e1bc5fa69e502ae366b5ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b93b7940fa292fed88f54fcb80918a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488d15ec4427670344377c476ebb68b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a867b57dcf3f12483e735f1c81c5169339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89df4802b3509c1b1f6afbbca8b3235340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46572a27ada365ac053ccefc3902ffc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40c18857b9f5114bd2db95a54b64c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa9f3b2477396104916108816eed43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fe0863bc5d40fc5362f781d40e397344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de7f336ea505eba89a22152a72fff1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad378f2897f4d9e067db1f7b547a0483346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10577a9f28e553d3afe7e8254efd418d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a535944f2db8fe505313d2faa985b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09608e69f2b65bef9b1d7ac999080c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01df52da590268b7da8887edaaa35ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b488c1774db2208afd98a5a8d0fe89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23522da02139c187e6e0f4416ce75f47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339114c2e49779bc8566d9d9179868d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676888e8c5b334c471683fe1aab1b9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ec28fadc48bbfe4b587c1b0b1232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6440727c625c723fd3e652f103af09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f788dea3fe4e136d2a65307e8f6f08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c69b7ece36d7eca1209e3b1ff12e71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a12d9ae91daf48cd1a057535c26b20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f30dac6e6903bfec88a8e8a2315d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975efca6d27b740aa5270dfbd508c39e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a344badc16e3717c1ecdcdc029d7d7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e203fe54d666adb4c4b4c8e22acb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35029be4cad52cffa8f72fe085d4af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d293b01c381589991395a5eaaa50b16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba77a093d522c85ec4a4fa834a5b40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a020e2d1ec3459855026948e92fc798367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a23a9c567c6c141efb4877281dd60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26172901f1e1eaf217e05d2e40a0e476369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba291edc18e76da7a667c3a55942e9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63928010bdff8fc71a55b35b0d4ad471371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf02a5c112014a1cf04620f1b87707372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9324eddcbb0bd7e790f0a165d90742a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16be1333810f022c49c679ea504ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f85038a5e9ece1450320efae8eb09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e7de4155fb2d8722557deaab163b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e80e5ec8ebe65ae024420873b2a616377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f503477943a6b58454574cd4be017d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07b9922b8bc9593ef4f30144f433f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572600e90a1422f0802958e3a4737bc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530726c40dee77edcae822362ed948a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aad190e5ebf782fc66bc371bc7563382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb892a9f642a0571e68f7529ffdd230383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfce5f73c7daaccc06c4ead3bd4a8bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d1c34f0b57f9bbe2844b2483f572c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae7ca1b8a55ac09ff85ef32d7626e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147f1e37090e91653210a72539a7601387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574c06986af5d3c5aacea730021b8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cb52ae921fa43d81cde81ae605ad6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f658eae0d01831da2fd513b30bdac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91546598ffd5d7034a91876f2ca1b349391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a894fefb6a09280f0ba198d89c340392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddc450fd9b7872db191f2878ffbc6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a76da46770055d0cfb5d3e1533367394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd4b7dc25bb477ad0cc530d292e7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243e1e3071cf8c7f390a62e2f31719b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf006aae59cce55fcd6453fe5b08b1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba181b643a7f9f41651a5a519f4d41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204023dcfc36b421f9f11625c69bff8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f52b1f78fdd17f95cf22c6a279e88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5624daaf8d89e4668ce496785086bd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a797e279b942b62858187a8705500402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52998a22a5053a8d06969ca439e469e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3023231a73d5f7e6f5df47a787f940404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e6313f14e20e0f72208fd7d78b255405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c36a89f8a12d4f5553b3f3dfbb49b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec6119bcbc74e424dc159a090fd362407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598bacb3690e639774b19e4de550825408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff6e3b6f48d0f10d65ab0ec4bac640409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c522adae18c825d7ab6e831ba71dcf5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d7cd2f6a7ead062516b412235fa50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5b6c8f204102857a14ec5e02219a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3aa2aa4a0c93839a30e684e765abd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fa23f15572ecc362b67a3fb42d8f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f486aa20af60df2563d065fa625d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f84011e24d6069607aa272635c485416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f0fbfebad6fbe7fe03b3cfeecc2fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6508e1828430fed4c5deb0b645b454418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc5e0de1443239177171a616f0ea1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e390b724981c9f48eb5d14f0e7c3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb57435565a95abd3b7659722eaf9d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce9d42a76c1df8550a7ccb14e5e8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836f1608d5a86ec2f0a240c588e02c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204598f8a734b7780b50ef9423c41a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c5fb2c0f8f411b8187abcfc07b1b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff520a1cc252cfe4395be53d6ea2b64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdcc1afd7c0f90fefec9e5a74b340f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b33ae1e869d18e4f1e87df6fcaee91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746726f302a1de08ff3e86d94b86c7d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37091e5aee4d20733f1fb765bea1499c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d025e526656fb1d1fb61fcd3e9c4d06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a417e843234b2f7610c6cb67ec65c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbd373324698fd38aca04127abad04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e07327643b48d67292f30c9db03017434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd7b7bf4f0519392e0e3a179a3b68c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7865cb94bd9e9c297ce5f2c1139681436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490a63c37ee797866e07dbcbdaa3ddd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e92e3f04edd14e8d05409f697f18a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f5c77e08fdd68d4c8a52751c52bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f4114f04a528b27a7baf251b13d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc459f6a9e3c21fa4602f84c7950af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e00e490990b3c9a449057e623c2c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ae487984d68aace1d900a31df8ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2c9273bdd35148920e16b9b6ceefa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a646ede2ba0b8df778854acc4963f6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa05e05eb54746a9852f9a1b7e1954446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228961368e78fee15d8d0e44220810c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a3b2e6fd2abaf98c6cc594e52e54d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61b50a055c4b08c34dfc82cf9a3c25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73af2549931f1533f400053becd06a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdd06a2b69abe269e7820cbfd3d5bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c76539417d5c6d84bc3f8fef4b475452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe29fc9bf4191d9cef214827b0df955453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62579f8a14e0dac77256f85b3177ba62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3a5370c6beabb8248727a8306694c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25766cd10f1d6c2deb8b7c2b7d2905a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c39ccb5b081ff6302c421d1990ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3168f81e3fb654758dd7262add4685458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f182eaa1c3a668cf1ff5c16b202fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a2e44093ebdf14e2fbeb35c2e9754460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6833ccd117cc64006563157bc36cfa5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f968ca8365f6e3b3e8b1f99ecd906462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb256d3825551d73e745b55fc034c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a56d22be5e8674ec6ae0e2df50ce83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8a8b0a48d1506afde87ebd8b8b8cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b362d8e70483f3644543dd6c669ca6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8ef7757f70c0b126768053f607f17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d7be9d0ca010c66a75c789720d7dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73110f95026ff781bb632e3ee5924ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a51c1463a88b431715aa03ec13b50d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65a215778169043f0cb91a4dae76d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da6d15c5d69509d0252b3b7ab3af88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b654de41a8a1d741a907547eeb38f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc26f707c3f04d3c1a251b335fbda66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089068e26bd697f0ec5069a92a62687475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce475a082376552d3b60525e9d8a738476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d25f122363e7cdacd574418b0663f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8e15e58727855d7bc576e8db2b10c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0ad839f05387723eef958e72aa2ef479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>