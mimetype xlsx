--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54f0b2a24d0418a41362b8d1efacae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46237916b40c4828664b292702c5272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90119340e91e00489e04a8aa0fffa1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce9b7cfb039545d61ce4362e353eae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259d38c1af595325bf134433e06bdda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1072b575f4fe906b9352d0390f4c83b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bcb4ad5b9b96b1a763c2987374bc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e04c52634c1b34fbafe245907026a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7814a844b0fd657eebba2d0b36d0ab39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ef7384a41fdc43dc305103a9cb9a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d1c7199aeca6eb95cb8f8e07fab8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb3df58ea710b6fb0c300370c4f6ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889537f072a00fde3bd50d33757c94413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4982274ae66ff2cd072922c9ab568514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080115deb0797f67a73e4fea0e2d1bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988942e06c0f4d95dc5bf628c7707a6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c11554eb0e55e4d1fc8a198f33af317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0aae4509a90716a86fce49275699018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19782d8bd9258f074c3096948a32a51919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cba17543f51856c9fbb49785615a5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885db0e0bcaf7d31f453d69f7879222621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813cc071d3ff1b7d3bfb59a3fcd6ad422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769912949ce3af38bca3a137f29ff99c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784929309482c1066541a12fa18d5f9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4a0593edd824ee294b2c0416f5b3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2777b8911505c912ddb6dd1ef534be726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76522b01ee0b7fdad18c79c0d975cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedec82ea5ef7e1de03b5a84d8c06c9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581770407610175bbee34187d0608f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e9bb4ebc0a2caedd906741c9a85f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2333b888b21221a70057768b335581831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a0ef91889d85c70599747b2a4ab6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35757e5503df3d427418f514a0fa889733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384399696a4a6bebc33253b5dfc174834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a825fb3cfdab6cbaaa4b63647258fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26e4617476422936136824a59b314d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c48a39f0d7e416020953124a8c5b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd185c486dcfd9df8940b1a38aae7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35c9314df8994457a88fee005f5db339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab469a58990cbffc1f35abfd639fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba62171b1cd48fa78b6e999e4114f6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5c70b1fc9ef69942bb147c19309e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f60c415d617fe6ab0413e858f4155d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9000778eae044e317edbf1a76322544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6d5c939b2a9a9bc6d2f369a52071445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce595843006933b097c28f4f0cbbd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56253ef7b082cd4bf1ce4594a087520a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7255a29fade37b424a1a4ae8b8f4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c2a1a8cddc8ddc67cd75968a2e80949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c37b4ecc322f72f567d12b0aaffbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c183a0670b34f7973defe0c46082151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a8f6c6811f316f31f82ec9d62ebc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b77febed2b8f5c5d50818895ff3b9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feec1336eb0ca311b9fc1236abd21654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af0e6dab9266808343eaa7f20f82eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5a639ceadf8558d7708852d799b6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533561c90ae7372783f4a40825f666f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68638e88d032b8d741eb079de86625d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c8a4c71a1ef0a3b67205031bc166259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7e13c89c8695132a9e9ee1a44ac7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa134e899a754aaa3c96c7d80ba28461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12b061f29bae708d765eaefcc4500062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450b763d83957d70f01744b960ed08563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a4f1d8955b13e57bada75ca194c4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da239d2dddf00292c7b7e70115c358c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc445dd3e44f599b8d0b5bd3c5d389066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b310934e1861f934def7890f217b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cd2353b53e551e4d1436ce7829dc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134c0abe7406e740bd043f0364a3aa369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdaa03666df3a94adb8da092f6e24570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac458834786b877dd435c54eb5f694971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c3f31f6e9da87a08b9977879b0f5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf808a4ec233b2d21c6b79509f5e9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de183e8aa48b9e473cf6ede73f9c26f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bf365a2fa768b4608839cc51c5c1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2659a82cfe1ebac90304109b68f3a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5a8801832c2a730d20b66a1c022c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8794997d72e1cf6d1a6494a2e989778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8bf295c095629e9995763c440a03779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866fee74b3d12f70e705f9c56fc421380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec3b639be20d18f39803695f38688c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a30df775499b592cae612bd958bafd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d87db2a4bc0d74d82c48e9c7839fb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8c34791b669a454a127bd4be59fef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef279b97bacc17d5bf5dd53cb5f70f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23888b4b244bbec0706a0227e58d5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768f7f8d32a01175f0d0d11622434de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61274de58c4ca263b5cf4c0d0654518a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3fb778b1b15021dd515081138be9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9859c14ffbeaad403b8b7d6d1ff58e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af6970b15a59bdb5021b627548779291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8def3ffa0075f4b60d6925126dca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652f1459a8ff0f8ea973c5e96784f9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64d5157e1d623576660ae16a26aced94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95b42d4a9df7e147f5f0e2ed386e6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7bfe6e012e101140c8f3ed1858dc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea7f3e1c9e710dfc61a597a433393f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c725cabe2548c52de010135e7d0e0dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da20f9912b93ab2d5fbc6713ad3e5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5926a55ef9dba5991dbf7e41cc50270100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f665a4a197747f74b599eb12e2782f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2778b9bdbd6f4c67ab4b6e97864359102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91a83753b08dc993ebcc75353809fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab39d29bf09e67bd0153300baae86ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7172b00bf161a3797dccbb9d864b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a91132269087e6f329da386ff43278106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4345eb63155f1b0567519dd242905107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3022bfaedf5e9f4e59f9aac4d0e6b06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a07638424489b7c7060ce412d607db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94899560697d69749f0375c86b0d6e76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4e1e314888ccac36e243cf55068ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f7c5bc329b4125393f459f9cbf03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1821ddd633177b40fd3bda63ea0bb4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2c3e5cce588b53e4abeef59e183df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b264906c364918a773ceab818b2ec69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeab716565db0e7d5869a8659d1c27e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83106fb163eef6b07187de30d91e9dc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637e077b411e616b87925485d06471c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217dd8dbac0c60e800b8fc51f05dc32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18be9937ef8351fc1192f6b73677fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855ce338caf9aa72602219c2bfb8008121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5d132ce48e5767eb36ab276c24427122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770192599f5f55eccae66e4e89e6b83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15466c08fc614ecea4651eaa3ad12385124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec0bbb5d44d45c3823d8622e08649125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa21bafb4c5074453b2d8d78ab64ae8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bc30045a7e0b62340b8b2bdf12606127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17041ac036d34bb41fc7928884b7a955128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aac3f286eab9f0943fffb43128863e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f12cd5442413417f910177e1f7291130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9eaaae8ba504fcae24c1c9fee59fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e740363e6ba9945557973677af2fc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9189045c19ba7b5857d56b89ed8a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467c730812eb173be8711e75b48a3d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a9445cb29cdc8bf517fc4b159502e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc90bea6d778e4d4450f023181904136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6501147a16ad57cddca7a3bf1fc5b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5590580f0fd5f220fad56fd11f4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d0b30c7aee02695ef5daa0608bfa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314feb0b11b43d2d546905a692b6021140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb739636821dbf62c62e1cd78a87e32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bc43ea90979ae944605941807a848142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff62c4a67cab354b801d4eb41c064cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2d551805cc75c00a2fd1e77d850d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a9e024c9ac3dbe7b62b6155dab17e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383ee6c62c04c24e2359a45a790a8f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70108cb2e175514ceb3af034dd738aec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b714d73417b0867414ccde56120b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbe2e3b5a27d22fa6bd3c3f278254d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7065f78633c28d486b95b5fc0f9af60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb515c95fdb746d1ae30f3cbf0692151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e6893627b227f54c9538f1cdc3935152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4d054fc84d4f7acbdc2a8c7a96be5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943a7d18d6063df274375033f985200154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b851f1ce6c2bfd62d766cf65afcc73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef0fdf8706434c519cb7f1087e380f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b414ed1da561002a063b8c61ca26eb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38920fe156c41494d866107834ac137158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1435ee3f9c823d6c779446cc269b2d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7404119a23bd0b90c6cccca56ddc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58731d5dc6f87633a9dad05ffa3463a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6554b37d38c56ceed42e7e2c78d15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756080011a6b198b0ef5fef644ceaa4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66670c19e10befe98015777e2dbc7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad17de9ba3e9fcf245abe91ffcdf50d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc47d106888b3d7656d66f79082fc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7e1e7a6655a26691f81fdd6bc4901167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979691294bbe285b2727aef50c2736c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cec7dcdf5f3e06c90f0b086efb704d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d25e1c62f71e5df1f91ec3622bb9cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d7ee02349c74721e7f7d8a3bab47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0716a6d0bada5592e4e9e8563864e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5304806af4390d408c04c139d9f93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefbbd5bca541a4b7bd61b6105c3b24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09620cf592a87357db629d23868d1ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94637fe5094ea8f973581e2a6adabec5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb6bd15d3b8a537c68bc7dd9f526d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181684b9a1e95371b4d6ddc6215fd66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d5a7e7e3f8f7c9589644ce9971f9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41391c33dc3ac489840bd4a2c8ce55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe345bfd98073458a29cae7189bdb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590e00380c51f7f11c9393f3f10be35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6471f2580f772bfa1ea97d5b2f5f04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197b7773f95196b1730714278eb612a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70334f8c360bed5c62188b4a35ca8776185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac3c5e96f2c41b4ce267146284757c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b387a5ddf4c4e11e60b0a17f06a491f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a16d2400864f24a30b8904eada66c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa0a874e92dae591455012504030bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3ad25e615b2c079dc8b468b0543ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348f9a6ab57966abeade3ad9ea38578191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188df1b1cc4d0e4639ea55cfa38499a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e297ab7c045862a23ba7b8a8cbfb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc0f70951ed3b3bf617e525fa68685194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c604086be4d6d56844878d5286aa5ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5902e42284f68e7a56b8e80a351a42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3687b27080d20fa75fd2f03e422f796197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa032117bac192891ca91f259ff570198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76e6baed6a4f9a986132c637e6dd93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27050a53928a81dfb21119285d05029200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4938b9bc7db75cfcca43fe0e520503201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87369870e16a5197c96ce5c63fcb49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c8bc84c0f5bf4cdf75976c414e87d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a44bf2b9e9bca751e612d206137133204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442d09a350aa49dc1b1164c3341e797205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2af9181869ec0ff1dc1a0632a2b2a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11306c77611db710c4c3dca10b954d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eb6c1e5e5f7dd57fd82327c7f06be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9c30dbcf554864616f194916b2931209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3e743480c7652c82a1463f49c82d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480aee45b369defcdc06c4e040b2a07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbff04ac5befd37901c4806059dac1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50558ac489eae917de53be92b7cf2ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b6b1d2a4cdaa2f2ed86018c68648e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dbc481fcde906332e16758ebdadc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0443712b8852a959b09a02ff1cce7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe407bb18ebab0713294f7ffc4a6e3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10a20e575fab9d410c0e5410e2423e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfc187a9e0a8586f2ebd4b9702136b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b56aea91d37cea03fecb7846e7e05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125014ff8271492a3f22c45a7aa5196221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a426694f37f2b69826054553489f343222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed7cc12a11d79e03cd083f5a8b8b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434593488533d1719d02b907793b1c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7990363fbe97427f563173fd3be4bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7855031e858420b7d799794cc0c13d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1718826dd2a021f8ae77221d983d686227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2aedcd2db2117c5eba04dcd331f6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca9454cd13bc2794b4b4bfe61251f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43553edd56ab635eb573d7e50a808bd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00308fa4d9d2fe15609e3939046037231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17a51e3023874c60f0f887bcceb577232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d193b3af2ce2d71c1ecdaef197b85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb1ffa703bb4e29fe9016d8b9dacf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033773696286bad07ad15d6333748aa5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500678a95282d8f5a6ef508e73daad56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261477dc4dc12a89282c48afe803b222237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064434b47dd7f5e2dae21aee51c9916f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6f6fc60fad26707c862d7ec728d6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e005f47a13817f7329027cffc1a8419240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc883ba518bf68af53ffcc239ac7bee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3b4b02fd92275c7dffa87b90bc4f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4a3f724942975d343e0876fe69b6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46292451acdeec825549bd5660d9e6bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35911762aeb34ec9b2439a34f00bae3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8447cb3a1205dbe1b513831c5439c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006b3a1a073e5a235c8b75f33a005ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb656bf9a8c38f1652797e0f8af2453248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e62b9cc25019c423a7fa6f1531d8d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b8d72500f9d471a8861120742546250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40d06f19c04c7da4ab6f6d158cc523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a4825a5802ef773ecb075ab89f8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5753c31cedc762bdf7f1ce83bd62b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0a857f58afdb1f0e3e8f32649438254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a946c08e25ba30d7283c407be4a5447255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150243e46e377e6f3435815da83f693256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a151c18602ad9291daa066dbb5e67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d856f18e4e5fbf5c046ee95cca33984258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af70fb24d52cdac202fbc7c9e9cde259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29011acf23962a6992f842d1f095edd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fceb2b73c6d109b1a90f43f8c8dac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605919e4953bd9277dd7c5f9471d585262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a006954372ced737dd875a70723a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397fac2c47be34f8ebf60cb6ae96bc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defc6d86023f1857fe601bf5983335c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227efca9f27c5fa83ddd89668a9f7aab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a33f5d28ea9c6c8c0c2446168bf870267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5312d28698ca91e4087d070273b816a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38394911b30f4031dbbb1127d95e1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d799317e6f6291ae77b58375223a4f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb45744f9f458cd14989e5914a09214271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d78488221a04836756ff9fd3ecb0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efd51f1dba3e66b28268cb3cc2f3ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29885d68b006bc1a5a103417e11114b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18445615660b63cb89567acd25b82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb8cd5f08fe4cc23e1e991e243ce34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6fae3fa740cc4c0f46ddc01c5b6ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4649d7e065586c578557de2f1696ea6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ffba9bee5350d7deac1e22ec82513279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca500e8fe24aff5c0d94fdb3b990fd6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bce6f83de2fe5e5890eb6a3fae74c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438d3d62419a623eb82aee3a18bb3c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee2259ad54e9312083842541592dc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a78a8e0a9276b873703fc676df13c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848c77e7885d86028d4ca749348e90d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bd0b04469d2b06a5aa973e1af7969286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf1693838ead9b1cb3323a77300890287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6532af6421ee68b8dc463e82f1a0438288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ac66eff9642dd85d96e17ab8450b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453abd8d14277128d7a8da7ef4280e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65507a264cf2e4bbfba48cba4686c85b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db091ea97ff29ff5dd2a010b8ba1558292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ee27382f228448fec4889fa28efbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cbc30d404b8f45788e8608a812f55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8406c3e79a0e3008003b4d47aea1255295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433318d56c1737db3c8fdb24754c7637296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797cc23fd179b4b69f724a867367640297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcae01949873a23df79ed00ec3209e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf929c4a21bcf6d9a430f43f0442c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8ea6a5da3e36bbe5a447be9309e90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2337f891f2b10514c74aec94a75ca01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf1cbe7038beb92dd88af9db1ac35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c476ccda43330b872bcb8ddcc55e294303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba45f4862ed9d03488d8df3a69576b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c9f5038d687d4d08b3ae7d4ab5a25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96ed794b717a8a127b66c5d42527db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4ac2a8e9b4763138d2852cfc4e5ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529bc2d49ebfb6c50a17811015a3cdc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383aa8f57541c342f4b11b5237a474309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c390f11430fb18aaf39960f6e46b6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf99b9e828b6cd75ce41792df708bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df234f74bfab9ef4a444ea39613be73c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf55b9e94d2000de101caf3f9b1fd6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8155ad74d668bfd91c21080147c45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad184da0c0989c015369847540229e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc6251434c15156400cd7a4e7ea593316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8286b1f7468d45c6a96e8dc61547746317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945e07f3cb0cc1c3755c3557a190bac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6500fdeb8e928e7289b72abc6da7a96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3122c1c6c0464e2562d5400b66bc9ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf239eccd811713c26eb88295c5c427c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba08081ed8bae43370cda9e2a4ae5a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea39cd5dd0437a1f4446342e24cfdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c2f0faa7704a65511f605a4db7a3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c12026c4d938a8172b6a71a5b1ade325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92407e210408d38db1204768225b25ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf35e33ecdc2aae2623143b0c46da56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef52f8249a83973a91088f13b4d95d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8505d4328d5c58c72ed2c25f52c575329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0a864c323d525892628638aa5e320330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6d18d19af4c62196409a45aee9a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96470af27424089e751a5e0c42e16f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793fd64caa05f4c1ef15a65d83dff77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc602daef42481964d6d9e94eba65c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd024e34f368a15f060e027545043a9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901da68fd1984bf37e292c6e63f4acd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920e197c795d4df1f6375f77067a4e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccc7871fc409c1ab951102836a9be9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260eb4108f7fcf175ac10b534dd5be1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9299cb852713806cd3306f28ab3b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eadb828bd1caa8525af3fd5f6dc45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b540da512789b7654b0dabda0063c7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ffa6cafa5b75fc6f8171088834fc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e0a9f9d4888c477a5257d17ae454b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa49fbac918e2dded5b17f2b34577d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de37f36908acd10dc872bafc09e4af4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917212ce3c9f82ecc289626a165ed832347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369fa4226d90765fd9778b6da56458e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e3e66ca6bb29d4bc87e68384fdb78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021dccc7a21237b4861b9a76a86da21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4225d7a22f407424b4f33f1c6a7525351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d1e4a1441a7f705d18140995dbf7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b60eb2b76ba769625a5942d161591353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798668194ac9e159a1cace93e631c9e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5481d15a6d1d44ed5e85f42eab5d729355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3e034cebc7f495be3de4436211e9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114a43f66c2256012b1c84bba207086357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b3dec002ae44de0fb93b30c76e09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0303a08937fb08eced5ae3b2014dfea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4d31235c78211e09e5d74c02593a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f64246dd3af24d126e32983cc918e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197830ac2de903381ef899495371b4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d4398e807306327aa83f3fa67ae76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0f28c14be82df2bf62d431bbd5727364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1cef310354c250f4f0709283ef873365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80cc47ca741631866647b5edfcaa3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd02cb35967b4f5c529564543f3a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c2391ce36a5a81e5c68511f8662d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd1140cc49a34815f6f7555182a488369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75337946723225e0dfe36e6d2c1895b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4ea306c73f3e74ffc4ee2ad969be2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257735b0c7c72a4f72e2c673c472143372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe495ab8b889abd5d39763c4d4571c0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c350257b0f80f703c99a2c9b0237700374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad48a8c541f6729e188eac9a5b7a3e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a736cbefd1a80a8e401237f1c2f87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef322de5f5ae14e21bbc160b9c1deed5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219189510e98cae597fffbbfa267b321378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df08a14a09beba497ada6531d00040379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a08e2f988aa2af9982a26d82862912380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49047001e023ed860a9fda4eb8532744381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517650da771a02ec858395df072795df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fada4c4a7147cea9a3252fd55f48822383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0f3f3580e42aa2ebe6c5a6de6178a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb254ad2a3c34c59b8d034aca7a9e3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761497a59f68e040ed716118bc269dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26da92eadf18a90c9b105090cae536387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3afff26654da60c5a7d3a7104aee1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199e7457edcdc4d7c5123f5eab0d1fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503e6a8bac2f0780e1265a9f8f12319390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e0f5de60e2fd52980dd2f65faf668391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebfc19bd1ee819a52c0b0bd8b17a78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1f475138e4f7f501aecb1ea475c61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef843abc6eb4529903f07f4316729f01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb75760489ede7258c268734db39f54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2665a6155b44a2da509bc8942838f92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4879c17013308aea74778336262da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528a40f36b69f5c2c39e27b64f1a388398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831c4968877acfc15930a88641ca866399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57425216c9a4572294cb0b91ea1f81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da1e2427e2127b7491914f199f6bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3e9263475134d9ebd7df9ee9b1382402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c164b8df12168bead9fa713d21eac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920c4d6d1f94623ecd9f39865e657b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482695a0748ccc8a11df2e9ee576a705405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4708116077604ee4d1400cc9ba70da7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a57fca4baadebad4c341993d190591407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11652f592ccf2908d9cd18357cbea2b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b745bcc935d1dda6c684bf9f38ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d802ee3f1d0b46a119d6a55b38ab7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fad4d6638128e3f5648f8df11fa204411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fd4e50143ec374f4c20b9cd51f56b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fee37ad6bea02101032edd5772946413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d76c4c03d4df77c09450055733cf0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8da90bd78a7f96473d51feee8e1e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4db4245374fce6d1b65d102c95371d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29a8a0be9125bd0560a7992cb3463f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fe2592819e7be7a7684ff9d122299418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9fa91d26cee93194bdbb4d4185e6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af604ecef96556cfb60fdc6b90c8d293420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af84951bca23818520c0cf0f0754aa0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8161248212e0594aadfd3d76c04f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9964e107b275d5e53483dac6133aa5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dffe4f54af834869edf40ba0a215b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9bcb7e7a06e44a528723f8764204a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc093f5b78039fe777e3c1452d93fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc8065e3f5547dccd1bf7b7eceb24e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df0c0e3941d8598074660c99f4abc1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a95ab10a58eab4ef8c9a93d5074c34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3655c66430f502e353f801a95254d93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f279d484cb719303593dbcb81ce874431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60371973db2679d6fe8d383f22399c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeaf2838657ed1c564926022133f69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d352262a7854e2297b800d954cabb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218b6800f1b3f3d2ef803b96cd9314f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f38a3632ba13bce5580ff24900176436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bf92e3b49af8ef86616114152c4d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed19b5e201387b1d6879663ed7b6d27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719bf37c306e3c6d4789bd05a95d45a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc5845bdb3d4b732a936894ed27f52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73846138ea372ce6b186a87a43cde608441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94011f72d50a09f8f06e5f63cc134fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d8f5814119142049b3b98090ce742443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f1f2fbe2c4c307ff3fa0ce652d63c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8a7e4f49d7651ea481c54e8d1a6ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf10eab3254ce767262106212b82efd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6599834481d54bae9174c9e1fe024c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf902936cc44abaa81269f8c45410f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034620f2191186effd12515fe845907449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908ec20f3693982d08b234b53527c7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d84acb805076b21bf9e1062d4b784451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae071582dee1d90647ad977b5ab12303452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d68fbfd5696f8119ad0717e6a0c839453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b773142c78144fd110596678814e21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5ac08e5419197f924b471cc00e580455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0286acfbb19a2959d5ba017996a36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f458adb87e9c98e259a772162c65e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc123efb5a109a15f07f43f4cd5ae3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378833e7c7929bd17e52b223fa2bf899459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604641fe3dc30bd91c8697c86fef4ef7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad76e7bea5b336237138eccd5476ddc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267ae27d7f6884435083a0ccab8e8e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afd6c68e031ac512042cfd0120ddd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1b9800eb77bdca7c75701662d34bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dc6e9f991836b4b399e5915e30cb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e8b7a67b2c2e5e4f488aa8ae21b61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e726b9a1957e5e39798d3475ffc04e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412ba29ab01ce9f1ab5f74167a45a8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5749b44cc231144bf67c38240585ea0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d65802a351831092d52805ad316242470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c07a7d8f8d8945e5beb2decb7d52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6226d39aacd364d57d505bcb23fe872472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d625557e5436e21b9b03c06c6968f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19721fd7e0bc0663ea019203ad0a2a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f0fb1076815e667eae7a6b3df9d40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240b975ed55fac4711c2f1c88a35ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d2444b07227dfe4aaa9d2d9f6ac7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89420b9bd0dff4eb7bed3971713388e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3df000063aea1fef83a22aad53d98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e300c227db5949469b5ac2cfeb0b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0477078f406cc87e14100466b5e2f11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d826a0bc579fdc904441de9cff6b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c158a2ac3a7d23b300dfe1963695483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdea5fa4515deb1d65420bc79e2a0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad27fe8d42e063d106abbf4d625c34a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d10d5aabdebec52ca6ce07230a94a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448112a839c089298685ebd7104eab3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b62233c0256efefe12df85f523a260488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cede0e9f5722a116464f0a943612dab489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f5ef9b768129f9bf73ac445765c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588ce2e2da4b407d7df66f6eef207ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30fa22fbc65281bf59584aa4e54b453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770beb2ea8345b620045c605a9a33caa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522f132de07780b102d8cadef181e745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702d5d42b84f4a27d5baa475c6dd9e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f748aa2ea9a455852d0ab7e3d11e607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b14545699e15ff3a3346bd930159628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e27b81ea25eb19dc335ddd15a81119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b18b5bf001a19654dfca0ae88d310e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bff98cc1295fcc50a5fb94e4f743711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360d0b7a5e17a8be6b7ebe255136c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9486d0ef5b0fcd59f2f0cf4f6d648413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d22a66de2f8cab1cd78825c48ded014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cf87c5f30a96d20695cd5554d921315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49716761f17f2f7d31ed91a67545ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55281cbebd5bca12ea491286bc76591d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bf900ea81f19e7cbc8af0201af5b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c4260be3c14841f0583f5b9a03b1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92297b71701763b57bdf12ce33b91220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107470814bdf1fb92001594ed47a979921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ef8c7cb4f61949de12c36a36c485122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51a82f9e13caf03ab96311d7f24ccd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8bc2e29f9caaec700174f02d435924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41ea3c60e68ec9aa25828174d6b8b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f28f945a8ea5d842376a16442e5bc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8902e4eac4cbaae91c648be16f097827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99208b3d6060a574b20c9e5e69981bb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514fd76bb4605124a7aaf10b38ca64b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc455a07a91f3b0a3b95ec55523223730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afd7def02276d3c51db52f4cabbf4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a846e3f041356430e92c6ef6fdce26c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cdd7775c5031327b4246e9358bd8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c7792039fafef1759e38638a3a15834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e77ad0eab42c4b40664a2201cb28b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11676513d013b6524e51f11f93ffb9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2544eeeceac3e79264600ada6277337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca1c6867f048a91862d60cc046082b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f726933db537ee908430d573aa02f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930a995989966f7e950ca86f003216640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056afcf4ee57cabb2068a8875b3f1db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525b26dee4b166d69f27ac3d2653edf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af1132c339f294c7768d70d5ef5b9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89c66353b4bfba03e09eadb8e8450a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf805470b3c48a0ca75b1341518bb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d301e1c04f6e22dba92c536196dcc5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a2c57ab0a120b1a5f73f4f904648a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9564e5a53304f729847eec068d1e9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2a5f3cc4bbd377d9c7434fd5a2d9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c6d3670dbe386267d418a96ae449b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6b0f743609d29fba0ab46da418aad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c5a4af9ee28ecac5e9961c656980a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83c310c65d03cea35791ead9c4458353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab608ba34382206c86accbe679c1ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced72c0c8c9fb5bc459dcd34443b8c8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90ade61a01c644c49f073f06d9fff056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ae76de71ace050050fbeed4e68c6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb85c8c43378377652c1f5aa6a26e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efb41b93edbe9ca09c79fe3908107a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dd711fbcae16efc89a3511bfeeb0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc420840db7d2a2846062a37efb2dfc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2f9c2d0e34f7d9c11c5c9b77a0b0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650e1c10d21b95147ccc5fe7a4cd5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e19f396673d488ab79da653c54d4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70298159c67ebcb1b5722f78c57de265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d67a6d4c21158cad5a150d32db620466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269712678ceea6f36e115d5fd5eb4d6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e381ad7a387979d316422f6cdfedb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfee0b07c39b575d06a21fb9d7fff0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe95f3c47bd2be2163d846ceca1fde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f621cbdee65d64bb4351340799532b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46209de32fe3be4b5b103f18016e755672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38b7b2c4105f9ab321c95f882f620273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd561c4150fe8386b457ae367b8953474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ca0fc1bc6014524fdb8b99236161475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705e8056ebf8b786b8a934560ca19db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaff8427ee1edeaaa2c5734bed5f03177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea77d52b915b02a5cfd1116169b21178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a3b69ad8df19e7ffb4f859e876e1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f917a76d57dd6f8252ecd3cd85a471580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad25abbc23dc59ddf5783f9af0c42181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51588e15b8af7c2bb24885a01b7344b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b4bef5754eab2c93ccceb760ad4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59e046cf2dab52d2855df4886d95f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120faef6dab65baa87cf3712b48259a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c7b4189378fbb3ecc816d9e3d1ef486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12447cb98074cf5c930fbb117b161187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7236245f7ba1bd64f5fec87ddf0f0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0ded4c529b502b9507add14bc0a6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930c40b112800690fdd840aed4cd38090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3148c65cda3a6645426b64101435ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c6f40f45b1c9ad066c22a2c41096292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be150e7ef7b697942f430b6e743ea8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0a05917e593e0aa7e5e63f3e406d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c604abbe407ef20b2df334d29b1901795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a85fdd9e8645d8de57622d9b0ae5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6cf151b0a0b7490b920774975410a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d14c34f291ea08235083fb02d596098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e864eb6be73d800e5791c809b9948d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd16689d562d4256dab030361a6d38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e0f2f51cc37a5b74af3bde6363784101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78be888262c13a98bc2136b636a9d87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4edea11ab4afea2c880289d1412b10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b9b5e1f4d4483694a8dcf0b1405f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affd754459252cd9b2a2dc56da299e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10a141ce2a681e43879f493f3b46e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26c55ef4669f1fc57010b144fe484107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63519279938bb0df822ec329eaa828d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ad17f0794760d3cec73450b330309109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d505ff5eb89509f8d4f4391d63549110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bb6516caa5a1cb9852635ed481066111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f20fc4b3a8565c89fd159318e2ce6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854040cd428b3713cf1c518ca43e45b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f5f6bfee56a2ec799be0166749290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f60f7515e9e118d6f896f2782f6255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318a255f4f78dd897d56c8663370011116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29778ec274d5e5aeb8681cab79cb7f84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e9e999ceea16abdf8577ce8592432118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2377adb58d058d8d9cea36735b2dfe3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc61b4a18e042621b2263e886e16aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf969705d89c61c4d2cf211355bbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c21be9311793b968f622b6c01a0a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1710bf1c3c104f20a20af818a7b2e41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd01ccbea7281b95f672519ce0602cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e5ab40d79a17cff68002850eb2f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3317f1eef8cfbd5a944590704c84c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391eba479565c3c1d1f53a4fc56dce9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c6e46f10755c5b8425351e246b9ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15ae76ef1e5c7e532d0ddb71b8f07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1c1c957135b033c47a3862bb4209f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bfee51390d06fefd862316878559e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a976f56e99fb9d2b3da1e6c3b9c45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1704155bac95a44d49007796b224d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb417c42d958f316bd550c7595e6f1a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b261de4486943b51fc600bb408929135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf3b35d04a0a81e230e6be13fd211136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2d3331ead0239f7fdd5d9227a4929137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac6aebf8e43ca3533b1060dad65016138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad5ac61cc6c51d96529d27631a5eea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b5cb85ec21b6faffb7ee87c2673c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bde4969fbde18069cc01d0fa506933141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b457ffca234454af905bd5a618ab2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa2c40d7e9405983284c92069ffc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157c12b651a7c421a9c805ea6ef1370144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b0d233f38e25f20dffd217358be10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a2b5ab46d28bb451f6bfa5613fedb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b8eafea65b1482480791033787c24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafcb43c505f256dbf7b04efa930ccf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2508a89e096dfc36ee8ccd89870a3ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec3ff03b37ef649bdd80a103549a6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db6d24cb0785d7cc2717d12fa69187151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec117bac8d115e5114f447abc148dd19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8e65e85eb1e8ad5ab7397aacc514e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5aacb4010cc949f93fea56df5dcc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b606dc1b483128b8845e7c7700485155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d51d048f523686340debb1092976de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9155bfa9cf2ee4cb35a6d5c5be68526157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6755cfdb3999210fe20e868d9fdc82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c24a76e7b4be4aadd385248fbc8a3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dacb1cb3d46aa99e55c992e0b2279160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5ae578627a389b92cba79386e5fc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff07f7a77814427555f3253dff5906162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7947576b0a92b8c568a7d589167b18f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b0da9a9e824c3f76feaeb253d5d92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303203a248e47af9047b9cae89278ae3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30584b0103c4350fd1567ddb8f71d306166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854221563c010cdda9fabe7cde0232167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b3f7ff77a756ee6c7142c410da106168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fda46b801d7906b477c61ce11463ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2af812a76845d50d395c2e61412717170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcaa9d4b3570f44cae8ed2402e4b58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8635e3e444d67e05cc6582a958d1ef5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd85fcc20b56ad844b604310d33c3ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7897b270cfb939dfe3ee3f624eee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd2acc63a567319430e9fab2caadd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af138d92554142521ca20cbfd41a9228176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05264ba6ac5ab27d523d27f242c3c25f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002f76649067371696d4cf44c30245c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcfe336b66eacfcc21668dfc572163179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22e08669739f681c35acc4ef471fdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f124eef049b5ad04613dd31c9b42c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8041476a83a832303a79ec2e7303465182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0575d81e4ac12352be10245ac6423183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fdf8bcd0b0bc7ce8a1d954e0d9855184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c2c463336dbb77b8154e41150d0f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9aa04dedc5c8f40c0f3b28f5a2cf2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105f6081ddf22f9413f927280c16c1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e11b40e8fb47e55e8541155d7b3ddd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f8bbe95fb889f223583ac2e5b7ce4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c0c57aef78a2597d01a5c210bbad4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca1a0b23b6fc5758d0ee894736e93c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f63ee66b8d9599ad5efe482e198f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3e927313bde7dcec0119512cf4dd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32792413f258f8ceb535e1586d4b92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ffb52cd245be88930fab55e8e93a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dbeabca151b0ea732e31601a66cfa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d557e565ddcf6d7a4f08af47104744197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586def5b017a4096f8e5d4c4cfa061d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c198104d73b5827955213136a263ef8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daf6a66edad82e82c769e04ff48c27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cff9abacae59da73e67b5d87d6cc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf743408f3757ad297ec29ce34f4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643dc67e56f1398f1ed28f2ebd000ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290a09319e32c67de1164ef937685f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a14327508f07f52cc03dce7829bb71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a35a0ad51f980e0b572af76797e20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec476fc175f54888bbe7b817f7a28e3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126efe9c857dc1ca7c4ec522e5a55174208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e38d019e8eb2877f70c21cc8426a81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e752e96fdb5ecbd338d0556c4b40dc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bf7fdc86fc99c0ef43bf0f253d212211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee6da0913f1adf593ab741b4ff9f24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0127b936e9da918ec053551e34eb33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15617223bfe75cd6f9475687cea8fee1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d78e2411f0dce3dce8b6b2aa457d1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fa8113c4a8fa9e2548b715e6a0e6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1dc0ba597cd3ee16bfbeed6514e0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01450f2f2dfa1dfe681f352ece87f40d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce55f8aa5b61d188d3a76d7df90c7e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb4a910789eb7820b893ceef4ad51f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeddef07d7bf730b49c2b8e8e4009a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0de1a875e2b0e2f50c036547a9533e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab44cf5d4cf2d628d7a73ac5dd5674223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a24aec5591362f5d7a8f579ad965af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a51894a210c83617a00b073fef937f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded703e44ac1ffae58feba2d97221fee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e306d619a63ee74411c774ab5d703227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf0ff85dea274d712febf6211c83f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612626b3c597cde9e5f828a6ad2614d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a80e8a054e2df0aaf5c96e2d30da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ae656c245d26c39f9c113ee5fab85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d639c2d4f2f87df382d074f559c6ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c760e344cada7bc62609e7489c8dec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e700c7f1154993b263eea84abf748234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8db4b7d9b70ce4f92c2a6efdf2b400235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0a0b9f93351c199344992ec1e894236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b5af03242acf80f8bcb48104e120b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06eeeac17f31f52337bec7e5dff513238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668c5014dcaed66d868dbac1ee14ff7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b230d0ad7f583d8c3eca6f6ba6861240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4d3edc99206fc7871a3a923f6787f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0369481add3e08a22ab8ee8ba2b46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d16cf344c038d76ca2a330fad534e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ab8cf4b24e739b832ef0548c5cb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d49fca440c9a7c6de288c39141de45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363dc92380c1bc7f3a3475df76e529246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88630918ccd4ce6f540d00976582b667247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339c85853caf21d8d32361cd974c15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30402ddefd38e6da8348edd4f890d45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb58c4f96198bf5a0f0dc1f34c782250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730514e8b8ac1bb96b01739392fdfea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f0c8b154b93214e75234e4ff4b990252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c414382da95511401b58c281bae9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a6de98e1bab1ae91374abe2abb917254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4564f4cd7c33608bca2c341432ac7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8514f0445e22d9f52fe8ce8db1689eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a7b4d37ba61b03f9dde01df16f20b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a0ca80c1cbab37ada89cdffab1bf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beff637ab04f95fb7ddc016039f44f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e507d218bb0896d68c57f96d811c09e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e704e10cccd8a4b3b4f628304957ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04326be9503d3f3f06c780b111cdee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed0d71c33c2ab0d24dd08c48191aca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97113fa081c011910b4a528bacf74bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a5673f1b5c0bbc041b125e5b5bec8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dc8501728c58b6f9d13d1cac8c3d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e820283a16f453439f377bc50864d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e038724cd231196f26eeb5a7b20236268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204823888df2c6cc32817ab185a393c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebf01bc89b96b6175f74947c37d4c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83becb0a40ec7d25bd20ef8037aa0943271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bca59c86531189497427b2647b96f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d148d37ced9391d1f74ed31479b8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bdb77165c6a46dd36be9cef3cd8bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe0c07621b9f0d192db8255df71d15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4638c0991c8aba657b4dde520f45114276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff955927a20704e3c1f3a2f1bd3b0621277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a39ee1cbbbf540ce9cf538a2f37908278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d1d4ae5dd2415bf39c8d0e3978d40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8173dd2bbd745dea51e2d4347ed676280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc671d7bfc44b18271f413301407ad1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aed659124f53468e54d6080ddfc33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874d6ad1cea5ce31251c0d88ed655d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1ef691e6da129166f79894fb9abf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc316ce1a82d46d0900c62654f898d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfa2c12362f5418619f0263db798c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7bc729a44e37e70baacee0ebf8ff4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2353e02b8942e207d31948592f80b33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc809f97088f70bff1814eef55602c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56402c7c70837b72498db6cbf4a1fa6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbe3c9aef70f94f95bb3b29658267e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530ea1cf887bcc753b540252c59b09b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1fe981c4871a7225079a5b173470f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540489b33b6c296a1378c3dbc8126eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8db95ea2a8ca52f12a94239ae6d3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdddd56ca7b75d342fcda5f8c3fefa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54565cdf9ee44cece982327d98b367b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a5285c1277f8e845f52960217ac5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fbfc8b1424208b2a303a6232d1034299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558847ba0b1796c63fc310739207766a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c11fa1779016c5bc857f1af2f9f3e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366061078c7c8c44739f6b0d218a9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb9f27d91ad7202dd904e78a1d2baf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde7f7836ba2069747298575aff1005304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b4a4f58c301e245db4f3947915139305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40ef38959a2b096078609e27898632306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c6327fe0bb691e29b097b5a5b31d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fbdd40fbb7f94aca844b3516c8c5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6ae8036e3ca59904e573cb757c08d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ecd613c983701614dec3878b122d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861c75ae1706a6145a94146738a61aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bebbb85c882b93e9d542bccb650757312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a70cca652d0dca9d59e3850ad7f5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28586cc6384625448092eb0e58beaff9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e2cb3b6f378c3cbdbcb1cad0b50d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c68f047c11cf70d3287e5a10921a3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82503543ade73e8c133b57ba77fcaa59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0325cb7f77d4acae880f185aa0f43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f260c92ecb1add942f5f31d492f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab7ad44f1330f14650a6b1deb0a159320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cae275bba852b11e2bb10c7cdd76da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9a864fd5a975122a91b316ff5fae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27022769bcfbfb54c21e131b341c6ba7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260947f7906d387ee1f739130bc9dda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ebfc1d50aa703a3d66705947bda6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26138c45fd1dde678fdb6693513ac3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa3f3f69a54505c45c45c4557c6988327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b52f031f5176889469da1808458bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ed14253548bdb29c29069af24195329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d73b94c042f8ee0b51d3893a5b7d38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764341161309677810598d9b76621fb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa5c710dde6a1d2c4e1f151334da7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664eb65df03ff476acf08e06ace33ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e79911e49f4a4b73190d7b4dfe313334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832712ced155acd118d0d95739128b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef560da0e054148294130d473997f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aac4fc3cae57fb23ecd82c158fec14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac01bde19d446f5ab6ee75e29927a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abbc241f546e6a3312f40849af984b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97a644abbbcab08a3c577bf3f0415a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388472b49713b1417aba6a9262c1f99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0d715dd067ad3a25bccd74920d636342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f298b6667fd8817163c32ca58d4c87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951e1a8584ce5f7ced9659979526a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd332eb0c10207ab853628444b76d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be399a336c811afe5a73d9625ce551f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af2bd9012e6d98a335dfc47cd76d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4799c1317ef8921e190151cc9ae3cd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53ea23c82ac63541959bef8ce9da1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7ca7f512bf3f5e0082c37735cc4ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ec93df18b1d9fff208fd3a377cd47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016584df862e7cf16ca19ee5de98681e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac9cda63172a71f6c7a534dbcd9948353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6a469bb572ceff43a79b0678370a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac79f5ab073317ba936835e9d3f012355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb0447902e856248731903c268a667356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b54ff3f86447e09c234bcfa4c9a8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb0ac9a426d735d560583bc8ed3178358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561a3825b4289d455f277a322d0bec6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b49323c9dd098e5adf4363940c608360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d2ca0f13c9b2d187e22d3cff0e385361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b8db6146fc532e269353332bba65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26be6176ded8c32c2cec1be1171481363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac21697073694f16d968edb89ac625e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1680a37b5a61b56db395bddb3e689c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c09f6fc211f3f5e2c95d763131709366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3476e7fbef5d5a40ce3d7acfbafa1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0fa5b9fc5e411dca308546d166a20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cf964a1030c54db16c4209ea1a093369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdd95f541c2020c4592cd0f007b4f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222f46f357464e87823be450aae5835371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59345b7d8c2f72593dca707e8c03d277372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb931fa340463bc019f8e6cf3896746d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08a689926ef6eca07621a3fd6458a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05cb4b7d4f294a3b3a0099a54101e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbe46b3f7c691a30148b9b2b138ac5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e0f1044e857685501938f551dabaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c55895e3af5ad9005e8be86e88f93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1d0b48e1c7624d1c77fedcb231100379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2853864b098749f03ed87b6fd09118380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3217bca67db95e1849d2d79140584381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55943f4fbeeff7b410b023ad385aa95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923cce120ef5effd356d6951ff92199383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbe70fda431e2c863afa8e41012efa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d451f307e16dce7538b146dd75058a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e71f41be532f3e77b62f8c3c1b1baa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec17f4123a71e8c3a902e084387690387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f55f6305d286bf174e86ceb103be4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de23087f7bbf84f4d9e9d7e8bb1ad8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caf101f16dbd15a5187b3934f7cb1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70956da436a113de050f6ed992eb191b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b6a2c4fa324fd91fe0f2d68ee257c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8248798ea7e92d19b6999adc5443e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21c2c6d29e26564ef2bd2bdfafa71e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387cf8688eddceab1364cf061302808395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3df9d2ecca55cc606c757ab3087082396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2fa9be0eba72ba3e75a53a24e5aad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1707d7cf82461a5166b231dafe649398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25a1cdcccba726b8779086936ed5b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b28b136103c1fab276e5f42a5ce0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53badd40d186103fc18b0b889c872eb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcc7da59002633b156149952052aed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd713a0c59f52ac3aa57d466bad6be8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38553bee128490d5248090f006c7c0c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6acbac850566e589e2f7b9b5d77eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c97dbd4f3a77475fa6fb1659bd9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9da97ee61c80b9e79f5e458c6c6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d669d60b7475d28d285e69325a74f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b52611f1825fd748ac68c403f739f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40096b6ae62c52bba98491f08cf1e4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d027c85c28ce1a5182fbac0fd124d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe4d3f9c1ecfbcd7d5c5132a277410412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187014989f2ef7ffcd5c09ddc089226b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d7cc3b4e13b13e72ad9c716b222f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf755ba6f17b011b14900a8df1412cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b29697df66d73dc5f103566d20256b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe93285b843e53c7c0897b83280a09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f01fdb1107839ba0f6667c86db443418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeb2fdf760eeef07aa84059c5e0435419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c11327b502885fa5069ad4a37bdf12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f15dd543e41b9949af4f689c3671b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47996858119f4635d32ed28af667f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94897af8f71b2ba05fbdb6d02ad9ac1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9039693602f939a0e53991a7455578424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb498a24080c38395820112d261de2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aa7eac132cd6041a8e91389274d44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac018deace585e54aa7e9113bbd18b28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcba1bb27b9d3d7e2e8127acf17967428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721a41f65e2cdeb149ae38ad547a09b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc82e747dd2434a2838acd327484b29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963672c4eb5fd99950ed1eba847ca346431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574702a7372f04a764cc00705c2322b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc66f2d31e54d0409485e11a74a818c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c9df8572a3604cbaee54f29e6e5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a35db08909ccf91fe0772ed276289435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f637e85eb000ae3f6be3570c971e66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23165cad98c3330f60501a9b56f68f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d75b1ed7bdf2304811f6f6c3fab7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc609ec7b9e2c2e2b9c545abd0217e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c03515a202331720d924e5dd3c8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa16bb708b6f01f6adcb0893f627b07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fbd4ae2e2f711e994276d3b13d172442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ab2b70fe729c281f04000db19e703443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6101e0a1cbb29c898b3adbfca45c21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f8dada5ece7f86a92ec12084f28f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6be8d92e22c2624c13a08c1bfe9876446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f33cf0be1e2aa0f0c3419b215e39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c799539271e3535f614300e12324b8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abc4d324318279ac5b02ecb9db0c28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6d1dcc526532fe05f37614e688639450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bb1580b7c7e263f7ae9395a94fcdd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef808a896c39120427a4c53055a2e116452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c2e2bd8b7b16a8b2207647e326eec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac28e4469a303b1ea56b37a57be758454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdad861de355c4c2db601d40133f864455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556315fae3e5250f6d0e56e873af50a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209d5ef6ca3c011f5dbf9345c2b6469457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67192356a7f83a99dc198cd3c5a93d0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a7f98ea3649128b836c8bba84e28a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021618c3b2d31783747fe959505bdaa7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd181c12e9ab7e76694407f59d673c71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5ad9e03fee1e9869fedd6af0c00ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd61c9dee2a01a60977ba62ca74776463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a5d9bf4c94606d2ee102078185247464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19982ddf16e514a20a369dbfd1842f7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0114fc8c72049c3185a3e3fb107ca6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e793f5cd8c15644fa2f0453afb5ecc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a85b010990d77af3e6c28ffc6b3db9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77866ff88d37b917d252371c631f207e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127b738213e9c13d0369bdf9d448e2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c03c5a886929f996b114860cf66260471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee974cd5c7e75a58d6a287584c9fe46b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43438e906ab47a55d9fa8fae808f7f6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb152814f422675f6637b98f9d14749e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea67518dd9699d720fcfb0022286ad3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13063fbb4af70ec1b09a7e2d80410300476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677a1b7900086fee9ea4284f76363b1477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>