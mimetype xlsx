--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b84bc3e6ad09f1811bb0b8458a0f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f600194221436d342bd07925cdb22432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b801c7c412050fff761895fcfbaac303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c960682f339c06e35828db5f5be6b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a251955fea06066d07b12fff52a6ca85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aecc4cbcbc176cc82c515ad184dad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebe6f368a63b8f924d6b76e5029b5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd09ff36ffb61bdc83529520503dcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8707a75c532f3c6897740e09f4b9229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a2ff522f1c1a17413aad40796bb8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df916b142211867047da72d37e3b3bfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b5c74aed5d5b373950653911a49b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87abe84f902b952abb53c0fb0a8f2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beb62758b46b947b116337e9091d0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d0433f71659c6ef3dbb9e4e3bb9e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e303db9527877f7f51ddd11188c5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9cbe89c394f0249ef92e64967268f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd354498b34cf7f173ae2ec74a6daa218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf478e77c2bcafacbaf53f250948ce419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084a3d84698b6820333d866bcf31bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bcbd98502838f2da972bbe3ea6b1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd4b34e634c3d9658949078140ca5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aea0f2d3eb751704f26fe324a6404623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefb5da754b1f9c8cc71754ebaba33424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f64ebca18813a7965e8f0f349a537125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f82bb3afe61c0b41d62815a8a9a1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9cba6a585874f3b01985d8c0c4d9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e6d1c7bf579f5b16658913e7591a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa0cc5b289fa332a79e95cff2b609d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36a0df2fc89e2a3acf2048d9e6a46b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec36c7dba95d82954c46e1591964fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bee64792f1867908c6b7866acae2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2a65ffc57c47bdbba7ac557d80b0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4cf3340fe51e5dba0a1cf6a61e1b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bb10488234643ad7630f8a1b79abc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef7f758a5d5c1944540294609defe036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80850ec41820fdb7ce3540b588eb9c0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917314842135cd097a870066952e23338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11fb97dd64b10b7545aeecaaf5432939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1088a48db3f958880d61b5d87f56c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab601450f4ef5b44ac26f52d182c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36522844f2c01f95ae077a07d1e471fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2973a61e7306c8d01122f7b4f28a2bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacc97c6dfe3d3e1b95634c2a9688a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303512f8adc9a412f3399c18e4fd41145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b377c563ea1bbcb72e36b6f0907f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3da95522176e9e466e34ddb59bbc0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34e59b1f22b66bd06bba01b1070be648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf70a6dff9165a5a3de5fd489e24ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc45a3f281a69d2ecec64375c145cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d71c61aab1732ed002e7b437fd5e4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd62e5d4414d084d01680430ffd95f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc58faab4fa6a81138600a386d72f3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e55404be6f4a1a19d7f2d4a629d5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7502d079f5308fe185aca12b81e0c1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888c48b007bc092045f4e46333c763656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b58b2689731b70b226243674a835657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ae5b77e29cf65237d30b35ebdf0a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492d469c60ea065152632df4c004abe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e439dd3a203e56227356ef061b18e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5332a43ae2aedab0b65393c418b24461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef85a73a5df7e7741eeb518ae5c39a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7ba9561ed23e57fe62a449cf98d1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b790d6143d18dfc7d4cf4f4e339e17a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da02753b6845c345a43c4d91a6d26d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ce33a5bd1bf2e4ae2da95f405837c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60d2ca49201cc0818e9faf876c9b6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff38ec666562da9f2e1c07fffacf3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911da270c1cd3c8c13b01a0cdf9d34f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7c4318f40ead1a06b4be8c9e1c44870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa95d5315a7bfccbe0eb69bfbae40f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad73038efbf765f0a85942f194985e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfac879c3b0d24542618c385f707bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2372c2cdfd2fd4b6ed4ef6f9537ccd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51e98f04ef3610fd36028b8d4172ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411298c1a273be18c4795237ff81b14976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8bc68af376102e85aa4b100eace1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6938309ba8e15d74e98fcf97c61a0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f19a43ca8057992d466a9e1ca897f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad5de555312532c342696c172a26ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb622ee9e647bedde4c42c43d192dfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772ee02199120b1f3470ce3d27f92b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d201b9e8b2b0d78d804619b93b3d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a15b952231569a94362c4b17e31ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec23d5f16692ba1c19192dc9b09dd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664dfcc94afa54cbc9113255a35da0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f1ce1e55510cee884095c2da78c3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f1479e078998439f5d0aa4ff62cfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55833f61a45d58eda646367101ac99789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9edd51eb77fd519061d5070f8dbd9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea31aa7a291e1cfaa8788f706d7aa991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779310e5ac65c7643cc7ff3efa0365292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de97aafa5b76f2e67fc525113d653bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9380fe5abbfc66a1b77b500dd9f29a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885994b5e2a60d4fabcef304a716efbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09058c6ee4330aae474dd259890b716f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d813ace3f344b2c544adcc0be19c67897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3609ac402a1ad8a4322fa33e17a25e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8afeac42dfb587fbea6cbf7b33bfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8f6cc22b2f1a02088e2f03b6c6726100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c25a151a3d7ac66bebba0911cb5a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f0ba0627ee1f2fd2aa4272ae22fc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395a6dbc5077f0082ca8ecc549f1969103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedffa40ddb827c994c3fbccf889582104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f3a4b1e663a6a207daa75b2b3323105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f86674f9c6de6c25405d05174ed358106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5797848ff036bcf2f1dd3aa496498107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5294492644245c8cff0a364992425108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb056c6db5213f3e2eced4e6ae307aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3b86e7d5d6f6fbbc5b5c2c838065f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dc761ed6d5f683f25db751d418119111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddb2cc3efd0149fcdb322995368964112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69026bd67be50942febc8d9beb2f6f9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775679fae50c957db8b457e85c02b125114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf43faa1cd38585858f3cf1589fea9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de0b693760d76f6b2efb54e6babd98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c56d87ea91a74fd160d5eabc71620117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b829d961ae1950f1af40f568a31c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af84ec445a34a56523793695fdf0a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65bd20ba963404c2a30eb6fcbe8fd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56957e2c111d76a8ee563193595b8f0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc704fb0d625de5f7596b46e5456bb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a11978ebc3cbed8498caeb89457fae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7946f40a7e937e3795e35467fff15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc5089caaa4da7e46eaaf8d424eb30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d467d44e313def428cfddbc78674e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6dbcec49268323ba3e594a712f239127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fcb7703187c326f16918c4a39818b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997bb29fbee1e9077da0f6c53db2102129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a6b949a4576981afba35454700016130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f691952b9946d99479a9b6255623131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4141e1592c44dd0629f2340aa481132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc23328985d36c4f5abe5931d62fdc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c408a26b386df1d5da6c05218769bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d954c8df38df25b2de4fabc48544a23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efac64df0c6772558e418db2c72d76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849345dd6497f82aba4fb2f5d7c4639c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970f1aed607abba5328f6153a646f4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bbac81b9a2bc844c6c29b864b1778139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013988f765a58de8ce714a9bda1331f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a461fd7dbd88b4600c1d998ae62438a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1d2a296bac1e530c60e4ff9bc0d20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311c0a426e3ab3c807dfd0e7e7413e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e527982169eca3e0d75c38fda796142144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b771cf6fd3a4ad5210e9ac198fe45fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672cc03764a905befcb228aa183442b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c81017494f8c8d28cb5225402473e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05871c071007235fc6c37561303299148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c4c586a0869c1378285fbfbef883a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249852e2edd8f5b7296368e4f77a7e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72056185cb71c90711c6f6bf517883b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef60688eb7b67b61800079c2f44741152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b4e198d9bd8ca6aa11e29aa0709e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aebb8e2c81efcab4ce83b60edb98c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731aaedbb91cb9140e33531404f9747155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb60a17f66883da0a85cc52e0e35e6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cf8c745c35174a5591c06e71b8c41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd1a5bd37337d07af41c07abc731ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccacaf421b69466fbc2a63d0fd45ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc6278932dc026e72aa0968cbcc58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890a4c752881d130f60e0f2c1c78202161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e0d373aea51ca879becd010a0f0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b97e7d0ba829e3733b8bc2e697f316163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abeb11a5b9b5085ef2c0fdab979218164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d9f0a6f83cf805c99df466c5a522a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230599e479a7a249081dc9b2ae43e75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105528af82bbcf668aae0a13772f9c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b0bb65554db798a8c6d2052f4be1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b12fb64b595f32075e910001e783e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d818ddf07bafd4389d5376606eb05f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73978c08dc27b32998f7a2f55f30987b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd6b8d1245160bfd20c2faf8a36b41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba3fcd41e874c895c53f3dca62bb1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae3b265035599e9a4e7c9ea4fb496c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef944487de99038b07ee7a0d01e33f54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab629588dfef2a79237153fc24a6aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93546452a37bbd2544f490b452a9a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4c15899908087e34452303070c547178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85fb93a0c4eec5bedcb23f5c746b8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1bbac5a5e0bcc664b86f9995c27d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2807c684675b50d88b3e96f47b964181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938868e7cebad8d6ae66e4a82d776e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33079e0e0911bf30bf6850d38b3099183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41845bcee7ab861c707bd93858e9e6c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39409c6f22ed95b5c12d7a8787e1e79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e17ac43c867ba04d5949536a121bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423d01b20a7c75c61f975bcc5779d35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac85fd8b8c02758189e711b7b4af18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f082b22c45f765f0dae273cab9baa75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec9f3e82e25162ef27794111fa9fc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836662c099f0d5c96515efe69ccf457191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09541fb9edc5dc2c9d9476ee0684d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687be467a94315345f22ec6683966230193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d1ccd7c160cd3e7f937ddd409424d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24804c350210577d45c1b28057e57a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347374e1939dfe89c4916167e9abf71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2da959d2fb4d09eafbe7a260afaa2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1e459ef629725a1f048f7bf45eeb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf9f3443b63e3df4373413ad5a3a86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403d5aff882c1e02ce30ce9cfdf09f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e15ebf604efde9235f05a74c394b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27ed82f7285f73d95eb789fad52da2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5a0e211c0e083a9d368f07e145c58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3d30442dfd292958d00105d200c78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aa4367078d31e7fc0e6ce89718b74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e3d8bd3b860f235672dff075031c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c347ed6a0d0200ee5b0ff23345247207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8860eb26de28366489750077bd4fe50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ea8a01b59568ea698d25945e9da02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f61f820bba6e31e2a98fb22de1d4ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ae80177b4e5ad785f8ce1b8057a00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ea6fe6b5845eb6d412f19bc5efcb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e25c8206374aae1530bfca8ebd69e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a0a9a0cabc15a287092def7b2429e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280658e0f303d2b153b110d0fc483e36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bc44be638c9a2646b1fc47254263c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9ec882c26f067dd4b8b77fd32aa68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3a41e958fbb4ebd65650676eb4bab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7b05afee5276a0490fa00e7bed5f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ab1c415431334172442454777790a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19bf9ee5c47c7fb1d6d06fbdff0c27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296efa5af2c05cde8f27edc3965ea10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae2b40bbe057b0dfb3c1f2b0d57121223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a5367fabbd497859475a710eeef1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16735485deda3c4e64624c7058b73975225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bbe46945f5af95e633a43d6f05aa5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949598092e89513a0d469b0c9e72f64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da155e8cc612f8c86a1d03c92b44921228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2898efc684b81cd64d9560593e491229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebc76f44b6896890183f29d650581230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817118d2cbdd3ccce5160d334bea7f16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177e50aaa796093222d2197d603d081232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9e4ae3b64a3e1131e77add7632ba5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f012385a158b3ebbf167c577f07e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee8f1b4c9185b0e85d1e96d648a0de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b42275562e35bd237ae68feb627ef5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e37d5d5523dcffe2f4cd5cc360c4f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8626e82c38c2eafa8bcd64fe53a57ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c18f135f88f92e1a074abaeecf5f58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d90682554d9c622cbd760ea5de1a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d1bbd95c397cbe5558f86f42b584d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617a94fb39e69a81222b3bd5d19aadd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018e846a3ecda2bdf2879f11ffd4a92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eac8cb73c0b71683b5c349898591e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eaa53c981156464c37a496acbf918245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0aaff755794ced787a999b9570f65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a18df3a6cd7ac87fdb400afff57dd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330dacc325b0f360c2e706803ca5897248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb8a47fb45d7e0fa333837c46da86e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef09700403721632af71adb173fc989250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6221989dd87b900a9789ee03758e1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85592f7f5c43eaf24f8c567e5f8f5728252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d55f71c45bf14f1f032dba834806c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26e47e1ff3c82011bf99e82309d7af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c50e3f24bc3306503a1f3da1ed7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6fc1edc44ef749d29d0b36b06a2b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88088d5aea0b552e9ff10aae55726313257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1897abfd890e1c0d1634efb40706c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2bda47f74347b9650555832de9366259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcba0fa5dc30a9352a173c7b646f78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc7babb5b2c773eb6376d760fc8670261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9343e44471791d3d9dd5945f1897d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1070625e7615be3c4283c011ecac80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434686b6667a5f81b9a03ed5d9d9fb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5342040f4264c3a0d80756d9665a31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6081c3dc5399503c6f523fe073291266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19c225fb0d9ae1641e0adc30dc62ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022afa99edf780ba72a259b88bec617268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a102716e4789fe47538bd60551658f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fd0504cc8e5e360e4af5d43235276270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02e25df45f7f7ab26de7e9f08b2de4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e1e6efca2a458469155e505740f70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a13fb902715fe106709af3ee7fbde7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b469743108092147993b92c10192857274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd7d216764c44466c5720cf09f3042275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc991e3846761d87fe2d9cca2554396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618839719bd01480ee8b0d592f364d60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ded85fe5c4753249a8f96303d8bc9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a72301fd1e70e38cebd40ad6505dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900c5410c51cd9a5813575f88e3502b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858040bb43f6859c7c7d3d7db868f78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16c73ebf374eab8b79cd9dd12005b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566b011aca9a247a4635154e79e2e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e6494b03e4950634122c69fd8ea96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c4c39097e7c86341fabc8c3aa003d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c15cd3a0588afae1542fe99649b471286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccd3fc52e311c2ed58e1663ef1d3a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9718bb13d4655180c8fd462f7134a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae3cff7d4bde388233185de9230f1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091ac7d76e9aab68663c2a5fb50af9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3f74bbd0edb27f1c33ce0b0d11e45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ae45a994251c3f18f1f97fbf35b64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0cae179a1dc0cdd1c59a038024352293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850415f420e346c995f7de998891d1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a176a0d5dd18e9ac61bdb917c2a07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b593c9acfb32ff69b2419473127799296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a29beb11c6b0182b338b394d7b83f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff2e648c6cfeb7eff28e5ad6989324298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad0392173f3b091f9492cb31c12bc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046935728770c2d8d751f25b39128ecf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50116a0e32a1bf5f7902329214f6049c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73957b03c943da2c2f433eb516984a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fccedf81bfb90423aa13d61742ba3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0e9227ce24b97e929c111842a3bd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ff46ff7a342a165504e0ce4d92339305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743657af10a2ff1abec039bc637c176306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441015afd978153f0f3d541e65b3b34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5838a5fbc1c664afc006b2204992878308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa990665d76e871ca7be8d6589ef4817309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5da303c8aae1cecb4919cef54a1396310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f58ec16523f4e32f86c302c5d4e177311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e591898141dc3af9b0ae47f58768312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f2e6f7249c0479e48e9460a1e65d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c92d4a1282e9ff6cab66b8359e7bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c7444e1ae2ce253fb5df22fc771ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdc8f1e5875fd041b7d3a156feaf67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ff164cfed907c75a0ee4755c3bc1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ee3f5061648bcf1d18b019558b9e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff88893c04733f63e306c0a1c398d0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad264711c25875763648ae518981b5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615554b90989b41472ca93d738b76c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e9d4bb2567522a1dc7e2564a6b960322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af2345e2c6673dc57bc80e71754661323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4db5d8dc0e473287292cb3fc34a617324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86737fa7b630e5fe862eb2abe2310592325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589924340db34edfade9c34ed3a20e7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee131d8eb8d1caa7af7d970c2a287b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bc510551a8d8a0135086097fcdf66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25b0275e984166ed9315a49f3609c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a8573310e84e71e31ef90f7a95d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110628262f32b4026f1a98cf476a846a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4e453cf06aaab1190d46a7c5b9cd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c61bfece6964e4c7d9caedf3f89de3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb9b54c1dbe5c07e9b94bf92f25bc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51acedb74a50472c2374ae3ed3c4600335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e945a0c3da2bc20705124efbf57b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774078ec457b47ef653de173e4e4a10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee9db3d627ae98b9ff575922d5e165338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6108bafca7722db21fbb7ce3ea2da6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806b73288c8b5a079f7bca1e39fc19c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0592e775f91196fde7a5eeaff3c783341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130e003975f41290c8b86410b3fc611342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28858415606b37076bb6ddcfeddb70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca01b5bb20b282ee8f0f7f8a008603344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5be91ebd3b8b33a3dc868c64404094345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bc303f32e26641fceff3b10588047346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e9040262a095cc478dd2a38762599347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cbfea0be9c621cd11b632fdb8ed63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc6603946c23864688ed8f646fbd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1546d19558c4887b0f68cf52cd084f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de823a59d0d76b2d5c3e2a3e240309351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec0fa7a7c039a1a0e09055484b3daa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995287604a97f3ae12171f6289c8300f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff4373bf3cc1cecdeb02d7b1846a25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ad4183af9d01b4420817ecb510627355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600e35cfd76e2ae6b16c9b880f44f1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d702e51691e67be89e4e174bcc645c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b85e53274ab1c2455265e53db2a09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d004e656c6157bd16bd1859583759359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6f2bd66d71b635a719fc8e7873d47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df26c172533801dcc99080813e8734361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5360ac8f5b232aa79db6f880fd933ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f1d0bb858018a347a9d81658f7fa9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd54672d4f901970dd4d7c686e7770364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2650c8eea389518106cbc47c2dd1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1431eaea73e939485dfc9d51e8124366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ce52ab324033705f0bbebe8dfc10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa52c9639c81a55f2e46b677e686d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cf7025a434c26ae054bbf3808f2d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4224a3398beb7c6a8fac7c28744825370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ed95a1b2011abd4835e28709091e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbabcd0d11cfc44aafc3f292d803232372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc519916e8005b077a87cbd2de879b92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414200ae7cbf52384dd0dcfc9886308374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13e43b4d9679d9df945cc18ebe3c26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3121e019c4e297005a8f369cb0db840376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40024e4e3743ede340dd2a4488515e05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13b2b271d5aea7aa624dd3082fcb87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3e667bc09360b2d1d61aa6e309396379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f566e04af8465995557c3eb514511380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffb8a3c3e4708cbc8dbae0bff85389381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f671819278aa040ac5c98df1cec1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21289489e999bde32f056f52e749e83f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f09ed10d01b30db18ef699d5a78902384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb1334918a643a4f7f4fd5185998a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fca1656c6f66a171b8ae9b442e5d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3aae056413fceb2311f27da31c0d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725c32ec13b02e01269ac6ec992f62a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41488f2f8540b2e9607a76e27132be30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4db31984653895e4c5bfb6ea8d6d22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f80ff3fffc8565b22c62826559ba95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3b1bac496211cd50f55f6fc932696392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c5f2a148ee068d725e3f3727131a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d04377b05fd18ace4c99ff28b59a31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7177079f7717da2aae1051cd3681133395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf96fcf064d5e66ca2ffe25bb98b398396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8daa6271a247073387f27214ec7ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19f818053464d5cefc8b4829521472398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34334ff5dcc610edbeda47273a45cd3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b0287faabf97c20d306fba046655b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5227a6c8caa84aaaa26888d358d9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1158044735845f34aa14bf81ff3c5f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e6a677c84a715fe13b88d896d9a40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb51a7a6dc174d6fd8be0b4e372771404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdf2cedbd8c1a7d7f92ffdebaa038d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c162bcc598917a0c193672b67876484406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882512d1aa682ef25f786a81732f068e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24118371e6bbff53bfa4248bf9dfd6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ecaa0321d3095e0fa4a4033c8f0ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4468b4ef645a63a15ca7d3b5f8ef5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95795763a051e736c898cf507b3761b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba7fa656d5c4f4756594462c4cf18c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470873924a8f9f2dded2a99afbf1aca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b376dc038808c7477818882b4c6bd25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf20ec484745b0140620ce4b4a7ce5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27501ffa3585562280708c1ed210e79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a905ca28a3bc76a9321809f8ee7b3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe384204923ab612e7f61ee4b9a890418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74175392c1cc20e857ae847deae2cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc75cbdad54f2f4bb6d014129a41fd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81773aabe3244dc92007fecdd74cde43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a67b12b4f92233d5050d57e759fd66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c26d95b3cce7da17bb4e3ad277b6e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03851941f8e528f1d77dc16c3968049d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219715596ee8a48f4e4e69443e7680e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4e882a6741d6aad1b6ac78b07d51d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83c2147ece2c14dc08da731cbcdd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c61eff09071e8ef721e9f88d06e090428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf57e535ce10ddda1b72ec269c1849f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ff4ba1165a94f686dd6e0f1bffa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcd15f3c06548ecc0284f5dab8129e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f334657900d3db901657c8d3ec1aa98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7242852cdcc1d70d9c717c7e12af9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b83bda70c10df6aa200e34b48f806434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db469c10ac2020270b0ec082ca1699435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c9da0d90c63d31436e4f63efe77c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a7883b615fbab4d5dde038b9d949d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9955d36e420ff8d393d958cf71f77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404020eedd5b7ec48e28603b953c750439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fe40264df56390abf4af2225f409c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d979abe3cc701e218449ae15165cad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45406f9fffadcc98aa34652e6d52ad6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9b7dd36490578d4e05ec9c1a82a80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8d52dde281d3e283a30aee42e1088444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f03967178a0c054e3a2db7c3dd0b92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d29bc61406e0732b2d1a042f021d9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914b4614bd21ad86b6287489b0695b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3eec3f5bcf8991c83f197a0100650448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376700ef7be42e516f35371349bb56a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6adb9690f19fd35c24c3985a732eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa6a3de21b94edfe24ac56161703b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23b439b9b603574fb8cb4404085ef1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296aa544beec9bff05b5dc8fdb9e78f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4fbd0f05b7901a8986fb0e5fb4d43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febf2d43e129b5c9d0c22a4d7569c83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e201ba83e0e964a636f319534b06a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273bb6792a257c4d3a21f1bb187a90d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a44373c2525adcdf4f85678a7c1f28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8f0d773818df37181ed4352b528fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baead2bea3f152f30966b64cf72c5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24680eb103e60a5822a2361eb7b1dd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d4a63847dbf66882627c9e1b88f88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe95c5dcf1358608fd25e6b06608888463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22565813c17fbfe0872216cb36c1a67c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a3fe699e2b1e8dc214d04e3c94861465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450f96d5ca09d12be7b32cc93867221466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ad56b4cace61b75a621b207537de0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3206159aba300330533149c4ea5bcae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec24cca32470b322cb344d18976682469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c92835ecc12f9da9d4c271520f935470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9e848d02079cd763949248de5ea21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da444931d449c08a82d7586a2e7103472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457348a9645ac95a0fea7e85f21fb594473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003a5369dcc5fe3b6524b2aae781c76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ca7239c57c0af126b9c0e4f807b22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074b3d7ec6c2fa80600764918c06e34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dfb2e50805ba7550d642393af4c3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bafd18a63b7fdf76fb1044ce644c02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f037421653feb408ea282564182ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377c407339277486758ea308e518f2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d69135d6cf30daa30280c94595e005481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c75a792c322f8dd4017a7036ac83d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638b2113652045937aee69588cf1922483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f13d5dc80310ab6f0e4156f145e3fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada140cad71e7ce6a7415edf79701f54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b47478cd1308bf7d04d834aeffdd24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11621e13b22aecd72ad590f62f1ad445487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e00599032e7864af980b1df78a0e5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302938f4cac4450496c56052bff9ea1489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045624fbdd900537e54c0b2a68fb3831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bb5c7eda386838cc532d595406c232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363f50af07216e162f2e0a4320ed3663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5cd1cf7f678a34086fda90d7711ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9c4f26a8fcebcdf168bd11a42f7fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c9bc51594ff310159b62a4de8639f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179d95083595a86b759ff0af301044f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03820ea766ff4e1d11c8d6c623c950ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d9f7c7a516e1c638e6069926650bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf5f56bdbb95fc67a34d459fae89f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e3999ada9135e8ddd99036c43e37111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee533b3675313e67d0d07d8b433de8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b4a52ae3223d0c94819c7fa7a4ddd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8442ed8d6f0bf5c28c1e3c8da5570c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7d0554942cc783ec1ea1d9735283615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bfd0f15094ffea58cbfc50ca940a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5787a6ddd788543b88a3f6b7213dd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9d9dc5641f44a36ead1af5f6b72b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ae15955478ae05cae95a83ccde8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af011daef0a68c240a7b6e6b2e15408820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f0d9a90d072f5996c990d47edf4e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571af9415a64d40d6611175803fcfcc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bf1b6bc09722db578e85f88b18ae223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325451c9afbec582abae83c14e586a0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8cfd6fab24edee5834026243c5cfc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18f6588394af22ba1257a0a8a7529726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceedd3a6cb5459ea927523d07c52f7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62904e2d8e310f90ac66697f1445d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fa426e21966d16a3ab5ad8d3fd98d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623461e159e175da195ffbe9e4c2e32d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc4a09fb6138ed2a0ac70eab9271c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a8e1db71d105475a7e5e52bf0615c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216845264b03b2e3870884fa23161f7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a0964a78396fad1d6663a639674134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12efa0421ec72b83b83dd850883bebb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019444925314a6db071a20e83d33de636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d94abc2de4782244f8a59d1aed90637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf59f484c492d0861f58c2d69ffb36938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc95900ca700f49f108728415f456539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1730bc3d553c55a538eb78f7d6bdfa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c72d7764ccb0dc234088d813308441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2681883ab6ffc6c6560ae3b8e3033a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d46a0cef459786229f8d090e4070a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f447aa4692954b6ff81aed8eae0e92144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa9eb9ae27053b04ddc2972affd77045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90862d087958e5b2d2be6ffe83cd099e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988b6b6f8e1457552e44e4a089addfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2acbb6619d4971ba49d4245bed9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e1cee188d1a042c4d1ac5234a136149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e27030f794b38d2a50243a7ca24f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10406da32630a5f3cc6e75b552ec979651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6da08d70c9988dd8a7ae951f5674952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90388e2e884b581ea6ce5cac2661b04053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848f201714c154170c557f1a0d352054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81d47935aff756ea0840fa7fa5e95d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa499c654ae2b25500446d26fb3fa4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43374d451bd0edb14ba221aca3d6f15e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5954e3ad5a3480a4db71ba8dc0b58d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aef4d38abb25348e7e3dfeb11d5d9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e47b3e7c6471a139d1edcaff96a7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42384f1d0b7b8b9e7136ec26209d3b0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52df3edfc883de31826c4fff0c06da762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956d2e18bc59ab477935a4c64ac78f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b1eb21826900d8cc894148617f7e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f68cdd75019cff18474dd182fce0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44da335880d9b0a07c250d030a0f3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e343e1a8f27d14920df866862696967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d306485ed8ef0edf91ae90a64745c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b18478d2aff3c01af7f2a63b8810269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e599aaa871ea3e7fa91da469ba1188070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2ad3ce1a2e1a714422ff096580bbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad857e6de0f22e01917ac7f9897a2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6df5cb2fa85233690feb9837e5d7e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e82fddec3d58dc023c6546ce2b7b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3a1d93331500a863a7521d3adfa9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f56a4ec619ad75386628daa68fd2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff78adba2a371dc6a0159fa96e0214a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5897725f503abb2fc69d7b035e43578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9536cd604322d69619deacff0d5280979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aebecbde52f5b762b14415c27596af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f738b3a3684d2cacf1576973d58ec981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f96409dc67127171787f24e58fde7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1f6a62d25fc72e67a2f954d458cfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a883cbc0a559025e235563abe84fe884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9702503649d9340606892372185d5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ca7dd2a522c37b41efb03125665e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f66fd33cb52e6b016c22cc9ee9fd6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efe0c74c63d288f6f3b2c024aa1f7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6bc0e85bd2bd5dc465c7363dbd61589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4517518a7e9f26fe9b8c141ce2f2d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f2f313fcfb3bf0b658af4b7247ce191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e844b1d3f4eaf8a9baaa9acf37c7d0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6faf8ed0c713dbb747c0e4ad0101f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eccc8cd4b0846ecc192fb071137bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f215479b0c71abbeeac72e44b58ba5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca64664cc12d7c30730a4f8147579c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ad605313c9045aa63cc8a9e68f93297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907a15fd5f47d7089397d05835dbb5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d0a8de463c8ef621d2f292b471d5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539cf23a8307dc635159c8cc5078eae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716a9f22887427a5726062aa70bb5ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabf7035786824f5188bb62277435bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51fabd25b663d7bcc7f9f4a1fcea71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2059e3bc2f2279737e52808bfea2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631b388df066d36cb937f72d698a623105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aefa5007e95a4d420c604c85a4c080106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a790da643e89716feab9912c1592635107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ac49d54d1ca766ac87579e9285bb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc4448031fd558f877bb20f1c385eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea06da3f5b2f44b163ea08ba706dbac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f33ec92c7b776d26d544427fb16a1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af5a08abcb5dda56761e5932a3c3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dadfc3fd461a4938eea025fda080cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27de3d96bf3c2a9d091eb290440c52a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b443eeedd071c26e61a11819c3758115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925d2d2d0dedbf9df06a94a7127c72b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81d7e64df1b655f764c34ee3e0a82b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac42df1d27b679f24727f6db6fb1eee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda8031019d9527a893b7a41b07b1ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453df413e8806fbd8a3615e219eb766120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd515200bac1d86d89b8f75e8a7b857121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0f7ae5618ace916e4a4b45e58d534122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de88d83bfd3095027d442b5045d9a49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f661a2e012b18c477f6a3e9b38d0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7370ba5931e31908ad980b3f3dabe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686ae91b606be647f794c68720de192126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81669be38b67a9f8630635aabc78338d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860b70678a607b0530fe9ce0488d997128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb4074dbf34e9c889e714536673c19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3cf783f0e19e70aef8a7dd824a415130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda75f1f9ceb9ef964fd2cbf1ffd003b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eecc38222216ebfd0f5ccb5d75c45e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad7a6a758aa2be9be7f164d2cd8da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e8d8b5142b5ff2ed07ed91be5d274134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbb4ab1656b7b04505a120d4d1c5fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949136feedc1ff2b6d4f6aaee454f9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a879dae5d4d98725283dc4d741adf47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546a5a572bd3245e3fa508d4f74d834138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098b4a7a825d9708b6fd5a97cc328dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f40c98ab755be3978f5f6afeef6f28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e973e16ba7cba37c176e9d5f8ef302141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b61a2a38db0779b51dc202a248b783142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0b85afd4a7992ecff64683345e795143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389115bb565e4f62ddcdea03e5408a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf51e3a432fa795334f04c626a25f1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23058ef97c66cdcda62809d1feddb50a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daf947e824467e6a131aa487b03c38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151066663f4c48caa953a976356abcfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a012a114b2c75b437fb57ba249690f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc73d5aff7265ff6ed8755cd4a6aaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5e2d22c446f73bc49e71386964429151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0164fe90ed3fbb9d0504fac55d90c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d543a4a3b60f727ad717d013e1e8a71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbea2f41e58148fced5c849f22d2107154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81dd165a4e465af6554dfb5dce038f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817163ba13282126421b3bd21e42e42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131831b7c3c7d7cf7b5dc67aece08a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde49d38fb84bb5187f16587a2ac19b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8757f2d17395480edf14a7410cb53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5ea5ffd1b98de3788409ea834dd45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7f7a2063d7a0fc5f8c9c776fa2141161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c10abcee21995e5b9a14cc6cd961d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b66c733e7a59077554083c758ad959163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52931640352ce12d53016f66733e2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6320c3bf1dd4fa08e2971d136ef227a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d826e1d0d4746b8376b689934e5be3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605ce23925dffd60ee25681c15e809f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b22fb42396a6cf8dfd3984407bec9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dbadcb8c8bef502c747bdf84a9104169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83844796c1010da07387e6345adf3d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d1b5621a5ad58660b3b4e4ce03896171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af02c156819caf4b19a6f49ca1fbbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811c1e8f48337ae194e6074149f02b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27990db82b6266fe99c2b7731dba0d02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47872e83ed776156f2167c629209ca57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e274d75372adfa4a39edb6be20142176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db19a139b74499520c22f28df1ec572177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62cff10cea01dc838ebbd949b2569178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393f5d3b838c75d167a7288e1393330179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b61c938c5b39028c30a028f97ff31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945165aca678185d8bacc24f27cb3fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56089f1e389489f7557dec5df7cd9e1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abb908776c3a85a786d839ef4cd37a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828aec30b553557c5fa707d250adc22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e555d111e33d6b339aae4dc28d6365185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839575d2848fde3b7552934de3c87e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56255b5d65a60baf8c4a54e0d1212dc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8a32f4b89f10970c258447bc587e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beaa623ccd5ec99294db293b2aeec1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e160b16be28ccc40ab40a251eb01f68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1af0dbbf79303b7d79d2053dae142191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f5f1ef4af741a3dd3a62a563d0337192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff671ce7763f3c3c23f498eca8526c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7437188b66e3ae640f501e3ec42314f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8d702daf06d5815e81d4f9d89c709195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515a808761df569a3327314224779b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025b51b7358dcb03cb9ce568f6243c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57bc4b695d356a3ca20464e96b3967198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dba5fb074cf17ca5c44cd3545faee5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd79f51453b702a0074442a338aadb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec314a2ef9c6adf50aba250dd990a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe61965be615f23a6f87ee349f1f08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f3db5e73a4831ac69ea5e9d5ed8b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4a9cef2c372dbbb33720ce2a74075204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6fa3f8a98eb9bddc96d57856914fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be28f1b0d24768d565a8f1708782a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e21656413ccfefab6fd662ac69054b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dc9763ccacd01a3fb303ef08bf5c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287c7d6524f082af2df67868d28d132209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7d84b1aac6cd288c13ae68b2cedfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae34853706094c9c85394e8a485a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f9f1b7193b935dc1ee7234840f866212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef78ca891f74853cbe2ab08a4d5d4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b1e33a4fa57d0e6d28e4fbd3d87c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccff1fbefec5ba865f4e492d3c5d5c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd351b0c0cabd99ae373cc9b9ea58aa1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f0e6f04ea8f965d15e9dddcc0317217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c756a079c6691241c16794547b38b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccdb05bab40975b8f8afb9ca19ab9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a80625dec18eecd3964bde6c77d976220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b56cac1afc578ccaaf391e4b283169221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb3c5453b1d589e1ac8e932ac04efb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb705943ae3c57333b7bfacc60099789223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7fd2e7d97735b9f8278e56988bd90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebad676aa64a1012e625d5394481c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf237d43a5194bd832c8a5a3101295226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7786fe5d7388a276f7e57b4f073ee3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b21c6ec1bc97d50884c6c8bd584e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067a81cd66e4ba1681f4eb1dd0ce0e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ac02ae31ff88dbee8574a12bc4e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072319730f8d323e859dcc340c834c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89a59e88b9ecc9a4cdcb80230e5be5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d75fbb2c8555a16b2735805f22a32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c897c8863e7dadc11052f27d9386bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567355b03136089449a8a03fa826634f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34247446af629a335e0f2f0ef5fd44d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c1279efee0658be7ce9416c914d72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f80579f4d8ddb3db15cfd6f7518bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6860dfd662603d886ac965b817164e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3187e39157666eb35e95f1c614eee0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d17db994463d28f80e99e4b5d179b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac7bec1bb996d0afa213380206c7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337d5a789024f0811de46ba0bd9763243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d8c7d32998f07198aed44548e6fb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225436d980b5c5bf3399d879ed9abc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53c3f0ef9e415d12ce4ed31d46170e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48919761bce1ce13e1e62dd629137a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45492c46fde01eb933245a2078d712248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad3af387db04f86225b783e2e78d81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40f030b012468f2ddc6a90cdf1a51c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937088bd314292b79c325f1d5cd959e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cc202caca40ab4975c5baead1e8a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493aa75f9935a5885e5b94838eac472253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b26bfbfa2957a94ac524e21d15adb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0977b87a4e517c54ce02b5848928fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54590b80c6444297945a07c1b74e08e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713e49a375987802d6f6f0a2f004823257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79716e713fad7a34c57de0fd1370f508258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc95b8224ab5124e2595ab34d9c583259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aa7aab770aee9c7b4c87b1c2193f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a05485aa3ec0071e253e0060d1173e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7050e1ae6297b9cdd97c423e5ba2442262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c903a85f23a491a7f96b49b58113263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261461b9e7f90d2dc49fdd3821fb2e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3f699ebf261c0088068792c7dc694265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8ea4a9e380f0affeb3af2e2f1df4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef1d9517cb087328f3ad72700ea47a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26279924cdffe4b2016ab374b2e31e57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c8d8b4edfd73d4fba2b273f7e7343269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ab70b715def5231b8c5d947c57093270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0063e5ef8863782a1d11587b72d8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7d78c01b94d4624853e88269f4d79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45eaa3d07244821fa610f305c70ef5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286138047bf0ccfb076f99ccd700ea8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b172fcd1bd93a55a96a381141158b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e451d14327006594ade31a0733acae0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7709fbcd7fbfd91af6ab734c4ec1439277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aba6a9d5e1fdd24774e4f7c9bf1f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35835591e2529eed7e03f82d11036b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ec5e49358cabc250aba70239c8638280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01236930e28d983a15855c6bcb2189d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad046bd1844f0078fce73eb3a1c072c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99709c361f6021b92b4aa91541dc188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14edc987c18809ace5ad9797109aad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd991a8da83a65a25493e9cbce85af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c3ce6b0a627f1855b6c38dbe7dd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f019cabb8bb308009657d415084aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208ac680694995c8594debf08733e8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fb24ed441067e51100d7bb193da6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52816e2f87af3ffc94732bce3a8b81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7fad5c1644c64b7fd4749001b2e00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d22c757f5a37e5ee86f3feb80261f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4304dcfce64c8ce8b4b0ff2b2f0a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f125455e29d7eaea1ab0fdc39cc544294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a996aac79fc08ee44e00d26541fc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd03fac6aa48bcc56e7646f4dc2262296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0ca0ede0c7a6c36b3627730dedc8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff963db8e52b9f60f2cee2699fbc047298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f495c6721d795f43ab0cb94fda4580b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e70dc49c148108c90feb5d836dce55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb11aadb02bf66130f9def8933b60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783189060b32f612d61c41c9e3ba923f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3140d378a4ff1cab907918c13b839303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cac8807f014dff911e1f22cd97c08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8adf01b089be9503022cff21a5c22b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad792e421329ee1c65ce3e000b3bb1b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0baf776c7876c407ec381cfe16603307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115301f5f2f788cdfc713f0c79e75637308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b52b22324bcaf1ac91efd3d8e07f2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018442025e3b618a9ae7a3bd0c2e30d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb559c8e49b131ff477080fdc3ff25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdb912bd361d4e8c2571520f27859e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4cd4e357c249e1722c8614a9c0e09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2383625cf2ed19623bfb98f260d69f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2b3565da2e970c2cfabf39685f017315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382468952ac48b7e200f3e5d342dce1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e53509ae006cdca4219a63a62f7f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06d10aa21c1ac40718486ae3fe0b34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede4be796e225baaf0952854e09ee76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341316d05708afd47b2292ba072f2b8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae43a742b94377ff025e966dc31913321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bc0b9b90a852500e4e6c653eb6d01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbf1d9d7572be5b927c88228602aff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec87f1c982f0304658ef8d57a3841a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bf2e5ebd19be8e7bc392242eee21b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fb025a250fcedc9f08c351e21485d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb581eedb10abbea94974d727c72d6d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f587c1768e58da4bcb68d9003d4f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecb276351a6c4a05f2ed81b211d391329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fb8173ed09e612d11b0b8ded68e12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e617164b4f8fc8654bb561f68a3e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c6637240790e7297abb3e9f61bb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fc4cbe6e0955dd5bac822122c3cda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0e6dd8aa0d486ae097bd42c1b426f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f0d157ea5f73005836c90bccf3bbf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f764399f960b8796f7d6eb4f3d36bfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d3f959ce4215f1f6c1326628b0305337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71138abd40ca90c2a7a6495200bd727338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f1b11002d1fb7c7e4b42f6245571339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb924b236e55d3e2ee193ac685f42f12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6001c54b799a0df971b37e69f0b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b3adc19212bb78f45e6406775baa6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72d7022a47586aff9eace911b42c68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedba632f965acbbbc2465d6c1855e7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aba02f1c1f9bfdf6a8ac79263453e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bba40c350cb580c4bbe2e235beb74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c7c85b1c1f16cde45f27bf9f449f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d4ff5e5ca914e6004c7a5b455d3c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34542a08582181c8e27bdff3d456de5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a80b2c845ffceb3c01012cda677467350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450e1eab06a94467d7562199caf4c86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500783fc6a14ed054dd7a0afa005ee52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3178359d1e29329aa0f75c4719c7ad9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d43b6dacc6af63ccfcbda0f8724a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fcce87a0a8bada9b9c0e55e3ba474355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c6647e5fc4a2abfd3ef88763cffca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadcca523c2e0ed414bb8a232cb12ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42573e331f1db30444298807abc5872d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5880e7ede5028bce46c61013331e35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b501d37a1e19bfb7da8006c284eed8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539799733cb97b6d3e7d5de8c782eea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907e1d5b90cd3e6a7b0595c943899b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be069039d41636300c817989ae95979363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e80e9bda147999a7a030b9e620cc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def85084ef8ebf94e1be48765196b07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e764205eceafeb36551b608f272d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b54e1c3ed37867099726bbdf0e3dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520988cdebb4a2e42c96258007c11e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8457f2744d4e2b4bce824e1fd84c162369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81730434a2450b01310746ac8284dccc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea851b45146645b6dbf8f29e58cdc919371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc8035e6f33bb777728cf0112294d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b34e98d2dacc41be7644826916bdd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533c942f2f7242f378f5d28a77f48bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc890e45c3e1c1574c506211c0d2f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d07e61c9a64e1926f197f10e8897a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf441be0a22ba8e62e44dbf1cf8288d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bdf61589df2c372d854a6ef69c4d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cda83082e5e99796b5d6869455cbc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929188dc706f713fd08485b4c0990f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa961e33d1aa31214a14651309a2e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a575cffccf8a83d393cd5d88cc63a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eb0cf37f0eaf2025e48ecf9f650d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff138739f118d996e70baf5ab6ec75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db720b2893ad818cb4f4ee034f46482385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d802ab7f10ad52dc9fb09a9c9e093386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90a916ef6a52707d481ce8fb4f4a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb534b764ab1cabdb13c5c9362db0a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74901b779954eb656a6fa8e13c92d74e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0271433974c871416a63a47ffc49ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7757cf4e9183327daf5599ffe24dace391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19fbbab65dc08e0a649111dd372a3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb4a4a55f68a88267b7dc5dc63b6db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7db344400e9adb388231f41402f3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969594030e04c9ed2d4d48c677ab964e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f46465add4003482e7e59f4cf2a08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8c0d2224aee5c84c93157b4091843397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6b11d314adb560a1191bb37edfd6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025a68c7fc99d7e575258f9aee41d09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c1b9a2cd3d316fd106f4c6c5211fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639b232aacfc48dc01024c0038b641d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9fbee7ec7dbf085cac51eb6e85354402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57708bfbb948d487173f3ca6996d8c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85138a2e516cc220c166113292b2ad3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb7e128170faa8cf2156ed0c2d9dd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a97b5fb5385eb3ba4a33d727fd8585406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44216aadb63d7e4deda75992edc5b5a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff379700bee174231545a31f18d2207c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a3ddeff75409fdcb7ee0ba199cff7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb719e4849ed946692c2380e178c95b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab707e56144efee9fe7d660f6f60c77a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3df0b3fc9d647fb86803f43974ca7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a6b21862f760399a4ee9a9aa8349f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428e05b480a937cfc20057d338e8262414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d28ba3dd1cee4e54e67d137826144415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7f9005f875f827a98f113b68d5176416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b029b275b5039ad7e85a6969fcd9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513cbf606df5275ccb57bd14c02c93f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d26ab9ab2d44ec474c32aaf86ce65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76e9aad2ecd06a2bd5643b05002c7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc047054bd1e2d355bff1cd03f20e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0cb4b295e1f6d7372828fd3d0a249422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd73dd1af0ce5f14c9f2c9d05bcfa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01602297990fb6ae373f8cb23f53f0dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113ffe907084b46bea3e52bfb71208425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476142f01cb80a79d33a50d8a264e2e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6163a0c97d3f1b26af7bfdef9f03835427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ccb4310ef3024d77cc14454dcef92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536736f30914521b0c8b08ed2f1e9660429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10a0defc2971d49526990b10b97216430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f64a8b4b4d47bb32eaec04eff93f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da559f23dd76ca4de1c6e1582196b6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d4b6a4d7fbe03d477a95326cb239433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf22c5892e14a3c37a94ad3f4f2c38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd29f35c1f0aacd9607c6c8d0d2837435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caccfc3ebea99fb859276e0d03cb27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57fe0bd0f0e778965b6874feded46e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e22b0aad655b9c518e090bf6f8fa47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603838ccc1e4bda19d8b26cf708deff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee3a753428a2969ad9127b62d6f378440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cd08ecd885555b30f407f3322b0bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f1fb93346914d2f23bde4e8296ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db441e949e067db14405784c2feaff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748fdff330cd1e2de545bc677947a60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481b63c2d1e4a247b89769aca2378c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d8c4c61d85a1c51edc63c432ebc8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917909e961fa1aef9da071ef180dc22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9ab25fc178c3f62bafe665530f122448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934ca01ca8fa90ed8707728ca1c3d74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e97fa81735efbc2bde79b50f4586a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27ff49c647308f8fb84d2008fa9fcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d175b821c089d89663ad2f2a3686bb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd920fa0c872a616fb214f3b8769f66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692fd46762ad20ab480a43385709678454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ff1ace8518671d540cac8829d71d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b66ecc8646075d444bab75a4b69c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc8338b4a64d4ff8646f1a28709b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86313bf6e72d0c3496ecb8f5fe3275458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069796341ebae210f65cc2c96c284974459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b2ab44a85b62ba34d500b93ba805b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ced7bb54b6aaddf42a86f76e13b500461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8714376f51e9c655434c2a4d732cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcfaf90dd1c2c39d53c524ac72f990463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6037275bdf2b8c14919355ac10bf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a83ed8b1adca52c984f5425b7f2753465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a7584a702baa14fcc18ae94086ef7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a5d524db05c4eb522790e94f76f4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f952dd3c4ada4d49929e1da564f73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceb0e91ba5d9050dcff366544d9444469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8316342e2de389fbae477d1f844644470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188006639c801fef5ad1bc9760e55c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c0862d50ddd751f6f2b629904a076472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e93b312c3d98635e65682111594f3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a5e6ef0a96858bf39330f699860f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4168e28000b69710b13acfdc2f857475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f64355c87e2a48461cba3acf6c5197476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d6732f28da1cd90796620db4aa6b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d5c130a1560cd9ca1e2ffd7166670478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385b2ae421d50db9bb321aa48ab42f5479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>