--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b32888f04ee7ed4fcd949257c995081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9de343171561ea9af461cdc35637c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1130bbe0e1a6e7f0de91a3272eb9603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f814dea9bbb845e7c56cea7b7f85d7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbedde0dc89a7b8378445a0996edeb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2290927aad8a6cb04f28932d31cec886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc62fb75291b4fc39eb5ec98f2075897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68111cafdcb9732eef14069ea8633bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea08cb49f47dd8ba86b06c548757a0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958c53f0a8451a3262ab54d92699c9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5288692f8b32902c8ac67870bbacdfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b86f2edcb5c6405c561249406849512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4ddac5d7eb153040b51e55202007213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ba8b6b50312f42884438561caae6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb52868e675d3cffa97e3e683ccbd1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b0c680f3d34bfb5b304b9181bd02d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572b8deee1e7822ff802946cf2f0c4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23fcbd55956e4cfa33109bda50ffd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fbf42e8086bfb612eb6e4de67593c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459a02c133f989b7cc254f1f9c0789220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba21afa26b34f3ccae2f51e70f98ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9f18c57f94657e067e24d25c573ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7e0f615ac2a12d5062e2d009694cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0ba89aa404803bf3c41b5587c957924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d5fb97ecc6dc8ee391c26964b998125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecc24d6ac5beb3c29eb12bc9a6121c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f807d18a541b06859eb2813a01b1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd252181bc83101e417f2fb6696ee528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b18f8520e1b7fa57aea5466aa243129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fe9f6347de5f70c298e980fa0734230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0de0bcf2066b7041e900e93ad7e2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e4ea41dc6cd7ad52358e1a056cafd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be4b6c0f3cb3f0cfe60e87d5a43db333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a8157953f4ab4136db5240742c1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bf222cc221bfc8b6d171359f47dc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf30ad29de19d608763ab72c31074a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aec49d1d0a421f68abea010660cf0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519493dbffe912644d5f52a9c3d20c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945db2758e1a10319517eb2e0e177ec839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea2257ff0f1c79090fcacee3d896b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef071dfc22e5536587ad94ed8d836c3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f69f8aa1cb0c0cb202596ca5bf9b9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2f0e30e1c870df98c178c9eba91de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fa2da53820d68e9b947022b1a5d6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6d1072328491d2c2155ebe58e3d5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc54666f928b8a150e0af000045b4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e140d65e81e32f2fbaa672ae031a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245612d9806d5afbf4d6749ee07793148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1376769b9350f0c153663f5bb1ffe449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe74e9ad0c035f487be6d46e45237f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b290a80b1a93a40a0be61b9fdb90c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8069ecebc34934f20927d89a4d8402452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c708897d8d40478c4d11c58671d94b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ad1d754d367ec73e977d4a78b840754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb2311e32a2d48681d45fe0d2139255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c4408cde2760e4d1f367d299ac62056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9798a8c28ca1bdde839f5d9004271057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac63b5640d1cee007b5020f5bfe61758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ec9c9f501fbe969d2a59865ecf1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031af76b699e070c55452d90e4f76ebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e2b0c9fef6aa490686cf5661e2d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1af0edf2571f9ca65982f66b32d7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaa75fbe913ca22ae534b6b265482063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedade1882880e7dde14d8eb9e814a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824db485aba226a194aa414c0103c2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe97c0f87ff0e645d3e78ca11f68df266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3499de140ad4cc318308f9037678367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dc07cd15d1792796beb962acc30a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6944b48ddedd08a133d24499210ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6254af36afbf159627c536d6b31d04370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5d5d952f215103418e09d56a169d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ccb6969c9808bddab7dccb0db298572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be8f927664ff46ff9796ca5534959073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c4cd7cf85023ada380a7c285238d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d34710bebc35010f8681ae5a55c56f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eb2d2aa0296407e762a343d15e10776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e364ee5a9c28f7af9b6c02d371ec1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f4039ea5e84cf21aaaec6cf9a48a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0e2c977fe0e02bd755fecc630fc1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2de883fa4dae4a14e7013131116d4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eb157579473c5bcbdd73ee418137c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0120ee7cfba46bbeec276734a20572982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d00b5e6b9f57b3e8249cf021e693c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a94dc7407551249c1299859d2e337584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b19379d5090e4d9c0dd1cde3e09b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60883ca7afb4077e53bcf6c910b1ddba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fbcda87a369b25dae22c30f55cdc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285c1d4e02db97988b5ce23a9c7cd4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355b96f9c6a623010f0027b6d255b4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb359917281694b30e2fa1bf074f0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604b5cdaeb8eef5c86311e2290a126091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eabc8b9520839e21a3d22b52736af592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f920348ad1fed837d68cd42e3d866ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf319f731e86adafb301bc95343a7f6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8bfcd41a62e98227b4b84f719abf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709d7035788d76c93f09ab469da2a4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28e61ba4e543bdb3d4fffba39f218097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98074877da35f8a9325ade966c9dc3bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d4401dc34811722cd55cbc3eaecfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa94a6977ee8247efff3df102e4c97e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b04feb131f8a0921e9d813fe3fb99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed31ffe42d416f8740c8b17b8089ff0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771ed384a016f477f3a00e1e331ca91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c0b771963c917221c1ceb829aa1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ef31ac73f612cdaee19aa2b653227105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ccc58a1303e78cc85990eae59a204106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb223096b4dbda6f32c7a1b18239b0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a2d1afd53b710205688352d3ab1d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31b76a0faba767d511c4cbb4885797109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8c04e53a1203fafaf47775cfa234d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c141255feb96cbd5250543269c7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75986e1aa3be02a07cf4dd8a0685f93c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21c5a8cb10c83c52c4c9398088cd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f330964b43be55fa20fa61a60880114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f93a1df4270f3abc38ce96faabf47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f1753f8bdd34bbdb49689cd7fe622116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c66eeed5551b32bb144219d76704e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330bc773e83e325cafd044e8eb4f6cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28d57d21567ce57c17f0c57307555f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a5b351d06959abb00780505e3f8b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3cd373249ab163af06615efdcba1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1233a1f498b2d548d373d2bcece0c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613843adf8917ea01ee1d1328d025280123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82350dc0e4307f183b947224adbbd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9af23f4c79d294313aae973346366125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d82c0104a006a7f2faf10965ceea5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79178f9e1982c03bda36360a3c76f7a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b644fa8973da7e131abacb49822328128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5630b198236a243fa21b8d39cf03d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad077a73e733dd1c0dccd05040df60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74ee538b68430037fe9ebf23eaf05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d5d0f9663d35531f43d1293ae27f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12fb2473cef0e80fe4c63416da9044133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b868713eb936e1d3da57e0da0306f9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae2d3e09882c831b2134e28d91f1fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f42b89a13c48ecbb8be9c1da5411dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d519d357238cf2284ee3a305279fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bf7a3e1487d7849544ed93e5872fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be5c6fa219344a4299a565020152eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088ebd0e0cc751da0079e5dd8e1b957140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68047fd720b6a2328b13a9c58ecd19c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade7eb2bf8350fd9dc738e40bf27141142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05a6cc7b1a2484124593e7b1dfc50e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db15445e7ea5d1a8c880dcc1316ecb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cef5d7df4dea3acea929e9189bcf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458fcd43d040cd7ced45b424bc22f36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9b914a86ca2a6e6ebe2c91f373a65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef74e2301f797f4fff17bb1b963e225148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497195f6a6404490d2f65e2b4193fd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaab98c8019c42d6630191a142494c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a90c0b2357a55ff20cfede5a233965151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a96b7f0b1992033788c1b863a1dad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce0a671a692df0476398d3864d222153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a48b12748d2401f13da5113346b71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae93210dfea202d1723035064a9d99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d92b1c23e2a15336bb239362ccad7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71145a849d4a87e988e0f95363622a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4662d4c2d8807d494bace19b57641158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa43835fd4231d6256d40ab61858c85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369aa0a364abfae925b299f6698d355160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b4845b3e4042e0965328ba817422161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f1055d724542ad37df396e39a0b5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b04bd8ab384f682cb2ad148b27beb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce090775c7cba13ba88445eae36c69c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a3d605b3eed5912a4d4bedddc6530165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2e07fc5f851043a8ffdf3df409681166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d096fa294f4e4d90844315bbfce5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10469d4ed2412e3b389288e2be295a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202849a9ead46354cc2fafe21a52fac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00edd2d7d7fbc1b05dcac61f9304b8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee161709271ebd7652cd05a0028370e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998499d1fc7378e8aff96c66350a5bc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5677536b6ef59df5ff4e7d88cc4761173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069847aa69132bdb3bcc50db06049b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1009cd6edc29b43aa33b24a19366e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f88d79585c43f55dfd6b54fce540e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc379597aa07950fbb3145d785e599a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd90edb3b31dcf02ec57f444a3c579178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1e90e76c6b0230611b95ab37ba0b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd343b43a7c2802656a311be4c67d46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcea1b5a28b455af3b07f3eb4fefbb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c153adf687c041023b74b09f347e6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb89cc61b2bedfc851a003ff3b6a481183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01327cb8e8bd695b8cef209c9c0cf54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85203944aea71de998452fc9ac5f06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f0ba3cbd5a77c94fa0aa67c84bacc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f05c835cb9934d80e6f994af89ec1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4e56ff049968f7e7f2138245d22b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4a141ad6153692c84a3794e8a98e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985869bd97edb9d998013f5ab9956e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4ee2b9cdbf7465e3c280f3510cbf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0f87c22f1f3a5112002933be0104b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1165cda0316a8b01e7af6b3838c0269193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322bb3f890d8d7433c2ebc5d4a04f2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89585e43595217ba5dc357ba5d215fc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd4a7e80e5a1496081b2fc03d143c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c22a2fd152e838db02d69d90a2d5e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6b59ce0288b7826a17a13bea1848c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddb80a42702d647e67711e40ed055c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad894d2e03afe24b7e2351a4e5f432200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33a4efb75c3802545c3b3702ed4e6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee8324717e1224240728fea671787202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18f7a6862932cc37e4d6af6e391fc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83596956a5725e28d67d79744c599893204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c43a7f85b40142bb39190c2b557a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeadf1d64b8df6a6dc3cb90ad6d5ed4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86d2b8d9d759f5d9af4c5d878e3ecc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ce88c9428819147785b072d82995b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceb169c1422622624382bd1be6faea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff99556b500b1037375e32d2e045af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e02d234f57628649936e6d4878b0a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aa27d6cba63542136e7ebf44b2e85212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32b9c0ee18df61b5124ad5c9ec2870213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8d9a7d9fa66c380ad7092c6e339e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba441175cd3305e7d620cf78a6eeb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cadc4a5f5c681bcd22ca6126e71f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d5f8be9c6f9def0439e7829925409217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1850832509febf43813f593a48fa136218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93de0e7f8350091ecb27e55f4067e84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a246db7de84c64e936a33e9ae216d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c09a9a823182784de9616d51dcaa7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea0f0e37dab689fdf3b6a17c619004222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b853c666f2e3edf64af6b41d06c48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0219cbb72e6075bca00317528de5a6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633e7dcae447db4e0611a76d3cf2fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b076eaac893052de7d587d1fbb882f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba43e336995091b7842418da58a94c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fee32a4e3cc1e744b89ab163f58943228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4e4edb77ab86f2107facec57de4ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a705c5282982f942257cca431c44650230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c79617a79ec6e76db05b42c90f201231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3d0a937c7eb15a5694d51b758ea43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bd9a863d3cb286d4ec9c8504d17f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133a29a3e094babe4b038a94610693a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897518830ccdd0ce68e0a1ea2e30f01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e05b6b9cbb1c08a5836f7362316bb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc26249cdfd131d1d70d4381e3cd63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4b1ad6e08ccd8b547282681436da2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b72d3bcf59d02d5f0e6c55119daf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d21937aa43590f7e9942fe850fbdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8fabc4713d29fbb3e1c1661039486241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872281123dc82baff207887499fce856242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e05951e4d878b49c70f305ca47e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0d873aad4639ceab405ca95bb2546244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eae39f6b59da57cc4164f48df0ef0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2430ad03919b2ddb05cdcb1dd46eb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67c4401b8ab7fb75e58289b813e819247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68da4b4286bcaab953d951c946125c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59b35eb6d78a10120d2f1fa0fdb9b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6851079f065310d36d2870fccbba92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258348ffda66270ab504b18fff940be3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cbca6f1574b471f374525a9effb33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87f9b342237a03c3f3be2fe4c575be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b15a565c031394b2d7988756f4a3c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42700a627967c996d8b61f04feee52e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1b8f91aaa47ba4369cc5e20f02b7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf463532fd564c81c088e78e50da34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a822ddd5ebee1b05ec347915aa79e77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18544316138e7fc0f948b3a42dd2633b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d305a4c71de95c633e436952d1086260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea32cb1307c681e82dad3ea7daf10e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156afe6ef0bc1ab32ffa7f3bee0f62a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eb5463ecc2452805e11dd6fab77e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9cef7c60e19522570e15f450489d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b540aa3f0b63dd36a50f15fc9a488265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612e839f73e6c1bbe60e72a58373d6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad37445d93f5bd66c30809190886205267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad771efaa90a408a8810fd04dfee3f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01a64811dc0b4006fc235f1c530745269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e212add3b8fa3df4a7ead953979dc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dcc9a941d67bd01a86b16064e6606271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb76c57244bcaaa3853b97c794b1dcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd9695515967c7867ec57494c94900273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13319bcb6d740a8d6527511da93ace4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53902875b42412b95e756b930ec82798275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c2e6300f80e769d5d908adeaba71d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb60ef1601dcf41f05d7903c3c63f20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842b000b2fcc00ac9010884bc12c6f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c8afe129323c461f5b4bff39ca145279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0015de70a031d40481436884c951a2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24232cf917b560cc33252a96b97f7855281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc95b5f7fa46dfa6b593c4885f353ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73176b3cb45634e6acd07ca5f35cfe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd65faab857dc85932674c432b2aa0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a3e14a1db0d85e427d31b1c5b8351285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0a16901d898d3b8270338762e2e6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742acb22e38ce1992c50587089cc7d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc1a4a3693cfa8b7e923035e44f25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae3107d78054b7efbd2f22c5e25669289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86213e74b21414ba2c302ffe74980e56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e45c12501ecfb690c733d54c904e4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f9b3ed1818432fbb694399c807c01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09359da147d555eb42324ce473459937293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39328474dbf0e1d3662f2be3604b18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba8c9533baa8b91f0417ddeed86c30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5efb61343f8f62f8740d44a1a63a6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d5064b08b4a20634593111b0f7ec0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532b857363505d74e27870fcc97ef05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2973cfd5174e89b565703a89353d3a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdd475e5de9e16e4f872145c7e4a78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af62f3ef3653760d666da64511f6b12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d983ec2334df333b1bb62554e1d417302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cc05949f6954e2bc35aceb5b0252d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c983a8e014d195bbf3eb6025b7075b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d3f95ddb2f666c2e7777eb2f5dc20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b578ad4c1c17192f2d903801e9f203306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cf8636c061bbc4f024068d16f5b4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a37a02c07532880c290fbb58c280b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7b410399523437c7bcc650e18520c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed10316f26ef72e705f17e8937daa70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a424f1862e5d19c117542851b034d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfdce0a170e5e607e1ee5d2f6cea71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9433b72c67653baf9cb352323cd48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4936255bc9c624b72f57bcfdcf8d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577821ad8f7f0523f31f91edd45f2304315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02990c1e7500776c4494f4af03488fe1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b223853c9a6a8d0d54c40b9bf53ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a659edfd4394aba3d2616b3eba163c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562e13f7f294c8bc3592716f1c478aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b176507d36779e4d53abb0e199039e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39d0e91e6e95f1dc1674b192ce9f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d9ffe07ac520b3e066826282de53e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da54d3097f3ce3c32decb86b88263323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eafd2c019bdb6e749275d4bbde763324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81073e5068b9b340b88110d73cabba1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cae6a0e16c5379a4abec9fd89767c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d61633db0420613592936c4d5975d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe59085f8b2533a70fc0e8c1faf32b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11c4a662c51d1c74d8f278f98549a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f31ba4f1a1fa03b178863bcdc7cf4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee24706009fada18c91866ecb216927331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34b20d4d2af7df206aaf566b55200332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d758da2fd3c92c89c504df48e1ef26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7817f4dabaf6daae59779cdb8a5a54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73b8a1c2daa83e56c80c862cc9d561335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd065e756b864914dd5d95f48cd25517336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63463bb43c866cde8d4db6f503abbd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66afe797a3b4cfea7773b3a39d63c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac61fd9680dbff56fa627f1d3ce7537339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219f729e1fa45da768a5004e7b3e67b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569f9444442136350469a4ddd184a6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce074e168caa88e73644846a96998c0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f33840ca6f085dd461a2b983dde15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82640e3958e22c339515dc22a77782344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8a885c4fd8aa81d5c13cb3c346904345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7ee169ad413bf48e07516ede5c32c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0e3ea3ac82294e0298c47b77ba694347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3c5f4fba37e487efba0a5471bebe9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb405f6b1420972b4ccb6656805b5ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4468e4f827bc6ced62d371c454bbde2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11833c7b54d5f2d5b9ae19ffbfe375351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57940f107f666f1083bfb7b96a61744352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590881b2b04791e8f0e9b190ea67f9e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2edcc57f1d0c92a4ecafd970363296354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f06f9c31565a619ba1416383467f06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e10cc1b5d1473c6e2428fa653b243356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a439bb967d879ad9429aaccb6f59a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef730dbdc2afbc9f696e2bea4f9b6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1aa2c74a967cbf27aa5972539a4ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6c3a343d5a3774a2dda500fcfe1b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d2617393691732a76907c5037ab94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d40551627f15bd1442841fab91ba72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eeb917f6350cb188d2394cd5dc710363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82151be505df17ad550fdea4025950cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfb8bf000b2bc3cd22dfb8fca156ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5a7d3e287dddc82e4ce46ee81bee5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0763b67f3999b958030b5bff4213bb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37681069c7af4f4a1f224a6bb95be5fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3411dbf4b490e43cd6f23114f4cf08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac975acca04873cc82d85688d708c38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734060d6db60199bd3d1861a341354b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d6a9470359b061d93730c2c49880d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa28a558193e34e48b57139aec526b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdcae712037076e61282313fd08232374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489699799c26e59e317fdc48b87570375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d676c34ac2a793d85aec1a94c2d4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef08a457a2afc56d309420a107bea69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dba4ae613bbe392ef7f35434fd272378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdb0b03a340bb80b3d59b066a25216379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4883439a1580df4e1e98f6f0ff3eefb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317410ef9e604cf560135de610549ba2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09172bd073fbfc6b14c8d020560686aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd244e7a390f8b62e154755328b87b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8fad36b33b0abf67b1c66da148a57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f480d3d77ac27fb799fe27de545d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2edf54b662464ea7830901bb42ed5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169717a16e238abdaa9984364943c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c6487ec5a44a9f4547790d17f57b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a71c35fa90b5ecb0f2bc65a5a0824389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac319e140f9042da8ccb3fc611a5ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1b07ce4342ede924a6c72ea926a33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67910ac81ea81d0f0becba6d37e452fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d213b0f35de236e29200b2e0ea7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b862ce916e669c00b66c36cd44b549a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f89eabf8742a906bd0093a7e8fc876395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101498049a07f67fa76931e40f48c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d602f15cdecf884bfec842a9da487a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578111e41aad2da5eae0c9226ca115b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6bde2b93ed15dfcc455a42ec9406a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e178a3182059b8d357bf0413fd18d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229cf0b8ac0d6f986b414a02c7ad1c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89f6619dc9fff0497ce903aa471a15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e028593b15fcf55c9b94fd3bcf0e468403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62773729a8559fcccb8cfa8594673e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0481ca52302a87a42451218938d21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdce60c4021ef40d33d03c58ba7aaaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e118681ce0873be062cffae997524a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa9705580072f4f255dfe1aa0ac548408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a913f37473d2e0fd14e410c1f6fbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f2d41a8979b95b805fe94ee4c56f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d65f5f7f74ad2b14b9b55d50fd859411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0716891f004e7a06141ac752c1f2ad7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3878de195adc7a41b34043934a7a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee2111c6182c0e8ddc3efea5fbd7cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2adf1f7b87e94cab564ece0fe2097415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa336b08aa5a32d365eedb912ec569416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b781895871a6f35bff13fedf716a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347739e4672eff9817fd830aff142ab5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1baa82463a2c95b88091d6bcc8ff5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef446c34bad831ba946a398ee0ac342a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b3b828be367dfff00c9f497be86b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f95c847914d5b32fce85714f06b20f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06798e524b283fa9df5ed7bdbe4fd7fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf74fd5bc9f23508a7a6e221d5867424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54109e41b94dd2c21c6882551bee79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396567cadd2f088f4f556b6ef70d507c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc895e1e6215ebcfa25aa289981d67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650f561ae6503762f63f891dd1be537428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7255708a4929185e445d956272eb54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc973e12f65f3df6159c454150de80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176f1fe55a2286baee28779c25b4c65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebd976aa4b05d5ff77d38da0eebdbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fa406f49e39ab4607985c1f4b99ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929e3c66381bb2ea47cdf3dcea4b747434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ebb4d7ddfbe5eb06b74eecdf0d9e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a54df96c618a0167a1cc06450e201436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a11935254a6165aafbb2160b979051437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d34c3a8844ed4e043954100dabe68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d4dee19411215b99b0bdfa2ba9f78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a086294b94b406f17c36fad4b66c21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce2eceab26825a99cbcf284121a1ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a158facbeb17eb95ed56d7168a8b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73182ede9638500f33c73458bd5b9c40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016298bde1796ed3d2e60aeba68d04e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091b20cfffceb482ef939d092946d6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683883ad0bd4fa2cffcff9a6c96b601446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17010297a73edf174fbec9ddf75e39f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec6a95513b4f3fafd3f2b9c3d234d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852192bde258552351561ae0b0797ed2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455fefdb4bdf4173e64b19accb2169c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923e1277910b12c2b838041b3318810451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187a591f531dc951729dfbb7257c148452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4127189d73502282d24561e52df93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6356cba8bbbff09e5d8eb384e4538454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6954f9ad7999a7d7cb0f64d942bf3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c439d2a1538352fcac29556c1c46fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3571fbbdda4ebdd4621ee2e32a99a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200b77d97b716ada706669edbe42838458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25851bc389b0ae58f13eb009656ba3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6dc2a3c2aceb594f8ed014f4a42e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105a428e57b2a176cec8aa003360d97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddea1ff4eb3ed539af22e182f76555462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378136e08a51e3460c8daf908e30dbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419dd78d59f9173d142edd81bf51115464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ad378fe6e85978d63130781b3f0b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a24c8f6f95ad27fb14ce684118fd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab4b3850a64b1720abb7c3c454670467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb31ad10a075004f7148bc3ce3659d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d374f8b4a5e608e0a54bd7a3a47f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c04544536c2a27a3b410cce3e8690e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258dc1bcc4011f93cbfab5e65f081ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f283719596cf5f7cc217b123f7033d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd5e98a3a715bf16361804e91140c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829deeca3db90446009f9ca268d53e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50a5e50d870cc766ffe355f8fa8b41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fab19dd2936cba475cc9976e74ab7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953282cf9d0b1acf022dfca6bff30c1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b7b4ad045b021d9d19a010ebe5b78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a3c26d6a73ace98596e4d80bf6789479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e79aecde88364ecdb9149827bd1832480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5499bc87e5e09ed5fddf80bda6b32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38a162b1baeac0867c6f3ad79454e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603e651c484e9189e246e4f8479854e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eb8fe9f8adb2fdb2f03fcc48fb137484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492da2b60a9a76f1be04b8648a5c1f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e220d5ba236f61fb677567b3d1558b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197920f24d3fc8dce4d04511a5aefb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8859f90e5f6682f87fdd94ea32af5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302e6fc90dcd8cdc309ee9970b1225d489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf064fdb5cd681c0582133f244d6bbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190f7714c4f7543886e7fdd220615f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c6d6c226e8de48020ce90dd21df973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813328a97ac711873541321161103154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb998956be4b020b12e86a39bd7f7495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953e5ef8602490955f37ec358e0ecef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735174e74c346ea3e318462b4dbcbd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddd298ba569a1dbf7e37e16c0e1cbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6ba26f69c3ebcc3a0434a36f7a4999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265f4976db4f25d738491ae6c26c19210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de29552627c126ad2c1ae96c868df311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b061474976cc7a7c86779f462efc83612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65102e2f99116fb68948288c33366913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05586a2ed6c02093ccdda88bc80fa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4376e41896b39f150aacbaf8ca4a81c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518003516335fa0feaef7259cca60d4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd294827624a8565818cc78cb131dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a6f71353322eda75538556ed8099b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9265269cdd197cfda895c785a095d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab487f5561e703ef22d6cacb41817a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89b838d1e4cbb72a9362f61e4c966f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ca5b25c046b2fec6e28636df79c4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d339e0d11316867ceaa7e0e8ceebca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac52bc77bc8118fad608b67474d510a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8afe308019d4a2de445611d2505f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a98d3daa28a52ba6915d695df623a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bdbe390e26101c39e33d2f12a50e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bee265e5a1428332cd728d524ad5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16c7b5ddb9f813b65fb7eee6b76a3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7557f6d7ddf02854fa25b3b1a0f6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a170c881380878d990b8a11315e94d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84b2e3e12ff76f7afca126d83bbc8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9b0d6a116eef597f8a27a4494e75e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3327ec6c07f4f07bd60573e30921eae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfd0e6d5909657f19ecddb7299fe8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58f5efe3cffef634d1233559b2a30936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae71b1c9839b8152ec2f3833f73442737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e226e75238aa3257fc93efe0016b58b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984137ded11e0c1cfe3cae960992c45c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e564ccf7fa9995ddae604b8e961aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9d2e3e314923edc0203782742c1da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef709adba7c47d332e95d80e28b9ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091ac6001542b5f86848d0b46b96c4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b1d66431da3cf2024a57ada384f6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b39d037dc5e79516a4ed8d47cb1f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ccce7bb3cc9d1d961785b9e7dce0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe6d3f770018d6c4300a079d9b7bdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5ed3496f1798f4ed942b40ec5eb4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d595bfd81ead07af194675fe092453e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a3d274638dc429694a2040b5887e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ade10db1aa2051cad5a90e89cfb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9946416b2dcf220d5a71587060f3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71f83445ff5f41dd16f87081d4212753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e8bf9f6f61ce318ddb6a632f899c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa173d231250a1b34355cc052208a7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139f8e53a42cf68dc43c77bb377849f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb9ff3d9d67d4ed6d33ddaea0fb60a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588abca8ba4ea0d95e4b9d3b0064dfa958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4495640af7b4f644f77f922f8375e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886ae024b6991adb4ba77ab462e1cf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbb599939bbb3c5e3649b632b630c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675386095ad055430a564d06d8aaa51962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada814f775641bdeac7f18fe63233d4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46a869f61bd4136adb47a15712b68464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f55d5435debbed194f557c4f5b341b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3251433239f6a79bbee8402d829464566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef8b313d59f00a8442c32d93f019f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f33d67478609c009dd55b453499968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3b6cf43aaaff03a88b31faf9b684d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd679d08790af8bace27798ab14cd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07db13dd14454ebbdbbe23f8dd1e8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ca7ef8afb1a1013cb06170725a6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2830b36369e5e73a2a24e298151d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02a09db84520261ed787add38f361174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a389cdc4baea18375805d7e9600d3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f927b4c349e0ea8a9770c1571f784b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc2a82c1bbef28a5b1f679f5ddea5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdb49af2f516af5a26a78c1ec1e75678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29fa2fee1f613dc2df03be81f89bf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d7b1b5cbb2e5ab85a36400841f0c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b9075cf4502c2ce40050a55fcb1cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5c8f81c1b6e41bc76b6272e445f0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd3cd8c92cf40d691e2bfffc930b4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880a2a7c8e076a28fe194aaa1aab78584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f3f553747d51c25baa0991682dd1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9d6f8f22e81cc0457da697312fd1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ba48e33403d8e58bfa79f4ecf5eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d521bd23f5fd76c5d102514fb627ee988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f071efddfe576659a5fedfb8500ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f36703fef307f3567374f925deaee990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b6e5d4609ae878eaa72e7429f2e8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f61f851e8af35dc03759c9813be7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9045730d76226859b777ec8215a4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3da87a84e87d6ef42c56a698dad5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00d792bb11e0e61dbf6a0ca55b5ed295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9576a2a3ab1532cad79fa69d6c40c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443f0fb02288697b0d5f88a8c06f69a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb627d8d3466df698923ba29e8dc52098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aff767d20afe95ed054bafa9f51d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456880f80d62623fbb72e96e7efe74b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40472f9ce80bcee4f1cbd1361409bca5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bde7806162b96a08c4cd17f943e6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91770bedf36b70d9fd3b6bfd232d87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef15a028417cbdccfb8b2e13cb8a34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd963876a47b7458ff1d2409efa3da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14423cc73a177cfdeb23b09170bb73d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e197a72e3a57f9fabaf40b2fea5044107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c1d280292657fc0f48f410ba8b031108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21702f7fc039e2424191c0927ed5687d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac77cea6438e079c9534fc95671723110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5522543a6adba00de54c10a75d742d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adb308baaec8192c5ff46780ad1b77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2de6305603b3f2ab4ed1dba4f87f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0969070cb6071407362662556d2009d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cca4bb7da8617e792ea8594594ea8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5b7deede4bd25f7821e608b585ac5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe67d2569e4a0c2457283edccf59370117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8c79aa18bac2aae515a5c07065010118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf92457aa7160a4ef889bbe384192119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dd3b148c7219e4c938d8835387a50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335a03f072ae252f5aea46b3a46462b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50774b5960e14a53a0448ad7574819a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a0a3f51d1ca2ca4e2750f68d64511123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790915749bb046d5536890159f19e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f27cbc761f02d1e39fe9fcd6ec13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342b0b0b7c9e7f79ccaa281630f5c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c37ae49d7849f58a583ea34236eb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23bbe29dcae98b472555acddb33662128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42479310febb69c2b055b8054ffea461129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051e2c1f8ba445633ec6f507c1793a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976b630e9188bc1b92d0b22d16715cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d831ab2f674a8d03a5561520f2019132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1018938a3550095281bade29b2257133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d81adb2d7f5dfb0a5ad18f5b4d3ee7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad95114b334a93d9683c461f17985135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37345a4ffa76a12ff813e46d2adeba3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b21558d1e851fc34e1b7a552f43c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8dd058316eeb628cdf8695ef926de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca56c3bb914fad29ea10679fa78202a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadc7b07c82373613ca5b459714e21d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f39b15a2bb4b7edaaedcfd1b4fa3e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3182c708d081ce87397ccba382384142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f43c3cd5367a02b295f6d7ea94c07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c021293484038fada889872c5021c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdecd66dca210c8139e9d0489d00141145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b71bf119bdb07dddee08614e55236146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523f3acc10840960e85977d8968fe48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3829620fbbc366e40c603336a50d7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3347e929d084918dc6e94e52b538be7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ed798ee1fa4c2a5691014056bc264150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4f6e4c427fa6e7b01915a331f87b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f443da54a247689b711f50a9a0deaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18682432e428f94ad545bc126a30d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aa0c10dbaaac4c1e5f13652313d57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18a99154c4fbfec3d596337eb4cf1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbd11037781a8d74a4799a14ae493c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b87db44e8fb4bd03d2f69bbb398c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73922f7a07874692e24f2394d0f72951158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb69847cfae050b7f1ba4e02b3a82f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b66e2d0731e3f43a346e005050b51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751180fa07902380e2d397b738df4df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af899cfdd2d2cf1dcd522823d9098d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e579ad409b9436dea735a4c1cc4f2e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b1cda640a980e862a04104c23aa51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae663e5d70d30a2d7fd75094e4465db7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51ed56a76b03c80d9660a7fce57c50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c239a68f3206137696a5c5cb7f9afd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d31735fd8212e2a6b0643b97d00ec8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a203bc2e3f4ccef6e6e26fa04afe8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c30e4305c46b8726fb129c21bae2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f419433e069045827775e1ffb417171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7b1a3ccdf602bafe0df39511879d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f03e1b3c832c7301bda2ae18e488f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36133d1f211417e86fc988c48f0ae1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144e74fa6f01dcd187f3a92115e802e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f7c500ab1e7e5b2da8f57476bbf89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d817e65583d7bf190dd5f2a5bcf96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30d74e16680d784d25349d41d03409178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e05d6f366b17a8f2b23dad3b91122179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b19668067136833ec0ba0498306db7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74f69cefb95ee0e14cac403374a100181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee94ec932d6f03abcc55364a8f245c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dcf24dfc2c6fae4514095dfcf47a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9fe1788c923076a51f221cd99c742184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261b1da2fdb825563da05d2a7fe1038185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564460df7fbdbe5068396b8757a516f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2a91138986e0741671415dff4f7cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b004d1d673bbe6c6f6b163172466dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fcc6e2ef05ebdb562638ba8732bd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c81cd6f926cec5aa3808dcbfc2fd80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c337285554c5960d10eb9df14af1d85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018683fb6bb5487cf86edb22a9deeefb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb66ca4f2ec50bcdcc427c4bf288ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0254d2239d7140fa9c6f47d38477c75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3564a61d2780d13034d50e7384d71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb16bea530bc4649262ffd74075ec7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b563a1cdb52ef1a855c352c99ef82b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31353f31476d5cf279cb8b33f9b00be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab998eb9a037725673b782c9791efad8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdd573876e64847a17922ad32c6958200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556054c6361696a6a8e19970bce5679201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8598f329039e936b96aed98042325202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f241b4a2f059c920de6cef45e30e81e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bc1856737f5d4201356b4d88793dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293b1630dd4fe53e6b3c0e43efd022b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2beb3664077834b8f52b20d754442206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676089a9dbdec53ea569c7eaadd5f293207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4036e85ead3bed2710cf530a13c9e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72936d16d81b70465f2100461ebeb63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc82b7d7829876bc15734e63461e659210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21bed75bc30654037a3a1ca5d6f047211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f4be9a5deb25adc1da00f0f3a00e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb6a03f518b767daf8e16f814cbcf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c5b58526698e34ae55d6cace7806214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bea364d69cfc367d91818b2f5d879215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a786ded6666d4474d9f9abeb264cc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51650fd7c10e6cd5c8af6aff92c876217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdf8db427bc6ce284a429a2b3a74ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4ac1858a5121a5edeaf2b5b10e05b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a15a5af0810ab40d6ee93b888510a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44393dd0b92012518d3d36ce8e100082221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ce169567c9fe7ffc5a9556e163feb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba0d42fcaeec20a96e564438e18f09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013edb0df7fd4cc6a8bb48d19a5b241a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d1c3be59cf0b7ae4e9a94f56ec8bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbb2d13737095a53b456663e1065ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952f58ffbae7720bb0192ec7e9acb65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b68c414d1ce98d8b685da16cdcac1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0857b52b59bca4edd3dfbc9b0b9e62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ebc691efee56b5226de8d1f759eb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbf27a959fdae61a5d095acc1b84b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4545c81c70e6f8b0cf395909709fea6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679b0782ce228c380d11b753cddd5ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb1bdec8f4aa0f692e923d6003ee0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523e9a788af6b64604bea6d5153917f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094369ab4eb244196d314b2892968e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed84af7334b31328fc7d7d41ae9c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d08357018ceedb2d0a0ca1e5479c47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcf7b0021a5e704dd44e53036f30d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2834dce678bbdea776bb63619569a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe947e3606beb789d3c2baf7a4543f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371acd2db606b671efecfbec2900d845242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551046df6f6671ed731b4ebb7a21bb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e69165c9ea019425cb98e35480c02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8da6e7f0f89986bcdfb620d61c6d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d6dd2a022ef55780fe30a9a693667246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae533eb99cb138086e98e92a5a83318247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc438ef86ae4bdd17b71811b58d956e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082b3143417008bc8a8ffe222220f2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49929892ca258cd7fdc1a7a21b880ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a23cc91be1e08cad23085e28c558e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca764500e5548220ae4dfae1001b36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d618de32417f5e5464d1f2fcf3746253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d411a5c9a0804817986ef3d4a0e977254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2978e63f68fdb428fe4df82f6b3a2d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0b3ef07d5af88fbd5d3a770b9d79d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07c089dc35b759be93671b95e25697257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36c69addbfa8bddc84e7d6cd7f0208258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d105c0e93e02796d8b74cdbeef49e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a921ba61b48f3f3cd674b76601aa68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f31b018412fd632f4ab5a1f28572e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d0ef4441e8a205bacdfc6b7a5d1ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665a6b8f044d8d063a164e5f0acbfd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5341758f92c59a59c41e2dee9d4acef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb806b2c8d0cdbd33c6a70bd5632d2fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d1aea40a2f9e134f196988336580a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cfd0bb12f5f197e9820ef38cf8ed7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738cec6431282e3030adf08d83193a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71241bd090e7a2c0c6e87ea2195024d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead64c0ea46ede4589a0b9e8dd9feb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60438fb3f645b8df11a76560305098a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b7d407a9d0815d30b3e64ab924c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcb6d4f92ad0538764029d5b277455273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85bb130f5aa9b58b09b372915967f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64be9f2de2ac0406dd99afbc093caa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4d3d27bc82f3689c227825b6dfa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7365a4bfe038a452a5c173e9f392ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382fa50a53d0db89e6306096b5d1f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bc4ecfdf59142764a779c327d3958279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653d552957129ddaadf5bed0bf63655280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0476fc98dc7854ed47abe0b106344281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d790191977a3809b940e419318432e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af81d75dc930ecaede5327a8b1c29cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5ab7358ca9a7fc386d72d61fa8929284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc53cc853bd4cdc385e700c873a52a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7830ef2e981ef4212d1a4332a4c15de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935cb36981ed2849992ccb63bd66add287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d7b11a4a3e7e10ad3fe396dc94299288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33107fdea27af50d79022afef17a88a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af8821bf15ede02e8327f409f4d1c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ba3c1239ff5a2bee73f6a6f3d0ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f438f2c0840ab00842bfff4bd37fa90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c5a26361b75acf217cf0c58adc63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934478c24086b0d5eabafabbf4f6cf6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d2693c188c45f6dab0cf3c123ba4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426778f61db92e8319ca99eda609bbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f79433140e5df6931c02c213b06ff6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c4d186e52cf33adb1ac29c5fedf5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d47ebf67775b122f1f32eaff684dff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a38f9711755b6c5da20dbda28ef8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a859cca907e329350ecd0c5dd69d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296736c4ccb392b56fcbd700f5c98b5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409affb90f9de3c46463c17d26ca94d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef86917c2c2fd8d749fbb17a362da0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105da7ea2b154f151c0799d265d4a7f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4bc635dd841ca949c7c7b656a7d0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c5dfae7a3dcd63b33d4af0c81bf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc66e519f6d355e730f011c6e81e03a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351c074f5b68fc6e738595bb8486d13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a05d97090b7a288f3b3175e127d150310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b4fc8207789486f2bbd9d7b82d1d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f45dea289260e19fb416ce9aca0d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4124f5446bc34dfcf224b3cd5789f85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a0a2e4eef40d8c560bc12129d2ac5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0955b57c8ba796637b08d59448a8812315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27be4f84615673e8f2a17b6efaef1c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3079f5643cd649f1bbdf9ed9fef9c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8172100b0fa64404228209dee989c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e341c178e1a0f110be58154251b6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3acf1a924be1c99533b357e7b0f99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dffc0b7e18892316829ee8f3d356f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82674a033d81feadad7fbbafc1e1ec3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959ded423aa40abb68bd7226f4883b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f66b1ddec710d94b59bd4b660286ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb75f14620801c369d2a1c43377b04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a2ec4589337c3aa7419aae60449de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d7d47d775df15057c4355216638cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfecaf6af17e00db6477b35c470d0f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218048637fc0273cce0d6edb7ce86d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a0ae4ebc5710a936b256cbfd59e0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936dbb1ed3755650cdf62f8e67e58a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccd4c1a62651c557eb34a3e91bdf91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e9465fb4864ea40e439bbd70f1df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc15acaa0691c533bb8c4af4cd191334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ebd51e32a635e8cc57661ddcd57c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c61501b614c843b34e9c4c088473c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a08910ca719f516dc977f6280e82d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119dbf73af29bbd37ef5c1bad3c6c36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e6cf048275a5b611832b507d428cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a17696f153e858145cc58cddd8770340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0898817803852bc70e80f819b7087341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8391c7d7382342b74d314769fd177342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69df635559c4019a7f9e47b993c89aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87b0097b1c016ad32a8f57966b1598344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd46e1b4fd541cd363b8fd55229a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335440d0763e73d79572e9947ca938ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973ff7b0dd70f2c26d9127f298eb07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a405d5f04361796ff56bd83ae98413c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604061e812d67dc306bdfcd415c84276349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1759cd7f13bf7f6e22144996b8126d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16acf5832db5ad2be4700eb1910e2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec80b45f0ab438f318e5b68c173d9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfca3a46552e8d0f01aaffb318d4b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cde42c3efd3ae3fc67b9f211c8feb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e962c1ff97ef583c8ad056dd019c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9290aff24fc10c58e6e2c74fec6f8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fb3e29dc01236eff608020b810267357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad39f47eb931cc75eaf7ea80135ebb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6a0019fedba5fad565f838e5caffc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42943d4a1c7a1124c9185de7e0f1ed5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f333df18b8d6f3cd5b9af865cb74f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de830364bbb077bcd312948df388eb2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e49ab9d142d1190b0a0c489ecadd35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c44d99af1bda9f9dead32a1984bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87655e02069f452feeb676f0e0b8e985365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e9993fa7d919e1725994c813667c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618daace753d4540d83615b40ad61504367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89d8ef7d7d0e89a9904f6315a057df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d771ea83d18e353e0e886c56791a8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a37ccf54c91d2863277204e17cea2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9622378f83ff24c23ea0fcb095e3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61bab1bb1fdb8ab23f765a0c7790f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09d00b54023db546c6b66e4a85b886373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe054bd37fe246675fdbd1d17fa040b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d90ee70b9ab0d5b779e547f8f896b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd40fa26301bce0a2ae347786917343376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bf5c76bc9aaba622cb50793b6b3e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ab4076bcda663ea99e8b06e95cfd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14956fc3b72ea936fc6ca520c27d686379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d6619e5379a3aecee5eb5a9de332f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75730ed6edf5a76ad68c398c8fb3663381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d020ac63d0338e8bc7c405d23853d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468e2869cf612b49c2be5ff20180b3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50e5651a620523669e69716b46269384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ad24b0717a538adce194943cf812a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85fce01eef2c12ee554a3391718ea9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21984042de2f0b383a772bd691214d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7840e236101909929930255e7240d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd2e4c1b3e8a29e8d1d86d100fe93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a7fde2f129de1c5ccb127aa20b616390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec93d0b665e38562c1024d58478bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b2f963d0683e993d04c1519923fca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bff23f80ad683149d5b46051cd0f1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73128420082d0433aafa3bfb4202a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7893b4feb2c46a8ac72c49e0fd25169395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b91f2e74f4dd1dcd1fee8dd19d07bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04010aa70c89caa7ce8b3eaeec776fdb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02cb25cc9f5c909de8676cbeb91211398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adcd4a14a9c53cbe1fa5be454a15b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c31b25108d7497eec6d9b9648fc6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322794882ec08af941dfd495a83e532a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094e92ca416c658412e312c81219ea2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ac504cf7cc54cfcfe04b874962a16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e113d9035cdb0826c07d0c2468c827404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ec99aad953e53ee9f7964876ae826405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e83a6c66bedc664c33e6297725102406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ccf9d3676c590dde42cb9e9a4364407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8be33fee2dd43ef9ea490d0e9ddd09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a23321a1e60c2c17cd1222d952256409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dccd61e2598bab671122ff4da88e1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12897c1f03272a9afc400745460ffb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e68330282b4207ed9e80663053edeb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafc4b71ec710f1ebbe41c8b3fe845f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741623990b22717c3ba0da811738f1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994972ca6eb9455ef4f808180faaea31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd520458f6edc90024237db08518c5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da40c495b8610822e138fdac5d59d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c448a8981f97b959b9aabd2fc91770d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91858fe63750741df6a59ac7f42f80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4d8c2a0b11a28cc32e8305d11c3de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1322c08d989286b529c9c23abeefa4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a1460a8f6aec5284e637fed086595422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bd040c13c1c7411cdb37ba77f421b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5233d679a7d0ede86ae765f5e415e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1899de14e9f396c05a2b5b06fbf9a0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231dd6ed3c4ccbf80da492c7e491fe3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145b0443ab34ed0a953fef45ceb2ac8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b1a33661eaab51eb85c37cebab3f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510d73b637447727426763952f5db04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd55ea8d668ee5d268d946c76b98548430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf3f754a590043f035bb0b6e3ec7b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4affab602e66dc3046d485976b5e78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786fcfa876c3affef5e536bc01c2415433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9d49515014ec9f7e071c5eee0b134434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6681f1f4b57416d957fb2607451b75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f907b30ea8cef5f273720770a091436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb63bae88f4982f25da4700d0aac2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdb5663a88d1ba3997e975ebcbfab1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fa8121528d9518688c4eb15f8aa40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65d38b01c1908380ec73a8a9383c9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b0accd2225a01c3564df6a29a83f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454a3f8d0ac8a934f8431d02e8cd124442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ea1d21eced8ceb15aa944d6705477443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a68aa5af872307b0811571adc8796f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eabd3dcf261c6ab1931ddc5883bea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084c73892b50fbc2ba25a4eb57650e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdda553e81424250d24f81503909ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e871f7794dc9b62c69e9004cee7ab7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455a3dbdc5d1abb7fc41c77dc8a83e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696708e40b93209d962a7293fc28353f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c524102bffb48242326340806437bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf800825c2e779ba23399156d652ae75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cdec0a4f2d8dfc2b254668df0d606453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e84aabffbe266c80d48fbf771398e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e2bfe2a69ca2d62b9efdd0a96e053455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d598b6011bcadb9678048bdaf42a19f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42261371680addb72574e8dde9f34ae4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b3582216dd184f5c6fff27ea86cd7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd171bd9cebb77bea3473b820681fe1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8423a17c084268def3fd645dac70726460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac0f3d7a8b046da49ca07297626db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447508a22a2e9e2b1673b0938d8f8460462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df35a5d39d7bdef22a117a2bd214e1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e9a1482181e9f37bf61ecb44b0814464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c354fb9d3566528addcdeb977865e08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd7f13e16893f5537103a690e92e44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0e15c35aec39b27e97c16ee1283cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f2be4548bb93e3478d4f7f1891a67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aacec465b6c735c3c4e24c3ab049ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dce1d9acc168b22510b71eaaf54de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c3999a60d50681a74976dceb2c10c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac731e2094562a45fef1668555230409472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e668cc6c3446ebe6438e9b654e68cf4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1acdf16a6ba6130cac8f11aec59622474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2777a0294324ac6bcb6adf27904e55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49dc452b151d06d17a59b5556e25cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33844335c473e190d232be29ae057b23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8082a09c748acc4464e8136630435478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09dabd51d02d82f2e6e41a4dd18edb479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>