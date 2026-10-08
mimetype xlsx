--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc310ab7c9e1fb16d3e82455607ccf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df6efd59d174d3bdce6c070019816a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7734f66d77c084e7f4496fde7c9ac03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74412cb676628fd4504765a83b10d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dd75dccd22f3f8c7b7f8c1230429f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63751d1ed174ae788219c174248abaa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154295772a4b09caf38d5c2d27f81e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23435d839bd9ed35c87be32d812ea1b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a023901145e716259c80803ea9d679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30158d483ae54fb673205c96c05db9bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b955fc2cd4b1ad7e8e2c7a942050b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc527ae181bac45252affc85918a56e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135f49b94e95df5727a65412f3e176813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba6aca834467721fddf27102672e6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc634523fb61dbbd0ef54b933ebc0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230b72f7ae5f5aadb1083e4685b8a2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e499045b7000f4609f1c144f09a00217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b9d6058239fea9841dda426ec3b1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f185f58e421e53b7c2d02fc2976495f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db927dfacef971b460fbcb8e55cd993420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890b9234a1b3f6e3711529a71a578d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cdb812ab25c116e661472eae451b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2f6286de9cb729cac4285802a730a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a478ca6491bb252edc0c14d7e5817d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf143aaab87a977daa012342d715f7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed980d6e42c33f6721182461dfe04a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aade571f3a7456297d64bbf86360a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd5b453984af53ac507b3af9070bce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93035519b9cef04aa1137b217ced03d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277bb0739a177d900e3948dfbfab3cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c06018e86875a761e2168a22d67e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bbd868a8896bfae4a99051ab80ade32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0168001f0ecf73d7b16ee99cf8e8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d80c4aad15110fe4b7a7e16241b09b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b10a3d49e5527e654dfa01e51715235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61940a9eaa581624cc0a8af6d184a5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874dd653045d7eeb30bfca892e4276f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d9ddaf66f8ed133eafbd3a685eb2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d95c3527f3eaf6a8f500a40537ec5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb9cc98875a9328a5b32dd728bc03b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e4591b6cbbdfd49ec37ff87e9e2de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c7eb2523ad3de8b0126a03b95623c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b37050b534eaa7b6b9015865ec8db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a021df433e8090160324a7d31c5da944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f5ecae3294a220beffd97ae59d99e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173084204d0ed47b2ce81d92df918b3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c01100dcff4ea3b5216a52be6f775347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff06cc8d91697c30dd2cd78aa90148448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d21759e086d9d407681e05861544f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b60290c3e816bab6646888f2360a9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd67ab562f9d6365b589bb363af7cd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16c58a0075e6cb118b852adfe2d02552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4d7c5bddc75f4e1d7adcafe45af353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d1cd1887710c0a25e29280c792a1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd87a993025fd844d0cd86233cb2cbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f902f0b89ef7279637442bd5a0351a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc087333dfa34c50d3bc77116738fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b23b779dc3b8ef01384f2bdb56e9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b126f8f08b270bf55d82ba446c5f99259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e67127e975735957fdf27098f542260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412662c2fab9df3f2b4a6dc8cfbbd73c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395e51e25f2b06a9016c1807b05203962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e091ca206bb414aeef6aa62cc12e7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec1c8b6f9a825b470dde844252569864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2766d9bfb8678582c2bbb60d381c1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61289584591b3943d14f3a0b76a8dc4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86abfdd559fad78e49a972301557eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b499b6c43df2c22f28eb01204306b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb262b110bb02fcb793add51c1458569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834c053db1067912ee554ee8b5523a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee0108e68020aaae65568b4833160571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b3410a43eef0f559ed825c696617772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36a6f8c0b5fd5dd5b6e72a2ace9be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d833d0334b626f88cb29c9ace37cc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d384396bcbf48acc20fba77d4609575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b637d20125c540ea3f9195176ae9a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf776fb91d54565fa5d85ed683f2ddb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cade6911461f2cb47a2cd84793a4a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6cb4143d51df20b497ddc8609387679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d6a96e3d6d72fe8385dbb2618d95b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5669cda128274eb8c9f6ad3e4c31b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50747fa741083103d051fca37c0dfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d38a073203f918184b11964edefe283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49f92b5b9dbf849a33c5fcda43d32a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad61d981c4ce8f3994e16401009f6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deb277b2b95c5ab220b32cc8c50dd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b9889a3cdbbfc67f4726d5b7f368787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9cb6069f84b1b844da0c04c208b1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff526d8cd914cebaab22cd755ef40e7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eff43a1e9154e5702b52620dc4b3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daa8421cec6ba6f4c8529676ebd6e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee78694d96d71629fe9457f32430aa092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6609f2d3303dddbc913821984c31e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717692aae6096d16c885b4d92c177f7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44b9f3fd2ef190a8c4919d76ed2a6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34482e3e15f04f311f62db6cdd4f9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0ec13e5d57db177d5230d6e44036097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267844e3fb0422b742762693007404b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e1f1942995319dd8c82b4c156b6a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a682cd8a27f72d58d110c0fd5609f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198131fee23b27fecfe893c7e1650c6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cea6efc55d5d48f411e7c8f419f06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f76064d3b44f4749c2c3d0c6a76c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c5bce5082d11e629fb8f32672c68a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf43c032f52f795e7a1684fecc732c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093676b04bd2125907314d899e27143a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258e9a4b2258cf071683a316cb1cc2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad72b0e64b841d51ba93882c57c5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c1d603c330b9b65ecdc0ead6bc8d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b984193751ab083835a3472a159191f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017ac58cf8968fd75128842bcb6331f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a1878634edba98fc251da684c1800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f81e5cc3cb0321c8125e58da48421113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ed3026a2a4e4ab7720f8d07a4c145114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362852555309e144cdc9050dc98fe11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa9eede887ee37741896ac850b5b50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d084307d2c33f8626ab954a0b35b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874d3e5c7dc1ec6e2f74f92542bb13e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3550e0ea56d3bda73eb3f6d89c23076119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623f4c996df869d14cd8be05ff8ad45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32c1b6662447927e8c2c49c5d9085d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed68d5a7853d5b3f61a96791ccc6429122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd3c1f3c776f3e2386f7191ae2a541123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04844e3ab217b5b84c97854cb6e5b376124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37f2fe2b861685f0c6619240173e0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a7a704e6c9ee41a8aca44d3a6a565126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010df82108f0e63619c6092c6fbcc379127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8cc60f1f4518e9cba5c6c30afa6e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990189d62f7eb2d2d50e2d513907d14e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2554c4561fe83aa080b3f8bb5aaa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62774624d352c9367b8367063271fc58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40888f82a188a8575cab1b6c98749ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e410aa62ae560d7760e3f162bc6cf54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3e43ce088aa99021e11702de8b806134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9552382c10920ed0bee65ce1e488c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedd98af0061a18d8583abdf9fed693136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d440f4c1e048227e409d6f8dc57993a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f0d6059a34d23b7ba8006b042318b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905b24b9a12c58beef69f9a26ed1279139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05dd0c63e93b3cdfdb8c7fe8ad5afb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d0ffa644023fc635816acc92e5131141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98385b71ac08b7e6c8b13d925d9c9a22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691be0e82a59bb50b3417516897573c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5975ba16d4a50fce4f2c4a851d871144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316c0ef0ee8571f4951ddb060393305145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e569347245b3ad55a5d54a19c7dc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30932196f05066ef7fa9dc68fea5453e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b73e6b4944c93119a11d3e4aa7838148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd9abce9470c4d969dad0b98d55464149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1498d5784cbd9fafeda3619853ebfa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc57bf128b5979e04f547cc0b223a46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e1af5a24d0923d5ed939243313144152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb6b16b5ed63195db7c3373347a124153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32fc89f82aaa109b9097ec5cc023c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdfa2385bb214ee63ef18a72e0e929155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a994343da22f2e6b4bc07e714edb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f396badc6e40efcbf5de0deb16a2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f6274ed1927efe6119341a428ed68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603abe2f2431c98c12b046f505a834e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07c7f0c0c9162cf861c3b3dda3a272160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716d1ea3fdc71cfca228a510d27f5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f66e2d44e11bdc4901ca963d21748c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9f3f1352eebc75c4b1f4d5376e02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9823b9325a12e1a2bdad55765166878164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ee91eda4565bf12e2608141586c97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35473bd80f62e3dd45a1179ae535d205166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc68960cfd70e9335d979ae533db18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dfa443fa1cfd49a13b099851ef4d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db741b0c06b53b331a7857427c2466169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc6a9772d9b96416f738ff655bbc61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e53d39dd5db8b11dec69286740b7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dfc09aacf3885960d95c1d0947bd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497912e69830c99cb4758b8925891c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39cdc7ab5a2ecfb5466122d35c4de6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a53248d863a671ea2cab5f045f2c78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592b9c964e18ee51bc76baeb8eb9f22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101d36b83e2e9311818044191478ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95558c709ede1c2c70aa0e26e247c30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a852fd9bc7b74c06c499ef9c780289179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e610e7126d8570a14eace22c1a06f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5418f0637e9e73d3592e023897102d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688dd7fbdc0c456d630a34d5cd81099182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475f12dd32115ffda035ed9690ca112183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78501258c21710dec15a5e90dd092d79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e1683b2608a0873ccb76a68387502185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0ca5261afe2a6a49c3b3d77d33b8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f87a0904b767ffcf4671d21f5ac8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544c013cf99fcf87e910ea662a4037f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931557bfa421a0f92e8b69463e5caa66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd3845b235f9a346e25fecdd17d357190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2c400fdc92a602bbcdd9501890c75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b951a6477daa060f3de28716ddb8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb474f4d4c2fa4e2a0c297e8510f242193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b3ae35dec6b6c0ce103b142778d55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef8e73a95c5fc2a0436e926f836772195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b6bbe56b5cf479e6c5fbccb1bc3b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4668a05092e785f4d24b3f7b9bcc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8cc509f7878657d3ecde3cdc671c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557872d102581f5f00419965551eb039199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360084b9c4a53781dc1e3d5c3155f4e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030720a4cc7586a2c977e5e4a1af411c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90be23d8770c9da303255e60f033c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eaf47a5531cbb37e57eeb44541c35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93968764f7c064e85bb87e3cbc8bebea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531257035cb7653f094ba38f6603464205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007ae91b6f33dd2c175f9cda6e96ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6134af456e208d057b3c054c544e21b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ab382aa84bf19972507e4069edc68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe127531bde5d188a1789bb523326be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd06f714441c5176ab20d379edf4060210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d191d229660b7bb1254f66cbf6048c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae7018de2e2cc72d3e40195c8aa5d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db16dbf5c64e5892908a439026f510b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea41613ea5594f77803339127a1b9b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7fcd6f2837e8aa567886800a9e396215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db26d1609800280a354153367c3021216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621452d2e36f09195ae4175058e3597217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377d1008ba16def3e7941af69ee58bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba817800ee6a67372c59c0452000752c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe9dbcce80db7351a46c758032beb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ebc6087a7f811a5b4a8a3c413a533221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd3d4a166284cb40006a9a14091a88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9919cf791bb17774cedc79386803c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca36b97de99047e77c55cb5571679224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b6648c7ab00828eb22c68f1a83130225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ad98216e77716c781b6e457d3ed6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1cc6352941d51b56b80df0d06e34f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7c394ab28d56cdef37e6063d43f92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e025a59b290ce0f365b77580d45b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd37c920315b12a9a68e4dc8fcd024b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c0174162a11ffbbc5232a0083b993231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63be97b5cb27015764e59c73b3b390232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aa195eea8cf44abd0ef6a0d3d82ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ac2eb357c5b5b7d7b4f6544bfd1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76ff5e1507ffef7882d71ecab33f90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934e0301040b819af212efc6734a822236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff91c500c6a80c476083afd49d6eba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f83c70d5a7ef5c49be92379c37604a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32932c607b82c78a4edd81a0701a4aa5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de780af467f207ab65b60a1d9d78b1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47c671b4f6e44a267f28dc3a892eef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4065abd2ba25474e452919ab2908f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca52ff1ddf8f0d5b0113ccb87ec4b10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedf2d235480e09e301118bae537a50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a03bbdeaea0f43889c39aa5e36ee0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dc97445590031c9c60fafd326b2d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd70c9f367996dd555179c2a2e7cc2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7340c92efc7f628738671ce722404e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124a62536b3e69d5602400aabca99a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f06507ce47275f70600ac49b51f6db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b54ee272228f244ddc40ae7a64b9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a189946b5af2a70b157495281f93d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2e52292eace84aa84bbc1cb6f4ba6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df79f60dce863c75afd49b242819073254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba3b633622e1611ad57069ccb59803255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2384671dabf1496a3ecd7e89717e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda257bf5576ed309de4e60677b4cf0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2d1f4cf9a285ef8fca8363993a9b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cc4de50971b815320b7b9ca91ad25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd36ea55741db7fd4db9d54717e3b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff3ef94c3a9b8c850e72c95559d4ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c8982b8aadf159e570714d9bc5b30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4059585e0465b4efe3d5495d4d15fae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b398634d20fd4a2bbc4a96dff722264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744d6736c20de1577f15e0a2659ba2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c92c17401d578b0582add66c129cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489fc1186af93c83396e3f292d48b84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991174cfb485e7401541f520c64eedf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae94d1e8b89cfc7985b8a8f12c29e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f90825120055fa53074d9969b066fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47442bfc46eb973dc4866398d3d95d09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159ebc7157027e6ac2e27d9f9813a22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eec5542bb7d3fa1725d4bfb2c14a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d4603c0787bc383016dcec5dcf737274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27be5dedddf0cc3c404ac5b93880f26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f5f62ed63263cd55d661270730c59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf01c6e284b06fa81a91b6e8ab32d07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab6efa93f9ff3cc43d3bc878ad5f91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f54c0a05c530fd686b81e62f03eb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d14a95cf85b28adcd0441095576926280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b6f0df2f9ff49d31fab8931c11ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688def8c22424279326fe3e9410154c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2efabb05aa1b7185bb62e5d9b3417283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b980c388cb21821ff3317e9bf6850284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f730013df44eddead3d0adc3e656e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e8666d2cee116aa57ad4f2d000c92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356af762b07994868756b7ce13ca1b0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6871497a591baf44b7024b668bc75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ec797e9814617237f9ffac2329018289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451331129c1ae024330393f7df0ee3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cdc50b2eee316904092a15328e220291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3ace80032f5adf889d2792a3371b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a731f1a169f5a13ebbad110987ee36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc8b77eb6d9ecd4714d16fb9a40714294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ad264971c15510c6cc6d18d72543a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bfc529ee1cf17a53c9a7f9b941bd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e162f00a307af25ffaa29b0a9eb46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4e7892d59cccc79815807014c6688298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e4c26357cba09354e0ccb4768bb2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908db6db844f840f3068f08302623edc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46106fdeba0643892e422e77278db30d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8317b81616117bd4cd0ccf1f1cc247302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510b7137263e02a082c3937e5571233303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4aaa3e55aae398074ff3850d29539304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6366d3a98dac4760646b902dbc72f1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766cd2f310bed0f9a8c6635a0195409306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d7c26daa43d758765de3d9184356a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e19f8822e6d4aba3f94f70061ee5f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163cd85d38c88aade9d62ed299ba3cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71207be88f335eed688d159e07df6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea156895c3cfc5cf6bb2cdf1561239d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d26e29ea9df1bb813a514dcd508e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0ba13a78f294cb27af3eb21a36715313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754fa56dd10fa4bf4df841f61d7372e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd578207a764a267dfda39ee7f73136315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04df05adf9fd8374aecbd8aca63b6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c1bfec3b84d351dbd4e4eb6264899317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de79e4414044f687875581f542b7f47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2d1301b7d16dc0e3285689aa43fe4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839b7a4c891c5d026cb1b81b5187570320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a6210b1ca4af61444e097b7fa0e8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2489b97b0ad7cfd4aa5e042bdfb586e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775634e9790cef3b0fba5da71d48fc6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577afe91c798a3f04546084205c4870324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c282f88f265eeea344835f1a5a17542325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f296d6ba8e4077feeaf833fbb1cc62b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea1192cbd49904f4635fa65e304530327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481af15729a4f3a5901360027b51fbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25094bb30a0f8189af1ec95a6fe688329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c89196ae0a56f69668743c0aa0d41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6b1c7ac12d567fbb0681c2170daf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4101ddf0d487f27eb7425ddaf4e4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070ec597c49309e58dc81187af089a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098334003bdb5fcba3ac4d92c5e59c62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a01e206b9cfb356b1d8949cee9fff4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd153ff32d8d02285e8459051e35cf84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63113b8da8d8b30b99570af0e15ace43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c3769a2766811b9f16d068f4e47d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36072bc6a4441eb6c961f18bad8d50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ead982ae33690fece95665977c50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ecf06fb3e3c5a2ec3c73189b12358341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b940dc327b610937146132bacc69b60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaa517d9feaf18880d84a24db6be73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8775fede8a01f483eda32ab94401d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5069320cdffd30a640a65e4f21b8e1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f35408e8114081810274f01d794825346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baec24245f5a4798f4d5651fe2d9c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1c1d6f536e40b1b53eb8a9d553f3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b609c8214f393bfaaf0df6aa4a386c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd58feb2cee6ef2688e5e4b4cc6903350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341b20377a1a8a5cfb4dd3e9b2b7898351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08293d3b9a908dfb70fca43de6593f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67074e7ee7cdee97e5fb584879aef063353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4104da675b7d9526646f74957bc46e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e687d943338453b4da232e7a66eb2db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818621dce426759634274ee88cb53a2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4a7077497cfb88453438be3e25fcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effab7d86fc8b9017b814561aa0ba364358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23349a299e68e666d6024c4f08d25b29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fa5696ac571dd531d77eea512cc0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381147b9c29d201a718da7b3801ec21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c8a3afb11c6b7e6de00dfd0baf3f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca45bd4ab7d1716757b0fe7fe1a468363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c82d17c6eb0e144e3263fee8e0c35e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba1a7ece5f9e657f96e79aba52fa8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58505bdd0e7b89fa7a861abf66ac46e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e38a1a5f6a80635f52817f705ac9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e0848e778fbc5fc4e5bcbf0dfc4bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9efe42c3ab8f8f1a573853aec93475369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f08623dc63e35070566409727db386370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e409cbe2ff77c7767a4d737c026a46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da0b334bc8ae68b0689b6225573a0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeace3f192492a9c111083c032e6a79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc889eb340bb52610e745cb98c070a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104eb9bec9d180f09091616c499cc20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63122ac24a2eb51e52ca03d65ec220f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c419188bbbb8008b97ee659aefb64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af99fda628228d951deba2fc3094a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769193fc106ee101563c263bd42ec5ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370c6b3b5f268b3c1e1df08c0e9ad93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008ec0083fcb5b1b85e2bda1c62d29c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bffc5c279745d3f1a9cd965655059382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a8b1d2916cbfbbf419cb746a1f95a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43019ee193ca3127abc1bfe67048c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3352650c3c73423fd9b3598d6e82e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549f6f844f8f2d56b9113d6bb3c35f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72abfe2c50d8a6223978623578fbe3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5fff5a94ec32c4313367c84fdf62a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0eb375649a5126e45d06740adc4c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff184ba76fafbf358ecee4943493c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81ed62958536fafdb9841b58ecddb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d81b091cfb83ee6b6abde5030c3a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4b55f84b9ef4d3f56eeab7fe4da26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ef13e232481592c8a84ee1b940e84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8834a26b485a6b7a12b3fb6457a3be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2f32292236e09a0667b950ad2d8b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e5f11c2a6e5fdaf424da11e55f562397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a58b2a5398f2f446c69b2ec8b23839398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b476c4e930a3004f6a91a297587666d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8e0dbf38afce2f8bf34077aea6ff1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c496c01bd6251f511269942b79033a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ff46278cd6ccbb25010bdb503d21b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ff7462119306792dbc6f841de072a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d7408362d8bcaafbf8fef779cc474404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8057518c42fbae14b086d8f945d58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17059c067bc4652f74a50e0c6f761d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a301ab4da95d2338e3b89c23252f05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec023240ee8fcb714889c4a1e4409a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d506c17515c10e04f670e5728a840409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f179a75571200f6eb3d2f002e83c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27589896427ef40815e63a644fa6fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643798ee00d159f33a0d6d2816915d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b46285349469e6dbc716532a59ddf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b535b1d90f1c2995cd3edbfb7a7eb7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493597b622dc55c7a5435350cdcc50ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186db86b04595a5ae99031a549271de7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e082c41c01676e8f798ec54b1c6b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c0af91b279da6f87640253eef7795418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae880c7bb191e6f174d99ebe19f1e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52262cd0713decd3ddc78e180f50ace420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038369ab2364f9c6bad9bc01cca7a5f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2d164d6d79553c5f0c623580860d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7ebf8394194311dac9878b93a19a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cc6072fb1d5744852c3ec32831ddb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49452455a7074a55dceed411fe3ea83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef545169cad7bcee107e12144d805f5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8c441cfaf9cfbbc7e3447fd995589427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99590760d9bd4d8bb0a5e67b5ddb3e96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bf2fd20154ae27f2848122da5938e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bea5a9412dda12e99e1042b96b9c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b896bbcf7b915a3fb96b93d153715431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3643017eeb686a08c7c1aaed548e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c7792dd7339a115b773ea6e0de5df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3948d6a06b59a61862c425fe610c30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07693246dad0f8e2d39b51bedc7f819d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d83297dff9685040d5ede4b678a50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9be03058205c81553a75778ee4cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b55d9e5f332a0113b1653efa0532438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054d9d4397d81683323caab2e31e4db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e392b9fc2dd640cf6ed60403892da7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63c9bb834f2b9352883806dac563a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e925146feccacdc763ccc518145a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0392fb28fc9a96c214e8dbfbdd0b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76943d4cbbfebd31180d4be684a022a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892c34be356c718dcb8de698849767445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6c9286468386475843f777f6be804446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b756b65e50fb0598d3b1cb097f938f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52085d552d177c1674215da23c266300448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53142554589f6de5b1e2ba883155c3de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36e1b605e1a787a1cb6bcb80a7110c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9983b3207ab54f725761c58ba2af1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3f999019368a605d40a548c006352452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa5e97d99ec96da17373ce115dd919453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b1da189b92660a26676b61439b0c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9f76a6e972e6199dc8b1e6b74aa15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59143e8114c17987578bfccbbbb26c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5e79a87e564aaeb332491b82958f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c485f477fd26e7ad69bdfbca726e220458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc37d8fbe6630c5a2294df5bb78b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feadb6a027092867c9627c1c6eadb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bd414cd042d67b84eb47454d71502461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f3ac13695c4bf5a6e7e5ef5d00815462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d85980b4938b919332e52d1850152463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b9c9f3d81a1f25c61d233f1fb6abd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e42db36308887d646e529876df85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb567c21552794fec17040ec85d88d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e34db976d6cbdd99c72296b4a32db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88b97440f908633bafe4a2be6bd271468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38891f72e5d014739d87d9aaecd99e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ad9142e6d62c4b942c637949b9e03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46af4594ed2fc7ac16040b4e175d39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e94ca6a3b5400be257591a5186f12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92a72ed5c22b316e85ee01b025c751473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1bb0ce307035ef6af5f72ce539f64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78598d2fb32e9158dcb9ea0cd2849bde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63534e28dda756697e444b800c6d6f0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57a322faaf13893d84ed01bc3e2c5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c363f07ff9c35b57c2244ab95d6f88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515efb4e0cedbf32ccb67ae204822a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29a78b2ca5a363b37ba6185c91aead480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f9634b8d90ba59681e02a7f4ed2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfe66e2994ef8465435c5c9c2da040482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535873bb48166c057fbd50c21ddbaf1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c58444af5b73a8978e63a8defb6f4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0632d63f4d51268ed9f5a2cfd534ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1715e65c7e1a8e3adecfefa833e5c9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4457ebc5b01cefc2713932c156e985487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c430417a146a4fe7f019ca0c0eb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424254a2c03177e44a77355045f9365489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fb9e177cb2733ce3905b62f788ce41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411610400b840fbd8b52890fb06e8e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec9391ac55c0f7759db1b8e13fcfe03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdc272db75969607c4f05c1fe80f364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed864716bfa3600894defbf9978cf1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce197ab1ed630db1b91ccd1b2cda886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589f2e5c92eb57404c7dda1cb948be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92be6d742f0a8b413e0a3511a318e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160f6369d95f181c1be00b9b657a6c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1152390a12ec645b0d261c22565e12c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c45e76d7e0525346c9f99f678d0e6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822f6619b89b6b25b5d994fc0a3478412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259201ea71029380429ab2febbf4da1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8beacefb779565ded1a053c21c979214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56958e35d50b5043811f6916efd70cc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb21f314e5e9716a993bfdece0022d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35344e29475d5fc17bf49e03fe2cdeee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef6ef05d32e553478564883d4635d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa72d56ae8dc489541f0eeef6f0bf1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42235f776e754bd5cb75440b974c604a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97079115058ec6602cbb2377533edd1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160137a2927d4dacf390290cf3af54122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22af36eac36358a6874364b6c3e63fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b6e6f0c0c2e76eee7e197513db0b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf71968c4f69276e8a08cb7d12068425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6983ceff3ce601d0c78cab3b155e34126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c230385947a00c4e0ffe00a6ef33e2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6668f7210958b38208173f65c6d174a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d5298f406f9d763596d9de2429c4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bdb2acf78c57dc1c57496dc41205f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cae8975e214dda92dca3594a8f161a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead552a8f949bcdf3eb7ed477ef45d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243d288c3b58afe2c1c1a6ac678fc8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd02ae6c6c32599fdbfee0d7407ea334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a19bb4cad5308611c956cc73face3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b2245e1307ece16f2c7eee638d2cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88e359365e56a774507b1bf7db76b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f367fc6de98c5d00141dc3edfb5f3a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb130d08a67f69ea6d1335aad2b2db4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae3eeea3875a9df2c3f7f4fdf6da5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6826ede71e0dbfc6a9a8c97934ba741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d8c0359e6fbc848db11bed75ee21b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba26a1730ba1f81418388c65719629043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a68e05da139e697455df15e89ebd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4618725819556bd43ff77f38ed0ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5adf573ae66d1ec376af5a4481a3a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c532ee89bee2ea939d0a8676d7a57b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063cda94f2058e180f06a4e67a8330248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4e78984bc75b31a40aab305a8cee049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf983121559217e62d72c56c878b9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d64fb6a5a967c844ef634aa1d404551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fbaa9fca0049bfff3bfd7a0ec7fa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add3f056a415d43ff8b1a836c6aea9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95be0f678506a583e292bd4d790b1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c262f4cb6054df8cae8daae9595f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094d32b705dda2bda0d245a44cd9e9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d33fcb63b7177bf9d6508c7fcad7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1c35c785db95bcecbff0c14b13aab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02980fe5099a2fd2a26e50665e56b74a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f80aaa9cdd1109ae4f3e2c75fda5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620801840155795f10c0702407f98c8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb92995bd84a93ddd6a1d04a1ef60ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5e260cdc2a8e31f06879bdc36fb1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98f52e7993be2c9903c75653432a9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f4f4e298b5d870395b2a549d7301965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770cfe2f7296eb028714c085c36482866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407b5426ff969bdb78a3088fcad7afb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d29f92699ab23716dbe0586ff76b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686d6bd4c85e094d406601db161c5c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401535990ee0f3c1d0a26973d3d696b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fedb3ba8ff3ff5059f2af31b80ad0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186225c483c6f99245732b701714090b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b5c6bed245c61ade6d2a0c0aaa24d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b58d66b3ae12b271b675cb79edcdd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc840e2d73487fafa37c48243905d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ef73c90cb31c9326bbb82d89d191076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d740cd3072b771bac6da5b8ef20a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61231db08f3ac4b0fde8f23122be6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a76173d7bdaf577a01ce21a742df4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1694708b7154a04fdc656bc4ea25f8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76486b77b6745b67155fca7957adebb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e3ff73526dd80485dac70d2adaaf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91c88d4833cd526c9e6280c42a61b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176b2e3a9c3fea121dd318b381b8d2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa37bea5dd0fdf01bf9843e4c09ee885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8db29f7b6c9f94663d85819698cce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b8ffb8274c310c3a09027089c965987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96ce948b82a395ced1db8d8c00892c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36465d391954392b75c03fd1e339e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e95ad81a54f450e6843304e07c85890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007a2e82dddcd3232e8eb32100d57891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208af7b489fb50b91906b4534ca68f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2886ae988a39fbee456ce914e768093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c724ab46c2144e1be993652dbb80194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8cc79138047c8d5488e3cc272d1a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050e935817cb89a9646fd307d5d371196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5ba1fa79a17840229873cb722f9c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6352abd415f708a8b0546d2af02a0e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d3d1b5b0ede2c65137b8c72cddeda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5539a58aefde8479417c81ae4ca422100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34fe60a253d48b51545cb3045dfde3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3f6961b289db6912b280ef1deb654102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe761d835eb9027414af54be58994b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe5484e8c2f4f319d0c5721cb2adcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e8ce651cab9710251a08de72f55c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e7d5e617edfbe3b6db61683de2e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b67a658ddc075119ca445230b4a92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf5134a367816fbc1004734cfce631108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b5b9f140290e008f46ca9e5654d56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b26784b0d2c83134c97549d3a9dedf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34e0b3e29dc15a601b1b124579b90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ec50b51bde4138e8562a3b8885df3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8dbe2fb278990f7993e423e5294c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057b054674a22811d631017f30d55ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf475179cf45d846a89fd3d7aef4841115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365698078545718527f24cabbae87ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb345564d29401d28b8cfcc27205cfce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312c96802286f8a05a973894812c17f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b52e259912c1641ff409456f8ff386119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d6e29cf99ff1c3c10e4398d37531c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bef6e5897f0e85392d500f02808b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948edb763a6f6b84460c0c00f2bc7b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6002a0e386521243321e4a656672562123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9992e42a3b1ff9ef49aa3447e7d2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c58a8e53370d64af12810670a4cc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09befb0fdf768d2b784a4328b9d03658126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c75439162894ab0fad2497403d16e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631288cf2d6539a9a07a4afe76368ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450d412bd0bff14a91d96725d2d2a61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ae96ccbf530de8d5ad16cfb0f990a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257697d3c05dc67150d7d3a0b91dfcbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6aa0ce3432b3eca4078f1d37b78e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3937390e6b62210a31800362298ae9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e70c5cfb627069cc48999ee2531ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631deee9cd502a56229b7e5e302a4b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031dcdec633225a72c6ef6daa293b4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1213ff1d137bd99d57531dc19c5808137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8ae8c559e50520066d11f4c933b17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc4d6187812d238f1b2b3a75e7dc96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a3a8664fb98ca2e33a6b702beb11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a169595007876cd869e113cc166b04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3f84b8ba462630b5d6bf45588cdae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89506bcbfe0e54c2ae838fa929cd496f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f37a40d12c14436e864e1589c8f8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84167230849018b3653ab02096780c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aacdb9e1a9ab3e969239de16c8a80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5699b2b73d6a9ff9bbb3c0ab88a9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b08c999f22ed0bebd3951c4e9047e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acec865f779c13f5aff42d883bcc63a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e887806bc31aea354ab7fcd50572d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe1b5f54c074ec18ad9b5f31224655151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01048c6d4ef0ec04b20434b9cef7be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217bc82b30fad7571bf20c91801584f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e73da176ffba8ee162fcf276796b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7fcd0ace7e9d5af7003b06335b48f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc251bc516ec49d69a7b7e4fc957728156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c7072de0ddb27034707615ce39feb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c1eca10f625af799b3b0c00dc0af7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64234279fdf5ef2af5c2acaafd46820e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc53a2450e5efddbe8db5265dd3e91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c546bdaaab975bd2832b535b63de4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfce2ca3191f67c320dbfffc09ea885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b69c8f17349694a8acd49bc3cb8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b91bf4b03e9f3031322f7f7242ba3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c389887d1d4b5a31228e787f61df7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4147083b6fec13ac90a9f9dc6524fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48262cb81f9885b170453312f638ee66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1386927dc14d73ebfec11a86a5eff2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e8799c3b665ceaf7dd5c09be7df80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8e0fca9ed813f5b7446ec5f86428c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc20a1ad98fb46f17192bf1ae353bc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccb35170fe9e1a853d35d65a260085172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94309d3bf23b571cc4b7f0b95619386173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b9c40073075bf5dde939952e1e148174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe6ed58efade52e7a9c5997a8ea54b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19071755744145636724d5db980f1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbe47719b237add2ad81a7e57aaa32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415177bc3c0360999807d03ccb798067178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd276b9895e009b88ea5bc2a782dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e70ddba7c9936516e88ce8b8cf902b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803b41789e10484181ff6ad4568a01a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898de15ca4bca7ca8492199bb88535ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642fe6f93c59e231f7d1d37603c8455183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84a5ce7ecb6aa6704a05d194213dfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e328361647b24b1890327a021c3db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9d591008687bfa32a252f60527c20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d92ffb4af53650cf87fbdc528509b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a2dfab16fd53b7d5d39afce4abe4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd892a0b41d76be489174c0ad680a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c79112713a638f4700d79f026da53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac00d0561b6cae039f0277758deee51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2e7b1d4a1b82a49f73734675ff87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02d3d4dab91d494bfe31efcb3bb91e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a869d752c33f3c35ff48962d6dfb280194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c71fb163c9cde4557d94010093f7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61c7250488c74016997def80c26dc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e2938094fbadcc4ab84a000d27da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8705f420a622dbaf25b02203e2460f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c062224ca154e171c4872bb73e502a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d55098545659849659681a04c0c148200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675de0de806d9032e10ba897fde369c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91492174a78946fb9b29cea6a9731a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845c0bae0f14a897dfac0e338882a0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de90c794eb44d3cdf9dc2006663c5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff886f776ff60cc2b350047fa69f46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87906a3dabbf8beaf5acf9679f17146c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad537719739bdcccec4d076ec43f598e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce721ec7e523652b8464f490f485ae3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91437c9b0e5c3d97e1afb9ca487f2cda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7d82bc29a7cbfa7dafe879fb5324a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c49ee01814f9db0e1773909be5036211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629180e348d61427e2757d9496bdb55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8741041a655295669e40db79eb58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42512f02f4f36b6cc4b832ef094eea4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06186035fb70b7209dfd0b2fa00d4c6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d029e092dfe423eb661900917ef8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a171e5919361304ddb66c82b0304739217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a641fbc56c04aadab2f90f802eae858218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a69efba065724a95703b1abcb94b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbfc744cd5b33ab94e2e0a2df8bd85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf122dcf73bb29db5231d167731d62d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4151ed1b079e20b7a7999d1d746265222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794288a24114804375efe73c6d36923d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01f26a0edcb298811b58b357499432224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692743422773dec9691652a0e5cadc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f4313e9171dde315ee5ae68df801f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28330235cd218aeb4c363365e6280c7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f465e12754e9c5ac76e988a55e67a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f9ad098d24f6a535ece4d62fe999a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea9b41946456b64bf3d5ad2590ec2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead7355cd86fb352cf0f033e5ca7cae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4755461aeddd06bcd5d3df690715264232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc8f7347c129cec1427666c95555b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bb955f10b1847b22b7afbca38f596234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561d051cdf642caa49ba80c2d686bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c08d5a0d5a98bb13695edbb4d5b44a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66754e7ee594bac41a7d2dd785338703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c79e6876e192420afc26549bdd7dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c69b08dcc00385419e67c80863fa08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea27cb68d0c5335ec2e1373e7e23976240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9cdd45ab44be1eb2f52b0fd941d01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fab5510e993bd191f37b7977650a90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb64c912e9c5e3800b4c03bfced61e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338c9e15e18ff11c4dad5b7f570bafc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d605983e1f0ba96185a64d73617f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e058cb96796cac60810b62d8f1909a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205919c81f60209755222a6ffe2a231247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d96b0f5924809cfa8ec41772e88abd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c44fcd31b22ad70d81496437250ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dbcea84cfd8c87847b84418c654ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437e7a87014916fd97ae1831b7e694c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470d3560335f1e91885bfd603d07609252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555501553f201b27cf404b7cd99f8e95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e168d2f7bce7cc974b7a2caf7ac3a18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa7bf33aac7f9c139b2e89f33664dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a2b506db24fc98a8c0cf331174e23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abfc6ceb9618bbaa9b52bde474a511257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10620722e32f27b64607cc094f06f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f072f4f6ead6d93ef8527b324def1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044e990fbc3bcf1f58d212676559dc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d65e70bb7ef5d1c54dbb1e5c5a481261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f2fc238505b67def5b6c1f19e7dfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dd65ecd19bab8ed88c45ea382ca2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d68c5035cd69cb1ab19810f7b5c3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04d7e844e0f53264b31345627ac9d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c623c5face8153bf1234714d92f61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608b85d64d877136bcca2d132daaec6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5115757a16d0fa1b26f33073593f8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f4276893769c1570359f54997084269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293890a257f778d75e9ddd8977c20748270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b421f17aea4249740ca71745837403271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86dd73df9de8bbfa29a12428b6d58c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc686bfa23f818958376a1acb24d18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555403665e3d72664276d65a7387539274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cd54666b4b2aa794d9ff84b0f2d64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8f2b52392ec6afa891fcc0ad59afb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78d3e921645ae386b0bfcc3ad5a126277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa485bfe3b86976c1ec0933f226eef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a784a6b4212462268e3f5c6c2b9b779279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44100bb871f281d0247c6ee2a0cbe4c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3b438b0fbe6a11736a75d125b9976281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d70f14eaac9c7b5b14f608035a1b40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e451bfa45d00b87952a524192d62be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a88b6f11e6dda0aae4dd0e59b9bf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc1669889a874bcb7d4489b864e78c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6f29783cab337c973f58997e2315c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529ee729709320c28b0872daf872c01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74f07506940a26a7c6e588d78dde0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fec28348b655d040ef949306e42bc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051056597438d10cc274d3d7745183f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72ab61710c5c97dd39670918170a09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5c74d1be2da1f64b14e1a0a8ae772292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929833de2b10be4c6260a6c7a28d18e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3f5454b1627fc31f643b3ce209be2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd07dae291f9cd519ca5b7d9688c33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc641f010795e378118009a677d08453296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9604c4483078d684484f203d7057ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d295ba4856ca2c86b3b837d7adb47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaafb3ddfa09ad9695b8c451ee9db44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87456e545adedeec3aaa29e804b8d14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c1ca68dcccff9062e1460e93ecb95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f02c2a23293872b5e7b7587a102c52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556c87dfa42dc6f3ec91f1e4050c84e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81863041023b8b53c2209cdd902740304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3045898911188cc66b25c289c0f37e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1c828a87cd38452868d5406ce7c1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880ef0fa97caddb3e6c529ddb86c594307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24db69f3157292a559692568a16080e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735848914c27a7eed805eb32106e42f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e4e8c2bc2f054be39127603ce19bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b95e56f6736b4b8596cf9232e695e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aa0513a7a4783bd30fe770b5f1003312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7db52d2b66d5cfef35f3af39aaf98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7f75c7850469061fbc4e74b959173314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55445119aa54126360722df96384c530315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3910a5e2b106aa4ffe57e2b6b2c3a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ba0105e22317725290e504d39a474317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06351a728b85120f80eb519a74e21518318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044959f89f616052fae251e254c45e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b832593ef4eb5269172f495438ccd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb051f445c176e1b40ae9bdf78c73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43219ea6b2a37b15c8d36e680320d29d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b086e5a0d53d87621380b394b34bf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804d2052584a3e39910d7d8a8a74a41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257827aba5fced34c785e4e46c45dc4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d5d70dd6d97f1d8df3a2fb06cf961326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fe85c86529761c1e0eb98b0f9c4ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee491590aeaf235074781723a742137328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074c3895bfbb2b9419206a73167e650329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00a8498808165fc0d818e7a34276a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcab56c61f58e962ae642989acca31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e400d5e8cae9bb3ad21479e73f7fc21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cf351e469e18adc02ccc7637a6528333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41517990baad40503804d5bfe220dd60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc63d9025b1fb9a14b12d53c25c0942335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251a9ad390e3e5535396bd58a91bd57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a7bc441f2c68db8eda3dc38ad5fc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86573dd3a6edb835197ebba66be8d0d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539903be27799fab9dbde1f894f249e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333fc83929173328dd9127630bd7da7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c501d0c88aca8bd1247fdef1a0d5f78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129450f2bf784659c6e09aeb1804fac4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695e84526da25c6b2085685a045b978343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd782b6a7bd92f614efd556cad08edbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f14e4a83b0ce80ef72e5ed6c02ca3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02e529b37906a6e6b47779a8c9f953346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269af716a6fe0045b0bc394da2d8008347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0669b0aac6cae5390282ce8a5719fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8565a78fbb9820ad0660926c67ac44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e3653ca4256186100624a64505a64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac813f368a0464bb9cae32580ac33dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb1a45c62f5ae112cd8d209c255e5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bc883dc5e0795de3166336f99d950353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b828c476023c0b1f0c6bd973e4ce5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609fb6e6351632c65a281eabb4ec464355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72834801ff84ff74801b99309664faee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24af4b34d43a08fe76b9f05e622f639357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d9016992c89d189be336c9d589dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f8a69c7c222d77b9812849ea73e08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36438e5fa2af3dc9499088a05775b2f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f9f5478b3260b42a1f2ddaecb65ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb2f1792c7a30eba45faf9b23429c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d42239c25015a7d80a63ad1f4b0404363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682343a709274496611dafc5ce48dde9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65bd7fc9f86f6f1fc6c16d494f42b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df00265b68177cb16dadce291a7f0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263035658bfe3405d5c55ee43ff40d0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9731460f0478759929a80d0c985f8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5baff71ea200e91b7dc682114a39c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f34022afea8532f6a1e97a3e61c41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0813d1e69b5549cd8d71b73ca9616d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fddd3e8ff0a9629a83b730a36b9bdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c88a8180b5bd97a621427580feb17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136654e8dffcbac12dc0f792017d004c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757020933ba3613c3b0e4bfdb7ab96b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4ac199f7e14708caa8486b32a703b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3e28a0e4e121d4c7a5935c5272b2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df5f1aba9ace1f60ec24bd542e4d87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e778720287c872463f84bc540ab9c75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853bc2af055dec096acc5507296ce87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321b6c48d97dc9712cdb712a1fa6ef5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d71b0b5955ba5b8a8137dfffd4d80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d121f4385621bc55efa163d117bb48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc7bf162fc6fdb4b8dbf5d312b18b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f665fa6cf09d31f77611771956f83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42554a74d8ff63e82a7c4f6daddaeab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eac8ba44cd0e6aedf2ec89ce33373387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437dcc144d5994d54537e95fe93c67d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db81edc2150252ea6b3f2b2aafacd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d64416472de926c41a6c753b0acd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13179c40a36e0a60ad0217febd106f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8f011f3e4c78024e72cc9f3cbe4c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc08a23d7108a7225c5761581c8df1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e6e6d59cc52d886694d28c2117115394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368cf71168d83b45e2f163dafa04559395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a54626649475d30516d1c9be72ddf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe581a2e80bf56faaa198b3afac301397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc937b11fb14b7b4584cdb76e5efe6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d574273c561096ff720294cae722adf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2c2b37e62f3b3a1d2d29ad2bf4c80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d13d9c7017c1a93ab027046242c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bdfb03464f892c9f0d13a0965e718402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc0af16ef74e13b182c6783135b7ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47949aa96d9fbc075bcb35f1776a1c68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c02cde4d47e1a6459422e5471af4c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5166f3d0c6f19f5f5e8959d84058f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b609d98ebf8b727a4d453d95882b599407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12917d7058e9b418d919cd89ff76e262408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075596338770d6bd73d854e00e1b78d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4b5756f5ea0c00ae7b32f5b40fee1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c5c9e47363ac8b51b2f62adc8a90a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238652378c51c35abe918459bb7c435412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9e9f971895ee3ec25c3552117d80a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ada0af9349ae040804cd6c3b67839414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f755d405b3f225e7ab985d8e22bc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0598a1200f898e18be94803284091b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec47437953cdd0d27acfbb760cdfce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8195c1b9d9c6b3282db7e8ad0fbc0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec8c91b7f2c2d0f1c6354c75f852bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b505e595d435edbe68e689b3c981342420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea601bb17f7fcb19c49aca73a053993c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71735a4f13adb1f023dcb2ece20dc71c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591877077e0bbb0d8612fd79ada2856a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52f2a638721f39bfe657cd48183fb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44feb9b56b404db9bb7d65f8f4c8f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac2519369f6cc1c03da857d505b59b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabd7ca4643cb3e9259d7ed94bbc6ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e82134bcdafcbfc2382614abf46a84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27121befd9e819cb1439f7615df2b525429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca397467070c8bd2f6306f163a96c1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef993256c8e2ac1be43ce7eef16cf6bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561780d0a75ddce07d78608818af224f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c326f176c8055de54453fe4b472ca1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979a656cd4793821442044400d69ddf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5aec61f378b388d71c21d3d0e1a13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bcf9639de9fc23673d57c49e2e3a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156474e673f102057de79a988a1c8f72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddcb1a9ac9c8f155d62c1786df8336438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b16f6a9976ed9d96d1379fcd154f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e633cc16947efc3b2c8208771f5c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42133f9f191f0f61c9ec037c849bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe3e531c5f12d78347ea4092917960442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578cfce56f2512acfec8fa12d2bf046443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d57e51fd45d6e8353cb0d7c74e25d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56432e187f2c23d030dd63cd07f676445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24e74420584d56d0311768d6d52b38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f46a6768f3f4d59ed01d1562cdc8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35180fb67f038332e0c9e780954bd742448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca82bd10c9b42e9d1d426bfd725537449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3fc1060767adfe6be22e03e4627c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03489125205eb44e1892692505fefe7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e7d75e1aa40888c510725efa0017452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d0be923b1d185367759f5cf1d72d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caf8972972d9ab0ed80138f59aeef8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a08d22724658ffe452c387e0a0b45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef149e34173f4fc5cff838093138d1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0436e685a2c27646d4a3888983bec13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb370dd851fa4ca9e77a448bd25c46d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7412776acce972df1f34b41dadfbb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d3f4546104fcf20518c1d99cdd125460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd7a258fc96f1eb125d0166296e900461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dfe3fe2a6f08dde6626e7ae8d4778462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e86d04a3c431cf301b03f776e4c8bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7d901e7956eb3b488786b1ca61fa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660fe5ad587c16fb99bc8fa04a4c995465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf529730ce41063e23821a6d2db4c7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b44f51400d350c399161c70a23d73d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b2df6d691922e6e4a93bf9134be35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb42af345c6240a6615dcbe376f1ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaab5c1afb2da5372b0628fd28385be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ea228c221ca55c8b970e0c5898836471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee09770b4958043ee996ba04e84631472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43a7dd6fb3a2f5219f99e903de4ca0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c453bd608cd14ffa253395fbdda4ae9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e6ab4eef2751923f1a532e8ecfe7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8982d689e9f1b555ca79e2b288b6d53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4b5aeffa0599b70a4aca17bf764ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3c7ca8fb0f9ef1522156875ea925e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d0f5a6864da3350d14d088bf454fb479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>