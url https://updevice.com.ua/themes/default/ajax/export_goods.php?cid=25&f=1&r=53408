--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa69d0473a302440863a35871db24b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7c30ffc3852e506484dbdb43c0a142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ddaf6e5f6ebc811d6942927ff890a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65cb1f263f93a09016fa99de5adb154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740426d256c58cbd08c51d769cd1ab165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61563cfc19e470fe0b46c46bf4c6b6856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aba435bd691df8cce24231348b5207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5c54b739b1b0a4a60f1ad12b465398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce9b9605f5a6c67395c1bb4235e2339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62c473f882da601aec0ba4513513b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b54e8db67d30746bc4f5073523927211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d541e459f17b8e092bea0c2f2cba2ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd075890b7c78ea2c5a7020ec0f21513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d33eb050400bc89ec42be460a50914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a4a4def440ecf42a873562e351c7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585133b62b6745132e98a6e892a345c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6178e3f741fc600d621827cf5be81d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea9639a2a5c196a72c22962537866d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60db8a0218d2efcc93ecd2025bb1a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27fbafeffbd94e2a2f46713d4cfc3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24ddbef0f2279a48ed33f3ec9dd17d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f550215e4ad1079abb994f69f6678522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36818d976a82fdf2e150ee6df0cb90723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b9fac66e2b57ac89a9a2a173ba7ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455e41cba3497767e234c6a2b69fc1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac6cc285faa579d2fdace398d378f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acb0d77cf56d580209968bbf12c7e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4f43c7bd812c141a7fca4858c9b6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763166f5e93dc6b0ad012cfc6064ab0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ac3e6dbd838d3cb040b4d1734ac530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c8be3de2973cf5b88d0ccc25e0d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eafb142a91d5bbf39f621b4defc6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab656fd25a702f94a108c5634294f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450a3b913bc1de597a3e4c66eadc30034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d53f62ebd01fbe73d55d647e9e80b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167607e009daccfcf3f0244e9409d9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced47576fb506d0e55808f097e68155237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5581c4f10bc6842e3fdb7f2e14d0b6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68263098c0d70bfe3478d37e61406b3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da029c9aa7bcb9c6bf6bdfe3d99f5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932a4cb1249e49f54a895a0fa48efe641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4f01c1bfbdae8cdbefaa67e79222942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a4512306f0665297139a61d14400d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d077e0be095791a1fb161793c1c9fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9a8a5c0b967c97e739ab4a70b931345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d60382496799629bdf6b88cbaf30546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828cae3c969968cc141faee2655e6a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf178faa144fc5b72be8e3866de845f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff847189e873060fcd4252524c01bc3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66021cc36ef47e066aa58bf90e3011850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf74ce564563fb97380217cf54c23e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcee90361b1a560ea2e9978a2723ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7d0aef4438849eb01c38ad15f09753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af32c78e8dd58da550ba8937b83e9c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233b39065f0bff86630914742908aa555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab384be514ae1f1a31e34249c562992d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90f8c337cb638ee10d0db76d25cf6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688f467c5d0fdcf9ec0b2277a69593c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5c850c9e00c388cedfa836a022cd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949d0b9653e5c439253047f5a673ab260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a4ce061f8567201df70e7804ffd7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37959996ed55fef93e6a5fe2ef0e0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817a9239b85a9e5f00b102f59bf8a1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687f4da8c3ed3f8867855b4f2d9ab0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6942138f88081df092767aa698ae48765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c378738f9214cbd9cf558fee9f0dbad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b80aff8d1f927f5d4d377f83ea6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f0d0f4440a5808ba0e906779a3fc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800c2e1935c6faafe5e5150cb78f10869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e16ced06d9f12732f619434476583c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc7fa53cd6c466201eeff86e8e58cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc75606b75fdd784e896ad22349e7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45de3d7f6777690b355096b10af4b6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff295739a6ca27c3a9c0adc46869249774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461dca67c32dc24ac94e27a4a76abae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55375d637d4bce806cd3d1de4a2d9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e6b93511397e86a3ad5b85047e75177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0769f781a138c5e6650e8252e79b51478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b332e51f1905f10a73405b971493e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bde5dec23a9014fe36248152bde8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75239932997dc76bfac55b681ee3a5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d4073184d7a2a00c8a47570c70f7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae4be322909b387aaafd2e144c92de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af225b14424126c982e8549bec1136084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cf2a2cef85f35a580f194b60737cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28a08d5122fa7df72d2a6596880b2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326da04795d7ece6edb042cbd42bb5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ef3a03249c6e924f4eed2cbdcb6db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623327b5ff2ec4ce1867574c39494de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5133ec3c004323ae0b47e59efbacb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212f0c69df9ad43dac7fb50e7c6766f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7624a45521a89631f8f723e3307612592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f389ec7160cb712b825f88d98d64f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad4b087bcac3483290827d3ac9db8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264a391329d458ea59026f2189f41ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839a135509cbe57afae36cf28f0840196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bfee2186328249d105218bfe348d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cf21a6a72114837ca67442e29c2e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b681c777e6385d0f31c30df71447499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feccd8b978c669a263730f65ee755d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467808d7c4dd1faac10320f466a0256101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34520dd872eace2952b799a19ca3ae9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbea6a31f17941de2671f7cb28c7078103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d8f80914ab869610ddb2d28e88d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70f33c7704cf88b29e5ccc35655ccb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda69008019fbeaebfcdfafd7697d573106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd950b165f7f6c61089232c5f85facc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca905955f626d72a2ccbfc49f55a1260108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2d181d9ddb5665c4ff236302afa57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f234caec2d8af36562e8ec6087a256110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef820e3a4eab3c51e2ce06d89c2980111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0c2baf696bea5c03c583823a6d15e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6faa45c600d8ebe9c2d47d54023cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc24a5669e56bbc9004b53724902c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d7df3330fe79c296cdf76caa7c09c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af63ba9b0ac766abd00f00401cd0a96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d4559478be2727ec705b37f43e722117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc024d54f8bd986da7983b878f6c5559118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99951822f51442cc5b717d47133aca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39232dc1e97f404cde0cc3e41e4bb4b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652a0ff6cef54779752fe68e7a3b32d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38cee1bc2df39cdb03f53276c0f83b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18c9259b2d99be96a1d315ce73b17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dc8747ae20f888e2c88737ebfd64c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30301c93ec8ab284f5bfcbdfd69c4e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9f175cc494828e8a9b6362c1a0fc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d054bae5c9e1c14502a667927aa90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739212778d6c57bd3edbe70a29bd6a7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46f2e0c84870e84a532434e4199c2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549075847974d7a2c1c91a6ccd8931f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a151cff2d9a7127fc5cb750cb06413131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f6f901e7c56fa138fdcfc3298662f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edeee8d301977f00ad48af2622f94b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642ac3805ffeda29777ab97846a70a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8d6c15c3cab80bec3689014a5c673135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b70930b9c0d0e6fca765dda01ab31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a09f9a5f627a664c892cb97268179137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e5b4b7a38e9c2f57636186217d63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336cb3ef1971eb93c33e06b7691d9e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda3023339d752c1934b490d7599f50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633ee42c846e8f8b14b74b0f8588cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcc997de0ec8ec23abad3174a9f437142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebad325d1df608b308cf832b409950143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b466b50acb77e4e230085765fa9b0a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4038470a65ddf7411157c94b7b8d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a7424e25171396fdb759720e60cd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700b99df979db8e3fe5e978954309dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002c12bf41e37e9739a929fd1240c58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcaf1af237676db03be6c201bfc9b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145653e86279645e915ca501c11ee46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c609e6f9067a903a57a8653d40303151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faed26a99b9543a12f9bab4bbdb8914152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2509e7a8863d4d8ddcfc5381aa467153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76e211407ffe5fa8f4f0c712d8d62f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b011908be4e6d99a8e1631ed0aab4ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e70e851e6b95a8ba944b79861614156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a49f6378de385b42f00a19c1480e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17209be5c97f5db415abb0ebc6e9e7ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ef4bc7138c25f82594ad4371df7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e56308523f1640272b1bb8ddb62d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93df469a0d5cbf3ac46a731eade0d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38236080b2dd75ce06b1fee309d5081c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871d7d71eb5403379d5c7f4963fc30c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1361a683ff55bbc80d502a00c90b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab5f082e7ed18eb942a8d97a6242bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a1e0ca546ca2a283345b82685dde9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83afe0c3fb9841e9eb4a3e30f93d09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44959d2c19a01f954b76c9220bdca7d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fadb96d4b42db73786b9bde9e06c36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24398ff228831860a1a3d433992a01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a0987395630f4a34ab9bb68b7187171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501a8aebc20ad268257826ba5602bf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373554544020c2cd97af63eca71c276173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b09f6bd9400536d236a8583704487174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e13a925dcd7e8cc99d59c72bf9263175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585d6bebdb691a988c01cfc78c08752176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d1e363e2c4b3689554da456379790177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82135ce5d10a8d893f8af84d77b514c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d340734dd91f27c9a52b63d4c513364179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bedccb89cd465d72928b1bd08ef5e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4186c3b3edb3bbad68257940d366af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37066c13e25a6836ac1afa7ac383e311182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a564838c667576b8ed512d4de937183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d654f3f477edfad95813cdc96e12d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cde3be5cf060b741378dfd36992b83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43385fd3b80f94d86c2a1f4fb458dd0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193249a3851caec1ef6097aa269fb2f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866e755a967a4595c27e478aa9008c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325977103686583974ac971e13b6455189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb668d95cd5de18f7588d64ce7999190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe7fa99f4a9de20f97c6117b6c753d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26000ecae1bbc4454dca6dce07c26731192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6837fb3b76db893d4c411f16172c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf2d072937a72a7a7406d3868fd803194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dec1037847269f22bbb51fe1c2071195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bee4c917144802fe763b2f00c87ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48455e104b447f713a738b1e5fb9a794197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89b54b83ac474bc49e0d3706a55277198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c9dbc29c1d313ac412f58b4d05a40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6375dbe21ed5a728be108f9835f78c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cefc190443695b33c6c7bd67e55d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314113ea968b3975f3cce035a451e574202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b364bc2236800416c34e8de8d9b974203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f4506b13ba6e4ed1eec3e63f21ac9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8965482e16a0f17b3e25147e991ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae51a62ede34f57cdfba846a45cdbd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ac8e5770d0ac52cd166589dfda7bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75100dde7a00910507bc825f2dea14d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6857526da0ece35e2c19955f42a3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9f658a8bd774b627ec83dcb829b03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a82cc1f683d6d7e7e4dc079f7bdf1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51daa0317352bdbf71d2067e416e3fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0214d476d1b0172a8b0114a73451e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c5fc858e5423586bec32d379f8c03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308f326ad2fd5349be0b65fb12e44ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3595daf5771f506492b0a8e115e862b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7a81b0bd3020b5502a06795802652217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c5bde0070c905689287b27a46975e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d569c0abee70182c7888cb9840abafc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6827e4d97b48d28061b55d6966ecda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb650b1a0afe9eabbfae6c3b8337be0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a9dc656c2d6021e6e286f1771468222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c890a1174dc1eace640068bc933d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb4a9470f0dc77ce6ae7d58d8eb2c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809646d2504c3f9e8ed04cdf4444c1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a110109e24f913a201139304525f03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ed342cdea4a78d1045ceb4ce39418227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aea85df8089feef10d879f919fedc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdabfdcea2c5fb5625b021dcfe4d7c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745a033cda1e02adc94962c890f4dfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813aa8996d9cc80e4c1a550cae5a905231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb525aea7f728f7a8610d234f33ebf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b8732137695ef11bafc49d48a0449233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a69c99b34dc862d3fdbc950acf71b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a489cf45e745fe6393103250774b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a67417c14e6d9ca46a378519f4002236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152192d94be47e67da2fb3d1158dbc14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d32b85cb002ae5d7753d54bc69cdd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e86c09a09e12db85e0a501dd15da1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a71f34ceb994972404558cb754a55d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276c9ab6bbb73fdd4f47ef55b04f58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86540347f8ac6e6aa876e5fe564aa55e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5990f56fcebfc44280a75de87cb78c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466d2673c923e157bcc99ec11822762244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca0b45f6adae40a8ad441a439efcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d13ee300a1306b4c024562992b0f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a063547b5649712e42867d750b01d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4827037b8d40a99fdede306ea5ca5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a761f1d7f2b65204f24c6dd8d360522249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0370b01c6494ef6a59561b06fedac8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd6866de9bdbe669b5b8f5eb042cd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984df8dbf995e487937b2b92c6fd89b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743366663aae3eee541e8f8224d284fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44e6f7f7ef809da3b88d419acc6090254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608f0421f39ec65529eaecad03fe9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0a37213cba1bcf1c48d616a4da3c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d87a978eee664862bf8ba95b2f792257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b7c2ec85d01eec3994ca9c262412f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a6aaf76fe1945fa97ae0aebe8ff94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4942f950dac4b1d9599ef0935b15f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8996fedc53efa9676e65204491ef71d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100cda8bbda3945c6a3f69fd4347661262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc7637dd46c042bde8846ef318d198263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484e8fed6fada5109b2f759e053b936264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31c55bc0e9f967587e93497cc1205e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad9bf7588cf4ba460a05edd1c25978266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5e0add0909e158c18ce193eefba1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27098f3ea858c12af2e48aaa3ff067a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7b45b343545944a4007c2319bcd03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad79c32b704ea16ca655c321677888270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33478fa06ae9cbf1ebe4c42c55aa6de4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5eee2ab70ad8c962504dfd9501778272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e21bde0c5668adc7790070ea59360273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3f530719af1a758564bcbff0f0480274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038e7421991389bffaeeac4673bf09b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2796cb8fffc7d310fd9814568d5c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39ddcf8440efcf7b551384852cdc8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e17fe2a4f6a4c320e12cd26a899b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6934cf44af10474cb409d94bea6ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c350e39e23d0f2d0be7184e05f3d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4a4f7a935b4676046db2842c270bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e2218b675470acae1517973f2b853282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c47e222f8acc95d4d8178fe159ed9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca8101fb79836b78ee8f4b7e18d6d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3ca55c4ec099b92609ed547303931285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e6a7051c5842943bf763c6fe5e57e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc80cd64c468e14033bac110ea39fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a67e1d4afe86b9450beb96515b89f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98deb01cc0ab8abc53b4d2702c8595b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cb0fad4e3b26a8a8c52c5533478bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410e998eb1ece75e02be7fa0722fa7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b225da5ced3afb4101e7bf2305a8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e2d949c4daf9b667e173eb8b48fbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9eac07dd1f5561303493d134a567b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151a04e0a077a6a36fb9afeffff1876295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06684cc1b2bcbb88911236bd5400695e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfac5e25ad31e242537434ebca53d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed293a9b532eb1ffd96f53f87c309298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aaa3d8efc08005b7d513fc7293907299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b81d076d58fc7f9a06a744f62e4c4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13ebbff628ab2a617e4967ef025afc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bb8378a8e369e82225443fd8af781302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04734c90692895134e96fba7c97674f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a17f39d7877aa56c1a46a4c4a3876304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fce30e4afd30ed5f28d98e440c622d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4540d1210b5aefd4dd4bb496908b76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea59da191c43e947cd595f38f996555307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc024d6ff3304225db17e2fa9e2b92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9e28be5eb0768b0c93f4a82e61c5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d360b443da5e04fb3e5b049e76b30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3965e2a72b47b5affbedee066830d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71c6b6d091f6057d13d80a2918f5d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c63b88f1f0b7fd611c2efe1917e188313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852365f98142fc33ea02e52491e6bbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8359e3e6a3c856031690eea94901468315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa89893f33aeda141549aab28cce40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897745f42c032a51487e6055bdd9aba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e222fcd6ef19b6e16f79bea8bc224a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505b4450811360ebfe86750a2936047319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d850f8e1f960d3ee8d83c54ae3de9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4047ca35c5c0cdc6dc922147ed6d33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b44ab619d2f922149e49ccebebaaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a00586a5c74c852ced699b21cd26ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397b78803c7e00775e1c7a2f0d6ad3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb54a84f2c80caa155f60a96d54fb98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc9d5d0d42bb5318b6f3a4bb29e0e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de90f0b34e54e96527be763d7aff619327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceff57f04dc0c2703b9d4cc54d98751328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167944ed9e2cb7add404bf47ac7a683a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31453116c63d78834d990a582b3f8b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f24dd9b40b67522c88611d00fe38f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539292baf430d639b87d7ed5913f5b67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d33e395e92e35abeb08eebc26ce6d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5b6394a0f21a1acd0ee2ea6e10fde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca7ca2d805edb394c6187a50e64a3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4dad7d4b60afb74ce6c3dda99907b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeadf60257c1e5298f88b9c8df76bd5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4206ce31662d56616376f5594f97f8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fc4e69bc28e558485b1c59f8967a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a085f9c497109140da2615f48a64b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5180b1bfbe4364602a2fc4d88fdb1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddb5c7d1e46e97eaa72bd54019dd8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790e0eca3fad9abefbb4d0853d1fddb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba12a8971e1a21d4bfe86a73fc006ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497afedf31671238ffda9dcf6e20813f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9453a8d065f5d99c91e06586a32458346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f0fc4ce91ffdc9b2d57b7fce5768f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dd3ed1bf211a38bfe65462a9edfb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6618b44d435f959a0ee2c1c804b077c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202483f58c6dd48f855d86cb8789bb18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db657fac6cb647d743a4f5c46c46db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf663ea461e053e1c9b897db491768f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a48a0179a2fcc4b4d18ef665e8edb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c8cd22583b27d3c2e6b991d069758354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74864244c63a9f8a64902e45431ae93e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab151f7aac07d0e0cd5a1cac9ff3579356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df003d0a978219e1f5d571edbbdd4d2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a701da47cff8ff1703ebc1fa99203f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaeea5305938fc7d1902e84f0b327e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32037966de01d3635601d2d3c9a7f1b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365929ec0baf95fc02aa595b675668f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65424a06089f1cfb9998e06404f607362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e014a9e40f72614861e3ea1b363c7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b794b00f40fd95cbb9b4ed35a03dd8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f06f4a67a42454547b71f1ae45e7ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946703e8da01d318305ef5fc5abf02c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890ca20bec8e86e264bc3b308daf412367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598f99913a152efe6f9f670b12f8de9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ecde9d3f4728b3197e217fa34054d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8b1a0b450d670a2463db5dc2721f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7d7f1577437e5d71b73d80cd99aca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5b8c64c99d254a8dcbb2321d9e75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fc1fe1709482cd8d10360c45ee007373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8450bb912a8f1a98be1922e6b1cd4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd425b732b12a5d6ae506a5f7b3067d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1955127a720c9766a8e9d11dbce95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625543ee4f0d291e35acb95f5bb4646377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11645d973db34f7962b77520b23523e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272c301e0761602ed226fcbe0170cc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa20d74b208c24610c5c2370ede5adc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc7de11bcfbf90cccb71fbe61185ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76c46590bd3c729c826042d12d2bbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408cbbbfd06678ab549d4b716c59c5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d59c6f6373dc159c4192f17a13c8fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396e9213b1b211b4b83537198171ef0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23825196fa0c4c0e88f71974943ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bcacb4fc4f44ff5f79c1d53877579387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e30b991a444fc4670ecc00c772c89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce85da81bcaa3db3d1f2fd0d3d5fcc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2d71c69922a4f9817a279146a7715390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4029d18a5b5e479393019f4c9629223391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965e9d9fa5ce23f7393cad5686d1397392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9799f3d5b3df3c33614555c54b04d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4cf343b7147d3223d73d384e751ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fc7b03d9a3d6558ee6d326fe9b5e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c1827a9afd3c685efb38dfe6a1202396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccd9e171530ea6f2c240b350be3951397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30107b15e8fa4f1b0255b80ec7aa70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501c8ce45b7e48ef644c84b79278abe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b734c19892fe6db69e5291f64e88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72bbf5c61bde626483fad08bb65302401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9569c89ce6cf312ada2bb434197733c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc6e9c8352c9c47afbbb8a1e2b29e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a37c6f730ba57bdfc0b0789ec1a3a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1a83ad989d30818435624d50f9605405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a8567398437ba6a23294f0b9f3c3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914f79015922e8d4dc83e1f38d1e3cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235f8fc8f78c4211b50648e2af43a09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bceede7cb3a28ca23d8bac10e9ede409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14e6c2ed5c33bffd3b2db09f0b6224410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b82be0003fcf71ac9c3b81cc4390411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cff809ce0d191b355a3618dad3c29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b2e250425adefbb34792f8174c08f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9f2bd3cdc09d88e5337ee54eda9ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c010c48672a32cad35eabf0ba8d28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278dbaf7dd683784940976d86853de0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741ca4312b90f3d725bb706f6dc545f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0559ec0edd648bf7cb6fcf264c865d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bcdca04640d70dab568f2e6f995b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b6e8ac2e840a787283743dce98ced420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb4d74233a16e18eb6014e5e404f1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2e7dc89b307f55fadfb2d1463d737422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff034fcb9ccf1f53a3f9c3327853aac8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94152054db613c7648e7ec3f661a9586424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e353598061d2db13b76565bbe0dbe2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534555dee3040f355d0db8d0dc7ef80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace023542f9e169949eaaf3d8a480d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d536d26423bb171a9c41919f5f5bb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809692c939a45072637c209628bc67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fc20ab2cdce237351cb0cfd6369ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb554ec363758c4fa2732af52657ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4b2d0781e40f1a764613ea48dd2f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a1ea12bc7268c533e730e997ed67a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9c6d4d197acf5769cc6065c84e96e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6442b2719548d0946e744b9fabe63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeac8c5bca9daca7d0eea3f45716ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44b1b9ca102730c4da9429572df114437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5b4c580dc3191651f49e509062cec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d74fc4621ad602d56c98b7b487d97f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc0bdd387aa15df3c9717d149a8212440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea06f9f6e5afdc145a0cfc9c3bbab0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f295979643b8fe52d97b9c92d9250442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ff60fdd39fa284e3dd290a2ed5840443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e891a4f7bfb968cf0a9033e2e48053444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04622d221c92924b3b862cf953d1ddca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ec6f83f9b41ac2ede32cf57dda792446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bbe6c2cd9207a4faf3e96d5e1694b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497f9f3071615183bf4f9c7d18fea66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5c27ce672d4dd12062a1024b9544f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286948720b0a2e1c599ca2282e5c590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503d106a25e8de59640e2ccf7699e69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d0ff32028bef4c37d2e16f1df1be4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ee9fc5c79e2715abf25febc6d8f30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7edd0f5229549a45a88c16d2b936e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431be27eb41337aaebdb046424ca43c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754996283bf02f74b691fbfb1cbe13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9f07451b67fd6e7d7e144caf3d4c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0f5f17a9bbdf55524b852979dbf91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583eaeafd58ac0ceadbf15f752fa752459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38e44d4a908388f80590f6dd6d80ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f310a5e7279dc1c1db844c7c9eb1084461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf329bc79c4a0a16ff36efb6be2b6e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd48a5d26edcc73bca96b6a0ccf55ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c9ea10f18a8ab8a223ea74a8c210e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6f07354778f4c264dd365bc3e520b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fae8301bef936af81819e23e7de74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400ddcdd28202d598bcc6724ce1b235467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd69904388225eacdc1de50442a6ec7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaf89a1cda44642599ef0f3a144b52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf2c425954f6fcc3d843ba66dd62b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d792bb7c7fb42fa401d0e57b89d6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8aa920311e21c53943890178f201e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b406aacf2675f5fcfdcec6c479c97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ff1ca0817557208d8c1b94f61d26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0242e6e2ffdf5448c0212ac4a1688d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9289c65374196624c550750d62ffcbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff1300b7855322d86830265fa075c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bf578c74db310d8788cd73a6b8c06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963565fe76925380202593c1c9bcdf7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec01491d8ab330808a2f3bc2aa8f8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc853a00ab61e9f0ebeb8c8f78819481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cc14565b37ba741febd7fac91a43c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637d80f5ae2c2e261184758c9d12344483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6395d874339646960e93b50d03553484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848f6e037b8fa5e7b0e43a7a1eea4e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612626761629baaeceb94748a939c19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be227d9f0b9d35c7b722466b025ac3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18c44dbbf2172f20a380b741d7fe3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e4b69f127040d33ff495b49094cb1489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8400bc31ebebaa0919af25297f32251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293525d8511c0a686214244fcba8db02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8911f72ba8eb6f71463c85ec1b72e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad03eaec1fa0af6f1a8e60b7173ebc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00dd4ac3fd49f7ad4ae831b98c38ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af527e3be2628e171ee4fc1f5b8a69736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c98e8ce1bcedc19de36a88098c2cd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f1f73eeef95b1871a880855e5194c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb41bb3d23dc21eb419ec1f047ef08c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f98dd15ccc153a0c2ae059dcc42f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f59492f627d9cb5075e929591c358c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fed6b992a39f105794482489bbd9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbf5754290337edbaae0beaa62dc5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f5bff25d1ffd93c7ec78165725f5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e74e1f5c37930196d651aa40b1b06a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10607c9e794953d137f5a02b374388a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb6bb7ce7d2dfc06974fe294d6b2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54896155f44a665fdc466c54b75dfd1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57379ed413f050bfe60d528cb61f9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d0c06bb6f705cce7cebecfc536b4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d21d14f3be5ed1c94f0be35e59d12a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f93068f042fe08565b1fefca1920d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c18389ac22dce886bdbe2b05d8389423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b772521dcb2003964aeb7aea045dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaef19a099369896fdb6c3e8c1975c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061a9db4b1bf465ddffcec0f0f540c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f00a234089ae6e17cba96e077a7cfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73c182caffdc55f806b3aa84ae340528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5285d3094767b068afcd36c48416ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7fc4652d887963ec1c371f374142c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fe6c9b99d70bfdd6ab9632421a87031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a27e7e6223cab0fc0743d87b751d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d33f3114bd713b412474a6d55779b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7153abf1cc21d26016a0099effce8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d588ff55e9d1b52c913798a57a77735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e1d7e411faa269504a65d2629771b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561399721f3344d3b4b79d84d0034e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558f695d478530de6dc38c1e487aae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c72138ff9c56c321a813a3c5724c1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbf45bed9df2e9afbd711bd70d68fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0642f94b6437acc524a378fbc3732b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442bf6ccd2c9bbbd033a938e42f516542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a6d517e6c00a641f0dd5531f9add43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62297efd8a37a098ff7e535bf14f4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2013fb5b42de85e46bb8b77c536fbea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a366a99fa98061088bf573046a171a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec95b4d2b6d5a9a102728b02c4d2ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695be406a0786f2943f74608d31a33d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3d617739c40ee1535bb772107332f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c5968e0b9f17a0a3b9418d314a13f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4123cd33aa0a8c4fc54db68e2a0c7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f264217c41ac2f6d9c96b2ed571f78952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2130f83cc22571c1170f0391d801b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cf500007c259894cd679877c5cdea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe1fe2a82aec963c263704a038f4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1166f1fd242c0c9a7ddc42a06312356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3d5e1197b6b97cca891616663e7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bae065633265fef712c5ae82e851358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272573591d221b0101e47e0092cc57b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf23baacf01566fec12ad38de77636b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509a080589963b85e5b96529c7761c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83403d50279a7f717065881335ff334d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7cc6adf9486180de5ba798e6191c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec42e2ce7c38e7e40a294ed1a2896b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431313da7ff9d3c3270f49b23c856bde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c524b8b609cb625d991df3d8363b32666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a78cb023dab4a57106a0ca3daf36a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cbefa572a60758bf932f8abb9c23668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b79d3c47e98aaa6ca21d48d59f99d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3909724ce2d4c0aa83d3fded0936e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aed0d1bbad36a2efd1ea6abea665971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650206b20258b44de44efa00afee3fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5176c02fe1ab95ad4efc8c7ae045c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a17a556db2060616876ba48d0f79674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d07aeb2ff5322a36cacf62d8492a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897914f4d1a52e30ecffcce838676e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093149069c3ee2c513f20d261db2db177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac53f4cf17aa5e33bcaa9af96ac46cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691900e4c8d656eae1e81630a3e572579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30295bf61c857037a2ad3b4ac49bada880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb06d1d2e5da6ea7b5e3b1c544d052581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ada035e6367d8fb80e583f78c8476d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cebbc3e51ab60edf3d57bb0848a91383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a953bda69d4fc9b9a4a26a93d677f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8787f7f3a613e9ae8bbd6528c99fae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5f6485f82076b160181aa9066c5b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1418018ba252577cb71200e1037cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887598520ad5cbbd8348cd30603201a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf94ec1668b0796a180f9e0528d8d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89376041fb0f1955aac85a75b545c3a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad193a29a29d4416c4f1589438242891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d8a4d90ecf3410301926f1026c27992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755852af1f23a272535441ecfbb9e8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72555620bd52a0f468348ec9d4238efe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7a037fee5b6060053d533c2593cf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5dc7e4eb18c575f6ea6eeae61aa6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41717f835694a80a9170a0dc8bdd588197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9076c9a53f0ab8d9712b59b25e83698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c009f07b1154d0d0f530500045bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d826ad4deb6367296476963d5b0757100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85355ffd12b93d3ef8d1c6738648cfb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b03710ff4334301f5c959bced39a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077a8a08e909004ae56eade7650229f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b56512d7950b1837fcfe9fac8e92f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7d11cbfa6582d5a7d2fb1c558e5ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b4add4a3e00ed45f9a8e29d4a424f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72da70a7bbc295059d3349465890012107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a0ea7a95c1c61f16b8cc31fdf8717108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c759af9bc69d4d79a8df0564271a6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514357c7cdab68a069efae843588aea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98eecbd9156715d664916baef2b4d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225332acf19fb722b4c5de761447f652112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a5fe4490c4ff637eafb3b5fed576113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efa4a3d3ca2496e0d93d83c65963a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c49691183d9275087af91bbbea320115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4639d98cdcfb51c398d7c722effe467116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011e1bfb9f94cd302c3301f3d6612a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dfae552322fe9fe8c0bf21385c69e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fba2398e84fd959490cdbf9fb02580119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52c06faad04c4270ba32d6858d0ca8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce0b291793e28a22a0187ec3ebbf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a42fa51898588ab45a0ec7d3f3b558122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18e3c138b59bb4ba4ad89e29eb07b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a111e79d9c6bec8d303ff47b210a5ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398465ea525f012fffe49485c2bd07af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39f9938c3957f3328efb016800fc9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72093920225f334661585968aac776127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791f659ca70a7ab9d00bd99058eb145128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ace101749f4d70bb5426dbe83e0c7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb96f6f27b85d6515d02096081eb01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79696904edc1d3e0c8fc0c1a2e42fe43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefc7aec58d146526c99a7e9330ce95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed8b64e255f0f1146d93e9da71bf19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463be371be586e2141b4f2c2a458cb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f748c4f5934978ae38aaa0414a2b9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dd56606b6c47d0293d3b80334891e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daa859037589716ac30854d4a99f84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dd1d6ba3dae9a8b54b0996d7dd412138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d816cc7c17d729f6a81a4de20016e63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965db321f91d6b0820adeb15f3b364140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f36a45952532c12eec927bba5fede141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1845b6981cd429ba881c350b06c7e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776e5dee106052036a61d3b0cc770b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dec8301eff1cc3d7e6435a7ffa998144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1661d4d6a3867b6706e229f80de1659145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860911ef9498bd01e9b5a1349c1967e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e9507b6e79fddc4f9d621221eb07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac73784164d7fd89be57905fc7689ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee839bba36e2b0bddd02dd5ebe7660eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6b0d6ab9e1be9482fd7a27e63ea1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b705bb666f7e072af7fce80445702151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e625e457a3aeff3adbb4790b18d87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8f9017d2fccfab7f82f521b5afcce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035efabcaadee53c486048657be920d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e3ba1f40ee1178d2e3b023b2bf024155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cc6cccb2d00c5300d24128ac65968156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bc16f942a15683fa8c30d3094ad21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f148e4e4e63ab95b7ab03cbc5c1dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702437a7d33259037d94640d201da6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1eeaa6ac568b3aaa230d5c61d6c56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919ccfb6f69872f90075b8319c1579e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef946333d657356ed1a9b7ff167abac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a494c4dc85a2dd1a11dcdd230196a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b299d0d00adef7c111d7f926682d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee941f6024646db6e0346edf06a8ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fbe1c43a2ae13bfa9d4af34384b0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a809c22a02b54d315d3c5eb717483a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125ee138a3ea472e89a853aac5e64f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270b13db70a95f1092cd2bfc9a4137d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040e7210d84ee0c87df606d2c065afb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578d425f75d2dd6bace9667a70d2e87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000726fc6f35cdd99eb0afd075972e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed31e13bdc8bbe1f454fb9c71b8c03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2ea554f3014418cd908c35988ed47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7caf901925b5e240a2c4aae4d391e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236d91be2243947070879bbbe0b33e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611c6a0a0983906d7d1b32b4745f4c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1e9dcd6fdca64fcece3ebd13695be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961f883c12e56621501aec61b25fe40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe718c235e388e2b00bddfb3002597180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa48850fc6c0b4b883dbbd3ba15d6cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a3957a939d9ce8c67930f5d75a4b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81014827591440746164e519e13031be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3df55757b4357d2e54d473ea8a4b89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026542bb5506414f12248b2316ac9104185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad3f31699c39ca56bc339db94b848186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca795f42b63a682931b362c4dbe7979187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834555a8df5f11b14b0d1fcbf6a3fde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a4039bf8a48097130004456f00fda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9934c0058afaeb5d8d53505412ea9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37056e1712c62ced1d872506f18ef7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e9aaa6a894fcdfc6b2a3ca61d913192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e08027679757b2cddf41b9e77cb815193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43446e17ba7586e4a2493d5e53196713194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0949126775963f836d77c95d0ecf8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3dd24eb34b8b50ff3f930c644c77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd0c17f70b423e14aa416db1a89c09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a383d89e0c0fdee274a6c1112342fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d3f1ac5e64c3508e2a36df1e0f77d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfb76183512c8c1185486ec5109e9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716d8335de4bb08b66e72fc7e8b2ea8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463561dec13798743594d6a3e5ca167202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f2d1b2b9123fb20f3e456cc28669b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3491d5fdb90c8b0114697c5345c6e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75740c4ab736cc5fdb712e7ffbb30119205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085b99a8ca5b4758e3e0e4c19ee46d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b760679d311b6607d7d4f166ee908cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b539b85f2aad28cec164b60450fdad0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab33b30d117f6defcda39f41d99a71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deca03970dd347f667d515ad8c3d6b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97fa3020163178766b1ce5a107a936211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40618ab6a8bcfab3df69034d52e77c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c66580c33ebf669274e2ee46117c0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d9621cc2af96b646044d7a07759b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e9840ec01c5b5e2286fcc0595778c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd5c564dac8ac5551f9946570a7ce5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429d291549b6d46a3032fafc7276701217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4364126c378ca5017d2d05eb85b23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ba391203043491ab4e398735d1b44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab551610e7901f566e9f6ac404de9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8536282eac1604abdf20eddd8166b4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8adc6de98f404f1d66c8881585c3ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44286d6d13a706fc356ba63120908854223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fcd906d2a314504f2770470ffc8ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abc0e55b078999b1be460883cf85cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05defc5b34b11f4763d82a2d4fbd735226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec4d8440b88f7164f394e1d616d47b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f81ed059fbf2ecc9df68f6f1ea7e1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3766ae764b4c5fe2549d98b1d64ef50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15638cfd393b3092cfc868764aea45f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95968be7e9e7f0bf79e978c4949fff22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634ed6f00af47662ff7124819cc5ef3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af730dc28c92e25e4847d6ad49d50752233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36de7ffc8de071a11351f89f2d7183234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010748a1c067d74acae8c6bbc58c083235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9e1227d764fcdf736096bb42a1db4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64132e97d6b9d2c6e235c327a5123437237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9403ff4b6b09ca830d8779ab61fd9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01d8434dd12ac8aad016b415d2c50a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ce2df15534b2d5d256e190831f733240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f805793062dba4139ecc4d79a3f4b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83e1dd2b7e37bf88dbfc158f149ac3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90f2936e464165daee29181a04a5de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c334d72905c46739b1192727a630b78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107beef3134002e7ba0d753f51fecce5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dc4485e974b3d3d8c7f63a1f9ab93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1134f65c619529121609aee519634e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d63ed84700e00a5b59ce90925a3d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02de22fdb38b9bb9d12414030d8479249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f807f04aa069b5a62875cefb92adc24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7f90e633ec8f633aaec12abdfa07d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e60c507e889d171473ffd1787d612252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e9a16bc0872992d0f60274dedffb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65749fe62d769c93fb3bac13a2466099254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572aaf6399f65e9fe8b5a42f2ac4004255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e356196e9d853150d5fa070e5f1da8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f554e6b45b308500dad5acca6690921257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3b871723c5783d324639788a7b90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad931c18a8670d3e2194f5b0b15945259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e29965ea94229f85002c8452ea6ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e262f4966d64c467911c1f4d1f84a11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e42bb789e5dd8e307287230282bc9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffca8e8edce75e586dddd4407934508263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051dc9c9fe8a24aa404df0009486de9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9576ae112f4a0381bfc42deffef6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a816febd0e2337178db54b1373049266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747505410babd38f5d08683443a8ac33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36516c33541358d7c362eeddf0b475d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05511665881ffb19bed025b1de017052269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6b57759110ad77fe999f93c69bdd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3071e631b05fc663f1f791b2dca6232271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82129969a4d945832a6cdec358c55890272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e032f87280f20be4535e28078555691273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676290266ff7e1dfc54c06b3006263ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447d960e56805d4653de5c5ccec1dbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c33f87b3786951fc5f2d00429af285276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad56ab0f68bbea9f5219fb3433c409d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214841c62aeae9aaab1111ed6bbc1c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8540ec80b216d0d2eecfc916715c7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed150182bd388c5b11d4f6d56cdc9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ed9bc4ca15ece32b1ab162637c8e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa23ab6e683646f0411dc3859355968282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217c58fc1231170fba267d8133bc508283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcdf6edea23ad4e8b61ec9238e9d04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524c8f1c1d80502a37ef81876362ef8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4fc541ed70ec148e4caa476ed2ea6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fcdd6d7f4314a1fc104e5a226dd63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71df0a438e40611a9e03b7084f444d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb284ba2f26ba0fb95fa84416fed4b38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18e4a0bce25e3d876345fe656e3dcf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ce7f4cedc5d33b57d39a0185abe13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e84cff3f04bbcdb907ce8cde3362292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f811d1dc2fbc5976e0b8cd9bd97a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1d4ab127eda427a5a16cc342cf52d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8cbc4f3aa979becea42dbe9f4256b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ae7e20e022e7edd383d82ba2b361e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497da05912e9bd5b9ed81ac805d288e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ea93c10d8436b186dd909df99beba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec20b3ff784cd40ae689324fd124f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e93fcd2a1872e218a674651257720c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c81f952cbb61816f6c8c72b8d5280301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612bcf8990309271ad9e2e08a6bab6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a6e0551b48fc89cfa6cd05df4a24e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558315b0614405a63adeb70638fae1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f03f89d3e224c1fcb5588b469b6b72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c05a12e8f831566ac575e9dd28d4d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977bf2096f7b4a8e203b93b1aba2b16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2079d5a47d1698b8bb28e163219ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5399a325a444e8106ef9cce856e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a32f6e9e010e805a7a3667c5ade7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ff3f129c46e22c659c1020a6dd40f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4310f4eff507964312c23e537c971312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c742aad65dbf711dbceeaf51b42f52f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be7fad8500edc310cda590e30885fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38202eeeba2511068339f74f36c82168315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2adec8541adb9fcc9d7c9f814e4af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1155eb7895eda2ebad907da33d2e1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc25812673e643d8c80f30fbc596703318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771dbc82644afa4598a3063b21ef784319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e325c2e4d92d085069b3cdd16203320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa86158309a1fff4e6cf6ee6d60fa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda0de2dbd5aa8352568b0c2243e572322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96159c8cb657623cbed5de838d2b89d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82955d1e1bc95261d6e4376c40d5dca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5524f480025f8b3191ac952f89e857325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5557f5e919a4850230e3c4151b975326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2efb6f8faf61bb99256675b9adbb32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966d206f6b1ed15b917f0da0734a598328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e5abe7ef61c188516c0b7752a9f9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35981c320045294130cd8f1822c0543330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631ffc845651864ac93121f72f1eb1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3294e29349c1ff3d2ac26e6c89170c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ec9674d6e3cafbfcbc65491b7e3bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d669fb46721d6ff077d9115f0704a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0de64a87f75120d85efa223938b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3891df0710fd938e6d5a03d30d9ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e1eea47bb94166a7451e9750941b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0f259ba1088288611a18f4395a759338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9726e08771ee8b7a681bde38c1482339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bdfc9ae65c020dc68e469fe5992a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbe48cc17b830bd7a79aa90e3c39b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457f8998b09780b68a974f5fcd39afb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafab4cfc471a6335e73931bae35cada343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726431c8e29097a84ac56c360d800d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ad65b9e1583b783b807883903dd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309e8ef7539706a54e215d6bd7ace0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a820f6c7791fe373d569e38d8f48ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b26785908bcec534cdc94cce8b72f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7272482a525e56fa4aecd4fb5fc43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e045860b98a43fab76272ede84d5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46182ad7f5ca356812c35b30238f3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5db25c99c01b834ba84191c0678a34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e1a48ceaeb8a7e469e0d695e43fe6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46845870e33b1124b13f069eed75c57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fc6adca395903d416a499d4da5478355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eb4d1f1c4e367689d6447350fe5ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace63e061249624e2bec885e978533a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3395a0457534e44fbe63336d88b4c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeb5fe58f587d4e484d9871ad48394359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9488f7768ef68170c1de5eec373ad3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f36ae65313c69364497afb2e370f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661f947a2e7bf81f43ea2289a7ffef3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46855ab91d69f5ca67b024d69269db8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9c68930ced747e54ef1f483514433364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf6882c616ebd3f859ae4ec460b160365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170057cc8f494c6602acad9c2a241fab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00973dbf62fe7d7f934fb0a8ffc2d21d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b478991666e1def684f5af8250de28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c24669e0d9bde105f3d0c2e75ce42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbab42bfb240eb51a7721b8e7a72223370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944be2e74e2b75c52c95bfa085d17e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee139c23eb80f79231f9379641e12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1e8617957f1cad8449a9d8f921060373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd3710f86c36eaac50aa39d1652c82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bba58a4350e809f3b9c9746793749375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33addb2f4f4013262269102a3c3d91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb567be31d32f3e1c83e589fab45e7cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c077877e1d6e09efcbe603bdb623378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107d9ce421e2f2553a27e91ba100005379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cac7479b393ae5b2a9e5d08dd5ba6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2b318f524f677fd97c9779607688c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a56f0b0c3c411d1f53cd353d7fbf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312811b443d70ae2c518cdf49b40515383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c013a1e33bfa0c6067f577d712364e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e9fda64e5f6058d9dff6efc6e7178385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc129e37d4df3bbdc24d872e8bf8f456386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651173c77c27970afdf40ad7e6345d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bba5bd199353c52cc81c2c1eb85f05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d654b1a6585cbfc21daec7b2ecbf383389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377c80052ea0af5e8ec24b20e8b1455390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc0e2de6b1d3253c81009c70f319f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6bb906de871782a06c6dda665c192392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1207df0d38cb3166f207b84f59e5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96daffe188dc69949fa54402c6db1d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed15e6adfcb901e4c1dc7610d410a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b25f0d28c6b95f967f51c03b9f281396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5e34f5ac19cb1062529ec074367b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d3a60eaa06b18b176e6eb501017ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe53544168f3bf80190eadb11c44d03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a735c2e16930f18fd8669f7eddbb68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838cf65f090440892fef59cf3257fd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332179c89c70286492a9d3520f277b70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba010ce7e17b12bddb193af83c4558c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59159a97324cb07a2845d11d36c08bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1e66b1dbde0b39f58690eecc33ee9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d675c162fa805012169a0ab280e38e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa1c275c699ef6ad0255d20cf960c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d615aea6157a3e330ba55411cd28e64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54be0ec9dbafc4f1fdce5b46cb0944409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70ce12f7a6f52325ea14ae296a353f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac39766bf3fac8f3a9b87c3997fcc9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd7f862b13c58a4c2e25f2092d0c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea38ac1927c4a92b2934d8ed5af4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0117a8c1240fa48130d6e51a57d7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d862041d71062729e927601c1b31ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04579fa68266ec448715808139080ecc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b0d2351214ce4b6a420eda81b3cff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae7b712833d141ee91f0e59062c308418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0d0b766f1734056f03a63575e5481419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44454348c262cb9cc99a592dbf96c87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e4c4e0c9290b468e9b67080b55d44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fd9d5f17202985572ec30fb6ae5cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7bec679d3bee70eed637928acc8bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89562fe94cb7df7e9a77e8bd2e58426424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb8a453a3c76ce00736a5d6754a11a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edcc95be6b90f9f9f37a254d765ce1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575ee25d64025a5728c274298fd5233427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339fbbca8dbae11698eccd645c0f264428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58192fed49d312b66f31ae44f5d01c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d2acf88324a7614e4a5935e9b1aa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dbe8fc51d748f244fa290a574830a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a5c913b273b1aa091aa2a59c4c71c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec02b07bcba7def652285053361092433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27283c00576176e6043413701279b8a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c6f04bc5f18dbc1e6829cd56fbc91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95511e03a729902ffd1ed18095b2aff0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92256c87d94df8a431a1657d1433ecb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc577cce24025cb53e75532e262f110438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ee666824ae885cd35f96826b2054c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1aeb9b97eac1a0d5131c813829b98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18973b4affe3936a92b88796a8ccca0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37e6aced4f148247e5a8ebab46eff6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43eedb33580171b20802ba8fc6c042443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69fb5f5077415cc0fc9452f1013afc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557f2c624d8c1dad281cea46fe89e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba568279feeb985f119cdbef4ea7d135446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7b6293c072f2249b159e1857d619b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d78ab9c4d31b948343f3738d7caf2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b641d960a299bb6484c3b364562972449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16831969187a093a7133e9e794c638450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed3d91ca742d2e744c8d601511edb4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd923ace7942988c6ce276f04157829452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcf1b7923f8bf9b0ca3c84f3a89c83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e922ea55aadb2fc9ba828749749856454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e47e2a7fe431cab0174d1ed4c6c06455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a5c06494303cb412986916746a70a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce82346ea70b22cbdb99e4625ed99f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415ddb5b5ac317ed7b467625113c3f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9749c87ca27fc4bec4243f9a2e73cbb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78696b0f4b196ea8bef5f9e648ff5fd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994fb5ba60e74322898e27b68eead87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1a3632ecdec9dbb22bdcf31a63ce0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c925ff853abcc087d88ecb82908d1bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c2a98f20d488a01f1c117c28acb57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2d817f0e7df43d8eb4c2aba8b8cdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648e5094363a6f6390d9a1d8b067c87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a59c1799ca4835ebba98a8570d1569467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72cddc0c2a5e5b20b52e62666ee3d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bbdd77b8f828b6942c15ac4cb0b27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079141a855af7aeca1ec2974dadba01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb8b1de20b0175cc9f3824bfdff1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f2a2c6f944a2b031dbd98551b4ce9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac028865370ee6d3954883f135bd9bb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4583dc60b4280cc44ed7585b6f76c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9d4b2a35736d096926063327f409475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298454e54fe87a20f908f827d0ef466476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ed48988e6ca690961537c4bfe51fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01a40c29f497a26eaf5cc19336af5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a342378777f1ce603ce3814411a4e5479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>