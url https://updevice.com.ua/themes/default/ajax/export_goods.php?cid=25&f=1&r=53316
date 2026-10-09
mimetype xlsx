--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74a40a628272b9bd796087d68f921d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06635e1f3fd33e3ee83230c3f98d3ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a18622eb0aff121dae3cc09282d8143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef991f8e49d87d86857213479954da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d299bdbd6086a5e45ab59006e7def65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2406af33c510d02cd599ad83abf09c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017372da5f5cb2689d1597c8481dd8717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcec6bc2ae28c65fde554fe9b816da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7cfedc9fffc512ff2b967e35b0e839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11327c90578daffba59836b1f2cd868a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6c868d1a9a91c32c7be55e8a6260711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a0efde32058a940ffec909ef711b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8df8702620819e1a760451032bf2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e45c0f712c543d1ab0fa606fe847514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34381fa4bd21547b351ab473a48ca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3a8315b7976f8eadcc104f39916a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05746d2d544758ff9d87325da7e66817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4290afda38a8de0aeb80218d2e50ac218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbdbc61d50e8bc3ff13fad1bf61ded19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b647c3f6e8bbd85ba4c24c68b46742120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ca7fd2baa56e0ce9fc8784c28390521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beb49878c0194153c65458941676fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631a0555012e11a7f2cb19fa12c684823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136986d839598081f37557cadefa8f6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c1eb521382dba2a7099fca5b6b82025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e9721870b6e7b1235149844a1708626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e6c695a9829a0836b7affd2ba09027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254783a1338af4a10cf5433bf75af8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4c8592e70b7608ad4964e869c851829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c049c49be6b3ccbf9c5fd908095d1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a054d9c25c8315c8eb55668c6ef460c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0556512d45f74aa27e7c5c3dbcc0d4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcfd16ab263d73a450ba434c17610133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf508ee8a1121890d44a5a65522508b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de69355a4b38263ab168fc4eeb10cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b37d1cd3d70f9ac0e0567c60669b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749bb40c2581976aa96062ba171a63f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f97c06fe1defd0846893a1b3dd02c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bf4a2b33a82a64f377e5ef7de9a5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9585368b81a931cda71a0e4c64d42c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8378c37c6a784fbb15a63d88c4bc8c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fee0bbb92c35645db8209620e2e40942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daea63390f763ef8627bdbc2377ebf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1535941fd8778a908291909582956244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84682deeebe4a365352e69ca6f9536945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ff3bca1e0037ea41f2ba932befd7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c9bc1bd9bf9e73376933593fb210f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549357a4f2fd543aa9683a91f87e76c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad527ea7232eea33bf01dde994809449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305262a04377cbe378e1397197fafbcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b08b748f009994c6acb0b5dbee74451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fabe0eace154b3ff30bb42d7dbf2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeba31831e2949493c7fa6a26b6bc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5751853ad40292dcfe10dbbe586c30e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342890b5d6c4312ae4a20b00c64004d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c6d5b4ca0f036393dde07ea25045c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd1b8c0f8fca312d457c65ea86212057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05466b1668623162b66881e2406da02758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2450d1e04e91c1d85ba704160fdc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9772595d762e137f70f0df6cf334c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480bd3bdaa0ce8788db5fc8ed0e21aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc0deef211aa3c0fa05edced2c41ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546cb776b36ff80856f8a9eda342d9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3ca7bc8421dae9cc2483064e4b19d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4be56d6f9292d547f13d1adc2deaa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c73a2baa5933fda16d4d338c2fd7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c057f9999c6449dbf24cfad1e36b5f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f6d2b71e10a691ec58a53973a3ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d489bcf5882c724540a01e3ece4b8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc105f238d23ab50eefd09dd3ee1d1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89bdd84d0fc05097137d5cdd4c7e3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c799c64d1eb2ced549b2de1ba03247972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b6c76803953deb315293a8a9f348073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7141179b8df4a927041112a266bd0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e690a2945595e12c4e0fd3b73413675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91787bf9cc498a048e577099ae353e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673d35be35a8561ef4a0406f06f7f4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442a1aed2d16cc7f244465712b1fa7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf824ed8819b3c4e4695868e053b6cad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f0765bf0080b1b9dd3fb7fae9212a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268604602d2641ef4feb83d2f313eac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52829c57c11a471e930903b7596d0a0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f1ede5533044daa66dc37582a9c8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e8b1ec40f081fa8c1c831b3efa34e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bab3c0d39d597718ac7de526b969585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42cf78f695b946fc4bd7692979cbe986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a605be94b9cebef446fc3ac13786487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a36ef4339a2339d2f3713c49d7b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5920b0c4fc765e312e371e556556789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4df315e1b782428b65ba147b0f5da590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dbe623027384ab6c0b185f3cda0e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b232b237c2b58f4257d26c609fc1f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3a91ee8f1f787a6a30dd42e159b1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb37b209b10ca5a45e6064792148d3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84eccc4c28eb149fa6758de9f70f23e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b47a1420783e9d2a063ab7e801e8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5126963a1efb03cb1602330a269e2d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d2501c778469cc2e593bb15fa9a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f0012860b6c1e236b927e70df990e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb69333a4d537d8919ab45c0bb9fb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad4e146ea31ca8ca1626c6f70df09f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da622861e200dd8de480a3488236a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92607badbfdff58995e52e9f224158103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856eb55bf562fa8b01a8c013f32a0b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806895929578577746bb64783abafbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a37b31c563129a0a4708ca93e8c181106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7915bf775df4712aeeb52c58f35a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641f5d14ff62c8fa2116e73cd5a6210108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d6ca0408954132162bd0a6c84581109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d391cc78d93b21a5451e7d83b72d385110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c79475408eacf91fe98e9b9356960111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d58aa2d702107be3bcb1e8706586a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee84b201fd9c01077ab8468bcad3591113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239f43c7b79efb7e6f75cd62750594f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73787382cba9ada540fef738953410a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e486addd7009652a78fcd5e29f651116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74dbc22638f069a32b891a7f6f4453117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e20e562a57d6c230cedc387f477ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041e97a4fcd8b5d00bf3fcf4ae22590119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494432117da21d83c83b10fdc72e228c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390e1c82850210384d3a586f805b053121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d14fc713d96ab763b7e8c473ee23e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15cde71354e962feb4b3253da3c2ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33def3e5b68484fd914c89d4848e6f4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe6cfcf1694b0e01acaa863dc6b22e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f0f40a37f5ef94d46c332c8efd317126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed675d2b397a2d8648c5feeb649bf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c62b93c1e165eb6f2cfffe890a026c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0650e486b2d1911e3f4e58b3f095041129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c9cf0e76d7752ac9ccad74ba98f1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af7e1efc4da4a144d5b91d27bb154c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8827e0ee103f9221d6c9eff6e1135132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faec4473238579b4c18c139cb188dfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fac09d1b174c4fa0732a928d8a9fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d16301eb902939cbc3347116efc8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd969ac372ba163e38762d9003e1ec9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e83c6fd56ceddf496aeeac66f9d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9af24de6d7064f3ba443d28b6da43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98c1ac9d1672153e44b2723b4584d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb7eb43d7ba2a6fb78a56c09780cfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb1e73cd554d4df82f06612315256d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886089aaa3da0062054a62a355402362142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881bc41e4e389f613ea5a93e99b26f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e155f0718c9c57ef5fcf0ca9be5bed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dafbc15a7d2e8fca4d052278929c82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f967cc4255ec580abd03f00f0a7b971146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec663f0bca942d9d6cacc89036a27c3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef37e1386289923c28813a58b4c7df8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd46327562d89aa2bcf8ecdededdc73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da800328baae157f0d42beeeb6d9d26e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987fdc6cf577ced8c1f7aef96db2df2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab8960d182d5a898ba63ebc6ba2629152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4a4f0cbb5944de4185a1eb262b172153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f20cef3850dc18992b0117de3e8f1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ae2dbde25b3c81b0fca3e98570dd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4fe6abde5f1df05099383863a16f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bffaa18c0dc7e3689ad0a2ab5867c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433a2183f7cf5db797280b1c99b3a12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7296dc35069f2296ca01728b6bebbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5c80521ae517e33a0c82aa1b1dab1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84fc509f3b084e3bc8f0f9d5d11ca8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06988634f180f85e9a77cc9c34bf946e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623597ae8cd75bf19896791a8d41069163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54906ea5eba4c53783d3f25e16b75f5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6a3e63ea479f089420501573d1e04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1085b05e0d4ac7a01eac6418e1658166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc464c182c7d504ef6f821e76ce2413167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698d4465861cf5c1775a9d38235b99f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26653b778b6534a73a9014d52b3ffb83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03295f3dfa32060897ff874d0d0aa9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a45743752f2356d061451051a9f0d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ad0b4748a9b34ec354589f7f4eef1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a12e99579178b2731a43cb58c6b46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107a49a9e777ddf68b70ff3dfeaf403174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a81663100a7c6e12f5411368647a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a600a65243e534ca48241cf098f42e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db939102fba113331bb064e07b4c1999177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e16a65c7199c4f76776d3167c67da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4d21702b18ee5b5eb20d287cc544e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf94082b77ec26a25d9744dd773f8ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d626f120534ac10315f8fa3385f82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3534aaf9d8fc3b6842e0aeadb653ad7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d16e9d3f42cd6dc2b061f37dd37982183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50081d5041ac3355345155491a1f2cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c764414f9641df23f5bd9f04eaa05f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dcbab156490d95229bd059eae1a41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e52e8eec2d1f496eaf8faa1607d81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adadc5f10bee6687de9f0e80bab9fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14d119f535301b91e500ced6685118189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bf4605ee7152f751c1c69aefc4366190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b6b6f93436cb0000a0223c597975191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81af35d7c53621b1693a84f829e737192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2427fc51edf487679d1ff54731912e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165bab5d39a4b425428896db2aea7aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9518dd07373210b30b061d2aab1a55f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7c01a8a6965f33cb1c5bd29c8050b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4557f5742788d5c5301d242f424e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c85497e731c8df5b04aec0c1988e0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eec3e5c446a392c36865595d13abce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c68e0c99971aaf2356159c8db21b07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe077deeedd1c2ab103708c377c4857201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f7bf6f5d31957c268ac20cc886565202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71b09e22fde6fccf445048cba3947e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028cf00b03a0ce60662e25523c92540204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1078565eb309b1a32bfe20855c6ef4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0685f302d291d56940b20a79a504095206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e856b27d118b9c31d80e9fb0a6ddfd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3669bc5000f552e1dc01bc71bf2247208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404a9dd6a3ac2c603225ea9a682ed3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c881c231e6404edbd493599896cc63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba041e95c1a65f5cdfc552983b7de46f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8c553c776d3afc0ebd3b143b08f89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c289d28d726a65e71a168fb7fa7445f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316554c7f30080683e859eae83c2d05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3468a9b1e4a9fa4b0d1bb4da26acd8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb68147d7286ca834f783888adca175216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaba3b2eca7ffdb61b3586c500510dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559d90435006347ba87522da2d676eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459bc493bd58c4e8afda56c7b8111d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe3535308d2c68c7e500e2f9a9734d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca332f761fe7df57b2d708710f0dd8b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d2c0ceb98ff57f045f39d52132765222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf1cafbccba6077695339d479ef1f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561abf85ac0b6a37a16d736767ad1fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67e6b2aba7f89fa8cb82253ce9caf5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ff0f6596ae4d1b6d4fadc0e6d8dcc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7b567ce644fea9ed3b30379e52782227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf852c80f4a39bb2c8dba77228a0b31c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617065db9942712b30bf123e084964d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bfd700a0cb26e009acf75f01c1641230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbde5cc273d386ded5be9328c05959231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39125633c5667b2efaea1357a11307232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eacb2f78d9dbd92e7bfeee0e47a3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6918bbafcb55e9ef41719f89eba5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcc312255bade4d215c2772674a863235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4af923a410f41624d18313bbd2478d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97aa6560922abb5c694718530c910a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892abff0658bf0b6068a40bfcb50165238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f001f590b6b90b8aa734218e9e80b4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c51842ed6b3914f9fc4df1b63f93f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5510b4b9323bede5b78d45c3f2864c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8077ccf7243465c7faf26e00e55c891242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a1b51b2ef1dad31654bdddafa7271243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a1902d7c246ef8ecea198e8d5551244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacc95913dd7d6c39e1ae4dfb771ede245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871560c5f6f164e6978704c966ada028246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4866f18313a0a05ec850e3305c59230247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585b45db8a2774221dd809353970e19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defd34d8e897d2c1539aacf79ca8c47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a594216e7be6adf98c710920d6fa0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604a4ed6ca3f7e5f83334b6099ee6df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea09f4576ad288958b77d94f43e603252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed13450b50ad43fb1cf5c3907fe8b5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4d993d2e9ffedcf6714a2af9ae0fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626b3782775bdaeeb3d3bb564ba8ab5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0e049b1380ce02525d671f674b283256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd00ab9627fdb05ff69a107f6224859257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dbc908a5fa51b65b0b2d697cd932f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888266c6cd9d91ff2e92aab76e9a4c6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031cda7a21dbca25cdd40d83a054316260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2aee912ccd45aa9606b425ee00c99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd2d8316b0acbe9d4fc561bea5a228262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46dd8b4f554003da5484cce11ebb81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a17fb97a6ebcef1cbea0bcee89c58b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047efbc7c272a1d1d31a95a04b01e74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c5c4ce5a179377248e7d3549e6e31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183675cad1fc2b3af9153f2462bb0472267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d434bc288b062dfc7397451d5b748268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce83b28532266f0c57f74827d6f0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ec4b3a5ebfd3dd61ef67159d52514270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1ba2a129e2c7b5682de81dc91e260271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed61ff85c359f4202d209e04a6d989272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c484045d75d22f0fb58c8fc9531aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2d85def97ea43ebfd6b350150186b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574776807d6554e19a215233d92df7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d774679180cddb630ab636358061952276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb2b834de187f2f881eca3ea32824d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01857c19aa2c2a25664cb8a54f89e7c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caba9303798b6d49ec8ff597d211f76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d50e28e29a207c115ccc083eee49a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39625d0a31e0009be18cd99707eb8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32296ac962fa2f4c998839d4721a11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf084dfe0919e246340c7766e141d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5a025a03597bf29557e9afffc7673284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3fbaacda7501472d23d3a87b6f162285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99967f654e2465b5d387140082ab17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeffd242b8838785f94de0a588fdf97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb32a3100f580cf75685484756c38bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d872481898dd46d6b51377bd57f70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533fa3d34b03c827743222864620aec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdb3a83d917e4b2ff1579a1d34cb6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347306f4bbb1cf2b3e513cdeb0f7366292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66a79fe786b9ffeeb519acd15c7481293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d092b3754ce8b54080a7fe02685869294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fea0faf0e72709d8dfec1e2127468295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc979f7d54a85e1312b76e1d86f774c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c172cf656637867396cfb5cb351d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530155ade0ef6a8fc79512b1ec0c977298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b881dd6a732c3b0102eb85f6cab28e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad5121898b52c165930dbd781cbf88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a7893756ea232544eb53a3f1983ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229fb0508d9e5bd6d5958449bb4c4a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c850348b49f49eeaf628657a7fa02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6418e4174ff19d7b8e7031d5f879e52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e10155609ee41dd4febc3e3ad891305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86836dc9aa9c1abf7a091acbf34770b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad074d0544953d7bc94cbbbecf48cf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddc94853483f4201b052129bfd48dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0920a74c6046dab0e3cf5259d1a87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab5b8606b52a8e8f1a35a4f08b0b1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae3cb64e3366771cf29a781f958d86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61629e7587c9f763f1f3caaf2855897312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db9ed2e07fc02a829ac4d1ee4aab30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df92c4a56e208b6db8c7a6f8b4d8c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9a6c73859adc350fb77e367df7ee1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00981f3e091f59bcbcb6229b164a76a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601f925c58aa9d124bcaea654627b25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9900168e31e5023e427a28342f9f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eda7c78ae73fc8b05ec921b26a7737319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7f399a1a7ba4a7ef077351cb1735b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06642edd55e7c5b6ca25b9d1968a9ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca453968c20965a5040810c452337b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7733c763f7f961f189601ba532a048323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8facb67d38fffbaeb77b5bf2707f8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0e14aba448d1399c5492660182f06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00294992b827887c88ff5390b8ce2d32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a77b115dbf6312f74752ed3d18c98b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aca0caf485a2375ce0a4abb1a76e0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a60f5f8f9819a4d5aa77d5016baae2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1ea8c43c015b3c977fb95e6e6d325330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459e59cf5804f13d7268267aff3900b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd409d78842240dcb2896cd795533cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629b54ec4572ba460a93744218c2d01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8775709746036137d6d6b61ce78780334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7b20fa30edd31be0cae54ecf67b92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c94d93f2be95f5c275acf53cadaf5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc4202d50cd4b0e3e2591c71558464337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecbb0fb31415cda1c6d059674605d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e1e7e84aa35c99129c502fc0aee0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545f0051c12c7a16d5ed2deabd387fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0802ba13014df7c8007794f68c42d82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfce311a2cc5727f33f54f2adb085f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc69845a8eec417fef1d1a7f61ce9d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb8fdf31c743942154936a308c8d6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a563de40259a989a8952fc486c0b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b3e6713ce871c35d321f50e39814a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143bdbf5b6dd08d6f8005fb0faf08b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a09a3d9ccfcadd073a1cdf01aceaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11fa91160b38195e40a8b70371f2fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85798a3dbde6e6280552ad98640d51b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b45943669b4988e557740fff4f7090351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9c202b9a8499352177ac0636df137352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef59721f516872a0ac85460b9882e4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bec8744ef1a4d0eb28783b236fe822354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89895c4e49adbe62f8ab583aff966b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ec3afbb1aab31bd682565568877c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504bd6d96f3915d8c56945812317a02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3a36d840583b5ce3ea3dec5bb29d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbbd7ad357291e368c6d2da45d261e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af9678057ff941385eea93600e183f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abc7aff8e05d7612508f730ccb6db2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d11728c324024878f1dc7bbee4a57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05d2912f4ba60be2c5014384944ee4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1de2c0a68b1eba670270d9e8c452a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c86f9cea727dd94ce2bc17de1978fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3ba28bcaab3fb0b964d4445c43ecc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f05d819b3254c3828f39e091278ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370171974ca7a25b141a5f26132e7a8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a00cd788925e6afc71689f6653a3a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9ca466d12438e8fa10b338f669f5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e175ebcc916f00336b96a70975e74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1623310952b8334c543135f0cf98c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf686428f6f5e7302707026ebaa565c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7ef30db92f88f7ad505574ff496d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd5f98bb8f713ebfd339c5d89f133c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07ab2abddf5ba4dff4c8be0fcd02bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b90698b9dd1102ae04fff232701dfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc30b36c2c4ef4144beddc802bcd51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcef51c56b149de2536da51f8951e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68241dda847a95f6fb2cc9a1561b9515380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e60a686c80ca6881889451683fe9fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b5234ede7381ada24484e9c7f2170382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c2bdbcd5c00912831f35186577c32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b38c6633a496cb954c2f2969760b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732a020e6337690abe49725bfac8384385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5317f3ac680627512f358e94a06b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2aa94dfba6728ad408e7f062c8a84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24931db779d532e83e2ee98b5e37705388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b9742d306a3c7bc4cc6b67d9125fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3c8b9e3cc4c11a6d315dbeba21aa3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203313aa9b38eeff96d19189afb1fd71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116f1e80b3d44eded26b3cb81abde2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce6ce3ffeb3fabfadd254698f7b60b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48060984d0a5a9d79c06f69db1ac342394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28c4aa64420d7750acff3136d00806395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50923123457b776c24d39882e02f9cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fd22bb664c0be492f0418e8e669e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03454ef6a16ae41969537fd66a213097398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504e3956098de406372af0b5d0158c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9a13d1e49160c6a66e37eef3efe99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69863902ded1092131b0d9eb0fe5d391401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ece6cf951bc9e7a2cc5f3d7b7324e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0385ebce365a6b230311d5102d5124d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f22411087c6011b1a73a643b288ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43bd69b27532566d903badd12260e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad85f1d6388f88ddd766c2ff67ad3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b1390055e67b747a6e0c2a1e9ab34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4083a96856349f757815897de95deb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf2f29ba88e52495bdf5a6b5e1992b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8706bc83f6230eccb6be3651dc9a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff82736b8ca7e5f9c0bcd24823b1073411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dea6c9224732481e16c0c8a48d946d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb984ec19c731f1b9f4b6877fa9e7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99626ae0f0387d0343fc0785794ca566414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078481e9578cde698a4f3752093936c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefceab9cfd3009832211448f29ed5b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99085c43938e3de88d151e3f0cf17f95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c7218b16beda0e58ae3380906ce51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd9221880d5c7881da5c62c4b90dcf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603c3b3af12f0802dbe96be637761ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01c31c21cde24ace4708fcca77c253421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a067fc39a7ab7999c44faca02d627f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb85027668b6e63a5ded6a3eb7157d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b272c254a2f83a1c2296f1ff8da8130424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbc3892af1025f8865db1984bd15d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047c20148e4de7bb147f805bbaf37f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d29dd98a77a02f23d5546d8088441427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72161fae4a129de67b1317336f6a037428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744348581bda09e5b994d8d43488280429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab85e629728c8100b5e34a71f8e8b3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd62a74e24ef213643cdebd65c636431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314591b7a3a1b154babd053f987e8852432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e71290ddb42b251db857b9d8436d67433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b7e9da6bf1fad62cb7692f232b01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc00b82b6d6841f1655087ca1473494435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bda3c38314e4860bedb3cb8cf06ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005524d8a639c23f13b45912761d655e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a974f2957fa0e7f94bc7d64d554b32c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cbf524471afb53b2ffd4772896917439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8049788e1922ea845d0403b31c964e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d94e71640587987e4aa5d8be4d1430441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762b1a09f49d57730fbdfdd4f0b05de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaefbfc0c0e2ae118242f3bb72e9f75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74719c11134eab43293e4bdadb0bcd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c19961766dec8ae79149805ef26b9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67c00d14350437af204b6a2ed74b7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ef7fd6ec395d38ce878949bb2e2b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63125ed2b87fbc0e61da5bac588c86b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beb208f7714aee4c09988813c29aaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a35a88f0f8cc1fd9d0d866339fba6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f653b9443b857bfd5c3ac2df443371451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff24c0e2ac773e1c2b21159e8541338452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7485147f1ee790818121ffd743f52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5d96aceb87741b7d04a7ff0c1e5fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d550df5b0b500475fa7094c934c03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea2249aa15a2edcb752b10e7634f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9c059a788d3c9ca8b306b2d7f244b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51abedb5a9633a75858fe7438aa3149458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2ff173c293577d904f63a435180cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760cb8c05130a095bd38ea159a5945e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9721f7a15f5c3ede9594d8afce0508b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1daf352c39197ee30043c86160e3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350c86913a1eb3941f30c298a24040463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d523af39f34cce92f5caf72e252668464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abee3f3eb8a4f783142d3c17efba0ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc8f0dd35c2f7447555b351d695524466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ef53231595bf51dce272882efb62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee97389cf0314752da839d87a1387b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749205a3cce508fc27ed98e7ef44744469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a44522dd6f02912d41467b1800f44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5475d690ee42b8006362b55714f738471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9d5dfda61db32e4956f066f810c6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb04e2c74d4e74ff60aacbd254e3c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4addf039e5cc35e54dc9167e4a755d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422b617f8ad6f26f7e19a08d9b3f138475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f18f5352744c63b4b82d6f643023d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17a3598867821aa43f25ecabde9a07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc304854ad783fd552e105326d221a8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0c10d35fd1cf70d1354b109ac5aff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d7739e3469c7acb14b2a8972e25ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6743ef562d73b21f437cd75b9dd8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851006d2cb3a4e166cc412db9d8a33a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add40a4b67285507de1adacc7f5a1d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd626ffd29e44312758d042e3829744484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3559cb70caa0c6497b892f07f4c8ced485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a0cb113996eed44aaec5b4c397fe3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c3597ad8e1be34dd79040d80f4453487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c416d2f65c1247f21dd59bb26537b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aefd907ecbecd36533f51fb88e971489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25514bd7e8979418e135b66c56be66a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f82b695d75ec2b70cc9bbc679fc882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494c4cc68fd57ccbaa8d019c8c5c3883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108b3bd6edbca46c1683afe8df409714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c69f979b5659d22848871b7b0b2105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7971b1fc556394053a6dade1085c6626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df006c6c7e57db3edb28b774b03c171f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9682a0ffe9b2d6bb96a9d31e17bb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef55c28e8b60a7f80749c6dda641f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00277577c304dcf216646611865d5bfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2b79410ec8f17231749fe55c5805611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19fd1b75b67422577286a1eb02731212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e821ebc809e45863ae15dfd3149065813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d78f1e6b7678f1d1196724f1d0af4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763551a7b36345c1d3713b8e4ccd2e3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc74ea3926d1350d108565a812af7b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060317de0074dee9d029127a642899d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eab65f6b227572db2e57cdac7bd9eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be742cca5d8249cc61e172caa549bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6d63db6b787d4f5b770fa3102f36220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a0b40d51dd9b261af05e785c73daa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9967850db026b522c866cbcdfb34d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187b2a545e1fd0b3930d9849331d1a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026e188bc4803bc2e82579f0c78f6b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9487435dd0c31260352e29ad85b947525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f16f8a3df18727cdda3bfe7a9e5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a87c57fe8ee6505bbb36166913e8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfaafa4561b5af6f949ec622a685c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcef7b9f9006d263b06360e9908fef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bac1da66f77b75fe944ec067407ab330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2298ca3f6a3ca8599fb74fab2964031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855c395e7e6f51ca5c4e705e65136de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e2e407f33442874bb931be13d94fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd752b7bb1641bf6fd8107aaf1ba0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aac2530e6f2bb9090450856438060835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde031aeb60ad1b82b456c3bff68b6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e094a3cef1bbd44c398db4fcae82ed037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f5ff0d3d65151d3e1ac072af7331338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe87c1d065c44d829401b43d7014dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c20f41f074631b9b883c4598f7d23f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7ca272c84022dab1ee2afb065d56841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65f116edb43bf99550b1f83631cfbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250d5f09d900eab232973287c31eb1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7bd2f0a104eddd28b073bbb94872344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f7856d1c80d535ae182be2337705545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f353b25a3c6a81dee4ff8726de9a8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb8270da2625951ef76b3937118cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f285a83b2d8c22f44728f28f49cf12548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400724d95b34dcc7698a94eed7d33e3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6039e1a76337ae5eec34927281fbba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bb36e95ec3730c043267c7d6e071351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bcda40907f3b6b67c490fa328bc7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8aaa7605ee5ebc34d90dc36ad8269953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29613daa9fa3332350b9c60e545bf87554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f0a9bd411958230a68620b9095cc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d85f0d5dbf13ac8d8fe3b6c7b2ed4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f999d30d53e189674164d4972ce282457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d8d89c9b52c2d77dcd5294cc3ec9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b9bce3d89ffd7ae8ad756dd8f79559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4468534bcbddb674007a069ac530260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ddf58094eecefd09557a8d86fccd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f0cda6ff27dd3234f306513f15c9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88259fe5207aae040286d379f751b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf3d7a9625ca6376bdb8b11378bf1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c37775ec8ac6c948fc45668cbd4ad565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73136081d7b1a55485582479c7b25bf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d59aaf8de47f83a617e1f6504042ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8827727ab90cc775e70b00ab07bf9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0153a7a9f6ead1c089245290462c99269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21fb1916aac16643b8f31048f81e3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a0555edd48a9d2c5efb34b43a002c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3feaff12bf7bafb850679dda95d75a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c21b42d7202decc9aa614627ebbe673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b6028a0f3f3c6aed1e7bde869c53e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5697cf02bf16d97765d0df8ba729c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6de10f2f3a6158df2e19444a117aae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be764b51d89076b3f997b488d69a4cf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc6322382933f94800fa35c76d13bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae5a19e700483aded8522e0c3857979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80703342f053cd2c123aef1f720a86d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381af12dc0a3b5ebd69c505b95a86baf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fdf28cc95cd663a3299ae00b6c41e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03686231203db56049363c6654641c0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442400649f9cdbbeff32bae92935858584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a40714e11b1a0060f012a3c57e021485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327d1752f89f1ac74d3e6346c49fdc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b862cfa41e66edd08d3dd6cb645b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f204405d409e8838b6af9620e7058988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e325a917351b2620d1b82285570ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097511ffa7f186acc4bf7a59f64ee9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783c4ccab2db952ee1efb1b422af47191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a0c769facc6d4ad6c2e3797c44b9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937878fccd05cee30af987c511b3e2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6eef3d087a96f866b87e6c8d90d8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e246b5b3887f2c3309f56f721a720295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf163737d5feec8dd614a99328bae1a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4843af5a2768f8f9f3035f2fa0711a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd3defd26ecccb0a8635ba4db251ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eab880401b1acc03c6e78b76da8c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cce7ede44fdae5065112a0dcd91d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297af90eec38ba5dc7003de316a13169101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e2e2fbb278a5d6c10dd854a5e81ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c8bcf1176e236941dcc7998b6a7df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd142b77ac0b4998e8bdcd41e4e19c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159865637bf4de1244b6a7e5a4a33e92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd695f3c0bd2cc1ecdea6739638712106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1022e5e0a490a99e48f440ff38a6e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b422d8e3d5f5e6298e99bacdb136892108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccd9976094ba71c26ba556d5e1c9e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c112888d48b59e77265c84cbd59c554110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74366bedffbb7e2a58963061ac3225111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac94bbf5f7c27e02b31ecab28a9b54e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7f1f50f6ceb78fcfa3767f7ff1b76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47924b846b7667ad971d634908cfeff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41965a51609c4cce34a039fc75a465d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1d0d09495207582d148fe8eef408f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066a7ba4ed2cfda36cc2f4849425649117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8bb6534eec0de1b61be9c941a78f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d64efcdab93e5a75381ad62a3dd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98263d94943938b28fdcd6a32751e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca193077013a9937ea682df2ca342c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e33dc6b2259e508dfcc3c474a84ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f81ee3a03237d0e5aac0b88fb7690e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30e4e8094f128cb4d5d8a202f7475b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd80eff01fbc942f99a543840e0c72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c7654ee1cde1d9ba488444f38a89c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1620555c81335c6535fe680971e19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c8225096520f2fef1954f6bb3d907128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0fa08d7d2311b6b8e676377c00007129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207e89f205397d522df2d4dcbd5fe31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54af042a99be6b03efa90b49f6ea490131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d055f4407b6489840232c8e7a89702f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a0b3034159623b26abd49c1b84a9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd64c581c0fc6cc6af3c7823eb7ff38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb504aad8c5555930d46973176d78bc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0220e5645aa8277d0c5bd82a782bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8760b6e7bb108d6e3eb76a152b721137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407c33b5ffaa659a122d5fb97764493138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ca3cc6a63a7139141966d6d02422b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf6fc60e4c67be6568724e028d46bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac52cb09178f0c2b2335658e37a2453141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80d97a6762164bf15fd9f5862c31d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937a1e76ae940e03c8905aab6550417143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f32cd0391ab45f5995d3d3d89606aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb5631ae2df16c6b28ed787872e1f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb30183be20a7dfac7701b1a0f80d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d00a50062effa7857c74e0b02d094147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc63e273ae1b1f104516129d6409b63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cf8c1c5507a26cf4bce6e9542f402149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849774f9428970f4b1df5c18565c4e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cede74b814201b0f6d796aa22d7be44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1bd9d4cf67a97734012f2bdc879d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c055fc9121c5676ad03f8f273be8a23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e42c6ef31e86a97b5d1c99b837252154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a57d39bc251f54752950d51370fb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d721406664f34980061a150651ae7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95c26c0cb176f229802f2fdf7fdb9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ec573c47d2c576ef02364524eb323158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f5746c8e538baf4e0241f02b1a028159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d2afa25643d97f70f92051a774f46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37a7e16adb73d6cba1d2a61b259e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3e5f44fce556aa775848493b94e4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a686599d71582242348397fdd4ae5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5b61804ac162ce64a92d1f6289559164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea1bd2f01b53ea4ae359ad39cc3cdb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eed712c216bcb77f849679c6c07f60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526aa1ae2524af1d6acd39a02028dae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf36aa48b3791b964f136c27f00fe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774a0fc76759cb2ed5f1b8cb56a0b7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c879d219186213f470bd9645d805ec8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76905ae9735b8310ba7d429d62a263171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c965d2ed1d5114ee671a2e3010bfb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c97f0c7c83dcec996b580424e80a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c521a4aea3ddf80dee5b76e54624d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585454b82b2219e01a273e55841a9184175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7200ac219d80346ec07b0b1b6dbcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b155664b2ea49b07d6fdb27091ecb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dd70a835daef0a669852fb592ef20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dda30e401fd56df2db6f6bdfe6469179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82913c41db24e6cae018a543e21619180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae6ca2dc9e060d2b53840e8c4d19ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398f3c1dcb9d7d8a8f600b8514a1ede182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933fa372ba0ca0d1485da6ffdc7a53a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11306a743c2b56321d3f8cd6ae6896184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc58b9350ef10f6d968873d03f80a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506af528eb9b04cd54f77d2eb31019186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eecc30d843253c480ba24da7da4b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f5095cd920c2ade710c6f7e1ae404188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1555ae404b76e60b3b566ba3a8bd2ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169b35062385c199e2bc87da7e3044c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e498e6bce40f3607c04d71cc4478191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eae7711f238e86760fd0ab2ea7291192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a351d4a57abaeccd9e2e0a4713582ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d07a6e6120750dfc87b7035e6b271194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44158b0dd61440ba5da2cb4e3bfa81b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b57449455ed5f6b1865fae27c67a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542aad8f0ff769d296133f4871e9002197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92602d7fbdbb4d5a57e3d0c1e2472ea1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0523d2d7ec48b044f552bbc401397b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a3db8acd206ce5cbd1b453eeefbc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782624e5d239773a28388471c3202cf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d2512429f2c2548c9bd77986e7c8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0821a3744b0656d649757f71853eb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57441eccc5c7218514a975eacbd74db3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decad87dc64f2b5af7ab91c4e53d042d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cfe4262697b7bf9b5fc95b83edde5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb710a9a4c54c0d41fd6095184ec68bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1bd6781f416097897dead624f0e31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813ec205fd7005e9d454572db03597a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98ecc0f197c148e0cb4ae9638207ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693957802e68ee4de547451f1dbd833211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4f05186de89f84b622fbe63ff436e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befd70b8439f8c692396f7079002f0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbd175fbf09d4d395f883ecb9240cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec02d077dc369d841f3e98a209c5b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dee3969d799db5910cdd89e91cebca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c708388fe826a52b36eb8c5c2e738e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655f2ba6157371a7040822f4b70a358218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9031d0da6d7ceb28f66ea6b7a16ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df5fd8640d9a3fdc929329bf05949e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5db18a5b74a81247403c7e5d6949f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e4fa16b76abbf203405593a3300fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f316e72f28a62d671cd935c057901a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267c0761dd57d8fbf3c7c0b1b625131224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02cd6e4d69f39d2940a05de785e027225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcbd952be8c2a09b0ab13c4b52b6a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadb79d6fcb515e8c73004f9c4aad34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f7d5fac9bb43578d4a5684f0b376228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7f180f86590d790815ceafc213386229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4933eb723f3648466df3610361530230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f0cbd3eacb138edf701e97e9e1387231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fbf1bb98c739a990ce33dd7a24b43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46082e7075d6b59dfc9a14217b9a00b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eead95cb97fc12a8ddc0268c11c14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a1b3384d46eada92088abd1c8ae5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609fb1312221d6263422758d3e48400236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b10bf34c1f80f66154cf7191abed2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c58f790ed6da8f6772be65a62508f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f111b8ca1b1f751d4bb12ae62cbb645239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b90625a5552b4f4bec05e32cd79da1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff424ae8aa2ca62791e6bf2f0907b73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828a6621deb1d5f2c62097bcab402e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fed00c6a621b807d36992325d2862243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e52bd0dacd515d0a55b76a60ad077244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66159ffb94e7fde8d5fa552f4e626bc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c43d5f8816e0532baafd7752378093246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb0fc792e9c99b5b3ae97c91d0a7df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8bde503fc47bf8dbdf14c7fd0754a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9491efa27ab036d9ccdea70fa42a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6e4d4f077ea10fa5f4c034ef81772250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae950cfbd2bf086a17f233c7bbeb6c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dac8f715299f8458b023af68d0fe1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0e1c9491adb1302c71044518e2603253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac103aecc492cc21c581104e3950d75e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5ce337f248b9ab78b63cefa89cd5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b895721ca8c53b7a90b2ead70025df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710bbdae2166754aa46d10cd8257e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ca3d8f3a39121127d2a9c9f17edd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14df098e4c0ba593aad97f71bbfe94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8a98abe90afd72a457d9ea1ad7d6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3e523597b843a33a3a1d30ccf819b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f4c93d2fbe092bd67b9c08a1f67b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a23a3477326df7c0dc46d4f7dc0f0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a06825f0cd8716711628757b113c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa30c39d35b2d8e77513abc268bc266265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5b884da7709d8d9af55fe89fd0e7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabd79063a652e9cb21f1b3750a5cd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13a564cecd178930e4039d79720b6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c90458b5b46aaddaf88517fb087bf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52a55d628ec0a8beb0fe1345d55711270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706546ce35b059fdf8b2be611f88145271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590a4c74a870ea2eb890736d7542e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aae6cea543ca63ef6f11a66391706273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d2abc995b52eee68bd5e80d3c2337274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17341017cdf83a68753b4d5faddcad6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffc455dcc8282ed40e5067a53726a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a9a944f323263486c398387edbb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdd5d93cc4884c196fd84b97acd1be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1e4691fc34dfee1dff3ca9a015dfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b1b9fc398fd022232176ce2e50a05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fa01f1eb129460791ed4997b63219281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b0a48ff7967fac0a4a5b651719c04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f57e4a76133a7531063589fe240654283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29f93b1aa5ed42af926a8edde72c51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae90d61995194614692940e06a13a93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc3b7303b81eca98d115082a5a12ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be38aac99f3963b78e37fe3f1ee47a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61be7d163190de302e1216f6ba9521b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cbc910710a1289f01f4bf5d5f0e32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8abb0ac9edd49caead7f36c257d7e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd61cce22450ed04d53cb1572d2e20c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687464ec4bc51c6721cf17d5d4e3920292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d1a0c301bf3a59b3b6cdd32bfa55c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5cd1338ff43b927196a64ccf7e418294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34902a91be5a2701ab189a71b54e832b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f086d3aecfeac165b2e2cef89b021b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed230fa05174765080c7bab3b50368ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4350e682e95e4bc140d9bdce86c5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b33667c4cf2eada9416baef30f4855299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9ab66cccf40c35f4d8ad6a3ebf39e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f761c35822eaebc2fc0eba849776301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09538fee69f98f8be1e1735bcc7aef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da30c4e7e628986553cbfc77f1882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52031b3eb3d9d7f4219cd6a2a5994a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8ee85ced8c63db5011ae66dc4c0c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56d7292ca3f7c23b8689da15170a1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fb3a41cf68ec945e19d4e20e3368b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040118018774a111af86a15f6c63787308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd442339c7b7f5f936d47b13b5fada309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce49cc7f063416530770867773fe1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e95f3814bcef6ae97483a25aeb52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210a865752091d72e92888a8c62c721312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ca3324b6fe732283885f1360d5ed2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e671ad5c530c95be3929c570900033314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a74580ab8cc87deac94b4e7002168315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2599e2b48c79528d5e4feeb2aba87c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182af3fec299be563fb94ca360f71d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dbe8e4410809689527d0b0fe74ab2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c6103b40fc20f39fbf179dbc5059f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b85b03736284799822395124a306e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddcae322ad224a6c1960a042e4f107321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aae0fcde3515f8ba3ac59b3ca7e23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3387939f04d429335d17b9e4c71c908323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03379a39926b2e1a63e51a9a26efb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49afbbd1eed26101d016f076e96112b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729d587243c577d418360bf2e5bb021326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060688340735a5756ce63d04369768c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9017b7676f1cf390ad8c91175887b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac0f30c991650c84d09e8ac0a1403329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d37ead2061272cbc88080c5e7509330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75116de1de3f3320e28d9c267b6e729c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaabca5899aeced3bd7a94be662de0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4d242a4c49ea2facf46b3abc4758d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed004bee14e0ef36051b78cee2ff5a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc6e3f256915f55a05c18a7d3f2412335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6efaba5da8ecdb94696361a7d17b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad034f30e2df038c777fe12a6a5266d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eee651faf5cac93a945edd0e52275338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217cb4cf7405e7a87f8911676267b7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6388604d62f1d214f1d42a7d88e03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f8fe6b9f9919007d4b3a9f0d069d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97b97a28c4de78646e5e841b1ade6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d923ce12e0e14b004ad492bfa5768b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bbc959c15eaa1761141900857ae27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceed9da2b8def476ed61e46c4f0a925345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a811133bc45662d96df4078230f37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ab7c877e25ef8f2a08f00c23b39c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e137246419bc3d30abb950f308420348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7b148fbefa5fe2077a11bd936080a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca68aa94262c73a16cbbfe6d1e75c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764cecf72aa881a24d40e5bfbf0c86d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ccc39bb9cdac971b89cb0da52754e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a20888b96c7aebc64132dbeb338c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610c86c82eee4b2386ee7f829cfce32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22610a0886c6c3403d5b6b47b751642355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d93d442219e93e5685cca74fe4bb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12bcaabfb901646bd1dd0ccbd2e501357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d7aef4d476f696a5ce13adf5fe76e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c20ca3dd6f460d712a7b38312696f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c3e6d6d48c5c8137995942917554360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ab06ec87fe35d67344f92798b0306361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c22c5b30d189741ea9bc6670e1e45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b29306c0de305ef141d2f3a168dcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a567edac6256f44dfc58ab6af3a28f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19c2ec7cdd17dae767be794ba03acd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3b4ecde1fd1629101d92687b09a47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaedcb819b173b577c43b62b770b093367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1c023d431520eb0d5dd71b4e65a2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20de6c3db08e24649b600616bfa446369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958502ce12848c7a016c2eb6fb53d5cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d806c8fe9ca1f3ea68fcea7fe64d12e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ec4af371d235418e3e501f5be20a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4131bb6392cfb75c52133ec2e8a1017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3704892428f6bdd5a7cec291cc5a49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45fabb55371a156ded1236df5e986f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17046da3ffc7b3eef67254aeca03080e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d8e564454f66d1f6a7d01087d6bc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06627fb9006fb8dafd4ae7b806daf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2243f8a80bd33d38159625b983c0e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7b688eefe7a2d5f94499382f3dffe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d274cb3e52d2339c7f9b9567078cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a91231c2137f742db85cd1d713f0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97fb866f8fe73c2558b950c53218f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ccc26809c0191acfcc4f959a391c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ef07f6a5d0a240fba9c086dd9c1d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255c8712d53bcad6ef29e562a0bee59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235692970af4e4bc275add0ec22c2f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801965ef5528d1ae4f862c5ea6a1e6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec337c925af7912751560c47e33462389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531b22e7a295180d59164695d8644e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7c26c2187a1518de2805b4a38eabc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252870b1279ba29ea1e5d49ea9e08e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c83f2fe7c23f9596f28b2c9c2932f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d835d1a3140dd2ec29e07fae84217394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160ace27b162792a0fd09054fa759c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28421a14ce63d0bccb97291988748a87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f4c53da970f92701da833a19fa274397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465213708448928c07112ad686d3bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6391db39c67d12bf99d856c7243e261399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbf826f637588097be201d533a4875400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405faf801ee369e340349550dd6c15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a5af23891c84c840a00b14be0ac7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fedba86b80c50f490864be8487e996403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd90285464c21ce2efa6a05f9e63e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3173e84cbd99a2d359e4e076b32fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f63e3b748758ccff2a3ff0c47ffd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fe812adfbbbf03df99d2affca4391407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00445b169e5799337ef0b287ac297292408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d94e15d08ef02035127c6c2eeb3ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c433ace45690229cb99b827f0a326410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ad13636fd41f60182a8bee33ed4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e693dc8d92ec8d0d8c8f355808e39e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01439849eafa63dbe4b40eba2f8d49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b43b24712d2a54273fc3d6e9309ba1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d8be7f0990fb08cbfb100ac64783a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9866559a8531e84192923816bc3910416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f7d5387490458758c5f62b7ccb13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e3c7355ddc0b64fb8c14bdb5743d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bede7c5e3474159ed29a59344d6fffa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759fcb55a90cda985ccae58be7590dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c209974fd4ef63784dc92713667578421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc56aefbb18dd3a2acf0d64633721d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5248b9d7059744ce1f7cb50c9537324423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dccd4d6549fde43ecf44072ea5afe3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91354555e1ed24c9506cb96d0d2855b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a0e9df3430f3c19e11d443bb9d2d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ffcdbcf4b5ab9ccbcd582fcdba49f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfedce029766e4c293f0ce8abb84b98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904218901bf0d6dfccf6bd00c35bcfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3376a9253b21a1c7c9cd5dbdea561430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d1f710a313123ad37034c087ae428431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab0de0ab226005a220334c4ea24b4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b6bc6b5462192581b7564c4b54952433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb244f60920d36fff892543bf932089434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd310a796133abc4dfd84d04a26277435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624851ead64442fed0b55b0e453e9cdc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb24ee49b58f2b6d84377d880efbe8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be70711816b64d3dee1271d989081f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8cc5783aebd1036ff1a4180392fe1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4ceae0d29077fc10826c66e6b7025440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddcb75c8ff8db7b8f24cac68ee6a02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bd9c801f8619ba30e3dc2d90d05b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297346ad98dfbc9379cedd2ea3e7200443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f496487bd9c4bba71c4098a192d564444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d31b6af8b6665ac237b99c6a2f119445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328ca7f00f17f675232ff229e5612f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57280559fefd513bc1e823c9b4107c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d9cc8c64e8758f7e88629bb038bc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0667134625810cdf1e00d92dce17e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6774ba49201df9280bbaf3aa37a26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed31e0512508bef136a6aec63505c23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdac4023e2c9329591572a347780ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df216894d5669046c55f5412456c431453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589518c2780476aa96564c6823a7501454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b29854fd6194375d16fb33491fa9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce543f83b72523d1671854da349a9ddd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c2884c484154099f4718d3df621a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d791dcd08e751d3219fe28d34c0778458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f7c1d59a74a1fde03ab7c829ce3d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d016b50d699a187895c4fbbacef99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377f90306c23d9ed7a747d2b864505a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789650bb62b8c8a4a0d8df02de379fcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a2c65311eb7a76daad7debaa51271463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1ea10376ef712571ab6ca3677716f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122118388a9d9a3f7efc89e57efb6527465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bcf52aa23203e7797206262dba6b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36150ed5d67f2c177c34b8662e305794467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb49e50ed98cf2683b5e3bcbdf7b5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856171b02deea7a32bae7f4738c73a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f34b7d21a1d19a4e4ca71e45aed2b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137efd04cf9c299b0d8017e46417e620471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74f83eb98139fcaa0226f4cbd0cdb3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226d5e29e253ecbbafc737df8abdfed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f1a9401bafb1085fe55a2dc6f6e5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170fbc890c91ba663b10f8f5bca4001475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f0b4c98765f88ef2cdcb18829b28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44c54f5418145e5c30f4d8dc057f23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42018f7c0550b0ea8b9c87ddcb8774478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90722972e12d934ae63ae801993b0a0479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>