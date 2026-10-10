--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818fbe144f3f9acbf551dd8da84fdcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa37c8872cd9c09fa62339089cee7672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ca6612103d29bc00b0c3735ce6ee73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bccdf04aee3aa6a1bc3a2ae6c40ab74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fa0cf3fd4dc30eb9cb6ab88fdc8f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f43c470b080d6e07b606e2772c7a126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df49d0abe9acc8d1315a980326dda427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2006449eb8402ea17367e6097589b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ddadc4e1dc19870dff874a55951339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1210154e7230dab682794f0f5001910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d87ea3a1a4ee9ffec41f9ba0e36f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee7d6422105e074b65d40a20a1d1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cb0a4748cb7d2cc82f631b3af73f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b80a5e87b05aa174d44d553cf6abd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4d9e5078e26860606d1c07b82c56e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789f529bae7080e80be693747d7202f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228635466bc24de2834015eec202c35717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf507196298816157b16bca18717a0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e7184668782aecdbbb7bdcc11d51419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730149c606bd98663c4e59b8b5f088820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f3df9dde694fdb80495fe5c8d572b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021065bef2e5f76816013b0ebcd854a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f901d70c0aa9b206b80e1ab623367b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936dfd626f91f24f680f5e0bb45c51b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3c82a18cf28ed70f0f92b7fba797e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460a04e5eee1723a0bc3b82f361f4aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855871c086c4525b72e175aa797e688c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f653ead9bccc320e9d360da7bd54d4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5628821a19c594b6747f2860d5fc7b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dffdbcae26473a28b3e198a8b804a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28216d53601f84bc19dc6c94f9eb071531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14acaa8c6e070f65ba4c39023137e2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aeadc528490d89ea2f5a5177f6c7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fd0feb883d4eeb50059b92a7a3d8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447af590feebc683155da4a3e69087ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbd8922f176be27d39330b54353d0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fff76a38e330c71d48f19b3639ae9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722707b7e005a1722ae86c2628ed8c1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d426f7cd11c98bad651683bd6b70939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48d6472ab7a528017015e2564893fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb1f02adce81409b35586d0b5e78c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a499de99ed462ad7b95fc4138d7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1263312579d104f09ea58b510b6f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897adbe1b6b7eca3569efe6c51664c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1c3a9d9a388259d0d8992e391d0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6006efe05d1f93abce890e5523131f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945716d79a9e40ffd3dabfe687788b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be0d51869d5699229b0f3c67fa831148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eed0946aadd1c234a876dd737ea6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec3d20502d694c4493f185e680051f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea560470a8d569874ca94e34da19e8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c3eb16220efdaeacbdcfb9b00fc3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c069dea880d24cbab9ae3ff5c2e3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69902bbb6e203050a175fc08f453df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d4812a0ee98db62c5b0eceb9cc9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be939b49ffb8edfef4b662a224cfa8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e7049eeb5128369be31a9b41e3f1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde7988e9b204694f0550af0bf10a4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707480b62d60de8a017c7564cba8acd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b60ee18dcff9568f47ce8bdf39c6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93976f4f48d7b6f65c6977c8ed09ded761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6c1961da61e9fe9f6537e74c3dec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e639ef6d74393c74040a0e2c97b53b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e32b7c9ad940ad0cfe455e876aed264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4af047302d075d7a4fff7652a7ac765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944938a95e2bbce036c3404b61d212766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0a438e572fa208a5bfd2ed026f21f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfb1ee5cf8b4b41bbf391db3e31be268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a5d074460d610dce99bcf939e1c1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96099210acb807390eb7bef75813b9ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31248831fcbce4776bf55deff4b3963571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8cb072ab7260d9bcceb3203fb79772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd0eb437b126e30580b1d3d4ec25ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286a7f840b62d9bfd29e33f5bedcad474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ac476caca7c414a190331888e274475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb3a4708930f22ecbae0c7a1301dfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f38e784a29ae3b7fe42c3c706863f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a308714fcb5c52b61b232ad1b5a7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d2a1dbe4012f4badb95aaf393a70b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac11e60452784cc4bebae97e8066f1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed36de689ba363993a7f19cf371784081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a43400e57fddccb3200bf9839f69fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314f47bf0f1e88002650f3086ca4ba283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1841ef474b03a8598f4164e6fdeda6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c489a2e5c5ba71198a0bd1eb5697685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7dd7a35d133d395c3b8d4b95f618e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef574c4f4b14dfc17c8b7a1b67f29a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d8d7ecae99128ed189fe63be9f51c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cecc2f519ad341fb41360fbff402589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1bc2b3ad339fe202267735b26951490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054def4f865e98c0a0bae17f31af953091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4ca5a79c7ec7ca6d89bb8cf94afc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e38a4ba80d6140e3a03e5f452bf7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef4b75246a5e7699914defbc2c80d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b47ad28765d1a8299c71151c42390495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929b867dc3a80aa60b34acc416d71b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd35e0916403a497aac7598c43fd0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98d32969dad297bbb2a882590d6fd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c0a6673fb6389f17c2f8f293782df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762fd13c3c692af162d7db947a28883100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba36420342644d2e63b89815d2acd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc19d5074bc7137a785444eadb5ea0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6166fe5eebcf3168e65826e7bf3d50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56f73a9a47d9f7a7ffb84d546b534d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c28bb87e1af6137073d06501142d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24302c6824a158f3412374313bee4cf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42c5e3222b95799ae23d1e5093c5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3369428ae91ab3b2ca0216a097ac2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ad2f2e05e3cf07cd8c432d3d33256109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725cf028792782b9d74b054c04b86e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fc16a9609804dde075a20960a49c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd19de2dbe09a71485b514ecee8bc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02bac074444ff130b3744d1a1d9c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0defeb4554c5ad4022d8bb3c589de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6e4a122acb41053216ac70e3648f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207d864922ecd6ce3841324debe7225116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c39dd951ca687fed6bc5e03b2f719117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3d52641f77eee4aa1b844967466bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796be441f2af7961bd7025f91ce1a38b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e35cbdd1378904e727a7a8c6a89e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce54c6741172353ecc73b822314f70f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb564015c167be368099ab6b8aa3d2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aa6267aed879d5debe9196963e250123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356668827743b37da8a5f669c7bbbf15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90a66f208a39ad7a8eab4d9fc5bcad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e808fdf2852f937a1c8f4ee8d5a386126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e935ea73e08d85538d969026b318940127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fce4d0cdf6e0c6a6af9fc405e92f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a87710b43c09120f5fa588a41a6f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7931065ee0834a89e54a0189b362314130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b92c25b86c03603b0221b7ac91b77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d16ddbe298b783f52bf3925e41446132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3d6031952279b56219e63151eed65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf061e8b588cbf499b079aa9087a35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439787235602f452a3f0c978faf862f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e8af3582c38391860d25e743fd22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3af3564c6fb357986776339daf353e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e74a97b0a68d158602f256822e41f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789b924c6094454b11e0823e45fad7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65951f3f6b66cad97d6bde129542b10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76e2becf0437e49d80afa9a60b0a0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e2833de6b512c65e43a48cc18569142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeb6bee642f67c99d3690b1ffd96c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668799923ae6dc47d3fe1e3573408ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8c851a0105e37a9d02014fa44f7e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20632505b34e1348d60af015aaaefe5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac3c553c2d6c33a2b19b2e217ddfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1513fdd6524dc96e61c0a576eecec3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a12f5a39abcd12dfd7584bb68213a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd158a751f90ceb6f4332b3a4a61beb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26242b03b0d311b5011df79c6bcc48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90801ec2ee5ea506bc1c98dfb683ced2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8640c4538c15f99b4c7598fa8772153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fabbb6294a13c69f0e4596977a7121154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225e298b685789ae2834e17d69de708155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d238621e8c952bb233448ccc642fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efb4fbab3223aeb36693b2d4484b8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b3a770f5d7a86f3b7b38eb1ff397d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dd9f809b838a08f11bd05cdc3c023159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9c256fab3645f6e0b1b5c4d8922fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bfed2dcb5768efe69b1c31ed2f1a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207090242bdba7882d6e531332bed39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170732cfda4eae4c54d75dca80172b81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351c098e894c3c80516013a46f56b52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23788d876540673aa77c8530b36b786165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc729aa5261517dad3c38f6c4926ca2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c39ceac025dbf538438db7de2fec6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45930199eab87c87a25f73518ef50ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b338b684d69676e837b9125cbac83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279cffabac10a073b179ff068300d82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce9bd3038bae82001596cc0388f22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001f4e506089ecd00f0bae5f876d4f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b96bce3a98442623a7aef300ae0f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60253fb2e4285e0842cde775da893751174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98765bcc650eb750f50f1225d4642d7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7343f5881f736f35069b9a96662a84f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952f28d1d3cc92716fd0f3ab010cd25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b388ddbbc08f3d50f0ea58899d537178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeb6ef893f8516b1d0e3888bec644a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9f936779baec02d0ae08837d8629a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1853c78dd893b094e27b63440760d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b3e70816d3a1528b69f5bd80f613182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d01b75679d7bddf13049226650488183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02790d00a258378d3e1e4088bff59424184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d963353595872e4dd18e76ffc9b74d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d10ec37a653e40cd2129cb540d2db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c32b7046a0c6afa15f6999228c8315187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a5e1f6b19f67d7def5704d89dbfe3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78b3615162be79d27d1def34ed05d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e675dc977796f353ce5421a4bd79a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729714f2daaf5dea021b328ac1e99d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489df1a059ccc780e5de8e02447ee07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7812b4077796008f720e908f0a6e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7545da868e340e6753e64eb09b635194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e008c83713e16b259781962e8a90c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8822e9533262517f07302e8dea9c322196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2ae37f616bb9b7bf31090076336fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b21a77826d970d5b902f064d86256e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7b82c53118cc14295a726c27ee231199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05894ed4b341d0d12a5a17251a24ee0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d660ffdb5bd980146b4bdd5e147e3e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041749605a54502c1faff997f1f81bec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119912f06889f6db4f623bdfa4a5b7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d42246f4a2cab904ed093409c65583204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6390682ff30fc06061983e344133f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514352c215fb7fcbaa4bb8b7946c4fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d081884f9b06edb6891b5a2ea2d5af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17166ab3dcb46b8d19bb333b67d61839208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cec90ba2b331f26359f29dd8de8f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6520f4ebcb05c57f5e9987b2bd2e212210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3290ceed64ee51d1cd9a066d6979bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8d0a1d87b618959fc3bfbaa925f69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f56780c8b6aec0d5241f02f8d7ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a6db0564193541f0c70c9922007ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b664eea9eeb9c42b33d8749347b41e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49c02b4c76b3f81eb957588f94f2ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b78d7c708023d597b3d4248d0dec39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65acb9a0b76a9ee033d9f3c6787367218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0b0c22285cb7126eb972a22cd33f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132160a8838c84b93a2dea3b52d5a25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7db0961226e84fd08c332e883028df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384de94f629a5c5b7fc537a2d5e0028222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64152594f3eebcf6baea32f25d07ce68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14622c7753915674c0b9089353f8b9e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeffa7d5a003f1367493b0317238f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259202ef41d9aaff2f429a93dff12ce7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171211442bd867fcecf6468a19b91bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9551ae9809c91dae3b6be74c68742228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b276cb573e4bc39d2960c3c25ac66f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53433d8809cdc6432104f1f802426b58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d129e099b9d1817f6c913ac41c51bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f14e8326fb8a7511dfb8a9cdf7053d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4dc6f7c00563c73cf82d0d5397746233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9422689d7a5ee05b616f5734eb1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65adc4ec2a167a695b3f8501d3a876235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e9a5178587cd6a71a3eb42144f22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3ec549255ca09fe1b1f3486e79bb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441921772f803a3cd0eadc4eebaab01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0763a15e99f350a52c0c1bf9f26cd11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d78ee4bb055be5a7e8f2e88c05c6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dab78024aaa0ed53ec6126a6b8b08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe1d7e2537323cf5d42679e289121242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c222d0012413b0ab821e4929868635243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3203cb02f35f1548b59d68f46b980244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878de56eded9d58b24ffffd215cf334245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f720dabc0eabe0471b2f0552318c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0e00c3305057ef1a83b59068e9952247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48be913520e047b5af0b035b17c5caa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b199aa89f94135c4b58f434f42c7c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38113260e858c5cc616ebb61958e38be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512397e6bcd24b6b2d4e0c68a7d1bc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ad979348ddd4f983d427e2cb79dad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd595acebb666a2bb2d5db577ed2d407253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8798201de4ca9b7a4acddc09411801254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a58bc40ef9af4a088c5c939938741255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b7573e00f5b1e1a1170c77d16be0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afae8ff169f6be76447bfe3536b6b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1269d14596f3f91cca72ea3b329fe5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78768d0084047119cdaddd38d830a2fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5263fe2c9dd37ae5be85e8501785136260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba41f07689869addff91078562f0340261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120671fb78a4d94e2bd7fd581e0a57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fe5760d6fff06652efd4560ebb817263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e218aa4f969910919cefe52e7865381264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1c2955bf02c5dfa243eac89bcf16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be8c2edb436d9866f0fad6e0c6cfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03a0ac5ae45129a3984202cf7ce8c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68d041bea18c02d297e6521b4e907e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991ddc4368f81053e379a5c8ba11128269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ee1c5c98e45909f698c7a8c477da2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b08c3952a18691483f055759a9b832271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5916bb4bf885c3f90dd09a34b4ce25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1556522b8a7082084a87a383a427e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafaf322b2f87d4c264bd7aa1cb799b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6e066c3d6227396abc7f9057a0e59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e01a64b5f561de5237ee4d2b8dbd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9361b9c9747b0458366ab8c425337277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50325b72489bd9c4748a4786b09c80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fc1b9cf2bdc8168010d8cd26f9587279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f5b2b6cd3aea3553d67a02f81c1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73417fff9f2877b7b9dc75997fba961a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a44c00d1a64ff89b31ee621465bd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26e2e824c2694eb8008b7788d52a81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf97acfae0f520bfc9313900f3f2bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f13fb532825ec57e1ecc0b41592a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2bc4e5b02c846cbca1bd2960c8120286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab6de8fb875dff87e1fba5bbdcbf79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2ae0f019b752dc970cfcc40738081288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796792446a2dcb5f7740900ee6995df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cbeec4c48511923e1d5dc92f40ebd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573378a5a84b5a25920ca7c0ff0cc06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478677a11ab6980593113ece5121bd8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc9baaf4e755780a86b3c1bf659db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf308e737fafeb80d17fccf37786f73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250763ab98ded6e3887ab6b29ad67f42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aefc5ae6f405c0077ea935f5b34d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c506ea0b2d6d49848cae6112aa097297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456bb4734d95e6e4d8129cabe3db2ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade373955188644da375af435b9550a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11857e5d127df4ec940a05ed6fd333b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bda99f8b9482264bbec332b7a775b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a275b170ac0cfdf8ea3254e488b19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d02865277729bbba41639be3d10a0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b13439e940d45558f08c1d4be02ab4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e8ac7859987d51b1400828e4ffd41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e559457604da06c62559d7b3e2614c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dddc658421b3e24e065c9a4b4e8ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34777cba5fcde9d740541a1edc3a892a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a01f487aca1a9a2e43944b3bff61d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16b1dec0dc1a82a7dcb42021240790310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11c46977cc84c735c5dca12b01898c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aa2ea3da1f53c695b17da874db8fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69053bb71e1c0fd6d6514f44eac6cc87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d914647af85f3d7758faf6f35373d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b17133f81b6fa7e19c17a0f726611315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafd5bada0706aaa54813cc9905a08b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3a4fe9ed6e6a60564c950344241f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9492a1e2821d655a9546a6e6eb4adf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77ae62ff7e20f0ee920dbe257bde50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c02b9b4aafcb2e89ce2c9423cec2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3002ef17019a4e5731d75fa4315791321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5207b050d7d5ed4ec406ad6bda83e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970b4c299b3b15d8cf8d6fb14195caf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ed1ea4959249bdf26027e5b07ffef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338a491f083dd1665b12f0c0daa3ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cb7e810304012afb5cc784504bd6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fb73a1e53cc85628bfff4ee74e3f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8f0a6a3fabe1c36d15b7e49b6e7ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b14356942d0b90fef6541f4ea713b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb6ecb3ae3b0295a601238ea8d77b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e842fc711c1a9fffe0b7b2d9bdfba8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc43c8acd0a4a83a4bcd23ebd2eb9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aade481d5793eb6dff1eb0835810cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe758f881ec7afb702299bf25740f70f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46871dc373d7ff64c676f26c6dba504c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5dd9d5148812c8244024326487598336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30275544346b3bddcea3f8c2745517b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af035e6a2c3eec68c94bec1b1eac8b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82972879541bae6b879a4716e0bb31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a5428c21c24bc19b7bd662dcf847e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbdc17dc5e8333b896c7d162b9e493341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e5ab920fa91ccd9f9039f5f6b96ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3588320e0dbb5e21a8ea74a3a65f3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2037ff4888a9b8b98bf70ff8a801fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a507a0578994284020884f8f13c4230345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8630ef56bc757695aaec194787062346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0350229f83248eb000782aedffa74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278055f361652c34304f944587ca169d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f520e4117cac5b098186fbf0131b23f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61e330df394887e8896a3e0d7e852f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca43bf69b7cb0627cd2967f76f7a6b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af5113387449881a88e1369c3652be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516181e2b99e5936685010223fe1330353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504e9be40dfb3dfdd14aba68e36957a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780b7f2d62d2be284ebd2c6789e03a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ac279c2f2d30754308315fcfa417356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3110ccc27f4f2473fe011b3216803357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8be77f73763ba632b2344ca6a513a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d4d51d732af837218a5b6cc2ede0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aefd394423690b616c81e9b042e23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eabe2250e9d0ae8f26832ddc20335361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb612215e47f74a2527951a45f0ee1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1af8a9e87b2f12040a35b82f4941d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f525118f5d415717930d8a0f22b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d8a9485044ccfbade8c874c1f7903365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4f396a046d4ec31ef180fc9d97625366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4404acc79d17124f6d4edfb3f6b8886367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4dc1e0ef226e23822d6a9d22e718d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1d176839704010eee619edfc7615d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa175ad332f0d97daf56f748238a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ab52b2c330d5e5fcc94baa6f1e06d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe4e26e5e129957606c61fcc858d1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf934989ce5068af9da201d4fd75fe0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae05f01b8d0b950dfeb89c1f89be63c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ec99aaa9b5a4afe1845eed8f2d991375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bd04e5fb8266a661e31c4e23ebc5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a5e49a1bddb9f4232c0f788b2c3cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c93827a6da18e49583b949d410ce7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8d10ad40386e7b3998cbed95c1bfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755475e2a41c4826e9685f19c24e879380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cb86886c39a4fc859896438c7cf62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4388524aadbc9bfdd8b553a3ec730d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ff4d4d0dab4d70d02a3a534aad06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1cd5f8fcf6f1a7e041eaabacefd73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488e8bbe02069f274800f5bd6bf632e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7abc9e03543749678d55aea0e10475386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be62915ccb45737ae9a68895a15e487387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41928360fa34c22150a0bee514e0979e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5dd5580df9e9cb675b1e40173af4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006217c5a57d916ec363141a9349e97a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aa75e8e2af33bb0ad7d7af463e2a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205fb652ed295e763cfd1f37dd1f1fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5e09d28099944566f2c497ace900a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c10d8bbba2b7c83ebdfd400f60c42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd5a27f6e7660577851e97671db690395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ece40931acac69ba2ff760816a29c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3bc12d61744473011a3d9750d7dea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af196a87b78a0c94b45b040031d46b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a47cfce148948621a0e381b35f679399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e803661268dd377929513eabacc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eb673e869cf214e5659e171b88d8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd69c925c6ebc3389125742e5b535cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8a3b23954f72f3172fd6bb4cf1d3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85a940a4115dc8dafde8f957536f0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aa90cf2c72db2262212c572d72dc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40e7aa6eb80b260d3ef6a3fb725ad6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0a2bcacc710657c860465d5c6ea7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d32e07111491812be5494374fcbcba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f447bb3823df7e666a93ce261c73a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3243add2c84addd9b99cb34304a84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94159ef4c103ce7d645fc93defa955411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0f2017193738cb51aad323a74363e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72a5bdadd3aa350e2a4b94a439419f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690bc390e379b9aaf11b4d258e9a0b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4385f69a7316d1c8562f1b238fc7fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad28239b6045fab6e73d007e17a5845416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eacf32cc851c78366b5bf676919ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698e91159b9ecacc5fa398d13c36d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af32ab1908d1a93e4cbb61e881c89c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dcf6d99347ef630e7ff8d5a93c51b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4d78650b1e66116ce02ae8319bfc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e37b724b05e061f0cffbd76b37837422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e957c1fc30a4734cd1b0c25e65e997b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe153ffdba572acbe7b92b90a5e997424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ca5abda6167c76a699b5b42ada0d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fec3182ebf3cf55ed4aad7fac5e6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd864f9b863a41449878d7c034a3071f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d27f60e494ffb8b928ff14f3f43b5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59f0c5973df0074ae0745903ed22a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d4c84f4ccbbfc162729b4845b5d2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63c075948d177b7c44507410e9f2fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e775055c7e2e55341f9b1240b1bc3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0470e799a08555d80225471d61bef2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546061068573552568dfde2baa5f023d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67de5456885d16e17a2349a340227b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eced59f2c55a9106067c622bea7155436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9902ee7f65cc226eb63c6059d1c1e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb476c78d78aa20fdf7e8ce1c44b8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499708c94817289a83ea312c9783b26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40687ed60d85a7951ce352c2cdee3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc792fbefa4b9f1c4c214d17c18e78e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa8168d8f876e64b5c5e84e4dd23ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9e5f316ffd879c43e21fa0f3d1e0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1831c89dc71b6c6054ea68daa71e12d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca47614d725050ae07b8da54b490b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadce2e81eb11f35d06efc9424f84d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6e61134c0c2690b613e0bdf4df3a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0372f84fea000990429b81cd7f49aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b4f68545bf77d4fded319d5eeb292449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e3aeda77f00541c22eec183e3249c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ebfd2cf20fe37c66562fc6b331fd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c489bffbb28df0b500127fe3ac3ce8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335d2bbdf765fbf323d12a6dc18ea4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f682ecde1d206bbdfd5bf2e378935454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65029fe78126cdf69db6ba585e14a5d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1c25210878210ab09172c73d40dd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4688cd502c0cd13e1607b8263ebc4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c1330ce5785f558516c7e5127661f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be42338f5780953c9fecdd62d8e405c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d0320cad203d4f34e02fd0080329a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38755a0c2940a4a4ad4ffa40d2a65d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ea785cd30001d8f2d8346f2c37f4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07233d42febf25b06595efe7174ecdad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6a2a5066f24e5d84bb1d0ef213293464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd95c21058f10f1557e87b70e5f6f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e2637d5c0c1b3e21698a013dc65e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b363ee7c8a8461ac138aad3b0651e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eff7cb6266ca8671809348e2e613d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe13bc8923055e91847a26e5da6003c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2be33288a9cbe79a685306ed5ddb54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c7854bb5f6dbf4f10170135fe9a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964c3f60a75e87920b6f1b87b5a1831472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e942b305e26068d4f40f3ebc40abc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bbef161ed5406b96636ea8d2c7658474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28c37dd42ec25a2cef677f29743af4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91d9527c77c07f7da139514d701058476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df773f34df3a37188e8b364204f8945477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b01a8619d2730602f5c12d670ffad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48174e967ad7faa27d8bab3f2299d4f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd0f2f0b31d9dce23ee28f70bdabf9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2532d38be2fc862b79c9ccee7a8ff5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9667c19dbcdd552ce554823614761c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34feedde8d8f752757dbcd8214db58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f922e1ba0f9c285fe96f3184bbfc8d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b92d49336e305edc6617114c3decde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9695b6829b599c346e2e799519f7ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9cd072a04ddb0b19c17e1314a0d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f4d63a7ea7bc28de2944cfcbc6cb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34eebe2d31a46a8e74f188a6e1b4cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3288296d5731555635dd13eb4a82f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662a24209be4ff0a693382208587f3c491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c096194556dd4ed414062f1fdd26fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fd704a2beb05ce689b4e65e2a06bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e0ba3eea0efa32cbeb5f4473f92273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac4baa8bd18960553d99d36a82ad7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f36ca070468105cf1ac5bf78893d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822df757296f8605b4689ba1b3c8ca1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9032e3ee1efc082483527b6ccc1bdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab439244fe96acf92d18de6c0311e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9f09ed735b842b9be0e5a6a0ce95e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcaae0cc4ff973bf2fa2b7d590c52f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b3f5c1c2c5f1c027d7043a7e7d30211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95283cdb0dfa2e19d25ebeddd68277d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c09d53774ea0a7595a7363f957b2cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c844dbd2cb295c3b54c5076c598414414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b8dd56f9cbf138ea3ad9231f8923415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da7499b7e24d170bcb0a789dbb31c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708de248e85e2d8e74c2bd25874d54f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba8c64f28b6c693b50aaf802f1df6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19c66b212571650f9457c40e243f6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284984d3ee7f6511105d317e1d7406720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eda88b167ef73b3726be1a37bf9fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df3907fea18d470a07a1b8fc2cc02422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37081289f339d3ee243c5a3270b5d4d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b6c6780005835be9e90d524f9d29424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb33e660d0c66f7dd2de6ca6b671f4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99b0dd916793d2252a0414e165c0f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80695b7d6b4042085ef0e5ff326f6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addfc7b5e37eec6835a0b0c07146da928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292169323fa71652a1efb823e068d6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cb4b9c7defaca8ef651e5cbefdb4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce94d8b738d5ae883299b26e82bccc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170df17366df968c4d34a7b4b5dfc0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b270c7bd0d886c828731f0a6706ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6a0c032fc45a9b0b854a369b1a3a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1e5519c61d65ea8c4c6e68504c99b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ef200e8d09a7e87275367731843e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322891690e5d885bc0d94c75223ea68c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c05f41cafbe0ecb197ba7363464af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10c89aa422cea084e53cdc38c371f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c297eb234a1bc37cf213a2a29990e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39431a64a93c7be99063cf73e0b1ab0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750c41b213e48c0ebac6ec6c7a49b5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280475bdc78c924da4886ce780e82443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c87c0777f935b7e3ae86078d47d10944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497cc7dc17768ac0e833fa8e7a8072845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104a3d9d2acc32a8a4598d89209f51746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50d8e10ae67952d238eb764f60c3c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957ad5a95abbae235d09874a8a64ef648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26193f13317314a185a9764540b13649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3b2c8fb85c1dfaedfdabfdb2d0cb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab8dba5371d73cb93ae9cae404af1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cf9d2ba1012613240bb8501fb7e3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c4150f0a1bb1c721173c827dc199e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c24b2503b18b8b2c2b6be05be5060054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a326c721d2e52e371c56160460475455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d09789a74ff840d65611e3c66753a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35d9f1d0fd9e51814dd79cbedecbfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aa8f5a31bed8392b550ddfdb8517b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659d80ad072faeba8c342db5163d4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9e175b7b2816a1eb8b2ecf6b1e42860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa158197bca8044d727ecc7d16fb0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d90b07a94f35e2b505ce17db68c8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5942bdd20e6065a6959c91ada815b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053354198e804f8c72427bca99dd0bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7154d981385e39c80488687781836065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58e12d09dd6420e27b9b74bc23649d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc50abb3662968f0005d505589a1d1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c738f79082410f4727ce41e7ff222368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d638f0e98a3919e1ee54c7d83e51e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab48f30bf1df525af80f1e08113b91e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f785ccdb37fecf6023119550357772871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2affe746c25cb5b74d82084ecbbe9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40be788ab0a67dd79efe671717b6fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d76fe097e0dcbe289c96a33e9cb34974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9ac6900d3ea27e5bd830733bed2d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9c6aaaab6cc3e1f7388394ed9ef4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01974b254edbc0c280b83dbba227e0b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fd232c7e67446af23ba182a16cdd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779b9c571abdcfab4acb5a9d851430179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56de8b81652983c76ab9ec993ef03580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76433ca5c0282367836789932d3111781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa31239a7db88a98269eb87817021d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344a7dd0dbfe569415bcc23c721afbb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474c7ecfcc1e7f4572a42db820ef0f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480175cc22a5c586a6b5a1c5bbf4e68b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41817544f12002761889a4f1abb3ffb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835471e859d3d7abdb3e780bec99eab487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19632764bc849d0960389fc4b7a29de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95088369a9f362971ce342149b9f012589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2be25741526fe4e62b010e7ca82290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed46e56f2b9d4e3508180857cfb24591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f0688efec28756fe341c7e025523d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfea6870d5585088a8ef02ee08edc5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acd7302bc84aef1beb6354b7286ccf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457bd71d9b5fb3e38b69636f232a8af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dbde4ab5acf294d10025d3c0598a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3c6150ae0d17741947112509ac4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927375d46b101e39b048041cb92ff09b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75da216776861a0aed1158653dcfa5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15ac5a3c6d2ad522770d0896796762100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85231a0919405f0dc43630836d9447bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a403b11fb0eece039f8e9c26066e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3c88149d89886495325a2b0a5dfd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65354fa9bcccc715b66f835ad3924113104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d92435a486fec64e100d7b3db8c38a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ce59a1428f12c325d83ee327349ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c36dbbccddcef1042bc08a8726f68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532ffd43c70aaac450310ba3c9571f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cf432b9ec47cc4f1cc07068e3253f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0939ecb06b19551b752b369cca874f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfda71cf0e78ca923eeeb11240602cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c630cdd2b0f1fd3bd5ab0711f7109112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a67652eaa246f1b31a9095a9a1918113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0afd1268303462c1879d287480950114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91018c622c9fe92355debec45735c325115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b7f35c387fc09e5556b83e04e8af9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870eb4f2aca8dff892fb19d137754cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974b917d9ba93bd2f072a2940e9070c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c0354bfa056d3cf82807516bd79d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373373f83179e9a44b26d559fe69905120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852d86339e3c6ce03f57a5869c7c25b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7cce3762a20f7d1820a97639efca4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce5b6b46a11e950782920dd1583d80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc41080e60ddc06997e1445ccb5c07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642a0599f630120ec9fd36512e6028b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c186f14fdc38aa81af880d1681048e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab9d550ca4bd06252db4e42abb90e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77892ec4659321a3f7f82c3b4121d5df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450d4c523b1a3dcf035bc016f385787129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3689824c612fcee5b4f7427d719911130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082cd89aeca243babe3db9cdcf0164131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d29f54c3d73f039de1db59569d108132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77229bf41fdab4271f65a50c673e19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3d23d55d5e360a0813aeb7a646c91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab1a53daf4252df6de0bf460290c32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ae73a55db7694489d9855033c774136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef5cf88eb8184a8cd941b0e1029c17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da795b7ad4dfb41777f762a9aa9ea7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17512208ebf1f1a670257274b2991bc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bcc7765529a19c7db83e575e47af1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff0ed417e8d1b785c5174412be9a0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89440621a29688afdd5c89d9438ce9b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9655758ed3559688561ab9b697df369143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2a0a5481daceefaae3f327e0576db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904aaea6238ca1a3569b4aa872d9c0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8741b74799a1c69ae177fa0724ca8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4f3bfb8e6d848f5adc72fb5f7e1ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040bd499d2fde724c10395359b94733148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ffdb2e3f43c08e421304253690802149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785084e2a3463706396897ddd63eed47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad0505e418f924d200af5d7f65c228151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ffaf1e4c41a2b557d8cd65986e31b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe455e9777436e084a4381b54c2f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cda1dd0411469afd8b5f1a46692a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358c0deb97b92ba79f4896e3ae900d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832a975ee1725bc98c7da6846ebb5d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2160a697448f48a86df2a4560db0726157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142434eaa3d99e95010285ca49a98d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0e7fada8774761e075065e0f1b766159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6f78ff1e0ad94757a5d099d6a8376160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582187da0272e0b39314df18866bc32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca1b1a2d6dfbeb9dd44e2c26e068b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42a9cffd85e43c3280b59f418993c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965cc2428d2902282bf8d4121ce2281164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa05973086e289fa8d94697e0367fa3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ebb9365f1b2984dfe238ed20393a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2ab096520b9969dade94666787ae3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb25ebd72df0cbb50f61cea1cc89b8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e11bcb14e7d630d833660d535794f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee01ea8b55f3a01b12d7cedb66e34e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477155cda03c4fab301b22251863c57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a1a139b9771e7c6451de0361cee9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66020616efbf84461c68141d336b6c6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43250d17db7a9bb6a2d72bf79486800174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af0220f7b06a3db48e421ccd09169b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac5e984bed997e9cad9c1eb3a95b6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5aaa79b4f17b9db956d03ef5d8e1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eea7a3b398a46ad68bab904217456178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab91540c2766903eb0d7a575e48cc05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340bb834cdc41c3593605a7daf71e9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de604245d89fce25db436892b94d7fa5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb181ab7284d5153d7528c33fddab2fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e13102b4d4a8fb0e75c1920ec9e62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f9e4d7ffaeef04d7d41b575e6a135184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea07be5e902a65014f7d049ecb1b073185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc095e0a993600edd60416e178219b4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8cd61734ca4c09628853d529a6933187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934ea956cddfd0faff8f24f34f22d79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf036e75cac8db2caa17bdb4291c98d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b297b6c00b60083765341b16cc2b158190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c71768166edc81a8d4f462ec0a987191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a752506b26b6bf9ee7eb8cbb652db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63ba858a42bec4421c2f68d4023590193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9663c0b27c26d0a1eb240b9df2364194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496535361a84cbe61af284ff3a4d179e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1431e190be46e02f0c4d01f10db910196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd806c0c5af131aba7585747f87930197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26866dab3389a9f0728b3976aeb5fc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e8d10894d7b6de1e82dfd757d0a58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33356874799868f30a1fc955504bb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4719519acdc3fef63e4ba5c9c73d8bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cc58325970886df7f8808cb44d780202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e263af17ff70f67e86b6cfbbeb024203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b623045bf4d92ac937e854d086c6d17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a00b5dc723c4b7ebac3a1656d358e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88d1ae9d9acc64275ba4a28545a7e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af90126125eef7f8f688191d0515a9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc9f89544ceecbe01c12fce8a715f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4989e53e9aafea61937289227ce7f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8246d075ef5f3087fec57d01883252210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd90431aac1cdbe69bf85312cbde7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b42aadba27c57f7c326ce5e3417a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21052c7a30ca9ca80cb664c4ee83b122213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec8ef8b8611dc76925df0435d3a0a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12ef5bbc59c794918924eabfd0d5b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5256a6126e2b1aaaa5c881f3df24bfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548c5b8421b8a26106a4a67eb86d513217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09121c80b348ebf527826e4fb746ff8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d990b8576778ea2b78e6480181daf72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda945d73ab602312093dabac1fa91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e834ff4c6c20ce53e6a8728db8404221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362ffd60489b66fe998393e43a0eb73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471b738b2794edeeefa3687cc666995223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071fed151ff5531ae5ed3b013bc735c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269812f7ca4aac25adf1605b70c68df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b1f694e95cc966c95ab3185d15d6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a29593a49dc969456ecb09d04aabb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c8fb8af44a1787d7a280d5454e13e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5436681d904239b722bdcbad13cd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359a72fd003680d5ce9f6ebf816556b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6626554e56f262d8cfa3641707a746231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20305d91910482822ec618219505f56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697a0562bd7749c98958e4625d88577233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd77efa9641a57b2533de90f7f67b03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f634e4a069c4df4c3218291f0f888b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c6fea163a34f7402e716fdf68c652236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e615e9d125e72d64b18fd5ece5ed8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce65f68f2d9542e0be0d2e040ec996238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14b77ba927edfd31deac279c8f2dfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f7ca2d35d72452a9956534e6002ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11e4708f0b3c0fe130ce9103be2427241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936c59fc813215550b0e0db50b22cce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b29460fa36eb8d848954e174fe4bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d0b9f6ad7a0e79a0f5d25dbb37f2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a2fc7481f9a852808e1f913412451245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffe2174bf210fe866ac59940556761246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77593c5031a5783a509fc85672ad8ded247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b5128dcbbb9f4139a17cdc748aca7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e99a2d41c09eae0cf5eef6eecb8da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69072674fe511091118672c416d5f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b7843ab02f17a7022fe4ef3d42ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafd6d9f8515bc29fb7c8439638a565252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76ff4b7bc0013151c3308c8e504b8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90edcda0b85c38bd45ea7dd906332d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db7d783545966289a7dd9492a332d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2be7b200212c222c0e40311a56e6f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481744204c266d67b05bf7e0446efd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069d3148c30614ae85e679fc86ba7e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f2eb9e3282370196acd2bced1972a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312f690f5f01e573c5a33c9b00923d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cfb1a4cc70827300636f35b0c00f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aba4c24f70a3ccafa8d2b2edec5de8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47456d779f187f1bdf2e36f5d7568c13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e74f1dcd6e33a5192e90788bdc52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3afb319f50003c04a16ceebf4edfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a43a2ee0df1977539a95a80f5ea46e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b5b334d1e1722a71de37484c5afbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0c7893091197623ebc3e4d258a7ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ec648f603829cfb8d447173c96f60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de163844a8861b68d7c7dd0dfd5ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c65522de3458911e67720bdefc6ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406713ae3d4a10915429bc0395302fc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dced275b976d47a3eaa5f25af7b9f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04692cd9a4c24d3e461115205331ffe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d97140a7ba6f53fc8ba2725375cfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c453cd4d1d0cfb169c7a95ca4cf5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ab52e763abcd46c2c764cd91f23dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd663d1c7405990dd74ce3b7e1398e69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233ea5f19524f3110d99865d0d603e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274b1c4cf7b4986ea783bb973fb78b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e905ea52684f5eb22368471d6d818281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1d31e5ad47308245da90d957d0e31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec035eda2ee05bae7bcda772a5d0e59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c83ec66eb3971cb48c5f527974b51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cdf8d906351ad4c798db7b19e0795285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d622d8f5c3ec97e7caeecbba37ce593286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695c315cc6a7a9905290e4a7cc1e832287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279a942e66708623efdbe838142436a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afe67847e6416915b80c82bf3a3bad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f52399d50aded117652c0bff524c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72608c7191cbf776312c5527c05bca1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297808715c14fd16f877d19acf5e1b6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8d88eec755b0c286313d69086d351293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662580510371c4db3f76e392f0127cca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7e1cedc9c267af11e70ebb82a95e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec011c89ce22c9a43339e56072eb7a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b829281afe627c058dc94004301429e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cc62dbabe1ce0e23d972aa23c06a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063fcec20ecf45763a0633698d3cd6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056dd6933464df5cf74a07767bafd3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f1be733ebc778e269b08ec495a428301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bc785c24fa5934a3adeacf87d1b8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c3f3f2c3208ff72cac81ed1f6c9e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b0fec69fc65ab0bb43a4d29424b2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf32b50209ef8ede4c9e7f16b5b41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac3074cdeda8615d7d22e85e7b151c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea83951af95fec7b116d994343fc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cce37a7a4e740a806e0c47a52b26a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61844d414b8364292878f20399b77e7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc227dc23c5e93e3c16e963c5cbefc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b9fecaa99b295aa3a1f7eafcf15fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e515ad1a9f47fc7bd122bedd718ebc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a509b51e1313e94d127cb64108c5ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a0502b62c981063dd9d7d5e5d7e99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dea7caa43899f5d0934c8c1de4a92a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbeef7fd4d78894b1ada531d474f34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16586a4fcac122afb217f4024520d74a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c277881be5da969c940ba6dd60862318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c4816b5f0454ee76aeb42508a8d36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31362e3facd69e8de424a2bcc38465320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2d54219f616330fec47a5348d281f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdd4859af8cb18d4bf2f498644f966322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc91b11d5102b7ba1cdb74d0aa0618323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30125327d6f3b24330bebc2967f93d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb2a9bb6e7aa281eb0ced3037c8ce0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de808cfdc0bb1d7f155e6da2031575a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fce02684746f7564ec456c2201c336327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0657868f9c218b41f03b40cb95f66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515015b1cf30f134104dabb25b840d05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d130767f3789d54a5a93c53d0ff92b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f13292bf65c6b3d12c242ce58c67ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d396928cccaeea56043af326d751f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17dc74b0f23b40f23633fed2e71a7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3492bb304149fa3d820b447d68ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec19d5d7b7ac71cc4835688332dd197335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134232fd88e41fd922e342b174b74aee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee2166ea2f1d0916e97fb49f6f2b79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968b0c3a6af4fab7d75c104562bf3f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a37561ad196d49f3da4d9e5209eef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e1104019ef1006f29773b9ac9b7bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671941a4eb38cae4c0a8a1c94e6f240341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c8f22018f1ef11fa4aed20bb1de45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddae3aa4b209390f21c3845bfd76f24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c23d4c6c6ad9288826b7c83c87863e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233fddd197d2d797563233564a1487345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ffe0cd800099a17e186d77a5edc3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecd20ecab5c570de01d9680817910f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538467a8f3df0b64c7bc9539c324586348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497c0d0e2e09fd55149cd4dc4f2d19d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d94e591f88544b021986e66cc93b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e2485767c88235f331d0e7281b8ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b666c8a1e234df60858cfec9effae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acbab60f278957898116300dc93f3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0b7794377da420806079769bfe896354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f8f7f7a1298118eddd15d1f0289d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164b564502a6a55801cb4e8fd5c6057356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28407fc92d00861f467b87899544b06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13b1ace6819bb340686006ab8792de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f468f881e27c1a80ad14b3bd12b186359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcafcf4e7db1484b136bd603bb2109360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e316a93e4f970082f11ec1b95a18a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13f3f8ab53c4464bca035d5b2fa902362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4083242c522a0b2eb184eb3f09251363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3f412648ea69cc8766e035576572f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc38405cfdfc832c112ccfd885683d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48bfce5e2e7622e35d28a800018bdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cac07aa81a35527048428f9eab6539367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bd07584dc3dc1cb3604d06cf46b6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98ca8658a1d9cfc35d8f340b5ec431369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03248eaf8ccf0d51f9ad734f51b88c44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e11cceee1c8b15eecc6bbacb0505f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74565418a8e0e4e5defbe6aba52897e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc37d0355337aa419b62edbab1eba4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a5d8e94ad1a65c25a70a98a19cd5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d20bfcae643f96f84d32b330dea7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f08f6250e70d47f12bd2a81e1d6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b7c580d2f5ec028367c1cb1c9b615377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544643df2a0c9496d6ac0913a9d1eee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5237b00fe24edf1e5a3ac3d3f8ddedc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e6a106ea3eb4243890cd39a97623380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a2f6f4094a26a510c50b5c60cd7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdfbc540a471a12207193ead4c0ef0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722129a54afc7f3a3ddf4f11d5189b9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827a5f9c48194d05071a9bb262f4365384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83a742c9ad5843841af682cfeda7b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b15057f200108ba448c282ddf915ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938500e5946df2cda732edb61737587387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed715025364736a2ac2d014f695f4bae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7d89505c7d99f659a48d1a22caeae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5235a58bdae14c41b504edbddca23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84698d2a49080e34033a068ce607c1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a4a58662b077365ed61a311b9f279392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131306db4acdbd92461c380d17427bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c71ae2d44a64672cbd7f05a6ca697394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a741186602dec0be0676c9c5959a9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb20b550484046ea417fda64f96b7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe92e83a3fdd46ccf0b8a29d814798397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7be8b83e0035ce1804f332e683042c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdd4f6150bbc7793d857be594b238e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30a3de057a66a8da407fed480f1179400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959d7486389668ee1d1bf665650f8ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6485b487aa7e75b9292f10b5001bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388dd8eb16703af21728c6fb4152488403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f80da3bc9e68b5a5fe186c0c7473b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3acd716e3866603723ce7bda2d35da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a454b3d3f4471def46db18bbe7299406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71336a3c3ac5e6c01b87c4610318771407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54de152b61c62438186cba1c3e4e985408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51b67e34822e90600344d73dd2666a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caf186a1bdb3911d789f3c2ebe4323410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6678c46d6cfdfee37c6ff665c9350411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bb52aac75696d3aa6d009bb18944e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad03debc452985a1fed542047c1f7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00812fc9c33ad5e76ae00b83fafd4c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26581b09f9aaeba654d3af9023a3239d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbc05dffeb1ee9eccd18d4a8d80568416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155913cb89d9be088e87644a3aefb85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a3a7fde9b3b0276ed9f31725503b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb91bc891cdf8943d81e09945c7295419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7980e34821032815dc0b89c12bbde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793a9900c2d4e6eba75dd8a461070ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1f83cb26de620656801a4ce62ef1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa348414e86c1fe92a09fd57f4f804e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0849609555eab95cd53e5dec3928f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455328df8fee37869bb425edf64a2e14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43c7472f796428c9225507e378024d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3e443ce0def7f321d0e8cbcfb4736427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b42be43f4d8004cca356c1680fd7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f8dfade9fac276c7a2b36e93c4cd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0644ee3d757ca0c3feb43476e840ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c5a7685c5aa3136e81369b1ee16ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32a32a0251faf9f0ecaae485fde78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c55b2a27c838cb35c11aea7a8f9df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6ccc76df1bad1d384153a1b6564e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c8a87c51ae60e72615c9dc2e8917435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c9bc5c8ff805209580f21fd6e6aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae97dcd87d8eedb452f16962733c14a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e472f42be8f3115880e66299f41724438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60388e365e04f778ea15ea858e04c62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7ce0b6c442ae2fc6c8a79136816ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bcf9d8ddcf511eda2fbdd8c1e8a45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b9f519de1f9a4e609cd61df1c19c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079496f09a61188c72a745a842ba350443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe2e4177d02f0896d55fb226e2bace444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e102ae73b42a64dc4622211194ce9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c48a792070a1a6149aa20b228582f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0423fed21df580e2cb4e65cf2d6a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0a1f2e62704b2455abd710d6f6cd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad962abaa9199d9c2192ca3307dbf1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ccbd7f792d1dbd42820d5768423c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222ad1531873661aa9aaa6e0c26103b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011f8dc050de75f8e1c032d0baf9d19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d04c977ed20cffa9572a512a5943a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe11fd032436c8591c21595e0efa2e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b9dc18be108dc271c93fc1380c628455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977915e3e3acb2f94b6d0565e8c2ea67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422948f3288b3fb73dec62085522c499457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a8301c11467037f737b21a169dd47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01711d16c3158d18311fa52d5f31e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac2d245384fdfda107c0eba716ac42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8fa17b0e2cd87932b56ac33739e57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dcd888bc01c5cd1bc877ddfee2f66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc1363d9b80ae121abec28c422ddb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d130c97df0635d02fc7301ae755b7e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c277d38a5be08476f43c269bd093fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea9323351c954ce2da17578d97b347466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac973c66a35a5e23f5cc9801b55135467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6587b7dcb217be47a44c1264619deef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2735ca535785989c1a3bc5ac2cc97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859834727b0ff49f3db2114c2d379ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d47bb7bb906218104d44b5bc4bdee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55556663c7d472b638b3e1b95dfc40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e07860d3697e658d5242a7ae50f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da84c5b8ee3cf9116fe52eaa2deda6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95cfca0c20dd0dda7aa11a6cdec925475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c29b49b131bf1b34b5c14d8e48003f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e12560cacbeed1f243f6c00c5ea9e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98630555b55781d81e44e6459d5ff6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73691bd452d7e35372eb339e3d10c0b479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>