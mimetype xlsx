--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40687c86ca7dfae9b4ab44a5f2fa9f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda3c46f23e8a2c07780565d14652a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cde596147ecf9174f0db551c58c113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e15799ba45aa92eb054025c7f2c4604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065567b03c3b44844ee863b7a728c3c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875de8623f9e7ccfaf6ae971fe392406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7335d3112f178d978dd0b7064cb96cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d26e49700988fd3c2bbcde288f74d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c82707c41685c03ac71be9b95add79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20300d6a89f744e76fee4a67205c992f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2b9a9dfd9259e6d9dfb8888b31b8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9cb060258b4378079aafd04799c1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5f0424995e700b07d7d8771371b6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca8fba992503c3e300911bcead5a5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0583396e36f8cd41a6bc99735817815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686be12ce0852e8cf5288cfd4fbeeb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6847381a8a9bca8e4d5de35436e2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6cca3bdbfce4966b7fdaacca72e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be7065e9f8ac769449e61afa9faaa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dd8d05005b2615265639f81be763320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e9f1989bd6eb31088ea6be5acc55f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a54715bd3e4dbb149211c0061c605722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f870cf95997fb0f817597c88f1379023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1576f6590cff659c9d742a0f85e2fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74df45a140661a20893036345217bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27bfe7b8e5bcd214ce5507ae44fba026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c828a1c4f0cc457f276e4efe54d3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd498b51dc5ff763bde9aa7398f65e8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895074ba9c0b7f3fdde1242b1df2e1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187be0439832bddebed83db1c7353a2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917a88966abf4fd397b16425560324b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718e77cdf3c14d94c502726d10ec27c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339f956cc696da80c4fc0fb77656d2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaed7e8914c2d110d42d16e6231e3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd553ef61cd9722490817a3b4ab3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b533128fd797c774dd388c489b772836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36597b14ee0998c40c1efd36869e41437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf0d77393629d52be50935af1a545d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341be664633fb741d045952e004bdaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18668933cd3bdd790017e3617c41d7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a16093df7ef658b9d9fd390bf51c8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ef7be7b8585336f2f427daf000c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911edba9835c0053bcb528df6d7d077643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351d8b7b08c515eeded29202c66c32244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d662ed3346dd139f1ff5e0acab41645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3405c1ed0f0ee07cf19659b70236646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e855d1eebc49577ba2f968d2ceb5a4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da35db4ea21cfe8bf93aa85c2f368f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcaaca4a7afbc570bcfab9ce8df6d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e571abd7d678948ace418c71ba45a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c1bf0d09e9298d58811517d121cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d811a5c1f0896b6483b0657e9b8cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125237d1bff156b5acae87b70c46a56853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97166d9454d0a4db86e631f19db5ef1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083453936928cfb0f74bb5a1f48323455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed51106ec8ed78fc89bacbe95ab935656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808df3ab064194f2502584e60f3528157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325c0f6be66bf66bf4d97ca9812a45558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5ee68c662ff4d3fe79212c646b43f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29799c123f7fa96683a6feb43bfe2de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01b1100b84ca273c35ea13e70e362a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0f9dfb5c91290829e8f7169b67f4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc5db10353bf7df2e0e5834fe8eefd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38bed811666ec006f4dfb51df6deb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995fa2f58ea445c818ac6eb24fc783965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d90aa2fe9939d1a554b40d9dd001666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435bc38049006989a49d1464e165bdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11957e1547fa29311fc6d845f1862368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0306f44db6eefb3b0241b89c0237f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd29cdabf55db35818ce5d1115bbf1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25dcb3b9e8525eb9a4b6d9b424bce471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc3058606bf45cd5f4770d9199028e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc538cd001f0d6ebce7390f45aff4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ed14955ba730dc36aaccd9876825b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf452ac4de33a7b4d57cd3244b3d63c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3266682a271d14b358e433d162636b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e362e4bafc570cc1ee47f6ca21e5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc402b2353c2486ea7a2df0b28477f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5eae01543f80b1cfa86bca4974c2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125bf2bc444b3ebce877d602339577180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41c5f531b6bebaff98757e53015c1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270fbb772d91ac3c1db54ecfd5e02de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b4414aa24876b97a2a1c269a7bfc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34c8a3e43e135028077bde3b52ca4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7b008318247cfdb9ca5b2401412a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ee9454b1b422fcc5b73e96826a99586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814ea9732d764689583bd7288448e5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7f310421c389ebc0460325badccb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04208ec8ad1ef23b61d8fbb8f5ab9c2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e61d45f7c4346aa7c5107d09e85a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901b512fba04c7838ab8a9d86f2398b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4318bad5019314b2ced0013f7af5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5bf206a078f000e81e7e3a11b916f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886579296fb0ec7a25aa0e035b8b6f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac27aad5e9c06c4890dd2e45b0bcfbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cba74bd72b9373c7fcc1bfae837cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea5132892d38d603e65ce1a37bbc7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6adb46c5a49bc873bf676dac4389a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbcd372adbd67d8735867088c3d72899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca4d03e341b6b150d701f38e376b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae5b2f2680a8f76ed5b0c80e86018c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb858dcd28bac686a01f0c0ba87371a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b46e140806ddf1d38554a2fb176720103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2c733e512d983e5c0eec3784dcc57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774b6c169cc9ff731b741b91c893b1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629a246a17376af4e9f1edfb1124453106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9f3dd525321f8a26537fab995d29b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4460ee64ad5ddaa0cabe9e48eef3937108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cff21a7765cc03e8596cfaf6ea6e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa830afdcd1e79994e08450e438675110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a811010caa32d3b0ecb48e5d0cbde0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dd41bd590d1186f1eb1a1878d89fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a8b75fc300e128f79f97bbdd996ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee04dc9f567fcd07f7ac7f5df867f61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aafb484d0276736869052ffe1c0cdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed3bc937bc142bcc6d8619de15f6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cc73de4de05e63fa798a2cf12fe55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b00e9d221e4a8c8eef31a512826349118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5f50959d8cc90bd545d2f2ffd18d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbd1e76fcb5e03ecdefc2b62c546d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b680fae24b58f7dd40401243b4290f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dfef4a5d1b8f203a0028eb3f4f4d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968758ef83d38dcd7e1b29fac51aea1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc48dc7e2072de50c4f4f3266a19a0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d133ed01badbbaecb61026f420fcdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4b74ff7eecfe864f5d6e50e67083e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f133fc5b68b52c373fe98f2c5e1fd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c9ec9c58b21c5c0afbca2bf713ea9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f09c3408cdcac73e49ac8f687846129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b8a2258955937da9493f0c956a7a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20cefad959b05c2edf8025b221b753131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aad90d404bc9e99fc0860ca3785b99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eacf14228291005a8209dd34dbec0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfbbd471a7cf2ff0782e37ae89c467134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677a8dba4b38fbc0cee155c792bbb72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dcfc006347863c8529487c123b511136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa593dd153fb83bb6180941714d314f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384207a338345256bb3c72e0124d5453138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4d51584184c61af6d0bd907ad2bb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8d06750a111cabf9a00fc90fc7b95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb80678e419f389634a405666fef8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be859c18fddf9e1a795d19d7cf30eb67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df82594898736579aa490e72b359edf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1a0f3133ab878abbc3c4c0e609092144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8085cce1caed6c647585ab5c28938145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65992a8358210650970fa631cff2a4c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bcc3585132ba30f4c3885491b0fdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30293f796b0ea448501ffaca07c086148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b18890ded99a57b6853813e3ea400149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045235e4a02df2ad50889b50c03da18b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b760c71bb5f7f6c3fbeb7e8619ce1c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edbb424bf36712a09bef7c13d2df6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6281aef2cff215a0aecd9a0899f0092153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c704da55d784af4ed21e62f88d67fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c440f355965e84a0cb54fb2f7e052155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cad39da18bdad1cc90fb40ec57ae2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4accfcaadd6d670299ed6d8dbeeb484157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec1789c3431d29d20c808dac9f581158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e97535e90f60c62b19ff426d62ca9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed11628c0f5990d64ecf5c3e75bb40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cf9a4fcf773ce3d9a587c346b0bf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fcebbbc36f0cec6801a267f1636f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9d12728a5edd88c552361b541ff5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aebf7538cf3cf09b97c975de6ad1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d7ccd5a30553f0c87ec2b2908975e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf8fec175759bbe01ebfc3363240ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f359010b88f25d739e1917a1c2ebcd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1cbab0d6c02cae3b5f7b18325a15b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a20bb5642a268bfa62b6c611eb9dad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c5a31c056367800df15643df6030b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08516230c747701f0cad596ea5050a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180a72553e65fd4ac0d84cb03cfee3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3306850b7d5dcc155f3a563ae2c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fac68a2e947e95a30a0c161982a8f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbd10e14dd8e005aecf06f64151734175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a696dc289c932d28ab7044fcaa6ed7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73666579996a801d22e7f5c6b81def177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb46b24b1cb91a521e91bfdaa19e7c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c8aa0d15b1f25ff09872a995a0b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733ba0671d89b5628f16b8b32e345e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab318d1d79ccb90ded54a236374065181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5103299bd6919376c01d6e034fdd0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d089cc37c05620da2158c2c175627b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f164dd819c4e34b61bb68d88111b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c792cb14733876bb83ced4c39c922185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2729fd6d1bc57176b0a9592237297186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694911b2aadb20fed7f6e790d2ef9bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c38f88fe1f4444783823d00f7caa2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eac3a8c9b2a713ce8c4996bc4a9c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604015c5ad16671c4def116aecf4a7c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c0149cce74937da4437f91c6bb0c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cbca3485e858abf4e692b4642925a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efb516eed5759d09ae2ea5a4718f50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a659caab2a41f3c9aa64231621296b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a313703526e4d1827128d98da189d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd0192bd54f6ae21f86a65623179f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f8ee8f622c7dc1323217b6bb6504d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e4899e1f96da65f4ddacb066fc29f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16601ea243e66618d7159a2274d52e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c22dc81787d1541ce66d8e1ab22fb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29e3a37d95ba218deeaf1c2bf190f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c4cace20319d5d32bdc57f36d74ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5e73a7ad7e04be0195600c452463f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ae1af5b6133f7c29a28fc687ae4cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4261d90bc2202a436332390ce4684e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0498497539045a1c7a29d20b1dbd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c19c2e086455ccd9496f5d3b44ed5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916ced645758f8446ea7820776137c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821ab8690007638cbe8588fceb28cf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20243c4f88c1667c7bc4a27cf96b3f7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3439bf4201698c84f5aa5f5e7cd7e4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c842fba6a64ae62aab1be752a925e8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee985919f526996734f6fad90f006604213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542d5f7f2441485a57f60ba2cbbe493214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744bee5b140346df4f1cbefb0af879c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2365992f6a5317360ec68213e8b47e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1b39460654b167e5b140a99d25235217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4425c56e2fda47a658fc4c7c6bd7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6314688bc4d9d63c2ef341bb1a5f17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c375e8f6831b7f2dcde6f34f487c90e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9845f00236a1704411412a25d92831221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc4cd1a002229415d1b8031930b359222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a585d0a65cda075ae788f5468280d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0f8c79712518a0d4ef2d558a8c92f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806769d0edbb3a068c8fcc87eb4e599225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b09ca4c5f416135557fae59f85ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cc5757cb37714cca463994fc0be08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1d95ed0f8f3ef934b6ef648afd573228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700d49f33f58695645c2e7710b5a3e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e64b363eb72b95c4ce480cb229f5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6db247a8cbae88c37abf9f9749e75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc970a6e601213cc425022e21127a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725ecfe42536fd863acaebb53bf5d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37856fcbd291736fb75e2ec2c098c504234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc15167903d29bce33eeb9575240b5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c26b0a9be4e91ce7ad1e67801818236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e19d9d725cf2fb57c73777a2e555e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a976edce3a6276d4c12b3ff54591b84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13450feb36d80ba66d3c88edc8f13024239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e634dbb42f5947d02fca74416d6fc73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0a1a5a4a543dd4facd575c9dbd61a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8929f8a23d92e08e98c21fd2ce57d7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36137bedcf376de334c337866c3f2249243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d24c7b4f2c62409a2fbe16446ba4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b90166db35096d5f84ee399048cef9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f995459fdee7032a13a5981e91b8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66825c1522200dec297694285dd48f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e37c08e8701ea1faff7d4bfca35b19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df22f6f5022a2539321cf6d3249135249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942232c4dd3fae000aab8ea9718f005250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d239e4407a8c5ae96f67b224db41d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc3782f5222b206d6dcbf1899c7a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201ab621b66a72db50066396a782b5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b87b03c3a835bf0b44e0f3239fe2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecce6a9b6f63fa75f6d54eb62e9b61e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e59ba96c09313c744390e6577fcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb69f8d5267e2083832bbe93026e42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7525c489fbcae7cb0b150aac1ecec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5731e39307f2d0dc6762cbe3bbac5fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cf4507e9cdf5206f612947462d752260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38ac79d935aeb090f845ddf7d28d9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c0364b3aa18fbfe03acf7a191b9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09748fcd83caecad55cf179786ae9e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c1e270afdc5754162ee95a20c495a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f7b9f6b92759f76a361531f80305265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079e465be90189bb38e46774bc0d584266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4173ec4b5d45dd605e3221961d24360267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281ab4939ca2278f11d2095bfa8878c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534f03ec20e9f7b2203db279ab9c3ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab15c8dae5d141c979a592b3d96af9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d7bf9912559b80e7a37bcac9870eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f61d1d0e707dd96749716e257d8e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d8ae4d112bbf615d7b0d396397369273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecea5c123983df2a7dc4d2c9da9429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2f98b189173ef85a84f04ea2330a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca34158a13a923270ec72f75bc8423276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7946c608be095ce894cc243b1e655d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9129d9872c00c900617d2958d294f74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688976c6947811fdc3329618e3e073f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aab6f5e6869cec0dab69979b5df4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32774d432ba93b0ddd1de2a4c3f8633a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ac6dda4d0edcf674f1eb5d86d4e29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfac410ce22fe9e9bbc6550d613a09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e98c12a4785e9fce6b0dbd5fe5b542284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6bafc5358ebe259f28845ce940e14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3f2a1beae102bd0afe9a93a8a9e29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a57d3bf5aebcda8b35010cc8d67e51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74af338c133b388411f7edb35c7bb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a761fd1dc0c73cb600a769eb83190289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803dc1282d7907e9a730e2b28c689b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7411391eda1e06cac33e3b64934b4ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d112ce15aa7a65a2465b5e2ce035b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb852a719ed7ae83d5c6755dca6cf146293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca0653270a6fa387cb561f09c20fa5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6642269d8ac8c562565cf44aad8c27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68c5157762841afc8f2c90af4d8b16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d98b2885b65889e256c8df5e4d228e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218aefb5ea4bc65f3a8961a6a50e249298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eac2cd264bb42b83d55430ecb658e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d6f5f68d6387c7333a1d8d63e3c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a3d7769bb47830efd53fd0be2cc60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf1472a50e2d1880208c60b8f7997d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56eabf5747d502535068ade784ba02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aff8dff5d8b13c93f30e80843a0e5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f5a437e350be88ea5638a6dd68c68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172b1a6da36f1c9530d029a9547b43a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ef1d2c53f213ee0bfcff6b7aabb0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dcfab44825b8f0266cebb7dd28c89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f906c8337cc6d5d5858d089336971309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa35a7cbafb6aa04765e8242a9cd02f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebb7bd0b87754587093502cf29e620311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a0e6311d0d984d24d7f942c7b3420312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce5f08ff8ec3d44e8cf79055699999313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70942684bf4efd7b04c4ac80b9de936e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016883b0a6d1a6b4e61e5f711faf5c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8b996d6800a7a84bb3d8e833d4d51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aea3d3902492d229c9074b59a787b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc34bc6e224eaf5f89389c9039fe91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb12fe264365553377ba7330e6e5b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96557880322d0a9c56527e13bce26ea1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dd38635957114de0a6be0b410b3e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb27cfcbcf3b71372a1ae4f758aaa02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f44f1a1c930014e996e080b9ed404e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91456e4550f68eef87992654c53319b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1de1af7cd89873a767a5ab83d1239c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92320bfb80d6853b89bd0ff4b30950a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52a9e10d211d4034dfe735c1d5b0ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d116e3183323786d1741109985ca3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360020e9dc25443aa197d6b82614b6f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ad54c36725bd2f9a79bd17d723e48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714ae2332663494dd77089c6febbd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752c66db622b6c83c216ad9d8641875332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53d8e15e6cf4241c8f5f19b438df2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe5bc7b584597bd4095166af7be89d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aff2f9874f13ab438ce695f1bcca1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aab624b9d171df2272390834503582336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0486999496697e4d2df294c66ea6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac379fb85016dde7b5d2ff73825b9dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226e5d1750498a1fcd8cef76c171c97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80440698698552ac4cc1ecf38cda92ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d841c744098c9cf03f5d18f7480e7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0b1e9a022fc1be2cc5ca75cc4cc26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5dc32505bdb9e160a086818e0813b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18792e60e49de0ba61537aa7fc8c02b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95e6ef157ee684d23a482690a40311345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693828dc227816f10b417d6d105afc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b0a8e8b26856f7eb233eeb17fd740347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a51d0c4c10834f5b232158ef96a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43766e2345c52541379bf00b2aa30a17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187bbfcedfdc3edbcdb1997ca424fc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53454552d6a6d928e34bac6c891a21dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bc3df1f403d1538ceb14c121a8e81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8270eed792ffed9f27b48cdd41e6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e80b233954155c5afb109550eaa6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f2f17c9e1fdb71b4140215cc644d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88449e110fae885626f61a82805d31ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc157bbcd4373c375560b23be2a10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7475901c73fff2653523b3d336d4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dd5258fcc2e54f7a96594135574ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181a4bea32f20ce9b4ce813c972b1a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d198398cc9d86334c419814b61897361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f518956ddca0cbf2c5614ff59bc13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c0f5769940e1b1f0b0d570cc60dbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a4730b2448baf124ba0b678c156e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805df069873679d48788ff97a66430aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd1a156c418120b1d1ddacc4d354f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9cf3239ea031a793db787c943ea08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e82d32918ddb655c47e1cfa23c467368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c121256292554b6c4565ef03ae24cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d517ddac8a623811ecb0c19b26c0c22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c15ad2d332fb6160666274805467d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237cf8e357fd0f0b7b05426aade73c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d9ed8ea385cab4119fb3241c121bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e672c792df2626bcf4edb7aee4bf756374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99107e5b20c19c910286a68d1324df3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2159cdc165f2224e463f9d14bc9a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddf5fdab8b2df6d58252b8c93349fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f942c4797ce092a5abcabeaaf55fcc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83063895bb63fae6e0394bdc0f8e4e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b514b887e68d34c657185b94f5ee9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1188656a7d27779c1c0fc775f0c5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b684ec2bc266a8118cce157c0500d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab49e1b6387bae701ff018ef3c2e724383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d9db9e7ae0ae4991257f2b122a8d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef8992e9af737f080866bf45d43eb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e8c3205e649c3eb8434d42217453386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a8c12f43bf8d867f89aae6cc98e02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f6973e8e1f376ec5e36110ec3e92b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9df2d1ad586ad163c27ca3f3cb734389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548253732db46a1aa9c55b3d8f8ea23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea140e5111d5834b6f74c09ea759b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1e11eb88b534abfa592c51bf32dba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add82fa1d67be324e4a8247044432db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08238f7e8dd8ecb97174c302a06671fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec9ecae05188634306f25389313838395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce22709c835026dd27300a7b725873396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec7d07620540ad1a49ec226f5a7303397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a9332144ee1e8f8001cf0de60922b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fbfc98020bd510e906e287f5f101a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbeebb9b6b157c8ef9e67acae714be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcf6aefbe27e6bab436cc16a938fa3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cd2829b827d0ef2ba050a05e96504402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1baf04f2b8ec5e7187bddbe7decae8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720651b51f9f72ce9323293f0d34c8f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0c68f9ac0b915b8b6e294e8d38de5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08328dfa2670bd6c784eb04d86b0b871406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d9207a6b576e162a0583e73ac090b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b423e542ce9687413d56270aa857c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2435e179b53f41d9e17e1c2ef316d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed781111d7ae4270ac05075edf41ebb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fac86fc704d082a52af3be5c8c7c9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d9735f497e399e51b271ced13bfe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5418bbff1fd40468906591eb6c53c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3086122d1efde85f73752e0e77a920414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa21b8a944e34dce36922a09d581fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a597d7d21661d65104965ba7b1ba1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1e31fb39969680e450e06255160f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29566a9fb7f9fb212efe60e229d64c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41086cec991cfd04304a04a0e8b91b7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5e9b406387b41f148c0bfc7a0a1e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3e263698679520cecc45f466a2034421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6b974e1ab7db2a1da6b2670d5eedb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f81babbc056fe8d3226c87b7d2545423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8134aea86c8d3f8ecc7c7d449dc725424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdafca0e49ed0abf11cba76c3fc5a1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1175787af6ae760f495803a06189f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334bc77c94d110f1254b4b0d9306d06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814fb60cd1fdfd4f9188e0f23275fb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75289680b22dc30974c28cf885746b71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b74cf262d33e07ff06aefb0b22a4dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63865da5e7d2c8d918e0cdf4136487e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13f851d945565b25ce4a8b530ef9d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b49d1f9618bbe56c16883608fbd25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d724120e3dbc18491cdc73a603650434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e00adbb3b2e5f5b071b746f65d06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23c709e5a5896b5a970bef53a9acb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d496d5c25e4e42ede0281522d24ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80573d5a66e7ea4ddeaf840c8f71319e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccbe77a5522814d1e65ab2a6f67b8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251ec382aa7ac09bd602bb6515f9466440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f71e99a7f982c6fc2d4fd70a6068ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dc435c31451b77f9e558055cf4fa1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43056cad4f1d6592754dbdab98243d71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1c22c904cc81972ebeb71c23d7546444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16670e5c05eb78430481022bd6b7382e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae03597d41a7849c8a9974414848c01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6bc949c82e21b19c34f1bf69bc724447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfefa9f089f216370af4b408f57f49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda547e0c95cd16d7c95ed642726e1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5f9522a50f415018edc2733200893450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d84c8f871ff560c64e139ee16dc73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a503abd6feed0f528226e34f00f8e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03da1686d5e502e092a31273bf41eb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da0bfae9cb6f542735f38ea0eb7c71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9664f181604b3ff8add7589521ab5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88954d7539dfc6acc1c49d98ff00d45a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e01dc385058cb2d76eb05c3a7630b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39d8ebcf4c3bc7ff3b6f7f2a2ca8f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc20431177f6628ad5870020d94eb13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb011f6038561d75863c1a8c502169a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324f639c3bed1c86442affbe244ca84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890be775621004170bcb1f20fedeb1d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84246ac2b60339f7e81399112cc10db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48186368c92ff253780ab3546405e6fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87c7931f209ae32bb865a53b5f463a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cbd5df207bb17b9e15d9ae261dd3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d562d3c64b9b1ed1b5bc676409750467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bf355355e76c4fff8f0ba52ce6085468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247f82077726958c3fca5a3873e7583469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d891091acfd83a81e53185d3dff6a1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58856b1ea6c9eec1cd1a09fed3ce402b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fb6d7bb9935b36f0c43fedab10f96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09182f40478647c73e8f4c51531cda05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97dcc3aa818a9a10c0b8c8b9aa96aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d109c5c931c4d9326d0407a7cf1d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca980da163a334f3bb7a652eaac00c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c22452c4104ed967493e018a09097a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2a7ea0a3451053e6eeefde0a4b63f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a763a3d1038bf9eab78a68512303ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757b56b448665486956eb7ef29248af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f5a7d25cd1387e91dc5abd2dfb417481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db285d92b67656e3727a93e03648c02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312b17f5564f62b6c78675e0ae3199b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f364e5fd541524f885a185326b419484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed174fd0296e291f4d08659c9f515652485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392be7870362a0fcb0caa27684197c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c83fd8c84e0c926aa5b0e0b39a5f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb1862e34f0a5ec40d906c853aaf4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db9460f3a1422eb195c747538aa25b489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473db27879c971ba0261e3f3dbe97f281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eed50c97d19e8452c08b215c16d1e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94a88e6020afdd637b2e36ec3599c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff3ef0c49674916e0a25163bca34614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3ee2d26c299f7ac228602da6aac585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb70f11a1b03e6c7ec50193d541e896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c579b5a6c0163bfe507250468b066527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ee1cd3bb21e9fbc7a4284b846a20a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7363dabf91b3e781f1f2642eae8129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4591657fd2a02f86c589b9e05355b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1630c0c5ae442bfd9121d7914205ad311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f550b283186b4f20a7d2623bf5f9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9147b44b3aff82121dc34f0609806313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5ad83b756bc40a43fb1ad85878bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4c0d943c2b386b1b27b479f956a4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7186733af9f63cd0eabedfa726e77f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ac199b8a1e9dc87f572fa3de3541917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53697df2ed5fdae2ee5e14dba42b3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b3f23826cb7314b1a153067a8dc3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e50e8a3a5db968d3409d08677959420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d37cc9f8d400731f35bef5aef42d2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5ad440b6929aa2a8874c9bb526ecf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b13964d4c84f228cf42e13af0418c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52863b2d6f40499408173a5651ac35a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2642d3f79981acfb9bca7912cc7f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc11b416d71cf84ed9171a858c0fd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709165b08e56437d33e9c52c7ba33d3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff1214a0305a20abac26c0818d524828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d35b387286693a78df60d84908d7a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b448cece308589cb5fee2aa28bc7ec930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d139fff1951bf714a85cfc4f8d25631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb61d6754ff3c74993449c90f18a3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e508d5f2383a1c4b4033cd04ccd35333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5865f8e8932611cf99f03016513c5c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472d68c1e441ee7c5bd454096dd483435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85d86efa2dd898e6a39b9cec138f1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453ff7245614c32fca19b746cdc8ad337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a0e3b7abef77ad2784b90965ef4f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692ffef6991511d718a848bd39fcc6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2266caf1501857b76b738aa4030be840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3280256bd5be08c3a53a1f7fdbee13d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ef96c7ed813af8941d26784655ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3e2d67e631ca34ef5d45bd033001143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7c7768fe1c9706df34c67111ae5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536409cf4880e849ea9280e993c3c2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70447315b3c3df60a6e84a36e2f3b06f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac970f7dfa90f815a519effcc29e8ca347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929255fd046ec71c9dc2cae1fc5bfb4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96566638cf411620a33ce47992b6c72a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062bb33c3320efc8a822cdd4e6454e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68238b710c04c400ce8df99c4b8c134751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55d6c50ff15d693cce91e1eebaeb2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4922d2e7b859603cabd9d14e8e503353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc6259aec0da2db9ce5cee3322ef154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafd16b137993c1bd0f635e3fc15c9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618a01a214707c1557066312e9b1d0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a554bd302bcccb0587907f8b048cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eadf3387192e142bf2dd1bb35616d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da11bcb118a3f1e0fa2aa0d6c83863f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb780e914b59cbf4c9eb3bfdbe186460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402bd894f3b615277f82406b1b1e92b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee158267db6b23bd8ecf9866544d711b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225d58d0e7271ddd18731c787c1bad563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828d5a186cff0a6e46953407bf0128464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c02569254856d81376a63a9e32f8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400ef8e8aa8da5253e73dc3d3fcfa1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd536cf7c67804b653a2817253df1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0588b8a69fd83d3c045fb1f1f810dfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb535a95b45b80ac9ed9e3089f08b9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6282611da99d35e7ecad3009b2282d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd621170b17f89fd9d4c6f17628fb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48444c54ddab5b4eeaebc787bf001de972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366a81c867ba60b3c76a4affc07954973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d041198b9360332c6d3807c827c09c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9f18d3aa656c93af84db3d382345c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15298c458582c5dbb893c5f736f0cc5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66332751480d35cee6256ff4a0814c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bf02faf89c3dab11ce8501cc72ffd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed05c724757b3df491d856c8c67acd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa65acb54439124c59682f3bbd97ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dbf4d278cde48c6ab61423400181781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf570eed9087f19c0df567b054c3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd4d930c14a4b3f381363989e82cd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99ba5e7869aae5c8df4af6c445ee9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2398a02101db708c07a939cf5c0514385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ac99da9b817c2e61ba6c8b25770186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa506dc3313cbd3c7f9faa122d55b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b024d544edc55154c807cbda57489f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1945fc882981172e1680d088b2eb8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4491268a6ce2092e9b363f0a3e51d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a4598124c915dc0f31880244cf24c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bfc354bc5116b14afbc81ccbbb3e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c2adb9dd1967d84aa65d8fa01bd8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b9c179f41f83eca9318d0e8b30cc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ea8c0f13aa4040f9e932ef1c3703f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea626ad9e465456ac127996ee43492ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddefa31c933ef7064684deaa621d9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1beb3d3616feac079048ff8941d94198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad90b6621404ec541a8077e9bbf9e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84232d25009a22a9dc0ea198acb5e3df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d3e31dba8ae57c27e0e2d1376080101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b913c5d7af2459a5b6678962f71857102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd65838825dcd4a7fdb05ac59a09465103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f746fb509390a175d924f140a9ca37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd7f4d08cdb06aaaffb2505c2c374a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adefa44826d9f7ce27f3e0be2852d8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e2869eb45ac92883bbae1814f32fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705a05fb7c69973c64f4692a870030f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ec964d3655c742dca397081ff19f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53726a9f153e77366ff5ef7e8f05b09d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b13af99e64e78b9644fded5a3f07b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd4c1848b7c6206ec783661ae3f732112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c2e661900b1b182455969276d5017113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b21eac9f787ed84fe31170ba251dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5cb75a832f9237d9fe5841d1c8109115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739265f1daf4031ae555a468f11129116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e477d649ca327a1c4194243fc8a043d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f8f2c8b1f51be063a00a1af16dbf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb64f63f95ba2a292676c2886c3cc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d3f86cbb7eb43abf1865ff745bfac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cc8c13a725aa5537a9eee01935d16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9765e752a5b4e00458fc40967ecca5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5b8b649ce06da6d75945f855449c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab49eb9784af4a90e72a4baa99ade27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351b089905a7df898731788a57de016125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa794fa5734ea1a9be8bd17f2127f2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b09c02deba564f1662c3fca0267a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cead89929417b7d87d354c804dd99cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b9f01749e2122a055b1a7d1a22fa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47aacb8b1d0f99dec2d1b87eb968d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8e1ab7429834b61e03c158d8d6023131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cbd6b17bff8dafbd2ff81d05aa97b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51e2e5f8919ee5181772ad05bafcf9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e0d9cf7aab390bcbbccc64171cf3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530bc07d91c947631c72c9f10928d24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83254da50a7674fdc78f6bbc5b9fffd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e24c89f309261c1fafe1c361f887c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83c0cb2f8192d4a3e20f989ccf0530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2370fb19de19313554979b3c51b0a91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6b13d3999798b9c3dd8b98f7249c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7faeacda3a17f12a092c1fe032ab1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673206ad1d9c07388e7817e32f69ed0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcd4a2dbb2beb2c97d97de67220553143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eadc77fc86648b6a60050da924c19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc229f8cbf0a29ff25d2b6048530da0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf4c6d04c10cad9acb7828c1859788146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f72d230133fd9c1eabcec19240029147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847c84a1405e6e76a56418d137ca202148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca8a9a98d57c310899ec7dd05ab737149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1936dacac6a4ac8b24019b3a4f195e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cd32ac740cc1fac1c403fa5a36c0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfefd58ccd0cf2865f9fce8fd76d74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8e78c587170e95d909e5263e79bb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6cb5484a70724e25324140c8e5b24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d477bbf757392ae44c56743872406a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ab361f87d360f9b0bf962507809bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65c64e075d5d5db3009e90c0479c80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ead59f217ac0bb9a02c1c3668959e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767c1d8ad6a6197c72095c7d9de6905159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caf9c1ec3336e9bb6f7645ecf6725f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5d9409ea82801be7ed9bc25e6ddb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02842fd5be49c8c313bb1cc4786b7c3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b671483921584228b747d240408045163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce63f6886ee41058cb0d6b800ef8f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911610419ce158a32cbc1e53bda88f03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88330773a824e1b01b0d18cc31ffb08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e1493996e5f2039366484b8dbe93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60df45e2a8217c36571ee3727fe47d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba3e4bd21f6e5f8c6ebd0b545c3b65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed482bfbf9905f3747d9c09c15139de5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fca5f12d19ea5b35b17521095a223171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ad7eff1f64d3c96385fd354698fbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9adea79f5d195236c60ae5a95c8e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967c12eb5620367b60f578f1828ae9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907381a8f0b847587cf33abdca4890e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25dec81b9c3fcbbdb3be93709e1ecf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8133e8f09a0b5342cf30adf8c1dfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aaf48e5a5c368191ec15ab6f96817178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf50616b65162804a5d1be000332c24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5511258e6cf3a86c9728efdd07627180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5dbf6b472bf078bd39cc1c9a31b07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91849ef9473dd8ab0bb66271f2a67fb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cde8b845c09bb6b821ec446fb721f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d36ad31ad09bb42f24d4bb76882d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d221500fa6d28fb756a967a941de5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01312a07c543db412e2f58ab593afc0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f19fb58b2af6b87c9ef6f840e0abb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecff61f2b5569961c6d8b921352a68d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc68bcfcae9d0ba722648c62789326189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dc6eaef7e78085c87cf87cce74236190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecdef1c8daa927d5b7e23b6c470c58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4923082374c63ad1b2479aca5ec77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aecddc534f482211bc10a7da5e722193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae9217e182b6db09caa4302e99e69a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b763fbe96659a38c5b1c9601ea59b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592e04af48202e421e1d295456be9cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd1f4dbb44604ba07512ae47827dd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55673f3311e0b3b9d9ff5dc4b631a38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a2dea022dfd1f3d18ccd9616f7c34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713ca8a4f3582bc31b58b3290b52976200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac5137a9bd7a2853b10736d53a3455201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06977f170285c41ebbc825414fe74e9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1913f6847f11fd86428c17f46535fca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24950cfcd4bc1e91370ba85c2d976324204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d3da9fa187e42aa6c26cc302370f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943337bf9bc1241a3a693d4b7837d32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b504e46be961db0cbc75091c4b5d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee337e8e696df3dbe580607f687e2bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d70257b1afa89958b3a71a78adea9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d35721544e06b6a841e4be55f2ae3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e077fd397f7d2a3437e42d7aaf1e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f6785f7574c720fdb6a5dbed50f52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cd8b097184cd961acd2604ac23a95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e856c815570c05db528176975363fb4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92bce77bb5dad463e58861067946a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c2d6134693f6f967fe32863f7f7a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6e8800637df68041523a600633797217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25381d69ab95fa844eaf120855fdcf7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f313741922221d3a7020a0ba04221b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013f8ec62086314f9d2843d97e4390f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841dc69172b0251f3eadb3faed565fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadda8fe49e82c7507ec3516db2a69e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2171bd53200f1c082a161b586a2c0bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2722e0c6db67dbf17dc61480d967ace224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a05e98f65208096f102eb1c8cf8b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9ff4e2eea900403b429bd6ed79c69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40739a7c3c491dfc72e37c6d607f503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c64bc2fd9d8e849f63bce9697c7001228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79415f94c1311e0ddf263c78fbec27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60790f3e27e17d7da87327732369a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92291c9151078e17f216f020bf2b2594231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07587f1052f41d33f655a0ea6822aa8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351b240e856dfb095b760ae6fc711c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742629b695fd3a58e89e5a3726d22c33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f5455464ecc4ae348d1ab43685e51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0751c3db133f0665e0d0427935a22f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e386cea6a2ab5c281161ce80eac6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afe494cc7fc172073a9c0ab1423b3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc8a3cf7ad5206745f3949bb930f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924f6d8ff269a93556b6a71a3955d9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b31dc23ded3c21256de44e31a190b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86526b8fe6324c5f34c649122279f240242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e96047a90b9841c82a0abd83fb672243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543e7a34847d80d33af653a296d3457244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87e2d3bac8865c43145c8f17e04339245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee98dadb8ad25c1955d2f06fcbb2de6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259dfa3ef0a12417ae341e0c1e55668247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27309246a9a45f04691a7d847967de5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654d37ab265d22f92b8ae96102ab4b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27763b890dc6da02e4c4045f05d0c80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490243e51a2735ae257879ed72f454ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86172f90c0d8714ee09d81f0c22f97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2fc2c7015ecbe1b8317d3ff3d0ea4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f04d15c2a473d1caeb2819e0cb1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef575aed6b003478b0cf5c4fe289fce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611d1c8ea24445fc5f18fda82795ce0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda86d2074b3360bd75b4482981888eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9a850eed8e2192efc76187aebf30a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945734e80699b9361e06c7a1a888e0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fefda4025a7c1680186ad08fb9d60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a61ac98cff619b3b4909d9b6e1966261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c1f207c3961c9cc29cf57377b3dc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ff427f653c0d54510af4a322ff167263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66251c800511b933456640ed16d0031264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a882cd819c1ab101729f724204c005a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423d39099e1e03a1b2fb07add193630266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565d4a0fafee661526e9914ef697241267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01bca277f1ea73b9728deac4c15482268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb93b117dc4ce79204a06a2c9dc0dd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450247b7d8da87b3a398f9fa614f50db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793bd384ed7f22e68eb49a3cfa87090271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b22308fff48cb70a5adfc8703e2758272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4d45ae33eb202ec28a0fa7d9cee10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d81670af01dafba8adef89fa4959274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31a2370b4901a918a3b8f154cb8be6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d60b1111bb982981871c732a6e67f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54049815b7e045a2aba7e2ab78e996a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737da55223051f6498c77f75732875f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6cb72f7a43d253f7fa373abfc1f77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d5e9c9d829dab78584256b9cd591b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c9b341ab6ed3c137c4326e5c5f486281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e13ff23414e09ab9791fa94b7da7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44909204b74ef704e57e8e193c8737f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d489271f978ec32916a96f9d698fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41852b25da67cfdcbe8226d014b64006285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3abfceaa4cccae7777740d016af9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61610043c7eb206d000aa7a20741efdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb968d126d40d0c1f8bc109cfc53514288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8b5e68dabc42c1eff0dd18bdc2a95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe629f826b9be97e33ad378ef03c888290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332c6d8be62935353ea0c1b88d56179291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a58cce160d6470b46d9bd40547655292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bdec5abd0b7159e5aa1897304c9a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855de8ff7c7ea3e44ed377dbb4782cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d14bd8b0f561ed91b537411c625e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a7dee41712014f15ea4804ba84bb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27c9a63d6bcf04dcb16ad2dde5cb42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f823f1fef6beda9888fdd52a20b07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b809d16f6055d21babfab9439185c0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29c1b4c7da63cc7f68e3782ad863ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a6c1cfe6d377ffaeed716ac2436bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c34a0166f9c7625fa0b5aef478243302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d6f363fb82e348711f87d95f20cea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e2f4ec3a0c469f1bbf0e0126da031304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddc2cf70d9b9af2b121f49d62146aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c100899fc89586f59159594445881306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6497774aa5b34aaf6632b320796004d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626e7e5d10074381d4f05cb12ed5146308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df50922f90f97d26c8e10a387e2370309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a268dbf533d98c018f4f5984f4fb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61f33feae3132994c6732b2e90f8ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acced6d775a3160cd1dfb7cfd7e16451312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857915110ff8ca19522167d64913358313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9a3f3d96e6b78e0f30453d2b8fb91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31307a60d581381fa9da110acde659315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70c4cc051e2b3827f19ed3c34ab05a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cd35bc71f0dad49ada98c34034931317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c61d938ddb6b4449bd9bc300a3ba9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47db097d85487def9ee42723af6fd35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0206af6bba09afc12caa16dbd43375320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38717113ad3e1e47bceabcba974f546b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea64dc5f13645d513a96cdb62ecf921322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb57f1ed372ef8cee6134f6428c445b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c24e100ed1213468abf944e7a8874324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0703f7226810e2b99dacc223d73321325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77e753ac6958b576f20926e417e783326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f42adf88ddc131982faa68b485d11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd5913b63af42361d4abb6a67b6f35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82891f02066667876600a5aa5e991ed5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7006950ca658c1837555178d3e9a75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc65d079e5911b57d726dc54bf908331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4f1d252f2ed2940a794bd16eb9e76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e4dcecc7fc1450ac6d57fe687ba4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d26cba1cf7da743fd35c6bfe27678334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acb31037c4a0656d4f11bb82dab107335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92576c9aed39c1d7a1d251de4481a62f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcd4c560545ccceb7cdcb4cff1ce01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660ac1dc0633557e89b3ad0cb45381338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5ef7d1d70f4e5ce2dfbfd73041db2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d20517a61915763f0b65273960aa5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2fb8f71515b2b0e2df2ff6db4f832341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed07a4813f5226fd23de986a9fded2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdaf21371397b0d1c0a3f342437b65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922eec8f6351af27646c5019c5c860b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe226204006f7807df6cbc422b5b94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c0212b35db1b00ac2b7226c6be71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849530076a61985eefb5685873bac911347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeee3a44ba530336e65dd4f98ef5b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77731fe9f6f1d75468efaeefd052ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041573d07e5434c0f80192d1e794b2a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aebb595a6c4226dee4c278b07b5ed6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef47e6719410acb9d58484f27f2fb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b581ad831e8fe5130fab9563d592353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5169b850e090cb71959edd1afa49fc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e01e22b96513d99ffbbfe5f8e26809355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d754f94b75f68c6eca72be54ded7940356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2f4b92e4279e7f1abf203ad5c3589357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3b9bb578f41e857fa576f8bcee1f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf7212e0f0ab7c1ed9d108f331a883359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718a48547b658dc1efe1ebff27f4f21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd623b2911ad0bcd7fc062af2e5ec43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d81911097e488be7afa452c8ec91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753ba53327a472ff05407170156ea79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992b7277ba3c11534828f96d07bb03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750341a76b641a048ac1e5370943d0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9db2d1cdc4054b41247b910d2296a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092185b9d080e003f8a5356fea77bd45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972c587b731cd22a45ed2e123a18047368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ef6e117a3ad0922b222a07692eafd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603989eacd91ecff2456fbd29e68e87e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207b4b72d21fb154d92a7df45d11c4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02174a7b729f5a92466adadc3a476407372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727366ba01a26c433849de804c1f11f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676c4726633308687ddcbe800f73518374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab710b39570b18f8c0446d24f38de59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef478d4b1ede433f18fe4523e5df07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094973dba0e908835326ca5553c9172d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf908678bc3bd90e538d27ca34d3afe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215fda0788d2fd59093783e7a324c7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21a95d063c2d108da2325c0607c99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d866c2a51df27f91aa99f2f8d1e3e47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120e4378bc9988623668d0d5415b37f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdca00f3d3970c6c919c9e83cb92e91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e0a4f4cda1b134258342b6c73fb37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e00b942a6427a2ac244e36a8805d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87ba3958b47bcdc62380c732418c06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fda32f425bbf04ff61617b6557f06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294baf44a46f521fada0d1d3d1d7a76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f982e4b90803c4f5d0d1ef914257a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab999d3575dbda0c591eb3cd0d2191b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb35fea8b300ffdc3945af751f0b0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dab9ed280db7f890ed1def01a60e29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cf9fb374eeb05bd00f834144f4b2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afc43afbabc4810f863680d45b866b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19169e7f3d50486a75714eb5bf826f50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a18db550182900371e188964c454396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c56e48c3da6b522134b3e40bf62b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60d3ac313d3472de813eb74277fb88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f72170cf142bc8a3ee24a52efae6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd3c163b5b809870e5be41dd4fa483400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372496017e0bce157d20a3ce9b81c407401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f090b9df5490762e9a2ab70373d59aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b94a9699116dc3ca03b24e3075239403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead06590a407f52f41ea8a4ae2bbc0fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5838a29a7a3feba80b935f0299e278405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaec22159870e4866eda4a69c770400406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8f432bab655a1c28da9f0f6090536407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0d237d31371cf9056c285ab28a090408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0247469fe76c40a28cba7de02adc8f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34b9361532037cce1c916ac51fb68a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787859cc0ca257cf344940fec8f7b25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e5781425f7454a45367467290718c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c0074c92dd3015a576ea799db0133413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95695c9970b01447b8c297aae3ecf9e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ca93355cb6a856bf91c3398a7e200415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39412a359103ca46f152dfc98d68dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353dda0963c64ecc74443c6a070b9b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05498c65e142b1327ad889a10a6664d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e855af99cd8e7ebe46cb76a4d8f9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fd8b238bb8c9a00c6964f4ab72935420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2089ce65b41f07067058b23162e9097421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5786fb14e785bd3e2450e964e222018422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d523214bdbcef9c8b41c7a034bbe9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e8a5010ba675f2b0880d838461da2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b81f29a7f19fa10e4ae7a0198f151425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faf0caefd9814b1a683fb88b0c9a0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130a78a90e9f35972e94e3caa4a6b59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3265f643ece26aa43b7b44e2b67bee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c5c295fa5234b87119f27f02a8e71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067c054076517d38c1b3d8f411d4e30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fb0f365ee80e3e8c791f422e02f4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dec6b437184f4124e0f76e4865858432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19d6f9bfd5e84b78ac0859d997f037433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e10afdac039291a41a0b52d35160d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583022c10116ebc5b246808aa38a126f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07e92e5f973ea8061211f427de590436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522860524f3a46ed6dc83cf24532e40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c08869965a804bce230e44ec6766b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e35fc023d60c997d4766f5d2b4de1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df2e88607a240ad601eb14a6fae1d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bcc5a522153675d40a7ecdc8b5957441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8502b75d7885252668f17c4dc400952442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa4f58ad91b981d59a1b987f0eb4e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345769456ff96006842fdbf1060c1d85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac3ccfbb411c7dc398d87fc2a659fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de35d5ef6ada2406e2bb8f91b694079446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d49c442f054e4242d138cd0ed0dd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b17eac61fab941c28c9bcb8b0c560d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e5f9ffcbd48059d832eafe45bb6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a95546e710f18d28c44d59d7efd72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a18f5133885d60ac9072ebc91f2ec8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c713c9f2161fe3c01842faa2c018cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5389f6c89fcb64a71c001f241d0143453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1d5749d28e5abfd4ce140e84f6093454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0499100fc18ed64553facaa15c814f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68e6c813d620e13d1a16152af0a0e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6385f5d2578b90a5c1fd1a4451d54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef719cc052577eee9d02989e209a9e0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699f31eb4cdba22737b25d6b859db62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ac9580d1085eda47dac2a239e33ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac76e0734fdd93b2c0ddaa9d654183461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3f54d38c76b3f6a3b92613e207d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776843d74d95f2585710fb095c09bd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203a82c19836f877e44248ac6ee97f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a15a8f54525331f995ef372711ddca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1f1f28390265b58afa1549aab627a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef088526b0a4a5ae9b1ef60424cd707467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284934b0875ddd26d65f4ca3103617a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935afcb9339e80837a4dd89243bdd2bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26b90fde47553586b56248547bb94f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947df809673229fefdd212a78244cd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a24eb5099799627931276a9106deb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b194b6235bd38f863f654ec15546e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa91063cec999564ae3b97809b5f62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a087b44d043ff312a993a10319c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73705adb4ae217f14794aaf87313f09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95158315105167597c0839f932b23702477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333448ae64f727d5ad27f18ed12fd1b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5fc58029734bafe7850c185cb2ea7479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>