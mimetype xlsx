--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea307827feb8c4d4139e47c6cae99f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ffe2fa35f659586b1db2d5ec85382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427f814afa8b9525c23713585ea66c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd733a488c63fe4190d2d981f4ca9c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1221dcae9501178767e4f58a8595a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1399df6ae2cdb2fe84e3dccee229d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018b96f3bfb37e3354daef6fd3c50107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380517b51cea83bcbbe62a4930681378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12ac85b8f1da54b19e4c3813aea1049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a89807590b6e5e1d2ebddbf67d6a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3fdd6903856b51a558e9da0b03b6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5f97f1064a0b41afbb6a2cad9677112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4414e5cd5c4bf2d6652fd84ba31261c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb17a4fe66349ab9f18b4e29fab6f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ca4fc287f9fe0ea2398cec8e2896115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edbb3d0ec8edc1bab0eb477da9636f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f756d1b4d0b38aa6630ddbd4ffd8b4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97381ac6388e1ca8e116adcdf7e69ab918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0275ea4ed4b21f8b0caac9b43a9423219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aecea4c341c7afe170d81d1f02aa5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d462d270eb8ea089dd7955b951ccc8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab61e6eca59a0882e0b9989421733b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c8245fea9b684a7ff86ee90e57bee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accca71baea8ed3cbdaf713ba252e9fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da2da82fc7c84827c31d69363478c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258a64701360befd57d6f3be143c58b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777fa925bda3dab143132e8d1a80ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8425e1996be5cbcd6a333f4a257da3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f044034be7cc908b7189af745922c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981ff3ac443d0f0c37314999f45ecea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bec3a6ba5086f5940e60e31a473a7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70193ad590e2f6ff9bd31901ac351eac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd2c767d6f8e681936a317c97925e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767a3017b2b86366d77918800d2a68e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2f3bd3441ea12c85c3701d96e874135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b3476c5d7994f5ae72647ecbf728a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc562830bf64bf39d0e77c90953c626237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5727354bc898811948ce4cf741d8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b59849ebbaebc7b0207b9c116ece039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858f552f9daf9b5b7e616b055518ceb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea1546c9bd8436d19fb354cbb7e7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdae174a1c1175350cc2c66449696cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e745946027b316a72dcd457b8d18c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdf3d66014546411ed91c51ce3d02a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b00b3061404a6b94e0377b77c1e4b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046868331bf7d8d01f6859da8fd42f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f15cd1b3d71dd326ed2c2877e8741147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e2b76b52a37463b62ef660a04393948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dda9a18a81e755faf955ed698964749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a942ae9f594d466759829aa4b2d9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b20b84a257f584dda5a2c19056f39951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513915e41b86559475ebeae50c8d0eb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060982e2ee09b7fddfbe73d456ed842653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6bdce27b925787fd2adb5eca115c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da699e8855193d4827dd1ad9da13ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e533425bf3a27f2247c088188abb3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17a1686a289ace8972f01a90cf07957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14050ac4205e09d2c0a07fbaa824bf358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b363e1cec5c771f625485e3213d283259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f597cedfeb132cc9ec976cc68c68ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b35dc3eb6c665a3e21b24493e8f4cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ab9401335b3d3274b0fc0a7f94a3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90d4c4380612172397378327ad997963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d7fc31385baa75ab7fc58e54e381464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548e4afa2601aad3358b2fb5f7b7e8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2359095e404d263cb6c914d6a9bb3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c8af1b2ffee6e3cf2e13b728702ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aae2933b2af8f917368e3190f93fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edee9811678d2d12db48fd484adf6ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e05c1c90aea40ccadbe999103109570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aeaee574ab2f3dcaa19a698fb9f0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a012352edcf9cd529d3511b4a666572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acde0f82ccf488fd025c0608027e71e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27141911f688068e3cc86389fffd1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623632db3b4965b8d5facf8dae7662075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9588ae364b4348248319546ce13fdb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2005d30f69b9eb07637c083d284225e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565f3563b2f11a957ac9556268ab8e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938088bd3da50987feb5fe76204b61c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80669cb7e868c24078ac2d4000846580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1037f69415cd747740460f27e6b4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb62436c34c37bdb7aecfb73ff38b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478314944a88907ea41bc26d9766a8cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e54f8f053edc6cbdd62298d55b2a0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f529be0a4f0a0e94b55a965125051dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75a04c54bcaa5bac5d9744f4f7578786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3f87daaa89f45e7018ae4481e942587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08d41a020baebb2f64f2ceaa97bf0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba90470bc0967acd13a0000a9b1d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bccd7f8e33e636fdf31f1d279ecbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a3245a34459bff1ead14c3bd5717191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b595eb26dddb0b2208af6caa696392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a7034e1de3cec0489c2c2e4f3aec093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38c96a12f837c1b7a05a169423102f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d08fd83c88868c0de89cdd5346c07d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e8ce4d47993831e577fb3708d0fb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885c6c688d0135ea7409a63f369f22b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fb41bc04c57f4c60947dc165bb27e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dd18c514486d67556ce6734cca9a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242e41f4a952209ed1abde88c3b569e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b4cbcf97629e7df7956f9fd260623101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29ce72a4851d9cc7656aff97e34391102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367b3c5325f371d978123123935e20b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46008d3f54b5cf4277a847b6df3a47c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dca6cb73b30181c1d389753affd841105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e839da7285d0018e96854897af8a09f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43bec07186561ed7c24fc461aa5171107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610f89e90919179742d2386e1ef9200108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751120295f899a14b2ca2033c99d846109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c14cbf859b833f132f6ec699cff22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a460a35dc2950c9ea4f420ec0cea9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61094070960eec02c20e100d1f21e36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8460f94aee54be116b9211c32212c00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170f788891b141b70383be8bf0c5eb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ca08b5baa8a005572a7ad53c49cff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a0a456e12a4a5fda078bd10dab37d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf826cafd594a929f6c49a2a912e1ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25854c0113763281ee4fd602d1a8b453118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e8a3baab1e98369ab32467d16c106119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9806b0286fdb0a866f9e323ee0cd3a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72942e07beccd45687b053cf73b09758121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128e5a13266bda1681574dc2c01f9e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff89f73a0883d341ab24cbbe3e1567123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd68e5ebb3fe56e7718f4dc83b549e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dd168454f625a7e097bbc67a6cdd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf436a69c5d5882f226c2e8cad1f881d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49361ff4a6749a8e7b2887a7088b74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe50f5996fd4ffc3f1b9a9f79ed435e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699321ddd1db8417b82ec088985cff1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9521973dd6cc642d1b483d3345a6b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd093acf4edb442954ef66676a69ff6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c1dc44fd657f747f92feac18c9d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2e253fbdd0a7402817f63e134ee1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42410f104261a07a7883a2901ae4fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5ef22523e3587a92724ead8c3b2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467bd1c4da3d1403f27adf98fb735e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946060a144e6560787285458ffa7e08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842de89ffd10c40457b420aa39e68da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf8103c41ae83db6315603cb9071d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f385062e4660855b47bdc8395d9c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa09bfa62381a47510f66ac7d0464e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9243a90c9fe6987da272c2eddbf8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dde6faea14e76d04175ca0a68cf24d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0253f2cc8656a26a8f7b970ed6ee0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8d33e8cee45d8ee0801b939ff41f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220a6301530c240e8f7cb8207eecd7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eaeb49f4c92ee2542e20ad184ec3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f66085ccb1790d70cd831bcb14628148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec372d3ef58df00bb4ed7da38fa6d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b08122e930ad30fee0fb49658b425150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f27a112b4c081f049e4343edf3e47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c0ece4d8cc2a839e32ee528d45800152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bbe4c318319558715197a2a2634fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f21e5101ec0fb0ec3b306fbe4121154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5735625b10f4fae4432e3a6559ba610155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1983ff4a3ef29e8365bcee115e25eeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dce628556457f284d677dea83cb3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318d780d4df96b5dacc77952115611d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2407d77a05f759e1cebc0932b1ac88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7327cdfb43a91c4b6c59f7ff151d115160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686856af73d2382ee3c34f248aa5a623161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be337c980a64e83111abfde87a03044e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a960b4b7e2e0a24beccd0f35509afc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6e6fd87e4f7b840a29878a06de73d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72783edfce708dd9b598d66c71f30b5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c160fd5c6188aa1d618f360099fc39a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489207675226c3d0559aa44f21c5e0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b55f4ea041c1cd2c3f2db6a5a80252168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f4ed920599de09d6285e0c8351cf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1d76339730d10c0d958e1ccaa0ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27372f27f21516c0eb695ec2486e2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e558be5fc41cca33f947ba268ced175172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bff0cbedacfe20e73cde6f9d016e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfde3fec70e560140677ed2ba6bb0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e3c545d882b35d78897ffecd4e952175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e893fabe37ea60291e7bc39128db22a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcd8d019997b39c017783202ebdab2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74e7243192b194ea13dcee0e91c5d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9efbd1a4c1ebbd7f764a3af29b225179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644283e93a53625c8394b6367ef704b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80900b5a7721c0ed408b77fd526e91ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783de6e5fdaf613209809f882a7661d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d08d8bc56a6d1b320ac038a53a7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be0d725f789390e535be797580c6fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb3418b8201a2f94f1b905753ab0e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ba264c837928281257d48ab49b31f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c31f31c54462fecae9437926b242187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0701b973a9ddfeaa11b470fd02988188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c7214c1fbbf9d81e359f5476edd6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ef83f242818b574d3b09635b386d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fcb963f0ccd660b0c1565ab56da02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb87d336d8100e0960ee390b1217f5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489a6a1823e5cc8ce77265e8ccffd7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994746921b8c72ed31d7195fbf54e43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97518de4cfa1f37742c9b1dafd788b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b5a0bfc0b3d18cde4eef8b45b4bc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b116543c2c7fee820f11885ebb8749197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca885e82a588e85bea0101685a3512198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc982dfc7cf8af22031cb350faea7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845785663d33eed5b7868c29493fd00a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bcba51cf034446c63e0bdce05f052201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e00f31147620a07b9d00e0ed1e345b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622fd4d8ae06d0bf5f189d7cafd0589203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62e486a46f1eb215e3919440a96d65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534913c2ed567b1b6b72431c1d995f94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6233c0f1264ca72c13aa37f16f61504206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb536595e32aa7380ffd8a2f2bb0fcc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2823203c7fec1a6dc30b6c49b23324a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0598a2ac6bf03d2bd844d06f699e678209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c620bfd073c50f3c267fd6c933b3b3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d36cdfd6716d685a564a0f112a2bce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0ff96662b08fdec17c28cbba2f328212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a773ab07b7db9cb2b061d8af66b78da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d594b4aa91b3092f7b72d62b6863efe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda005b36a00f21c16aa435c67773da0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b8414d5e51005fd723fc987aca3b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604cc6d4fe01173eaec7be13e8b868f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e83de743366ac4a529f113f4e1580218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54388db712bac6263fc8ad8d63768bd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1354d773cf508b356498eb3aaeedd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcac62f90e5785a273c0f08e412fad9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbac5610495b778635d7679972906f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f7f90fa1f8c04221a7a49d6a01e61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83288e3dff745d03d86d351295376094224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955959ef4e544a78b3dc6a77765ff311225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697b839713cff41063bbeacb5c0daac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a789f4ecb590d0c3e1c8f5c286579c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee12abc4a8dc08581be867ea986efb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceb23a470192b040484b571f70b087229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5791926489f04ae4d543777911f3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69fe6640ef3d21a799ad2fa2b443e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad65a123f25588a7625520650fed1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46b2ca319a5ce44c4875e8d1f5a4fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfef68154ab8321a4eebdb497306dab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1601d7dc1d9760e099792026579882235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613f5ce811c629e3e9827e50ab3e94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7f059cfec348c87695947dbd5e81f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c307b64f1709de76efe1eeb65d495238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80eb401f29d83f5653e2bdadd7e541239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb209f926376d0f17192faaafcf1ca0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e3b4a9a07769f5734f6e8e11c9586241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a0ec75201d1ec4033190ea84cf353242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07b4fcad3eec8d793d57f8e73a6c20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ed237229d0c27241245df3bcefc4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c03ad8ca4ec1033927241591327d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf557e8f02191f0e4cb4d139fd06b7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d3cb10065fca92ff0246bed201837247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947947cf7b69d8dfc6a7f8c8c5d8829248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aad2887173373325b2254b95a2174249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a121b6ac8d9a02c7cdbdc8ddd45a91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dbb3e442f8e37b54be442850d83d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2409ec5015848f039d0d19fe4dcff16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12787318002c7f20580f2b6961a0528253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8cfada89039e1ccb3bd47e9edc1f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e0f71a379339c6792111a072f7856255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836666d12d2ca1ad3f54c9fbe1489e0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7560215a0b4c44b1ff09569a2240c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c91a33c4f96078ae875680669daa41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f3d45b72db13c6c952e0f63480af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f5034de282f7a32fcc7ad54932c4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d5a96d58425ecc04a795432f0fa0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada9688f451a2a53ff79fa780a551aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4176f26310d534833302ace83b72e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d04e4fe11ef551aacc1bec60f168e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4e4f922bf093831936b4ca1d44d48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3787c2c8c263dfb13905e5d0843678266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1844d31b2e486f5966049dcc42f38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aace78f90e3c21162e200582a0437dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49267202a80725678f7fa75869a01d5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1654f3f9465f53e86a59b68dacfd94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ceb3b0f5545587e1677369c54a21a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790e2c660d2ebc5b4058d18e0cbe6a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed5c1ed90606dec2e4d923ba48ec98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b228fc065fe200e16e7a59ed0d14f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fe3ae1325aa5ddd20fb310f9039d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6044ff5f173088d74ed21f77d8836276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c35944b81bb3c89bdc0af06681a6c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4a0b3c3c5c6378f9189c58334e6da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc48109d4f8fbf8b9b3ec8411c37677279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0143c0fbbe9175f3eef2d6374eb44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291cf73cbff9b8232b411b14e20dff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be7d02c121a0c225223144e2d8c8b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90166b04d4ea8d9eb893ae273bdf25b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebd8031b1f4689614ef8a2629af2d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d42cbddeb479003577d328a398216285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1be45230b7401d7c8757c3c4757335286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad1200946d51a66f1d9652957302f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a472f096dba385b60cfb3620d769daf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006b89914c66dddcda7eecd2a373d24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998e86bbdb6e8cbd85d406f819b8f29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57890c36800abbc8216456247115712291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b701f3fa75e4f8ebcbe23572f79cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd2671be19061daebf293d90315ae2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29bb8c4f81ae65b6123c48f880805e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e23a04d4219821fc7f7c7acfbb1d21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ebf36411da89bdb68fa7071cb98e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129777808e458f934c4c2e58bdc04692297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62afa8124b3861778ab5f777cf14bd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795397f531fc848accda1d4d4bbc402299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a211f7d719a0da72866d04efa4956300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0436753946b8c8872fc8031f0ad4ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45994865cccee58794341f2cf8088f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d702f06e42fd5b71f6686cb56e6f245303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a74ef7bcdcb1511a304bf598581ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde84a40dbb0fe300f6ed5f7c992db5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d5e6aa97520c950cec0107b4896b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a39cdac6aa44362e72f44f576c331d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a5a0b77b00ea804cb7682670c97d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119772796ed4dd778f35f6653f9fe7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b677dff494ccfa642b870e8f4dfb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0106d38ff68348773acc2e3395ddd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e894e7bfc721e819c56c0db08579550312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f8d60508554ea00c39eb5c2458a27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8137118cb2ecc8fddb99a4d4bbaaa68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb9bc5b74f465b9d0fc7624f4293b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee343a4d7ab5e98d4a27d2951cc60d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba6a7df832018ae624f81739422964317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb828837fd97841f8cd51df1decc9991318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0becfc6677c142001a1c65facebc80d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac4a18562cbac2cac5c97767f06501320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829687b17c9c8f9d2865459ef86ba3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f53b01ad58202608e213cabd889731322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c9740f0e83f026b6f8453ad38455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d7784f669f2cdcec76002518cb59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcf4aa87691a8c484dbe213b167dbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e98736cb28547e9e778dc74d8241326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbe0f24d01ff5eddc8a3e41f42402f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f994b72d12099ec89e89fb69b98bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a415c4110ac47ff7bc9ecc0c0bd10d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bac51aaf6c4d208631ceb2acf1ce3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371f27c3adac43d250935fe4f7ceff5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dab87b60c5f7df0b2c0cada49d53ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fae21274ea47fa44aa413cc1ffe3ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72924258c37fbf581d7af9afabd056c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f8807159162263a18e4a66044fd53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56ce9302ca830b17b7c92b20ef849a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08dbb11b8bd626829cc0da729dbc1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf8d1bb85eb9ffb793353d589e225338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692de3a2af7d9649479ebc2485dbeace339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb30726f69c68b6f9104e6778fe1379340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716afa3e95856dc8a426d5e3ae3631341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acfd230b1257309243e86f9d4e4393342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4a1de87dcd866dce3c0faf2eb37dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977eebf11eef4d4cdf953ef5fad1c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b09c210551fb19f5bfd9f9c21fe58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee752f64e2caebdde20c35ee477fbe8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de50d769ff4d4db45dbd12b2915105347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d8cbc526bbc54fa2474002d4b389e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52779e9c38d5bb9c2502900b22037d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78c95973396eec338485eeaf1a982350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0028d4259fe6cec28f467286c2f6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f804d9b0d48f3120eeae9765e45365352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f62539bd2cdc7c6de0c69989aabc40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8872a51f1bec495819f06b2d1e4f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356f6c012493fff72eee93443c64f27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e8713506a7ab01d80639fec68b09a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e76706250e6dc748f9467d6dfd716357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef74c96e070664b71bfe36822eb1a9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb0a423452122462827b0ed9af64f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816cc5c7c6a27b0de9d0f7cc3a29be8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e21d642472cc7cdcf07727013ec44e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db83956d05e345557b59022a182f42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a1c9b49bd22f7293b71d0a9219c92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6854eb6004507e74f6c864666e4dab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a94fa76a85bc07da7f339f8d73a8b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9860836b309ee9ff9f417edf982374366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf562f0e41b8cab88741c3807d3ab643367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37ba25375580b16b662cc9c7b6d0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c26469bd2ace555c09fa06b3459370369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cacd0128d99459647e39703459aba7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee23389d8e516a95f101a56acbde99f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f18361b0cc91ebf87a174ed07d4c0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92591f9724e4c89c65deab8a50dd1c62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af770dccad19022fa5cc86c60321ece374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7e2df881844eac9b7ec9780b9ec1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bef47db787b3a0bd5926ac7e3d7e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cd77fdc296fe218e586c912542dca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7e582874fd0def59aa7f4290df8f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4af341e1921210ea6dc02d5a355be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7b2fc6da1b2beac4419f513734750380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd95bcd840e80ec6f311bf49921d44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ff78debea65fb559bf57a8a5ae3aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424144876cfae007dd2cff16e22efbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5254fcb3dd618857c6e96669ec38c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efd0794cad5bac0696d6fcec7de782385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf913b6fee7b4a276df1802df180ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcab6652629a81f5786776451f2ef40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34d87757bd60c1fe18bb2f62b86534388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b5accd7a2bb51d596faa64fdb6e50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3a153e19a6332c8b11659fafb3a10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85438dc8723e6d43c2d347a7ba509e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9c477ef664aef3ea9d134d07f624e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f9f85710dfbacbabba23e5b0d142b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc85f5d2e2cc2e6dd4f74f92754a1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba9ee0ad0b5d4ce5c372a72c7f4952395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a3f72a03fb0b72d69d9a8b3eb0acb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a95b8bd8c5f7d8051f383b67a70f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef5b5c2738dae9b08e227b8441b6c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90437dbf45e6b29c2820bab42b852b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffc65bd4b9aea5972e14669914fa62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771df430ac6b28264abb5863e328a5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e85d5e6bdc9573afec92ebee81da9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f73cc15d94833cfeaf24a4494135a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e947abd7297977b433f69124354b56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1a20cd5e228377e6234b5fdacaf69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e4cb741e9e5f34e0c603e4543f1f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761363fe2d019d28c7cf724c13661a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea85a69e5d7093fb2a7b7c5e4edffa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6fd08d054e44c6905f45b7864f30d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2ad487e1088d05015356b8f1271f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5a64e46a4501dea5cde4de864216a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c19717b0178e989b521aaa1ee9c33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f841d0ae62911c09903bd49771d794c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d544f04474346986c86e5c64777f26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dc85d2a35bc352f6504e7a7245c60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9e0c9980b269af1bbf7272ed52fd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a85f0e2397c79ee65223826eb1cb70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10332ba4f52b8d6ce132849ab860d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45083e4ffa66c4ba625d2902fdea1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04820074926e2b83740b8574abec0dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8009f374895f9910b2835d6f490653421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc422359916c74002cd1b59c6055b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6a46a40680c8aebd7e522f533c43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704233493044b117c7da737c72857e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec951909a8d1cb8085aeac77ca73ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cebbde7e20cda6b38ae75e7d16f29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e743e79bb8a79f1c3086cef3d15e00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d10db8a951aa6616f30a173a1e2d54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf64ff09ce11d9fa5394834f06d6134429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7b642068edf45e3d0c6a56cbab96d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76461377bd2106df7d100acfbba9e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2674ed608799e450062844590cdeb39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919e1984d272ddaf5f03683dc429bda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d98de78fad596031ecebafc197dc2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a1239490afcc0e8a6472d946537b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397ccbda74f48c03af8416530e1fec6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b80c90fc480287947276ccad462ae6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87742136abc1e918654f544b367d7c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3f429e04c31e5ee8af4736b50c246439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2960e55dae2171b2d45b98224f8e75c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5dfd8ecd3881c1089c54039657d56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f91d29ab87028c5908634c7f1fa79d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91c5a2542db3434d8844f214abe3ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744313e0ade64e89af5e064492f970444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef6030c09f28026bae9dba9f64fa7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3e54b556df0b7e97b3f694cdb5a73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640153272fd53d1f609d7c49a49f0fcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b5909e02eec6dddc873f50503e82b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b69b4b956cfca0b1d0291a0535df1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67befff7dcb6dd09e4564ddeaa5c94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98725b449dd32263efbee05afce866f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c29b2d8ed6124b823148e0f1d52acc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cb13a1b4938b23f16afc3d0d7e328453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1935e4a615ba513bc2f7c2fa97b42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe62c25021b3d668714c849081e220455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7efed7da7f3b3f2bff5140b989276456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04611052ee0e1997cc43b66c2b6f39c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a49201ed3b69e2364437dc7f715a21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebaf22a606172cd6c16facac73cfb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4974e243134f110c186844c61df2d1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88899fa5925652616aee10586f28ac49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c79f90cb83074c65deb2fa9da940462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a08367bb572da7d7cb7ed5faf87059463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4cbacd4c280ead96bb2b5cfd8fbd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89589477a554c6324d552be7a1895b09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1821555d6a2cb136aa1a9b33ea241466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd0472f8b3d679abe0ae4e137d8a29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c738aade7397b237d322ee6f57a336468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c10ed336d1990b1aff4285ed19ac1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd51402edec882e2947b71762eb3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0551109052c10c002276ee3d1ed30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380cdedfd514eaf4dc610cd6a6f6cc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a260c3fda3d0f31fe2fe8242f842473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eba7a29b5f183bb9695a6f39b3f29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa1a9c48321795457471983f809fe3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a8e42b2c93a0479196d52411ddc9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e0e283a353cb0901c56a1b301b9de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da46f97e4295e24070242e09274b019478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabc42d04fddcf17909e5fc34301f2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff6b98da61fffe78eeb53d0b1d7c83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76078684b41ba3259650c6abbec558481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff44543c1e287d5bbe6372e6e3dca87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98e406014150e9ebdbff7dfc7b8ed3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6519e2d937b1990ce5ae47b9704c58c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3f2985a2929d3d7962e3f2b1a34c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e286ce9a1c7bbbe226c842b6ba71e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc6617187e78037f66fd580cc1bae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8b9fe9cc9eda95603aa0506e8669a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47778029715d24fc39d7570177e7cd6489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff040e47755558a27f5ec64c467f411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c65c62abe49578e7fe66207dbfdcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f66f93310f2ec6d707e250887b4e093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d15da78d2cbddf8be537fab72bc374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a142fc4f3f5fa8b781c8410dca9a4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa858da836f40ebaf7b003b3c0e2a2e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dd99584f610be0b57283a6e7247c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2484497e78b41ed1368378ba8dd098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01449e33f9cd6eeb996b68ddf4ea39f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cfb5b352c00dd83e7ba253e26a6be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b1d4c1a30df39b1b806ed5f0e96c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbce0cfc1fd69ca21b1161c53172c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb24c7fce0c55abacb177af4b0de52f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64c4597bb2afde8204548ee664d9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a81d236426d4b96f0bd1edc26172f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd416c065ab039fa847e834a2896fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47af3ff4d469ea4a69ab54d9648d10117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45dac819a7088650331d80f5f0eb5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161a842d17d60bc4610a2d071bee45919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af283aa4f400676b17fec5e7b14c5e0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab643e0344fd298edc661af04ceacdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fa797dc01012e2c0cf2c7d2c53e3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ede29fdac7d206da5325bdadc31a0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a7583c205b4dee80ca7a57909e82524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809cfc4ad5cf4c7e1db52c4943da50e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3a7031da9071bcc7aa75c913d0e6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56a01074d886397a9dfbac7999f99527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbd669b31a7f24426beac64ad9c22628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177492c239277b256039e078f54b4baf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95fc73aa01d505221e21e1ac64ec3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c6ef57632134c5b1805fd8f6742d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9b4b15f4992b9cf6e7a99bea048a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed684916872ce0701a811fa03d573c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51854d3c1bbea6d240f470e841b3fac334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a97f04b5f4338141020cb35be1a61735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75736b1e882997df8a8a249f441c8ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3182354d37c41223fce618a56d0c2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3868c31425f0b76ea1c7512eebf9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1062aa4896273590f21395d68b9c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd6d57d01ca037294787e4aab8dd9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39de7545011fbd3ce69e4bd348338641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f017af2eb0c2b06c35c9b375a010142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b00eab0a36128308c74a6f2cd9f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de003922f74d5b0b73abce3b6c8173b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012ec2e63b6f059c571fcce8f45164745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20501d1adfb30deb07fd1044bc39a04646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fd5548ed476a2a486d3aabf39c92547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fd71ea5b7f7b0fa87e8aa67205b1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289a09c67bcac901a7b8ceec0311dad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed81ba675bd8b8612ab4feae6f018d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e96c2f351b6916aac69af4426147bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77a23e688c7b746c3d45160ca171c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581a78a923fd5fffb86a27d7375d9f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76794dc5703b964aefa58f85540d03d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12721defb06a7c5f3a8eb2c7491797c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd2a99b0ea8d857aa1e1a8caf22b7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23562e16a17c06ba600febbd6eb6aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee4cfb3fa53450fa46c1fa073d8b7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10845ee9b523f196be922ed78f0b7f1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e31db0347a7aab25268146ed5e5fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9ffe7d8d95f1247c6fd42737083b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e0c55e57bc0b48de5d922133ffec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ac86cbfd969c7212fdffdd744866363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88da4b751322b5a88b3ac7b0d06f23864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abdc0e096f15557f46c4156b71ee6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8a9ed9b920f52d41a329b1609779966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b20aa5758a49b3fbdad3e9e3550b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef4764cc113c27175e279cdbd80b5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50350b5277fbceb00ff7f79eb447ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f069d5f79b0e44f910fd7389aeba7f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98898a6e0e744390f04b541f9a9dac471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604891d2613198e7a55b8cf225da34572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398355e10175fdc2f4414fc8103a42773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ada7e1e216b077b9b2fb280535645874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f11bffbb1575eb5afd51c5563d72c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5751ff7fdd5b43526085c41c150316d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a57e53d5f85691b7dcb7927d8d6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5c4a3086c030352118e593446538778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70cc129eb45ee2d78fe491ac8f6ac779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be73be247cb137c8abef3b0a9a96fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d08729c9fce327060e5b815cb766b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d108e2c8bf54d0ccebae9a001d990182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a4c1e83c8fe533b479544339b65ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b6dab7c5bb9094e319266defe1cca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a24ee2e4079824f98a89ebb09ddd7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931b1d6f56dfca4421439286f352a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c9d43b8a92e9625f29576e9a7262c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d8e1ba8fdd81a4415dd950e3d97388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfb9d883f526b180c8b0efb52bb24c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d22db7a4a00b1c462b069fed644be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c659894353a8c65021378b88d29cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb8f328b45caf389135077607c32ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03762b3596f1d3fc650a1c558b3ee293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c734499ef4e5373432da88f912169c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d1524f19662b80a72848db9e6fec595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6a8dab1ff899abfca9f2cb246b20196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bd5a147ace4fc20a2666ca9c6944c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571ee4d1d4f9aea3f58db14a96f8ad798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfec997aae2a92b3af4d5d9b9a9b3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38af857a31d43a8c0a33f411cc2e0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb9bafb6f5831953bdb59890c17e2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061e650b6281340f15bf030242d6eaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee33f68ad417d2c336803acf6076d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05598968be2170c4c9eefcfbf5178df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae59762ce26c4be1a25a051d614c4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a85fbdbdd56fd2977e3a44824e0f98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dadef6d5592a4370316f0f3a5ba4b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704061cefdc6df745a0926f4fd2ac88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165263b91d54e9ea220cb73ce2adc982109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5255181ec161d7033078e754ac61f6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3dccf51bd5b513fd1f881409fdc9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7f3459388eae01ff5609f552e3957112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cca688af2f994c07b498a0c79625a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86758e030b67a43600933669520b3e52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf87a7e3c024c95181ced93ef20030115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaac7fe68741af00ff288f3ca1fea5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e9d9553e3a521a9e65427ef4ff188117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6675ba98da1abaa52c6a42f6d4bf5b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86706a5b9f68c33a6de72b33ac62ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316c9896b9ac7d3c0ba96d5634c4fb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51237889e9f3ac51ee38eed69d99dcef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6061c2d6ce569f290de370def11b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8b62f84c50d5e8ef9bc55e027ccc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfba2fd616ec786811e976291738b62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d2b52ba2e45655b6ee28e8d01641125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ebf9a2e7626cd9041cbe4eb18362126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057075f5d3cd845f48856b88ac4b7a85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef47fb080cfdaece78526c848e9f5f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea326c7634f5f861894dc921e6c283b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918559e6f71a5f4ad035da138d9b1f2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dead51ee0f23bdb6a94c7b7cd219a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009bf58645f40a79e93a700d0aba09c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0eb99f59db1899dd0f9d1eefd9d80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b12327bd0a4cbe76f9790ef0ff706134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f877305bfd9f7f30e90b3b54b7b93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b8bb6ea8a295a4b7cdc5e5630793e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3000fdffbe9adfc83f89a135b12d479137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add2ca1930e8270e4a978c537bc8b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9bed86941b909fbc1915e7ffededc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aef68e0aa98cac9e00c73173cdaa57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322245fb3ea9d9d3965e1f81aef7073141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89054c4b68064c753af54e1a71f8e31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98625377b3cbf47674f0624e402bfd3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9a52991f2a8efd0b5e45ed2c77c26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f9f456d73b452604191be9f935b27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b44bf9ddc66534aff75defb227b7a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c71faa5c5de52cf4608cb56a5cc5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caadf06bf6a9186e7d65fdf3b2fdcee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263fbb16898f179024ca9d62ccc5369149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134486a7af5969dc7b7ebbb25ed020fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9483eff21afcf1c8defbaaecf51e42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd1a4c519d443a1aaec1c6d4c09259152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286c33a9840ecd084a986842b7332f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4388e7ffb8536dc9e0224b8a3670d9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816efbc0630b58ea15464ad0d58f4c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f199701cc7841421101bc32cca23ffc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d942b17025313418d90c4797ea2333157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2953c3eb1728e25d15ba4aa9ebf50a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ba6b95992140e4c4b773930e14c8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d939433858524a48df108043e531d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48e433037f48cd6f8aff0bf63f782a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8080967e86fef360e4eb0a0a8fa6f90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076b16cbf85597c914764daf256376d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c6fab112d18df588cdbb75ca935bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78ab842c78872ed2dfd75394889369165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c95304ac481758e492487e4ec705d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139b484486dcd9d0b1000d0fa542ba2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c088aceef54dd52207f50126cca3e73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d80ed0ea5bf1dbbdf0523e0f494c78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bda4061853ef2c3735148848e5f627170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c16ca00981dd94016e578a6479a29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0cc288146afc40f7bce1c1265cb78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce2693fc7eee332c4c90115541370d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ec3e76fec920de5afae07c9153698174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae3ce061ccb296b26cfd3f5a3a717a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee716847c248954da32441158b25420b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a57c86f3a77f5e90c14db3d133971f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7a6ca1b1c4fdf4ab1704773ddd0e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d484976c11623e69c93a5b7063f37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b36c3235030daa40c687daba14917180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97ca7f5dca025d72d00a573bb69f80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce72fc1424b115ca5b94ab5b1130ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b1d8ee988d15b0b7436fe02d279d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467be01b41d78299e1a35678f761e01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a4837d1ddaa23ac2a8e55d7e9b59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74e452f352f9ca2f8b3b2c7e6c9803186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d421d85e3bfe3f794cc752cd9466a47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f71b1ac2c505e66d64208f0ae9a8a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3a114b81db173617797da53e3b05f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28e39509c99b0f263c951976c0b4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082efe24210c01264a79b229a6be7ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9ca970c04f9a989e96ed2fa0f8def192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2e4f31e1838de1a79f8a7d29f517a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960bdd4f4fe7d8272e5faab166d0bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade9236d1b7cb0289c90d46e8008ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759abce258876c2974140ab428f0ac8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4199b408f37f41fc0e5e5b7e7f3089197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371ca2ee1c081ee9d9ff51f68bf0f27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680111197012b300ac16afa0e47618d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd27290e950fa0fcd7a2e52bc0ec63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97ef4d99f0e9bcda2089359bc15d58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f5975c869df63153a608e10dbb52b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed534c0377b9c3dc0f22ecc6420b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540d4f1095ec9d8e3fde7be37fb5212204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584383754df431fc5f0863eeb68f6d67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d3fcc39be03f2904c32aa2807287b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4735b32568dc317efe3fc5109265c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581cfef7c0b5f13e88693a3fe7d8a01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288584657c7ff8473450e11ff8d2088209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41215f8e6cb333c66d28a00f35a589210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f21c9daa07cd4ffa22e0acc00525c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d230859de291f49f2fae261382a60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83211b18734f0486493ae5595c7acc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55087441b69631e9469d051248f43042214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cf29e778abca9edf9e0384245984e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0caa90250b30a86ef8923976d9a5c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386e0e7ac2fe8ce60630abebb59350f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46c4541d65c18660a7d7c27af4e416218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd648a516ccd2f9aaf59268b6932f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773930abe46b8931dd5f6235245f07cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfb202ee37da05c1d5a822c4b361ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869f799ebbb748a11f43fab15ee9899222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e1e2a86184cc70a4c940ab8b8fb95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24da1f8a4a6a8ba3b82225f9735a94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169062d642af6669672b2d0d0686886225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e5dd5019d69bd66108411ef4b13db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351967d4578b446979794869f62d217227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0631ab394a472b7f10c893e61b76e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f63b8bbf30b6b0d1c797838b1d9b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cdcf126a94a447010ec311f26171e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203b036fd3fede0754bd041ffef01ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371749ad345d17688cdbc85bfb4f54f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5606d48bfcc9dcb75ed4c57461ed1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadd3af2958c4e2e93e798e9e241440234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ecf7b1c921a5ca8a30488870d43a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c46475e89416cfc1af7b0a70339c72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb41e99e864977d4bd0aced9a0f86f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c30d53a83e41f743dd342fa840b0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03d1ab248ee60fb46b4f78b7386698239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c44601972ae0cf43f6cbdb1cc8a38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98165b073a658fe3977bce8a12a64c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d89460d4d1dbe85e7c77b584cdce51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb06e3882862a7b801979f51e5f4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610491a55e4f1bf449e3498813c8067244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b3d6207f0507a12baea6b9221737f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066662b60fc1e4bf66a2c56a8efda049246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c19580bf4c2dd0db8ab1c789bb30b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb2cf0c8ce1ccdbcabc33a76ada360248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553ebd25f9961fb022df7e7610a7e6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89875181a8cd1d9819d5605d3a807a5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cedfdd0e88d71e14ac66012a2cac9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8a4dbb39e78415b77d969356c7d70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028c9fd99ba0e80f2f04c4754cd13bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c8c8600b9b2a355c1572d0a67ad9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f4a3c3279423e8410dfb0a7937265255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4b68e9d055e50d36b3c316193dfda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea3475f40ecb57eeb1f941149f3667257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4db8d9c0d7c77c281c628365dcd83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832513960c97945ffea56556f68b4266259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14098133068dcf923decc201d02d5fa1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400b60cf1692a57a82c99f09d4f0b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e6d2b8b63dce62a9782eecbe17a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc0cf8b646bcb46c86fe287714d350263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40db9cb4b933985f38f10d19e3361d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee0aeab4b3d52f94a7be487021b87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2473f40d44500f70bf64495f016f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8249d4a49d4366474068130e7c5b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee16f762f5377b5719d05e755a00a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b53a949181248eda0815979348576269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae5b8002d13d3fd698461a85de2d64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6259ed3ff48721d10766f137ff85f69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1493bbf623343674eeccf97cf76fad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf14a570498f1ff3783acd3c326a0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b2dbf4d51d60592b426b73c915c8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211f0208d25eb74e6e1eeaf1efe8025275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa997e335c0ede83674909cb1ab55d2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f787f79e7096c1147610e240bfad538277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88157bbb8477887745a9505d542e557a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020390c09bd399af71da026dbc86c51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1b5f205abd40567ce894a12c3df20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5342161109dff7a97cd07534a08c03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922db4dcfac81f57578d19acb57c3aa2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3526235c228a73c4d3d0a8fd36211f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfe4408394c9e604981cf5eb601a1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c735c527ab7abcdfa614f881534c61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e83d2bb9e6bd828daa723ae74b32a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523e5be5d3a45a745e78d952cd0a019287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760c5c2d6613945b17edbefd394d9c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d816cd5ad7a50644935b0dfe48f1305289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb2c2265c1adedb20b341abd5f6f0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642fb155c7501e4dedcfb717647c35c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc6ee3ee463f9b8fcd3352337a004b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760645588b187402e8b8a8b8a0179b8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d7b94c77a00692797ff155d9701e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852a436df049021409cac563637c8bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02189f28f731afe1f12ba2f294e260e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bcda0e8d2bad0f364fea87b547f35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a594e4a435290b70952444b8d1537298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6d8bb2309b98c8ef0c153611bc74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece575c4790dbdd6e7951606d920458300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e0495f16b04445fdb1dd6d35da0d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d44c02cf1f9a2db27f3d596df6b23c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db64efe914f7a244e785236921c822303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c1a251329053dbe2e873a1148c58d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bdc8e926c66f05c3229fdf978baae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6a8f319cae84402784c794eacda0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a534414fea174cffc66a7d3ad36db3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a03cbdb21d637988cf63bca8ca42bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f4569df5e7b1b266bb3742787cc91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2cde2657634af0f7c060ea154df62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb80922699a70bc8666a5e0df1630e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c668dda819a49c9fe9ed9b4d0b4144312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e80a44471be49976d958fb37e9a34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223a1fcde0368bb8d7d684b227b802b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f963d3dd64749c81331e45c14c05bb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57109648d6dba79a35f1de0c2f7ea8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e91a7a90243a272c038fe1f0e46bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7956d5e78e2ff8f8bf386f6df357264318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8584cd5acb6b27ca3413cff1565462319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118f7f790532871b0172b16b925cbc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c71bf5ce77200c2e5c1ae7e649d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0684ecf6d381c9f6831e074222f67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc5c9775b24cf483bdde691e91d8ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177448175353812f339e17a1e197753324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d82615fd79cc696c13d7d5c8ab59a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc8c22b3fee70bcd7c5941ca1b971326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725855dd6f90dbe58c3f7b75757064a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db401c836cc077fac7afbb77389290ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c207fd43301f88b38a3a3506d4168329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ce1d48ce4ee77f9d23bfe3cbf4dd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b0c91a9a78d18f74c6d80839c17cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cc0bfebcada50dcd63c78ed8d756f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9cc75719ba70611d737c3d9354e1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5e22b60b828664ba123083fc56025334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0a799431175400f54f06f8842729c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ea945e7a0dd1c7df18eae3a0b375336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd91a0a3a2940d3a871d89e530cf9b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a83a4050902b818f560ec80a00c219338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce66c0b0cd047228f385a8a5932fa4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208a61acd8331a693669f8cd6ed6995340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed96da5134180e11b49f1ddb4ef3499341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527716cbfdbc94e5bad6117e2c06e52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4d725f4802ede45faf37bcbb1ab87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a86adb5f4a08eb3c046a58a461f2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf85916d1eb53b4a05e81f63b47aa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96d87a41312c2585d6905175dc4915346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b71917e1bf5547967c1dfb353bf6f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a237a0673e1a6a9e2ac4e31ca2899348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa1e73e18d21dec31808896bc005b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f781b130d8529936e7635fc8a9668350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410ab1d4adafbeb7bf09eaba5e332ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca3ed4b70a748c19287874ae329dc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977aca9c51a864504dfdbb555955146353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3cfce8a1f6cc8279ff3defab8ab46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000ad3e64ba525e0d4531427ba54c78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de7e2494a05201ee741396f508d8ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed657a7a0f53afffda73b1e333a8dc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92220bfa2ab41e6ced8c11ac6c1f62dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c8491e193a964978932605c659853359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4303ec129514fb22a3ddbeccb5392360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b392048df3fd1e99b63c572178b37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ead18ec364dc3792ddb15c38e23e60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aedb08702ea06d98390eb2936e3d6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0907fb176d46e2641f7166b75db7b2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c370d8c1fbad005732611002f806a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868f06b40c103f2fb52ea1b0805f1d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88582158f6118a374730f16e61d5fa3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f49b18618ede5e1a5a4bb21df8a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806e96efe400a087b5bbfb9e789e58d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3671cefa4fa24b8f0e6d2b7bbb6907370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b7f6a753634a4a2562c6a51bf3732371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dd82011b2facdad8df592aca5c761372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3249babf12438e45c184fa77ac2cc6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58693f2aa60019e62c3fa366bdd488df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6d15fe7eef0b2d6244c8f41acbea6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699b8f4cb00916242ecb912832ad3b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b17f9439ff4c77ba5f6fd7d0506a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77fee854384dc1d6d91ea5924bbaa8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7be749a8e03d93c9411e7d95f8a36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9dd1686e1c009a09fab3735dc7e77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc9cc6fa9af1d5a8b19dd7ae5047fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19857e67cc6c052257001a64b67d1303382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d0838f553096fb01aadda300be300383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb32f822816a9b98ee01a829fd99680384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30171928f6a420eb231e9d7edae46148385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3364b5f5c1202e5daf4a245a34080386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ce2e0e656822c89799fba41dba226387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0875478b6132c0d587e0146fc85b86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d32e91788c06ebf5e05e20ffb9477f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a80f06467ab6fb54d8c08417cecef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9213bb5129c353fe658c1b0dae92b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb7ba105329ea5516e6c6fcbacbeb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f82dc3b68e26d328b46b881b9aacad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea5ed2562f909f280b476f5c979430394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f91092ec0aa5340872314b25c88de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050ee4de52e9b432f54c7a5b758e904396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64084e393ee18a79923c0c55a2bcd02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730885ab290e0c0664a9a545334dc83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef2ea3a59ed943060ad1d20e8670ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b891e3da5bc270455b0f5980e36a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02c88d911d1117317ec9f3f1f86ce0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da274ff8f1357eafc3e0c589bd7a6fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613dd3df7a0f51bf2cf6545a4f3551a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba277b2eb6b4b4b927e47db574c82489404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578613acdbc6908588b24665c6368bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051bc36b070211c4ec224b74173cc8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b6f9315ecb01a99b909566ee39079407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11892ad2b7b598d3d114f39decef091408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160176a1c61e5d8e5c1e36b2655bad8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8928ca3c4d38bec3d30ee6a83bd32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dfa0842ce91f36495d3103474ad48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ede460df8848e618f94748b8eceb22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7a74f0bf9b0b888be8039706b276413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f364fb22d50d8fc37d168d3dcd5ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f5dbf526ba8c60306e699fe701d65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0348f2dda492569ae3992df7e20e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1921f34a6ef1d52b62f1102f703a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11852706d33c3f559becdb8239804ca4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0108883c9ba09210df38e7f096160e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bae5f245b70c6fa34d2654ad99c975420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab34c76c0ccc1f07410cd773f46e16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3f8cf5465be708cec2af9d89ff177422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fef037b23cb9b1abe46cc62ee870d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcace64bf27169850fa21af6c320d76c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a95d75adfae1a23f0031215ef8112425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0133ba931e3f376a78a00b515acd4a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffa39c28978c3edde65dfbfbe02957427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b9d221c12bb0e82216076fd340615428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db566b96d8a3ca93e8fecabeeb0f75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7894e7c6c24ead97e4b52436e985430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a85dd8fa1d6502d21eba0856e708431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fe75bfc08157955ee09610b1d6562432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed438924188c5037bb80af0658e323e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2b06223f3abc1238e07affe982122434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eae4a115bdd3c1b382de01109e4710435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c7bbd7da3d188e8f60a6c21b05462436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b283446391df44db0356249d45c4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ab80c8563981e7fa845366c1910f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595df129cc2205b131d3230063493574439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b87900a507459fb20968a14a79f10c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7d370ba69e71a427d61345fa904d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f423400a0e367eac855cef54132ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04422afc990908bc07f43daccc4a57ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d2bd0cdb4949a1117c1eb21f62335444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c494060834ee52dc9c7b98a57ab926445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aef0b0ccd1d94847bd6b37c643f42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543afd76d10987b97b0f38b8490ac15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae179d98fabc969e94645acd1ccf00b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a836e76c13f688dd82f6dae6681249449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbc1c04ed8580215615b9a6ac1751c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1384c21ae9e41d2d38d3d2da250be6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc717ace981ca75bdaf14a14d92b520452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edd8db945d2a5026cb6a9a69b987da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2cc7651d30381d67dee3d8d024c07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aba5d8a67ea6eb072d16ba6fb738b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85cb1ce4a1fee53fe5b7b78fd4d213456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312fca1980a611656cf053fea3d40ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8f86ec1787166082c639c3a404a7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a1d608aefcc5daff81c4518b2e29b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9a820f74156713337ffbe09b67b25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97936400d332428e16be9a04df8bcc54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c99bf661b7eef226710f955661ebef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bab7aca768cca190f4adc02b1b4ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e61ef4a7c7522550f5850514605754464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f553838bb02451866da542d8b04cc84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a492760beeb9e0e60b4344733058466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bb2cdc06345d3aeab7148313d7d00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651018c1bc1b5f9668db43561f6502e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7e3f0ad2d7fee90faf744e2b43c46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378954e1bdb25a48afbeaadb27bcbb25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37492bd0476c1691971703838fbc59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5203e7c6ebdc8374705e42d17f7cfba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910c4bda763477397c32a2082cdcf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59cb8cdd048ba3cf33a5d7550626fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dba41f58a71806e4a9e330a6a75c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27494c03e16d5e5f7fd19748b86fb31b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225aac7a61f01622dd717e26ddeec55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9654e64e061f11b88d710743397ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91271c3fda4a7fa6fb700c235b3c548a479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>