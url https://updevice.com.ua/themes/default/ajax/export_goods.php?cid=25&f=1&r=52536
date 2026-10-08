--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5fcf2b97cb3f7ae8d0f2a070dfdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bdb1b7296ba6e6d819ce2e595f5282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208675f1a2fd9dc923ec5b29dec61c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1631f8c881ac07a150a23c309c9ea24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c57befd7597094459970f8759aa8de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2002e1c3bdf96b794d9e8965d7a82a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe05bc421ad570fe247de1549e3eab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f9fd4800f52925056184f78d43cec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bc3ee1c136219f41679871af8f2139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8090b99dcddcf24a8d03971fd1d80a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a22a4136786fb442db4fd0fa4e9f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e5646377112aa72bc428ca778612e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef87cdd66bc56212296fa7240ea41e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d9f1cf8eb8b79768e25933d3d2c2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758172fe72c0e903b940f2012233b5ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a5c5f18efc2c5c1424cafa5fb4c6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280359f1f2485c68defcbb76cb04ec3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32bab6712cabf814c22d404dd7a77c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bbc87c8a31407505d1d5e9dd1740a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b643472a4c4956dca9bc9b6639443420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e9c11913e4390d6ef91cc031061f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2751782b3d943422e1c6111a3434da322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7d717b9811b0f13d2f00237281f6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b7a8586b83c46336c4304fa6eb9b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009756b7bfb46facfa4c459780f3949525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1601fbd7c116277b4c5f8c13e4638d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adcaff0e33949556363aa40b3cf7e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f5091aac83d99eb91f7515fd71d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818bf820d162b7b8c2f17b43870203929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aefdc4deba7c98e395231380e741a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d6a3e1dc4965b6ebb25a529ba781731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c22babf9fb8f24d1df5750974e0ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9faaff9d1883673c3e082c9594fb2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6331a92e5156bb61a657b5702836dea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31caf3ea0a02f6efa02dba75a4f4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a65e1eeca045d549895f0d248bf88c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc91b999cb0358963c1ef7972719437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b13ff7420ac5804481816fa0260f4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc459cd13efce2b0ff129e6021a0a8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be28a07d768c2d1ee938c4185cd35140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284bd73d3906380f8c395947873dd7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b2d3552b949501fc8b63b240ec63442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2410f993080ea9ae91baada5052bc2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bff8144cbc682f868c6b2f0a6458b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e6b9ef15bb3351b2c17b98f5bb5a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb40c5faa0a26520b96711fb722e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaeb112ffb3c2f70513256477412b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05185d43f3979ab692dd01c0bab19c0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a4ab5e162f49fc1a41c83d7f8b2d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b144ae3c07a2edda6ca809e84e2b7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764016ebddb840f48c9ca67ed95778e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10115c30f38d1a1ed9c4e44020552f3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12328a260b698e7f8a3e5dc01f31a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119938ae57b6b96e34ee5044d7f4cf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0055a4114b58ca0b986280a607b95d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1f3b611ed8b58acdba8c26bba726156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8684dbc51555bcc32dfd8b2dccb8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea3b96709ac35fdcb435d9a9dc57ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06b07b220b492545095b6bc608599f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a22d5d93c845d978d38b4c2f9006160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb861a1e4e16d83fb56afcdf293083e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374aa7db882ba1086b28d1802099b2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631192d47331d4a9f81b1242852d7ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863605a21a0ee7b2626408436c48e46064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6535778b48d4da1dd4c52d2d6c18e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80514e84efa1c00c7d269693b54f282d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7538e048a727acfd8bce55d986ab667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ad76e288883d642273d49a4dd03f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581971edee5f4e2c46d3c5c12002bc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e634e8260d37aa72b91a61b3e213770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e42d82570468943a5bbdc27e1c4fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d54f299511987e7f13a05a55a2d1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926f00ac2224375df100ec4378082a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca38967a73d249d3705ff88cb547c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ff8bcbf41a677fef6afd74263a6ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a388b60a49932078a222aaa8c4d1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e4c493b1d448160ea8119f5eb910077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc7142927310cca3ff8a69c99d265d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266cf087f93cea9fd58ca3868c9fa0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83060bb10c832682a6d51313fb4870180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e601401a9ec1d21fcb6afdfdc082cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b1204fa23bb7d8b55ed92b38c690d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc514e7fbe786c19cb0281dc0e667983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e981b658eac0d5bbda677043207389a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dba487f680d7a8685add27ce07f61f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6547a1ea75079559e158588999e0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf067174519ce755586a5922478ef9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ea6fd0c4f287593dfe602d5180ae188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab2265be1009841013c4632e74dc2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cd0171989b2238537906d36edaf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e901514509e4b3e597e6f3bab159e4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45876b9aee0f68fa10ca5b8b027aea2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3598963d7b056539fd8e9e78937c06b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b970b91d6de0d7091b2bf551c81ed2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262ba00dde2bc50a975a81fdf11c6d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30967a17a2dd1218760de6366122772f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0a796156687e3b34027b2c894effc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1fe3fb82c87f9f09bb6b5347083198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa2d4073d776e4b4c17aa683c66d3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360acafff6f1dd75feee24dac0a9c07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebedd373437a713b89b662daeb900b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19cf1e49d60335b06a76c7977904d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2805c9aa0bff3d6335b3bfa9246062103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaba34dac8c07ca329f90cd32115f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8375c2f2774d5874974107267d6944105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c6f1a03435a927e84097f5e9cd903106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa79bf8fdf814c7ba2cb143932319d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b992d02a631cb1785f0925ebdd4dab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ee2362e7f01f9cf8ee7de66e7bf39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bc3239c0b3155186ec367e1e589c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3989904d8138f5364faf9315b1498111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264ebdc0164a402d0d98d10d13c9fbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4fe4846e64456077842cbea981f53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3afdc65f25324ea3fcb5adf44e54fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf88b5e8657a8461cdde13a2a6b20a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041f52f1e39cb7772ec4a68d66499ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206424aa743cf3e4172992ebb8ec6a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196941173459e17ac936939e34b8f54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeb7e02f2919db715e6fc86845dd42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12a4001c7ce7c3141827d64de341fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df201187e0d38daaa781e2a3565742c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9751f82d1ec5b0a0ad0a5c6440ff8f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864aad2beee7824d202327b4e20d99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ebaf5322697e9a98fe4fb82cc1d67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964dbda922d520424ffc6c76efba7ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0188cc303d77b85fa1d2ca62f7a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec33dae533f01329b4fde324272e5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa66ae32cdf94f747d1e3e5d41d7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22563fa309581f706460f7ba02069e89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7059ab5b493849ab5c086f10d84ed1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3c271f0704338947b93ce2cafc1b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299870a2e8cd963e4771aefab3b3e1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7911fbb93f45b49ad6c3a6eb45b216133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308d1bb329e61c3754268b47820146b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70b0aa04bd9a5b350408fd7abc2960135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd48c2ccd8cfacadad37a03e57ff416136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f2094ff24757da7cb957cb74c5a0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc32c75ce66ed19452d1230efa36f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3d6745a20f4016084ab6a3597efc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48916981fcf8245a221463f5725723b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a77130a64f73fe4e79465573cdbfbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb153019bf9160cb4b82dd51b3e8cb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3580f3c85a22326fa677963415e6352143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853729889a565927e811993e10c75c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e5a7a9a7e1c250336bcd7aed2dd61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a566ee87924eb107e84406ac32a66d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7991cb0e14280e635147d75469add147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb91c19329d6f12e188fa08c79eceb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220adbc7482d16d3d3e4829e57efb0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9bb4bb37a4f792689f316e523d28c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd778568b61b4c39e13f11a851316e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fabfd29b71fffadd5566d05c79620152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2e7b07e6e08d3cbde6503bed753f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71a68b56014be5342138e94b44a0f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb15dcd980f1ae56363c4259414daf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671d7f2b2fe2b46cf44219edb8771e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc48580e85953f40915198e090aba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ffd36f3dcc24dac416ea24f73375158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbc01b0bf164bd7aef52074fcdbc9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a3944a7500e0726b016bffab4c847160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c74c5848e26e16845dfcdc50b048e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a23947a00f860ff43df228b0f4d4ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69212c47d885357230f652b85cbae012163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d104ff09ab74acc16604f42ac45a9fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416a0d50c64d712703fc8cbb27cd4cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db690ab0f4b1930cff8577946149bd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1095aaa9af9f7962a511175f7f2a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafa0eea79a949488bec9a0a4057715168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97954776d0904b43edee65c5c761dd82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca53764c94066422a545fdfa36edc6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01807b90ee833e361a74aff737747fc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1345653eec0438b6764a8a8617e77b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead84f40a87bb610e8fa6c24e087b2e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec39ad3056871df1898ad28fa3051174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a62a443a032c79c15101770c989ad2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4420ee2267ac4cfcce9a4dbb2401b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f93a80ef1e43eb0c14f95d40579d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16d494e6a339b1f8998d62838abff0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f5d33f162518ae48477dce1224da1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f90ca537ccae2c71de0f059b27480180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe967de27bcc22ea164e6c22f615513181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a0ad2ea7babafa107ca8b50ceddfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8619e9f0b78479b5e23ce9523510494183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe61344deadd37ee1aed4da161d431184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a8dcd118807cac8c10b98adc4b70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998469a6304a680579c6fea0dab1c715186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989b3b74633ecfd2c3b5b448b94b91c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4b60c0d788f3e70e5206f336c2677188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7b1107ee1c7f126d9cbe498417d83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743ec1ce81e8859357074d17528d82a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5ae08213adc816a36526bf8ccbe4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da1c4b4c97f9ec2c298758c3b4324c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e058e4638ec282520769d9bbb9fb5f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1ab4aefa2a948499faf7de0ca1948194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5877384dc2930df5790f1b4d0045d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252dc4b3365ac20a11a55acf1a7115f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc278216555cc99ba3aad737028107d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad7fdd69513bc0a284679ec27070bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61e534e43b48039e562599695a5e8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010117d2a3a3ba156d643ff4f0c2ecb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceb11b6c46cd2efd27e15ace377de6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb015338644c35a47e9ec40a5bd1158e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fe7218701765e40872f79e60792ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70690a70bfed4b8beff12e07e1fea4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a856ad0c39c1ff9172acd7d3079a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6327dc98f955ad205c9a64c617363b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d296704eb5054f8fdba9ea2c21c24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b861203fa76c5bd52a0bbb5ad54b73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acadb5370535cb6c7535b2ff2f91ce0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f68ef0dfa877931f507189c87639be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdac19dd1bbca7cd9739436b284c50a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5337afa2de1a8020138dadd15d3323212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3cae7880c3831305e77b8a70caee0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6cb9e205c565407ddf5a2d816c7fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6d1c34f4f200b53d55ca11b4710c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd73da8e388abbb446c1c0fbc426c02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15e688f06f8fd1a16183ff0d6ce7dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192a9e4718325fdf4a83a6fe67226c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ffa1fe4111f589ddad46aa071a2bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c6d4484e91c61bae2a3c3d9737ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208910619aa34e96ab48f083b23fe9f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e76246d94c85167f5f9ba106e6f64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e2a88cd04029d9519b9ad006a72fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9ec534f5d26eda9a00c413c675b3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb98ccc88d150c9106dd5b7f796aea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b265dd51c5727b5ceff98afe32128226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd151ed5fadda3e8a3f7b40182cdb0bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc65b869c9cc735bd6f6826ceeb6e6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbb1215034e30e28c6970bba102afd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8901e96d008fe78c3711ff60e8590d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f60341257e11b6274a540713a0b912231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62082a62f000608f2dea46541b98492e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b181348f5f1d2bca62a780fe0c411233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170750baaf157426bf1e91f2dc94ffd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf133c699ac014ffd8b80cdd6dd67b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ade131734d281a8614c1cfd160c04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8951a57c9147e6d4ed2d63f727079a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e87e2f510bb28e6713c89f49a72693238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273ae735fcf24c6dd4560264ef5070f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768425b256e3f28ab1fcea008cbe38d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46049f147a65a01e554d8146499be23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c096b5ab4f5f3536b49d6bebb7f72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41c5dad96233193541d0c02081a4f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cb8a0926c3103b5f4bd16d08ea005244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce57e1591829a9d41b2708a364015e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261afafe1a9971eaa99aafe6c3d0b89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da01fd0c15c49cd56d7968f868a595d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3604aeb90044ce4484cb7d2a11ec11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa647260c433106d98136beb2607329a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc86968d0c5084b85813d5f34abbc79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5be273227288cb26d6b3cb429d5614251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c555bc25d8fd7f50261d7c491d18a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79367a7506cb71e85cc43cf3d7d55cc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0bd947199b48893e75c86894c89b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b506bbbf0c273f6f27447697bfdd24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c035004bb76ad336e38713edbc1b48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5507c29799c7c8b37b20c4c221fbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce649a5ae4fb5cb6a9b4f8e6a6baa534258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369a67a7b1b500308048ad5ce1d0b14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fe7b2e6ad5b243bd3114d390dd0b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71751e26aea5b43f3afb430967193507261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb38f91f8b8a39c4d5b4b306d5560e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f6c91568da2d57f7d848a144019ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746044c12addb0d6a431ec5283b18c99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a29b4b200a5fbba94ad822269d7d4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13419191938f2b8d9424aaf092d95080266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5a25edc5e39a5cbc48b9a3f6efe88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b869c5d18a7993e886a6f583524979a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c75096d1c965e59825f26d48852ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973758cfb5e3adf141c99b832d6c74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b66d6ebb3623c89584487702fba93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0105f76eb9176f9664631f56dc531b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e11f2fce9de6bf0d53dfa4eefc11e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd86ed88ec58e873d468d9435320d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ead4276d89620f1a0edded3e0c74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883f03faa8dd1c8bd187da399bc0c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafbfb9a28b7344dda9afa2da036e2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f2b22bd701c1b0ec84fea5146486b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91674048930d600abd04c194707ceaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af68f67c158468ac07bea5a24a355e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cddf0dac963feb631cf332ce36a31e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dd54f05d1f02c93fb8710661ffc22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69de815a301c30568341c4f52db23e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6216258c5c0a59082455d5607df7598284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592da439909543665c35c6572e7c3ab8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a90532eaa92108ccc8713fbc4fbb1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72264425feefaf7faedcbc8c28dcbcba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdb5aabd5a22f25d19cc67d1cce4e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdb02a185490be107fd068b8cc2293289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efcac4decd39a6e522deb612c42d1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e0200fe954963e2aea76931b682bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684352fb2b431d4a716d84859ad801292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798fd0b227c24e92333b5367a015175293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5ee83b6933c68076fec9b2c4f96dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ade57a535a5592f5cc1e8d0a93ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363728cb610fd811ec0f45a4919970296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b96edd45ac83fd5a81e1ed41f180d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cc3b96fbec6d2840316ec15b14d28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c461cb4f71c775e8cd2b6584c0086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ec25ebf4ba435ec60c3b8574fec46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13fca09182478c44ce7d1eb27efe75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197c7fb0330e65bc2cbab997b36a956302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3ce58d33af5aa97b4231d2b40e8ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6780fc06f40943b5720be89051d706304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da2a61cf19472b47b933fadede993f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aee0a2e69966000080bc363d661f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62017ae3dc1a3530ea725163f1a302d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fbd80bf55b97013427d5223fdf158308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f879a969063fa768bd769796f9f125309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0589bed530cd6e74bdb761b9500c95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e3518c432cd605b0016cfa05c829311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45867127c20988cba73a00fd02e2daf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a64d1cece9f824545808a35e8fa96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71586c865f0a8d2241a8159cd706cfaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53390b684119ccfac14d91841d0f01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a6b0eb3185082284e7ab8e14c0e77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9672c4fe07fb7970271a2eea10a96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a232cee15c49cd6f5c2f2afa4ff8eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ed3e4fdd8652e0066e0184d1617a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a9c345d484c946a5cf951c5b22c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f16690af6896b9904b4461d61f8ff4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59909c1af109e2109af20a9834bdba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809b101e1ab41e9f4c2edbbb8dd0877323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0130d259898a6a47783fc3c1994fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b69e70c9ec6881d445c2fb57761cbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1edca1b8bb5748860f0e4f53114fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb7a84cf95488d9abdab804828ec3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621333342640b54b07b81582a4adc9e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0953c41b7521fe504f9d6f09f7eea79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacd45cbb50af3e2b205447e37b635f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fc7788f406573e9edf5747d5fd8ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402d81e5834c128bf49aa48eaffa2b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c86e98c5e4da7d619fe9491abbb91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2175822f81a4663e7d9b4675881b4f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae422e3204d38664f90d8a42ef7ac22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f332be927bd4658c5977e60355ae0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a896e16009df45a69b7a048d8986757337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9066b6714a23e2da7b887c8096b96bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19b1b09b134fefd555ed7ab139c487339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9be4af8486011a24ab9bcc21b6007340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74faa2a8d99dddf108eff0a6a17b966341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fa51098266b7de601ad294d03fc36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf4136a52758a90d913e3aba8768d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dededd368b3c701c279d212994bd71aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7a86aafc507f47d116d26889da6ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c035a1b36e7423bdbb74aa9e076c178346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228429968e5a638a3158591d237b6a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ae6b26dfaeffe3d6e022cffc52556348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2033c807f22c312d5e08650a99078349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a0ebe3b8e3bbf95e421f0abf8e85d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cae31b2af8a509db5dd6cfece88bea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b870cf17e6d2b5441ac49d5c5580f8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bc07d6ad12b0a5d95401d8e37334b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d814985a50cc09fda85e03be162852c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5755ffa54ea1aa2ebe1b3ca3518c5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cfb22b211ade230cea319c92583b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe314c7a3d1bbb82d40446154c0c00b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c78d4964b0c81c5fe7bc9be80573c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8fc254236a54b58d440cd5c73ed6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95928d8b76b0a451abc34277bee38c87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc1d5fd96dcd8dbd11e6c582b23ae7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00992133c212f1db527baac243fdca8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404010dde9c2a8f7f06d46a25b2d62be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc843d4377a43023bf94570c786fa1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9dff7fa12dbb5afa9e2e0198a010a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3ff8899a82eda1d87cd0910c0076c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9d7b98de704e87aa1959c3eebfd00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d91d0e8402f13f6f36df0abf4da77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5e287b28b86bc8169b5c1021a4237369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183a553ecf13a3c3951ebdd3b1d70af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83bf528f9e713609489940c756240f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572be00f4f686de8257e1d17735eebc2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241552440c82cca7dbbf161b2abf98e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67d4b624450a7a9cf8587c3e905262374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddda9ea3f3414960432c524fc050a95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636abd7dcfb2fdfb808e3b4b393c03e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fde8059d121953105ee98d13de680377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60ef5114ae38ac6885371cfb07a34a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad9d478e2e5a59258418835644766e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a13601c353d2a4626d74a90145b6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf206312cef075d2e42738bb44b638b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb67a05239fbb1d2aa8cb67ed5097bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be27a5d338c312df313ea54fa35cffe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7dd1b145cb7f17fe848b2dff70bde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc58688f57632a660c40cc1eb86a4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc15429426e146a80ee08ba38b5cb27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eff2a039662f16faf3f82d4243e9e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915b3f1ea16ca4ec854ee87618b9d28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab1d629fce2e957422403bb38785e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26886574f729d90c1cc5b0f8c282c56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f81315e61da3384f918cae2bbf366391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290932ea1ca6beb4274c57f08719aacc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26986d0215e13c3972a56678cf6adb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c740ca025d1e3ab584fecca25cb76d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2535e891bc0634ad865af6e28739e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333512d00fbb32f735f60338b8466d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42f81d6ab3eff1ce279d29f74b07f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9583f09041ba3f5fd692953b95ccbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84713d43e608fdd447999f7e2763401399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beec00464ed6c9fac2232045c6f0f6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c51caf68cff1ea57a240585108dee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568bf9752ac7035ef8e69b4dfef94a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c704b0483a1939ecaabd2c08ae6c490403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974794a3420d93df773238973fcec4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305072b75c47fa312c3cc6a2356798a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84964dfabbc4927505de67316feddefb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffdbc506a07e5b1ec98dd1c04319a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8eb68b9658c179c41de29cee4ebc2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfe61e7a26706dad2d1544128fe42d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdf993690310c5a6850623e7378e4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcef506c2628e5053a274f478af26a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ff7a91374f088f6f1d5a68cfa93fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f90beb9a187b516a0481650cee16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27161570e8458b6b44c36651efb93ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d06f8360203e5e2cc43f4efc0b06ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156447f6a61c7b1853f7e0117e62816416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1d64a9a1177622efb7fae9cfe935c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb3b86d3b482e83fad93d408d2aca2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128b3d69001cc86cf5eec2702b6e68f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bcc618521f4b1032a359b2c20caf6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404fd0f364cb428a9671d844618a329421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c5466083db4aeb7fe8b40330affe6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c046921934a164b63c6746df532955423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034a90c353e0c67c0b8e75f4ac4b270424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920113f809c3e2d89f3f41aa1efe394425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997494fd8ce38631a4a8e4399c0a99ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7976c28ee2c972db19040207c0715427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957f4730346ef85b4c970388ec5fb46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c7b927f678c2b799db86ada970a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda9fd419756cd3ee0b6c8252b4c53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bffc3a6754b4996dbc20010bcf4886431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf437ccd9b9ca28849564975e137902432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fadece932f04f861cc95db25e4616433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc84e72e0012c69d5545dd77adced0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66376dcec81408b0f3d7e7bc6f1f74d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458567075d014dff362b19c9cc7622f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225f07d256b908b78b8d55f20697fcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021de762177f8eee33c5af2f57ad5ec2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab0957102455bbdb896f053b00706439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b80d3fea1d1aac254951bbce2ee3c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9998e5196b0c0fe8bb9e06129abafb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028bf86edcad17de55ab2d2c72cc8f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa0c1265ca0f401e803ef9be7f8b65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9e608a4d36e7430256325f46c2bd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83666ecfb809a4d66c236676408e1d81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d2ed36fe5c177d14cdac1c1ff1f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d913d2928f26910d20128e40f46ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879eefdd55f80be9d09995e24b153b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b00e29622edfb865caf804972c044449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43bf2f3371a53a614e6edc18171156450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab96900ccbd946e0f3c0ef8b26e27f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47947888b94f32c8f1e390ab8677835d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce437f56b052021c73dda18479bae58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b2a807817d5518f24a6ca432da48f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1c3e6f35fe20062224773c1d96846455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b1ca487827c62ff948354edf801c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e4af84dfe952f4a59b48b98232fa8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b412b75d973d2d0ceab34bcdcdb06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102810d52009961e9ede0d32fbd87ae3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d15abde50ecc2639b415e4818131460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9de74fe341b580428f3b5f5ff17dbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eb6d2c789cdd0c2d83798f98a225e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b15fc465bbb6f5de8a47a47b4b4a06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a077c48189b06026cdbf87799699524464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24939a74fb5cb1afba74473a98f410465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461b36899ad7872f20293f1c14ccab6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf482e0ba16e526340c9fab1f95a1b9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b3fd6a2872262e637221bb6d3e479468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc966a7c5153d6e7330c52f937ad01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557088c2a867d0bad37baa8a8b1f8281470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30904d85e52e620c5020e2ad833cb279471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d984a12982991fc2dd149cc1b72ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18606c4b72c2db04c0aa8f35989c0ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995f0ca01275728f93a2509fd43c45e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f7a450e53a887c070e16ee9a4852475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc46d5e1d5eeff3e89b6d97cfc5892476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34c56831bcc4a4a24dc0dfc26199ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a613623c68ffdd5f8303c2eb59cc01478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9215e32ce808f2f717963986c0be1b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d8ffd3b5cb634a6cd7ccb1e63d987480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23b2e19272c95e377223ef05fe5a3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a47ef1596cd53226d5d2eea5f0a3c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29641bcab662f2a8d9f7bccab237af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed32077ea6015afc2841fc9280a977484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80456f8502be5749af66510852066166485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cad8723d08f3c2f9e94f1953275e7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eb135fb6740027bef63699275e0bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4971d9c3cf853726e1dcca32e8f9f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d305855b1872edcd38b0c4f2ec88e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e0adea4c960f7ca952a4cabd2e1de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301b7b61206b229f43ca50831bf5e0c491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed56ab74ef330133e443fd27e0dae01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741dc064fe009a0967de9b2ecadecb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc04de4c71b3bebdc1ea415552c733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb64d8e0c7bc3e8dc765c08a70ba4a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac79b4ccf91c888bc59e26f6bf38175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54872556db9dbf75c480d2ac6f5eda296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8790f6ce3e81085ef030d0b98ddc4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e259a6821838eda8bd1a72f84cf198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cfee25dbdf6a0f710504f51e06df19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65f341c4905be9417d13cb4ef3327710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8002461d2e474512179feb2de382b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa7b76f2e04ca75404fee37d9efe8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4849b356d4e088483722d1055c620413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9219ec7dfa4bf4e31d72799d64e3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6b2ff86640a1b2b33eb232882fc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cd0656776a4905a0b5f34016c18a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b8fb62fe334acfdef52467d3369ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ae7a6b29334842d618abe7535b5ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfa7f9f8dc537441d6a8f9c6dc751919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab95661b9a022b00dee31119ae712520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e88fded7ce8241aa234d975dae80321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902390d4feb9f109abfb669d715bc5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ad73a33bf1cb7730d92ce254c67ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43139a0f933b176fd7d92a5ea0c13d6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0479ea3bbdec158884dee65c532d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b747bd1407cd6fa28fed97c702e130726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3f28bb2f24cb1f72a1e8c9b2790e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397e5f1277600fbe00012bc0d64cb6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448511663653619c2695543b1b07b39529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38635a951672a17999e6cfc6941273330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49797eb8b152865894d8d348ed6e33ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d0eae21e47c86ce6bbe11a5063a7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444f7327cb522aa47b32021ccccf7eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577ca6550a128a88038865701fd00f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f85973621b5459b38ec6c0295d61a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bba77de6d97c0136e60561845bb46936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e284d5958c93c0a3513705b199f3e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0150cb3187b088c67e44375625d325238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ad30e59a1397313c82b3a262681f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0fba028c1fd319f749a7d77aa761340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db5839ce11b36bae867267fc849cec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14599cf29c71734c66ce1b3bbc7347fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d87e76913e2b30fb0482b3e269ff543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5559c61ec15fd2c9babd66fcb9876444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f94b8792ac50bcedb03c2d871c42d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b487fe77b6dbc60bde5a96f99b8f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f0c3be687e65efe1ea93416fe2f4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75634dbd7bd1d9f05928d320b2341f8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754645e3627f646ec9a10fcd85388449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c3cb78eb874cbee3e2f806fc83d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5fbdfe234a5cf36ba0f3d176236e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c400c7186e14f9e8b4617c83542c15652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e09e4cd9b0928cd9e015ad5d2cfe5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897b0f2f6ce91d2b6ddcbe82d1f19a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49be7a8b861681b398fbdbc68af66355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27900a0467d001538f621a75474d82456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011480d72a1c87c5ab1a06046e73948a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366ba1c6d9b41969350a161ffd698c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3502d4708aaf55b07a76430a73656e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35699f78bc4af6ef7e94571ed98b5d3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851c363ca2b1e998070dac7fce838a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35239c00930ff1533d5a1809c803b81162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff451d7912fd983a6503e0ed0901bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a13c10235a83739534100b88e873c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cf487d84bcd35fa4665eda5d3d2ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d9774ebafb40bba9d86dddcba6f6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3220fd257f7782b2deb794d515ebfed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaeb41a805ddd6195343a111c9aa0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31be5f86976805356bcb1652857ac969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619dddb38cde5c048c6614bb3f4670070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55027e53eab92d013b64687b9d60f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43044d87c24b68062d84cf7729315dbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c0fc9687f970403faf65e5b0af25673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2bad6fe23c80651a5495c584be88074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6f62507d6b7b622605acfbb98503a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bea6ea377d9476ab3c1efda707f6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e6b1bb544b7a536d6382b6b0d06b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b441f0cf53bbc40cf546e803d7679ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdfca12a9d644e49a51abff24c2e9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a101c3c74c483bf20ff45d488bc1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb3c439c5c4cb860f6287c6d36536381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f12711276626c79926bb4668f1766982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a02f61e808846af49c7816d74227f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69727455634c4e66da84d46fb7f484e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b3187add3966e8447923733a8612185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc91b2dc75f63ba2f276754dc913c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17074ca9b5c397efdb70d5437ddb667087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf2b5500180483fdcfdffff3035d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64deeb2dc8a9f4133376c6d88507ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9e37e0a24d097e6fa6f97cad812a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca9b2783854f83f39e6cd97a4523c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d607498a0744c6076064bb5edb8938b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284420c0ac4b1781ad01e32d5a2e9fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a165eb0d3430697b81e6f9372dd68994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f83c4420803b9050ff95a64f28de7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8615476bb01fd967790c7040d2ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd014306660d7712315ecb67a300d68697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbab63e4f7c866e70674dfd07e0a41f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc8bd90854bf5534605716d4fcd4e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd3907068d7dc7c46a4760e28faac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8f04fff6a2391281fa158f2963850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42462dc84fcb0fec6b096372b9da83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b85ba33a02e41ab80def51e3ab55fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdea515c0674386359db1617ffbe5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536071b31921d127f8dcefeb5beab22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f74f13a17e70fcea5a5efde3e913a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766e0198046d6de6758f82f7b20ec85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71b608f0191a14da30d35a73ee477108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a01576b59dbea5f2d56668ba10c61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4923ac53e7b80daeb3d17b26ba8eb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe98333616b09109a64ae6e66dc89ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed13a5a483dc1d0f5b713f2789e5f5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c80830bd29e1706d9642198e4f026113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46d91b7a31bf1c5cad9e984f437c53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcb3a9cd10bb3561e0825be2f47765115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c6e03d07c7b4cd6671264e2ce14df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b870941e0a349a1831f7104d646e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e3ef44d64f6390c37250f74b29ad2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16ff3e1c0a5d501ba1a16b2942fe8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1188db353a55b94d37120524d83ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc2f56bd23c47e96ea807afe14e85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c6d1ce6ec8e331106c2f04fd0db21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2111a7ab1aca6573589dfe49c8ab3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664759c49a2a45554e6944f3ddca7355124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564683d8f51bc3d3cd7a3498da55f0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f50a7d1adfb92be61e33c3d5099437126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e41b14169f808fe8c809f46793ed32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b165891c1ecd3ae66f7d7bcaf09d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e872ea382d465a00d91bb19a1a15ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f442858abf3495d94414d145758bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaa39e49c02490a5b92059584e4001131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d4be1c7af0b739f2654612eecaf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed3139a5f1f3402b279d1ea43874e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368ef14b7c0fe821b933db07e09f98a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487b590110d097c0c32ac6523a9a197135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127667098fdb7b4026e37a2a6a9c3f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b01cc6a7c96ac51659d10e4e9095a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a779de90bb15e85102b18e3b705b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4121943625edb5783ce41c29bc6aded139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965853161cd076a7caa76e12b223f4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeace0f03bb4014995b4990021d7715141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a087d482074f9981d9bc943305857142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca8cd91d128526e60c513b59606587143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6eb00c0ba040f988018c0eef684f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1c724d8ccd55a45dc121551e1f63e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceba861ffa5d0a5a447e5afcb144b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a808fba3803e0e53eb8e6f3f75304e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8a63c22d66f0f615108a297f84ab1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c778b1db9b86b112e314052d24dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdef1d55411dcfc737c1a0d40cd771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a88f8535365666676ecd056020d6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bb182448ffa7ca01c7e0d80e9dbc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010103ac5cf36aa15d3254892c30f31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd2a7ce77c3e36b57e48ee7e355477154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cca5ba999d410b4a1954fea51403e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1927cc020261682069955bbb852566156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71679e641a6725d9c11b774ed9daee63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0d99fad98c71f3ef1a342d4b169a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6851ccb9e1acc35a900facc6395a8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2f9904f9da592b25dba812e7f39e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9154616f3d5a32fbf90737432ff1369161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec1d57e7d6f015cf637d6784c97614162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0578428614f75ad81b0a3288022c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79757c3f189035c0af2b81f11d3e67d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c5a95c67e8645234d6df419b74d85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84873f3de3e913aa28443ad12e61b446166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3195cb0c80f1f07c3313eb650ca81ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f80ca10c68f8df714eb9c0a3e19115168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b3a0f4c4df278e33f87252b87e392169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808d206e1847b66efac315ed9eaf5c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b2deb582007582693a304d1206476171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0bceca69aa4f8709859005fe659d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479b13d2c344753cb61c484bb83d413173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905bdd01109ea03979f0e26074aea4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda3eb01688ee38346af01601edf67e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486254d657a56ecded6788e603d06f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313fd430b476e30db7013987f1336e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e4a626cdd2340f1bb146b20c9a892178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10799bb70ad20dbbcff082421a0a3033179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458890ad34f078d05d4560d8d74f7a53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157829283e84dda56b15778da90f282e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137776837a48d7e7b38a8a1a2b2b0ef2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29f2893cc784046408a131e1bcf387183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a1902910894c4ab11b5ac856f2ecc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772da23b90baa56cd6c6a58c102aec17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f86e7b52d8634f77c2acffa1b6970b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d2413da80908aa0efb8df36c01e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dfa3dd2efe1d482748030d46b6086188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cd97f9babfd61a88c5afecfd9e14a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e306153ed713c29ad52c83c6edea58b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd88bec20e4abcdd358a00e97910500191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8577fe2738ff14c9205671e786a7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616808c97457ee8e8bfc582b094584df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f5b6c41c69c022dc3aaaea49655af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb616ad6156d0b9c972971587b9035a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff740113b5a639a3243ae0de2a86e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bfa04e81d2a4977b08e0c870f0d02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ab66f929501e300c5fc76a090894198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9af48dc98f5f9cf1153f589a9bd0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1981f38dfffbf0887f2f3be2f2e4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef0a7a7ca6df53eb258838ee92cb10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359599dc9927bff8a88c9a2b16bff47b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16137642b9f0be511f478a94f8ee3324203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab1dbd04c877ca6d7aafb43cd897dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799d2cb3a3dbcc0da8544d3c21f4949205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb11662917295a17d89f421b5449935206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be11cc72a9b0e189e2aebee1f058ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e64d66d59866e56b30dd7efd7226e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6e1d3ac1509b1086a0f95113f134209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233e95e231a9f583782fb2e3306b1d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27c1d9d58535ca78c250f62807ef85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b470884f8fc7915cd919ae5c49ff4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621252a87549122a68dda65f3a6a0b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc20eb74abadf8b2ea558521ab2c87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2a02603018e7a6db411d5a67c6809215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e97f2f8dcd961fd678a1584acdd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f83f88605699ea17913b1a9665927217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26a9f0da291f78604c66f82d62dfec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1536369f9ebbd9065a7ef5d49789fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff44dca8ff747abd6591d9f6908aab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ffccf29530b799e26baadc334c41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021f46e927770b551ed1621591b080a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51d2a59fef520f2dd1b889af555a36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7228bea8fdd1636c4cb5e8d6b42be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c944c12bbd7f2caf8b5e5f24c4ab3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b854b8741c0e86f5e84460e45364c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f868f4ab088a6f84bfaa034154ec2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5668da3a15806d804e7078be252fda6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b542b42c645b069634bf7b1071bf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748e90313df977c1fe68ae92876ee8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbd38c0ceaf35d9759d2ec3b438336231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f01443e84fbefd66d98811cbc150c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daf19294730242f0f53508cdee0601233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762af353622f61b638fd498be314516c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ba50d38da7fc87f4040b68e8354f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d994d9fd2d931e8931e0b4740fa624236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4a6a952d59c43ef8eae87881f4043237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd55d17226aa3758e3317c733c5b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f4fa2dd18e29b670cab6cefb8f0db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae035c11c1d7bde9d4636e6bb82e4d06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83747a9d2ec92e7bf8f9980f47bd2130241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aee84f2ee06fe5f5c20f0ce9aeb02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861417bc404e33a279cb311c087651f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4962ead5184a50801344ccfdfbf31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b9aeed1a2790c06b012819c36ae6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45160e44ea73d61cf270584941ca15af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fc9ad1440cd8982c0d31067690025247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327d631bc6e132564f5835ddd9cbd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ea6aaa0d0a5bc566872c680d98cff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a01a120035b94cff70b2727ccbdb2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c810cd3e232af611ff18229d2b9de1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85189612cf96f57d35bb083216b5db4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcfa9999bac5868bec2ca178abd29b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636feaeed493245629db75111eb269ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5684feadffb6860bd53a3ebcf1f1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82b6d6fe90e795931f813da6da03d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a73791de645e8972f270c62222b64f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34ec8bb5c299c86b35fabe5ae4ba69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c06efec633d2c58d5f0410533c7c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f723b268c38c6a6a010e995a0f38ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21142dfb7fd44bf3eba2fb5bb3b15b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc72e3fc9cebbcaaca751f3cedaca05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a00d49c4b02abb903aedef7cd1fcf1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74e7a374374d8b22209bebd5fd9047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f484ddb571f39068b636e6ebba9f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19526b15ddbe254a5a4ad2e7fcb24399266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce3be03d40638611171b71e44b328a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f3b5131b4711c8f10c534e7fdfadc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1c03652472d2e421727ccb7753d0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a336f4bcd8447846310176b319d92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b50f192b42ac8c4c8b0aa05612dd61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd42f0a55b76d0f66e4f8a7668a488b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7531a556ad64f9c932c16102f5eb4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbdf87012e54cb685e9df8dcaa54e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79371694ad3b4c1215dc3e076789f329275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c77a9e5bc1f51c0c5c6b1687a6f27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c5f330f35deeff2d94f9321021587277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51711c5c6df4fc8321a7af3e128b4fcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308d2a42bb77cd6daa0d010db01f076279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c32411eed6d5f3d4989def750c058280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f95b9323c16894e77cae35a86e38e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63aea023471149682c435c8a85ab14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06cb8d457223d72400e1f28bdca05c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8274b87a74567071de49aaae3d01876284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de2fe8bf25605e6fad085ceaa7fc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab7979542cc77cfbda367f8d8fb46f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88864c0a83e2c301b43e5a2ad6900736287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eadfd270b2dfbe2547ffec3845d547288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d05b6083cf78cfbda7dcd057639727289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3668d2f88176916222b35009791e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e7eb5bd4362ae88ebe003df4a7f85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d01e5be93d5ae189c78f8c109f70e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f824458099838838d92a6dabe892584293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8359c7131426e9443a040f9a6a8635a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a707fb30c2c8e34f3d5024397af0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7e19a6fea6c684c7e1746622ddbd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93ca1dcb1bde82f4a95d5b9958e2a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ab75d37ff860ba4275362e2cbc408298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cfcdfc90f1f51adf9fcf385722c98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3280f01ffabee31fe6f539c824d381300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ea1cc011645383ba02f8697d4473301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ddca2caa5df477a70dd80b4e2b6ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278db606bcac5bcf72f7a86170f9d9ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543607b01f2411a77a3ea62d16b7ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afb720c57c1ab66760b32211c67abe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61822d2719b671c24cd70b8c328b088306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d84bffda4c18bc6534d4945543339e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a338ea3304a3d9eb2776f9299b95092308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617f5f90a23fc22df31800882f411a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81105db0acba190c56e5bebb82e5604d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2e049751dff09efa146b2c70084cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7210fab44e9c3a277d2d4c79a8545312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05c2087e1548198aedcdddb65ca49c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302fe60943da82bb5ee442c9eb6cfb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50ab9251cca8794693c41a34979fab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf679b02bab1584ec84f3525d2c96699316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a14503b4c6216a2c54864e1b74a79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f584ad4cf16cb94b947ffb5407d53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4280f99ecba28579a8a5af1b5e385319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba910ce7d40cbc44d4518d202ffcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eb8516a520d4d7e4cf7d67925683d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc14b60e48e7b9504906f3d67dfe80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852edc40db3945349cb11ef39515bb4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2037b073790797135c7e83c85283db3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbbdf7a49513b3d4a2bbafa17e7738325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea5ec070310ef9cb2132c62a5be02b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1ea1414fadb342ac12525e66853b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02131d060958d7a05923016c5305ad0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d5b8afca8583f4ba1c0e2846339ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf0b3531d8e1ddcdd43dba2d1cd0c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea677913c27245e8ea6a036e0d0675c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b274a44259f08f8b7ea37719385f54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e258313663d92cd5bc6d7546d22b87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1f1e90f06f284aea01c2dc6ed9dab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c653cec3854869d04c16fe73260f3d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df34af396e5a4839eeb3b55a0a3ede336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c5bf5004b2d643597789a768b4662337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba0ffe48c4d28ddefc0605d04f5e28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c7d855ae623aebc6f525bef8502e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8887de1f658b8b02aaca90598e5809340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d5056310678f86462654adbeab185341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d5af51b34b7527f1a61e8837500ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882978e7907bad15e94b5b5bc486851343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e9a6f3b5aacb637432f4c1446d7b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24222ed29129239a17f5cb272c1cf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596ae6462c5a48c398f51da223765a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d43b7a4da9de24b6fffe50c1cdc90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7b37dfccd8751f1106b9eba09b7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10641610b8e66efd0aee022e238d110349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd507159dc9a3b814d974a6dc9debbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067bf44b9f8fb56121910388ad62538351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b4c029b6000c46a61ad69f881b260352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789ff8a4627dac38b469c473d3116c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a00329b4955b1dd1d1c876d673efc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdafefd63b511545e682d4377236901355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c6b262585dac3bce0447ad98db57c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7736fe4fbbb7a92a739708e13b6df72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2ab4fd2dac3ecc9402cab2aa66326358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c01dde32ff9f7e38a3a0624479318359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4675b70e2d1aa946dd61a1c0ef80dc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91ec840085a1006c37cfcfc21470fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b00861579ed314a81fc237c428efa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50edf8040d384fb195e4373b9e3fba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cf78bcd0bad8f363dc6630707aecf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce37cb27dd44e2bcb50d275fcc98d58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa22d4530ab1cba7d04840a7d74a92e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861383ed318d61c5898fdbc712efcdf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cb7c85789e2c7d37ca907e0db55f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4e77210c019cbc242dee0a024648369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0a1670fa8ba58000cab62f6da4a5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d148c6517e1e0f1a09abcc046ae532371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b22219d7d8ae147d26919f67bd4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf4b7cc7306b2e0cb73ce403287f40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb6f209d52ac1c3bb2fb03d39028d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f0b5aadbf2771fb9af430ab628af4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44b3fbf5a8496a77783e8775f7192376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c168e9da6bbb1876c2a8993ef0bed8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac81a3aeceb73263b75a1cf6fb17c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf391e2901f63d31bbd070c2b4f0e82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7d9fb3ba239fe3f6d13a9d6d960ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4db27e8f5e7c92a31d0d92259b712381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b06f8a3a55c29db978588d6607064e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d31a6c9cb08f3131862cab35ac8cfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9bdc7ac854d7cde13279f08977022384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213064157273a633280ecdfaf647c0e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92c5ee0ac6041dc4c00eebf4c1a460386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773143e63184207cb2a65f61080edc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6a8818ee429e2d1bdd1a024aafb6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49bd8d1ce339a2475c3bbbd5d51e4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7d43535ddbfe3f88c1b5755f7d846390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc01679d7dc234b8e556a3a8def29e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f8c6f4e2d8bf24ccd91bd8cdd4d8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e28c39b50933c2d3e3c6aac31b4f8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9e31e06b9fdcf00cd69597bf58ba4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddddc4d5328169d8db34a8128f7398c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81676ec616791ad8e41a25b21056249396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98bbd27e171f365bf0437a652b8b28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ecea4632241d8d1bb76dad63e7e41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c73d27b944f55c9433bb790bc0ba9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d6dba28f8556c90771843ae5b981d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e59170f89c6574d369edec077835c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b741e0969587951d899bbcd312dd6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163f0a8878509599913455cd7be6143403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb642517d23474bcfb985708f3856b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d075ad9ea1d10a318ab90b8610861405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007629aeef48d8ece0170205ebf766b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f59f14adf9b7cfcce4bae69dc2d3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf69318eee7b34c360cf2f0631cc384408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf58060f0fdaf7e64efc39c350846e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0fc20ea587337d5411b84825f1332410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd3733e598329af24f3a3300c1b951411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb835f1372addfd849b793dcd3c3791b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f6343b861831c535dec84308b9a85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9598c484d32a3c93d70cd091c26d9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdba651005804af74228df213c0761415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb93d87db37391f0347a5f84847667416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b9902f7daabed80885ca961b5fd81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b34b72f285a586cfe53536276dc4f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b67f200209707069ed28e36c397b30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469d71a45c45bf5899b4023a37c23d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e58f285738f622fe37237fc331dc05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee915d704ca3275ddad846ff844b45d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e927bd3f38550a324d447be45d549423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab523f12182ca697b889fc5c863ee9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bfe1f4e4f98a7fafec3a31c8d0c36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fa4fa8b87d67024fa9d00e52067a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b000063a966622bac46077ca03753427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31a04c60ef6b83d9fedef4c4d8e23d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e266150ab5d0575023321c71da3c07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708c78d6b5e44ac85751ca4137d56a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29174a150e603ee840c054c677516b56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0ddee188efa418f9fc4ca85b09321432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d964615c67765dd40bd94a5b398ad8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2276fdb657695dbb87f8986053fcebd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686ccc1822aa11463c89f6963afcbef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de855fead1e923373de41daf5f30d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be617baeb8a42069978a8f2a87bfc2e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca32b9ada0fc2ce32db27be37f3a6c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6587d8feb44ef0671996fd4ef5c4e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ce168f2233123ca3163d40a3d40cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651fdf3881a644fb76f925c0cd054fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410fc2d32aa92e0ffd36178ae4dc322442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bd986cfadebd2728b5ed907c28a34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9b629b5472d94a28833cca4202af4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ac68e7db86f762aff6218b8bac894445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316630cdcf0f8ff79064c55039f9921d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a8ed2b6911e93feb314c6c6bea1b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a93c70cad0d79bbcb91f56dd04b2a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada9818c9bb61cdbf53b09335b060c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bdfe084fec2652776410b84ec9fc8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9741f4da86a0836563995063b689f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4ddb583f15e572c47f4563f40db0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bf36a4027c55ca77fe60bfef88f13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1b27fa953fb63ae1fd9b95e8bf377454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f455a9abd1f97f9693e523b5d7ccbdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46de7c380272cb9d89f2a24452469d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a9f5710473c469f60a166ad279746457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dfd7223b4b6f18c47667e9ecf4666458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046264abbf7f90ae399522c9a6591f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ead80441eabbef1a7dbdbf4a253fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516baa9b4d8d6c93ab490e5fa37871f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798276153d89fc70f87e8dae168e019462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738cfa0c616ef743d7b288739785873463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c985379a3580a99460c08f7c938684464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ffbeffab2f617b69e12c483c1cd6b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ac9aa7bae647a12bb191c0caa3e59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96165f6f29c0df1789cc643854a47ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8f84c4dbef3b32a5fe2fe0e10e5a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee535eb7cb6028fd6c5b3a1312a03f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2333e9e9c36abcf6cff9d2d3524f117470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec4924eef212ef4dfeaf5524cfbef1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ea03921291dd9888e2d44d8446fee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965603316dfc75aac871e40ddba5b594473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5f4037947ec772aaa34490cdf8915474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a910678be0caa24290611c0d75f867475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6c820126f4e1bd31eb8bb48f9f503476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a7ea639a51b8918231273e06e3159477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8999341e2adb732c9a341eecddda27c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb7cc8e85e634123130bc899fdd4ad479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>