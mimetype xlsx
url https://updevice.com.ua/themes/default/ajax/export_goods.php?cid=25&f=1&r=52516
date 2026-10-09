--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7fad7579f074e19a6ef31015870981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8430372287f8df3ae9446422c6435c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87a2d3272d484bca9cd899876155a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c10fab84d38a52b825a2ba97d757004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079b40fc23b940786db238454fd84f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2315e113d41bddc8b359e44df467bc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6759ea6a41ac68ce28b13a587946a207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d203ddf8aa92ea7ac992a161f5e0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa31555f0008015d0aac6db8215ab69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90ee4d71ca2c7ed22f1e4e6c41645710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011248d13be0268ee51e0df06c69100c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b602499a181ad802726affa00ef9f9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f1a90b870325115afb73d2127a9e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd204a54f1c5909f8f228809e5b30a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71111cc0753ea252aa8fed2ef7e75115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6b502f21186a4e2460649314567f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f7b8068ac33198ab2ee8ec254822c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c63bba194d00bd18862006f26e2f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6748437b15c0e441c828c18f41b035419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad027f17cab74e2eb9e8459ba4c9b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e793dc1673719cc08f436bfc56f304121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564378c6797986e6ab68f5b17eec40422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb529a70a06df71375897b4f3c719b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25289299fcbfb25cc730f0cebd9df03924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0bd9b5cedf60e01290cbae17a71b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cf0407f5d1e0861c0f1698314fad426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f87da2172da85937aa109c6e49799f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1af067308494bad211a146edbf93728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1b3f3bbe753dbed70ecff75ecc65129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd55c022ba1297b43f604aa6ea9a4dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcefa4810b603e9510e0777de9e4d7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcd2c52d095f66952d5a7c81cee78532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42350f5813b91f300c2923d42cb908433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516629e745cbadeb856604b19180ef7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a1044d94fe08a354a727986fe2fff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3bc71de6f705e0f3cc6423712cf5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a069e66b4fcb9d9475030e494d46637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1310faac27bd894ec9606dd6979cfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a129bfd966b15a7d78b784bcbd8c7ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c217114b34b1279fbd79c96cb05d2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cabc79ead798cdb7f635efe4764ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9885f22d70a753290f50551eb168942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb051d04e097e297e96a442d559eb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b48ff07f7a76835e4049c2fa8db3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3b03f770292fbe7f0c6a9d657305645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576594f8e85ca433cfd146bb146fd0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1101be6106fdbc7ba5d6e5043f9be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6e4047c610ba294cba898cb5c820248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a8d09e89e8ff59ac485b5f22a20c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42c1b773c2891cc9bf9153b9f17a7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6da31feb58dfce2f03ec8271dce1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76c66cd4dbe11f892ab632aebb658e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954713bba8e11dca054d4dc24ef651f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbe4a84d5da45f3981edd6fb882d4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a8adc002efd89b79a26f476a63b2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f144abf7b0f037c7c2fcb74b54843d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad23cb218e9921ba875fb5ab5741e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1b66fa4cb07ef4b4ce5bb78370c0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c74af40ded7f06da037c995ee1aa259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec864f1606a2f744fdd25169dcb137660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664f326649e66d4703309a09687421261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4365887d7aceb9cacab56a9bc33062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2c0bfb8d036c22db4d051ac7f06c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0a400424e52943de841f9bf88fc5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106a26501b7cbaeaca360161d8067b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809d7fca5f5c6f31d0ad8dbcae0411666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5c33eea679b52b70d349b4b886bc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a16b5ea458801781fcda7989c38e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7497813387d54644dc0c7bf3b90cf4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1a35ddab0721282d6b262538a603370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030c29b2e93df8d263e4c7698b0be6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e1bd9248fa5aa0afcd75def4f94bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3f681eff0be56d629d8b33f46078573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b6fdf05b25ae5796a3022ab1c89ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea8687d5cb877e75cdb3ba20c2c97d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723ec5b9726a5c040bb3aa59cb68ee676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d64af701a782561334a05397dcb8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd31b1385ed9c70a551bc91156ff478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672a72ad7cffcd2dbd1efb15578e00079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc128de5ac8b8276e25dbfb07669054b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357710aa919207b52e59854995353d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d5cd084b28d18027fdfd9cfb08a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b134bf47fce7009dd85a00ecfd6cc4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cb8e767b684d7f70bf3c621ea4b6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69f124bf746795c0f8d9ecc952d3b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c6f6b97795def32dc40faf3d4303a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839c9a097663578122b1e9fd6bf198187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0d71922cb68e33b755c8e9b87fe2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e229fa19f7105ba46660be53c09e9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de20607768e73f225aca9166467bb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37950458491fba08c01f2ad787d0e4a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63bd9ee259fcdfd30c746907a2dabd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcf45b54139c648fddceb398ec44f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2d59c87577eababd6d85795ad0e8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60100ea58c02efebdaae8ccd0520e3d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf79637987761c8b612103f40e524e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4df52f7f37ef6291b71a66cfaf1a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b306dc4edc506cd1b84363422f75398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda067109a2f6399c8642685933922e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3240228c8f3cfa24d1bf3d5f17c8fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d035d4b33abeb1d0a77cf5b129ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfef8e96d8fe0995d96d0b3ccc16a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed384a60b4e7ed0b9863040886eb50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7c94273f7f31c16995feb2bc24e88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc25967c366375603b428d41940cce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31286dc6fbd50247202760f87f13925106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5773af9df2697a5dd62148d1e462b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9ec0f744be813ef5a3ef5444744bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5667b998ee391bbcd278a9854cc07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c682c0bc02ca052ad8dccbe724896110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a58981f86411d4bd6bcbe66894c0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d830b8b98a441f7ff5cca6f2ff5500112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5989785e322a67f486fcbdeed5875113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c1f300c3f819e98fbfe294816c767114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018f878b425ee7ac0e853138b981578115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994ffceb8d8081011873e9a7a16ca09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836bc822f0632dabb99768fdc3df771117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a339e64975c98a7f524f878982a154118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293732b5d9de0baf1a912799b8440ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9c8a8e84a4144cf19f82ff8a703ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf391c20cd5eb906499e370e6212d12d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc71df40f1ca01bab2b1e15b082eee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aff14b00c718cb80dab570189c8f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed17f4552f3ea0e6ca605ba8958afa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec991dde015283e9559c9914c6de6dd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deb3c10456531d0660e5db4d019059126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f255bb021745fb173fa3a67a4b6441127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6152cec183d872f880b2c97a2a534ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46febacc7dc6085b568590419daa8910129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd7486bc15194b1b94eb39d7b62e8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1adf732ea6e8f604ed1451e5a076ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40e42b0a88e899cce135817e1d8a7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89a05d3bcf887d5ee54b8e2b02f3ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fce4e7edcf0c457b6cffa36ae4bf68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697e3c9e04e6e8de5ee507c79e2f798135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b3413fd7a7759134c3bd4ac2185d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40e4ea66f348c776a9cce64c90cec5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f952eaab054a0fa515faddb5c271467138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821487055df0a3fb9cfccdf2e439dbeb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f33699eead2079beb856ff2128994140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ac7d85e71bd9748ad28230d5dfc3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa7732fb3ae8effbe991767dfce751142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26500d9924bd05643e79e1c784b3e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0722a1178b419b2f614879a7b6115144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0b1038b01a90c73036d0063da9e44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd317b7f9259fb37c7159cc1659bd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee69d4470336f39c32b4872c53086147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc6526729052dae700e67f11909590148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01f1d10d11df9131a5428870b5cd76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1986b4e296aadcd34fba60fb6f11cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c4b06edada32ee26b73a171e37234151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e8166f65145fa10fd9aa1b0a45776152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92275603bd6a223dd9a9f8f76915f1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c225ebdb36d53af1f1325bdbec23c73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef613a1201a05fe204da2e6282d6cdb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be198d242b2e94e339d523f31913cb99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86b6a4e30a5a14b38c7005af81359c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396842a0828d916d1e6196d69fe90be2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0c4573805af9942b6eed53de1c119159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34689772e0943d1980e78d4d5c89a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bf91660138be2f1c759e7f2a22035161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26530400e931fc04374feee7563f7c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543a90aafeefdaf674ea1b8a29f16c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b539bffba32dc7a6f0e805d628fba74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c2b96aaddfc6cff2d5cef7300aa1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b553f6346e3f414954e234199f7facf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e43c0abb12ef6ca967391e5982c4ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf84058c197dc00ab38e4caffeb59e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5fc77b6a17615c3364a14a5e02e99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374572b883b15ad6d140185fddef754170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4ec1cf54a44bea6b8722cd4516b1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948c3ab73bd80d91d17e46cdb5ed7d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652738839c27d5f0a85b497a9be7b47d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425adf9e63296d2054560f94210c5056174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb9ef4b7df3c033d3ad212e5d3a311175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cccc35d922b86ebdf61190266fa87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a58febdad5226a087280f62ef88ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22963af0ef7d199f00acacc6c1c646ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32300148ea83e38416d604fb853c4f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e648552269d51eea08f5c6d4dbe1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a220f861dea0815b1c4c8b32de990181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6525492624ffd95bef899b48d96de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ee35073873283405bb7b6895de6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7c1acb4e0aa2af7a7787e9e80f5ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c071ab598818ec3b35156431728e06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582d2082a721bbe1e11f631a38e5262186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9f999be90b84020d0152fd9566c54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac111af437a5485ef83233055eb5afd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b518c6071f4d3f48580149bf000aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d6d85daa691213434abc3cd81312d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722072c830f237c00fde434dd4fe51d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e527562f2db94057232ab98f99119192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899c552a3efc800280d3bdb6f32d3e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13bd3af58d1934d3f275b8fe09ac3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924919c92b35852201a84d34bd0c669e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bdbd5a2ed63e85d9ab09c27594522196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d799939c8f1c9a8a7adb5167220030197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f682d96dea220cafb77a0659437670198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeab0efabacbb5486864d917f71b82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da171a85a64602948d6bf5f58fea43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10c89d7f7219dca993cc84d50615f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4156cd5e5bb0a067c99daa98d51a93b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dbe2d4ebbc57a2d35ee444c57d262203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470e1f1c9308f9ddf45e8f6b0d0b84a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8062da0c7ba942c62e59dcf4b7477205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1451407a60d6e17d96d4afd61e6fc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ef20796db41bfa88f4fa1c29fd156207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47567c4dd49ff1a2393db8c854ee784208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485669e0655e9af546d93d7f97fc790209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbead17bc5635ab940254e23dd191744210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbee3007bad61ab6a5ccf2a1683a26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9636887122e79d8cedb6e9be258b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56b491fb989cd03e85cc02bf87256d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176674d986f1e8b1181dd7d5830cf8a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe249335911e9c6d95112d35dbbb508215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bae5da004cf0bee8acbae10b5b477216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f4829adacdf352a830ccd0f12e1c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f415e89eb4b85eddb4a81cafec3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dfccf93ed8083acab73ad4bc70a67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcc5df32c677268ac7ea3b105afb15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aa1d07a32ff38af6c6e582b414db3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cc9c36f9f3dd6fdaf45c7d6aa0252222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb06d41a78bf26afc167ee5cd87fdb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2382bea2d8e44358fde0ea69bb87d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975c801a33f3abfcfc0a4c18c53515b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42d6016a27d1445d47e5d6543c1c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736a2a1847f2b79b2dda5e8e9d7071227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a42d89ee30dbe4cc4a68e0d61d184a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798b43441de47d3fb9765778a2dc010229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593b302d70cc5618f87054d53b96a67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a3bec48a6c9c2aeb4a59bdbd36334231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1bea39ea07f839f14378a789259ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4172c5ae202758c45c35995c613d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bff1b189f92b19b007bfc61773cd04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85014207d2add8b3e2218fe34f59281c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01475c5a70999342928c6c7264231b20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed1495ad6d3c2c9b08ce074e0882b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152f2c72d22e6f24931d94080b3f913238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe16eabb8ce8f763404c012f1d4d077239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a31d6fe14e3e722d3577996ba4fc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9b4caf51b58ee542249ea434baff0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696cd7f9d9e24070e7b63232cbc091a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc6f6b4379dd44b53e80133477958c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774cec3728ffff6fb29e9f97d4c7fb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92639d7f96caac485dd42dfcd769e525245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c5330fc28c438e0caaca0c59f28f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc58ec62e02facf8c47a2571bc2a71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851abd43e166a1fc529c3d97807a5db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788f456dac628bc3156e454f797823d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf3bafe9f134f56fea396dd1e8127b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33bd31d59a14a94c44b47f3865f132251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516025e4673480f380e66f4f34543803252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc527548d7eff1e8245c0061bbf76f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f00346fefa09de5c89940181064c78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd81759eac67a2dc767004c31414387255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098ddddc75291382d80a7358520d4a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1ae8d7651ff1fe58d127c5cb5516d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c62d0d32743dae32916582be318d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ea23eb43440cf278293f01186303a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9bababd8708735060874eedbb0670260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee2578917b8357dbd8c55809b211c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d23d0ab417113b309e6954dbe9476f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a959ead0e63e38a0164c25f2153ea2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f23111cf928da3c9e3e6f4e11c268264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dc095c155467ffc95203dda48f113265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c501df703a555606fab2d96e28f7fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36767e960c43eafc71212ec7e9d7a710267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b56765dd13753409fafac9d572096268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29b43733396ca9ee6fb2c90ce89cef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1ce92f2a88c174b44509f6db6e37c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c0c6297598e6ef2c74076127902bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e76cb24735720452dd592a03383987272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12f3cff529092ac8246009b8926236273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b4277b9192ad6e8033fd0e832eb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026b2f786486ec4a9306e0bef8086f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea1643b38e5bea9fdbfdddbb54418b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b269d0482331e9e1072d2bc5f01b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f5c05c5d51542f0f53688040e940278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf402de8aceeb0186b75ef13f2a34ff9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536a4661879990f93babaa2b2ae2234280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2667c28aedbc873fc9cc0d9b5fea6d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a3fd354921246fd96bdd6a4b805ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32572af1d561ef17a6d8399e91b7d8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e401aac894c85d86bae68017f4de8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d025065fc8fbca6b73530ff043b12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff00bd90e0d3706a8fb2d44b06b5a10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99a87d15f5e531769a23c93397d6c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697211d718a1d58b9439a9f58bb0d2f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18d0d75b310b6b83974d670f9e7c6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676eeed2063a2c791eec8f8573cec62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0514094b5e8cb969d40cc822690796c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac2aee3816f5cff768c99d332ba587292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc24ebb090dc39806e015e740c66835293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73889d43cec54d1fa6aa16dd79660222294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b33c36378db3f8bef683c052d21e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a87bf2df840dd294ceee4e8bcde98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d1ab9867b94207c75d54b7102312297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc03db37c2aa9bbc47252da68923f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877a5e29282383db274faf652aebf22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaa265d334773688ba26579fa42419300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae16af9e68b9981775bf53ba8b70d8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ac50567b822604354b0c02fad46d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda5c91ca41897ad5de3511bef4ca0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe18218f57a9b76919aa5904455cd88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9694da2442ceff41077f586c2581f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5a940c8b76442028d267797789365306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37996a3965fda4fe651def373e613c9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577173805333bac5a634a84aafe67e27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cd510bed0a8e94028d29ccd55958f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c07e44a47d8649902ef4e9a08b0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f998d400b53048000b2d522e7d634d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46ed40ec5a4a8da723ede7dcf8ec81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f22c55f0dc052816ea4360cab78452313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf67cad335d33dd1800f71f65219b06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca1774af9c57ba6c1382a7fc409ca1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c52144df6d10fc0bfeab1ea993dda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46a46f51b0ad042798d29dee8c526a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b414bf340bb9fb185d9f885327d1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3a46f5fae45f475ba1cb11c4c7242319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dadf785a6359ae3a3f2c532a5b2ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ff22746a6d0546aa610e7d956cef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41c216411749f63fd9682064f41617322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a755706e8933643ad8f7b7de4d6fa30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925614055b229e22845fe3f7cf1d6e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da07f5a84307ce7d8be48e2e6ac8d2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310930ebe5760ebc4e48973ffdd7918326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24533c3bb6b68c6d12f26f2ecaf1d353327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11d0652c06732f86ca08de1766a4f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf859389b7e31229891ee95295c84f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8de2806d708e37eababf86479228c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aa813076492e025574faac32fd2c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc918ea607562272596ac5652928346332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8506104bbb26ab7901c3c565875756b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf422eecf2bb72a45e17342040f7502334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f706970e94410f5ce6f937e970fc80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ffed455773ffc26910b4f53971dce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d1e021be74045d5268c4b86d63ba0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efe23a7a8e1a3d149f935a546e8055338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fec950852308c53e43e9d4e0dee54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5877982d599d0c6f7bf4a76a0589403340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c66d430dbb4bb8161eecedef74d05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145d027e8118ee59973dd83cf0a9dd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aa013c95482f829b317371d4b06ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8975c63676944f516e47cdf09c5713c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d2f85239f30080633f9f9264f2386345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb2ae0329d10eda5ca235366afa770346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d404620436f91ff69ca117a01ea35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105b9a33931d6c7e9cc7e0d45639e09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de50239e124d6357fd750b92bece33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496b807f0b1a7de78d86c9b8c4239eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec19e1458ed8a0e0bf4bd09cac27ca8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f558f6f60fc2244d0d57dab75928024352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326e53003faaeae663a1f88b1a4a1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b11694ba976639cb1636b70c30f2ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a314ea6b6d7293f5b9db6f4ea194ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387e9e1fbe8563ff3062f20f202eeff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b2377d63eef59db8f693f2f86b178357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658649780f642abaa29a03bc691f4a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd942f0ab30dc493201978ed9a5d0039359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c638201f6a3e32fa91db095339fe36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d3d2a6d57806d83b847ba50717e5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd715badcb39af70d044c8d2d6a49513362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7fa55f75acf89e4b2c1d52584b1b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c279c49eaec5ca8b7b096ddbf7ebf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadb422faa771cc93c9b9ae7ad7b5e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26594c1a5715e014f1f0b3c97bdd3fab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3a3e7bded375a44d6b5f6cdef1a0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f6072a252bf7bbd43352b2d1e0696368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1f0c4ef81899cdac7d624c49b3a5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec0737e52a6cc758fc09eb319470e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99365ee7e778a76db7c78c2d36a4d887371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a20c9ed31cf0df7ed654f8cc92dc8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8624bf3e95e084c9c4ad0423627ab5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a080d2273d142eba5d7c1d4fa4e5fe2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d26046b98b2b43efd95e81415db9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047ff72bfe2a9cdff87fe45283c4bd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c48a1feed81b33cd35a522fd332406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c53f3ba7ff6cb307c06ec5eb575014378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0022d4d3a68cfe8c09c668714f660379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c0f347707b5ecc2aff7fc2f21aebd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84daac3e92d63592a14285abee7e95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45771d9d4a12548bddd5df695f4a7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93106bb763b8dda6f8c2fc161760d6ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f3a4bd19453b51a58d85ab18a3e70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0208566a5f2953aebb4a14100b952f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500535f9c8ba5719e37d8be26afb4a07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2975d011e38a46f577110b8955334387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df780aefec7e3801f971065eb12b144388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e940ed18de3daa4d93016c730b89bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e836bcfa0822540153fc3c3195dfa5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebb18c58fb0d97173d99205077d835391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4150187113e2df3bce3655256bcc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6fa1241345472cb9483f03cf9df41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6864cdd720268d318e35ffe91885876394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360796c0ed673c2209d1a8e504f107df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b00409806fa1e9a6847fd00edc3b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09018be31795a14062f90d3f354060397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaae67c09c038e7f949a6aba8191bb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a54ffd9e7a0aa42a387f0393962ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcbf6b7bc9ade23a53b0bab4c62caf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa442023d9bc0ea47124b954e0a24e66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cee4f11da16b4da10ecae9c3c17ba1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caec68572b2fc1e8f1e8f223b11269403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23eebf9105e152d4423d5882d3bba3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba1ef2ba5af71b3d9b65e91d3ad91c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41ece9757a67f031c9b4ce2b53edf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1516d39f8c034ea01d4342ff2d885e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18ae0768e8286f9a1563be5e1c5056408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898dec5ff591da090c046bf476a139c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a6f1400f2f18efd42a6d9f20b494c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08f0acaa01d75fa559c85f9aca9508411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef301bb391515f838840f7e70860285c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8e594fbe76921a40be00f66d25563413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab22d5dfedc4275bf181e3103bca72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a781a94d9a2177d304acad055705df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0741530a4bc843b1fc2f33b25ecf82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07144430546d6b1ffa91dcde8672fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2448445375854c0cd08d66859f5298418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4d7f4b04d0a45e90e79867780d9bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccccba6e504c6e8b63bef9245547a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8b486b8e2fe72deb0f71286486311421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b784ed8527c1c44937ba2ed2b6c5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e6e6d573a958337c10e364673844423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b50bf62d518d7093f086923947a74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc728c4dfb4de85d226d82b760d36b9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0b25e02ce6fa35cfc6f8f7e73674b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca33fd77a2572de7da1eb74a6c64a1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf640fe8dd16ba6b476f5d0176e25d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729e25c62a869449339ba8d776f8a2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f88e3feeb055311af60fbe940b95b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c04d74116f6f2af8a870124338002431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e10bbdc98864e9310a0802331e855b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc2b2a2de49f10fb49f66a472583ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa84703e54da80638339d1b02ad7176434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70f28d1d485e8d836934dc76a53eee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604844b7b409787326627ad9bc67bbfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb078a392da5a626e17bdf60155e9d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d72c7cf77aeef7f3dcc03a8680497438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8ce2a06128c9a18c16772fb4063cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad22c66bbbf27e8e6fb7866314d9e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137359b4e38468d30d96a70014de7a53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b2a4c9a3ad8153f73bda8e21e010442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaeb98acd6ffd9f0aaebc250f20ecd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f55d4daf8bde1919671fd11a2b690e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f7585e5793d83062aae3284678ab6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110741f6e45748b17fd02d188a36e8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd9ac594c827bc770162347d0e7bfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79b50444a948bbcfc60b3280f23675448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0813721714804da0a51bc1c1775c08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37621bded78c7f271fa2496376d73936450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf8cb3992edc8b22b52443324a7e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e913a3b602405602ab990b1f99caa39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed9d9a0d55f37f76dc546d4369d856453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62bcf6fbe8e7f48128cfec11d147a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13d6b7349e2be2671257c8641c1815455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8a602af5ef03d03ba6acebe18c165456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd67e4a622b2badd8402fa16005901457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ffeb2cd65207c5660abcd68fc91ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970b521677a018fdec32f72b75d4637459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f9fbfc4f1161ebd55769e53e5621d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb8855b67828389c456167d561b1ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b6677e4900e2cccc031db3911fc03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8232369b1d37fab44f523ecb81f665463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a940fc0dc40630169faf16b8b23fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451896a5a8b33eda51e15b34c8f7311465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122833467149778de9a17f2d6b9855d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8dc3f8902f7ed20228775260a6bee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a800be2951244a7533068a58cd2a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784cbd15029ffac60b850c7e5786a24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf36f62c18c2c61a3803dc940ac5cf3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ae31af4bb1b5c9d6202c9c95c5268471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3e05845e22e035a1a03e2b92cd017472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7887a53ef5ead98739de238e201267473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78877f35664b2aaa5c547cd183c3087c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf5068f3d11ed0d7bc66ec5bbe7ab5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a3a9173031fe344441e26a68af0cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c067df4d03dbfe2e24858b5e92862f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24997703810796f9dd2449d27f4564478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4916c1aa264f59cd7777ee7f1dbcb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b577df1662cd5e482e32198be7354f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f982507f49cacf711f93479f03915481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe273151ccc0f198afb0e2758d20bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c96d968923f8f033bcd70496892c55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207635de500b26ec6bd80b58ef255933484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd923735d3007708c6726147e0be3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568493075339656904b9144f0f40e78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa182dea5e23082cb414d669cfb2c5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634b6c31bb5b4518151d70b063fc461488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c7fa7fd27b235c08dfe7ae250d404489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4af0df14d324a990ed016cd584bf871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483dbc3338d6f4f86cf16670417e0002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6374433f27b0f691dd132f5a25a073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354ab896c83bbb60b534de0f9fa522e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704c995ce126b21235be0285ba7ac695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8df3eb6112ef3764f0de141c164b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed4225e3a7d0793ff90176777edd457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7253eb008284848ad81dc0b9495698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e47484c3c2a716acb5c7c9bd3957f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d12a10dc5af628e61ff7e400dfdb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294b67c4fcbab6fc14d5acc080d74c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc51863c07021bcf5ffe05c900a508912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3ba1ba538196967495617f7e640913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd9f62c0ed0ea25cd568de278d9d7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e93aade60c6fdecc261c8037ccf0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e29abc66c121b46a59dab87f0254fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741526b4fe8e6cb61a63f318d04646e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e06b51c991f1e4363d00f743d6e4c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc7a4576f87ca4f37cfb23cb30ae6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aba3b3c6ce3b63d3c629544e9c71a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee04b055cafa9d0beb9bbff784f878021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4721b6f4e8d314e9d349e9dcb8e2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef1abc4a96ddb0c090bfcc1993392023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca553ac3554064b9c0efc433081371424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f9045eaac4031431cf79b856593fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce9407e3bc8f0ea9890d3f454d18826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f19529feea4901f131df009c62615b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339821bb5bba81b8191471a6cf4683d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102514a62b7aa41e5100b77036d981c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef379feb2e54c7146ba453aaeb903830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885a00735dbe93c897892d50c46bd1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c5326b5258fb5aebcabbfe739fb1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793be073d175506b0c34ca8baed56e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b6ac30135b5226d483329f2bea9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd913012a83af54bc68eeb4cb8be535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde436d34ee0d45a64a2a20ba90f63236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104652d1ea165da4997109f61464ace37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863d140566c0e070fbd8e8e46c074c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30de965a0b942d2fd19a92e56d603ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ecdb1760be2232a05b023f8e7e6cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccc291811568aa5c444d125439108a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee770e169f31a11e5b20a937b4cb7bd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17203a811133b846054d713bc8a9430b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0bda2077259ae33dde3bb21f80ad144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66516871305240a7eba54373cc1c0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057a90cb8aae3be5b3aeee3a6471e2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63206a1b8da740fd3a4cd1cf096e72bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde1b5bf71b079ee9b3d3fd0e22689f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea055543ca494e79555a86cc07782949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a28952bb7b638beef942d692b4e4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee9e7e8d891f11d0b91771e315770751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68642f2b0b43727795dbad99cf627b5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb66db05623b801cb0a2276cc11b0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b7e9106eab8ed7417a2ab4a045c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016fbb7c8794b32ef4573c2ad568e3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5765873788a9674b04071606ab22856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec9162e44e9dfc0976bde604620aa757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748fa5b6d25b231903ef7f7ec9c330e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d694d55e308c15d1369ef878ca6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44458b4ac35df1a69caafe4e3b6d67660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2876bab66c6adb6ae7b241f47909261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c675da476a04db4db1f44f99c6be3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443998390dc62e0c9df2116de21d696263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265c3e5cb4ecdf23c76c8607183725364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cb54a7da08639024159da6693dee065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85744a5d247914e92c82e979111be3aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e76691bbd7723d354a0f30ec5166c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f28f65a0e280f1b6021b501f98a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448637ed8a9c5bd99ffb758f5813e5c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c32d72fa47fd2ab730a14b64d2d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81dc6617ff25c1f8ceeaba4b2d752171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea720dcece6179ec3141d5d65845bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dacb091b32783b0ddeda3ebb0feb2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c747c372a5cd34e9d912033b2070ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e0daf597bb388963e3b5794e0d18c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b7455f70748ad27b7b7ec7eb93fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe24e5224f5e42975479a8b2345a2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae69c8470809c6a62b4b65b3aa80f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e2cbdb223fc09f56c9275d155cb6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f326191cd382977e1a710f1ff372780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6f57d93702f2787366f33ab60c88781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6229d4ebf79996c2138f6995115c2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50f457aad95fc23c6154517dc163183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c5a8e9a498b69df15d86cd72ccaea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253390ae4f26bae213efddf51a06b6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1508d02e4f68ae49a242b69f9764186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbbaad089cd0492e8678a1032707cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63728a83fd26d66c3769032ad78b57488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fad105cc5ba0fbd434b54384d7e08b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3ca6dbae61bf987c8295b3166805d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c251c479a303f64fa11ec3a3090fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dbc52365baf94b7c265a0335940d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021363c9da06a418465821aff24658393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1869a786f875bc94901d7bf87f6ebc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaacfd75cb55c802ae31eba305a16295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdb97e98f257be2f3c1788e4549c8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb6d7f6e33fd9b6032a8a28ee8f96b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81835a4f4cf613e924fbce5468964eb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6da0469f9bfa3e4434162cdf54e1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb986cec17c2f2241332c3d4d1313f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb9279a947e28d64f121085a081266101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b39347362b28ad09e8b7a88a895b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab8873a670404dcc590c5f865c6d52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1914955684cdf0981b7badbdcf446ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fc4bb688494831ff2aea759549365105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e81ca181732583e6ceebe27ae1ee9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12716831a9a124a411420fcb29ba6138107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff84d6a7424770269c4f2f744fb45a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46168e2fcff4fc0f31026a37e67a3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e24bdd429a1d2eba332cef073ded7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6a0196bab783a3c7eb07a90142cd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fa3e94413bb241d0cc8a5c45f2c80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1d08169f1f651cf0cfbc0c973c6df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fcbe8f592eb70db1b8a2a4c353c80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825df0e6b4f6dcc3f40b8791f9d7fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269d7f2e05ba73af1e9e3d2fb79cb51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a5fa63bbae9cf6985f3cf9e3c09d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0b93d40132a50b8136c3487e5bfa4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09084d313ee59de8a7600278ff2d32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596a45c1e945025ae288913fd5d5337120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7f5d615065ff5b1f35bfeed16dd20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d876b03cad76622dc51081fba2b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1f013cea41fcb8b6ec55b2797cb11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a956790eac48e496531306b09b5fb52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3acf0ccfd68d15a6a4b988d8956645125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878d7da0e9a3f21599033abd4cbd59d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535855d13582fc09d0be61291f502065127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25b236c2039efcb5fbd6964c18eaf8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaf10ac04701331c0804d5361d7780129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1d333fd3276d6b1e3958914b11ef2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b22c8b2d393fb67b2361be18080d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd62385094d32e9cd0e016031b80d6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296a77847b417242b9b239758f66665133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a3b4550eb6781bbe52a6f127049bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeb8a930a92e0a38365dee716f438d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6460e738c1f6712dbe9342678cbed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea99252ca340d13cd136bae225a82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2962963921ef493c2e9da2933f224b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05971a9919ba3bb97abf1346b18e5cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23b33d1c2a2d32e2caa4383e958d6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b86e45c8f29558ef3fc92b278ec092141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19a0887d325da908cef9f2a376a9de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396df7793b7f7c60463de8f686937538143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b05b59fafdb081f682c47387425944144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5427c648dcabe34cae842a7226b27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e082cfbe5cd934571a3fb24c87171b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69327fba2f543bdc2f80ff0213126c35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9d84cbbc9e5fdb68f617e1a3db2e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194009bbf9d26d636e48e39c4c6d6f75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39903ada435736542c544993d0cd180150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d932f93e8fe61efd775abb6362d8c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093a5a6c53eb214526fa1802062cfe6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba77b5c5eb80e1db99eaca0740b1c4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b56d0037fda337e927e06f6dddcac5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13be39437e57f5a1ea46a6e6838daf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393372cb0eba259d4cb50dc4b5c7fc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc146fffd236065def510a83879f730b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446df82fafb6838d1e1d8c1e29cfc90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660bda2da6c268d7eb14e5e1f933016159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e3e4a02c09ae0cb22a76dbbf85afa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040c0f79ecff55159e9be90fe2c8bbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b586311e2d78eb05c02bd2eafe7a4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed766d1368179b75267ef1ed270e3d28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83e1b94373119ba5e31c35801a2038164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d98e5fb5895771e48efd104b22b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded755aadf05c305f225be5341189b13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734364b33dffbd8f31f7a23273a72a96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a86e3d750d43d17fdb3a5fe1a874168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920da94b67fc19a3c0c3af324a7828b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364423d3668b78589222d3aa383ecd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d90c41508dccab65808c3d4201574171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7567cd17d503a407d859fffcd8db92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac75a2b7ebd9e3128cbcfe1cec3db47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62598920b5a7916e522b54d753a6e208174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef92bbab108869f1a6210d065f8ad4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa33bbc0de39a02023d751f74ad1337176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57165d5b416694dadaeb285f7d72a37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d716bb835d28633064f0f45e0bebafb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd96608cef4e718bc64c7f5ac24d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b6e16953b0f8e026818758c5db644180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c71739911c9c93a5b9f6e38907985181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb376ab1496d81c68795e49f2becfb0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d2f4428e172a75702e5aeb3857fa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdf03d398584ecde6a15af314e2387184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6475d90003ef187ec0814a2fea40af2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d62c9eca37c6672d56543113cdb6a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b1942bd5149539acad8945faa2466187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8077457e15f8e9bffb93ccc756ae75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8dd1fd3217f037181583ef72ec8b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89d4163c848280908d0c59fab9cddb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c9e1568c37d348eab49c55f9a44ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac917ba28a3536ecc24c3900f1487c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480356ba649768de39b00c60af2d447e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793cd59cc15057bbbea01dd74204c70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3353264b71da88e48beb590c33ab48d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e75ad92fa0734013654538b5b5106e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23ba3f62657f57b823f241256bc928197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d75e4c20f5885ccfe830eb02d8619198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f47ccb929167e4931c3d8276250b08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d88859c53a8ad247500832492ab61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1175c7724b1d6b9adcc7f8685b211201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490b7abd6c41899ab0582a006e236cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eac58966d09dbf5fea0cb4f88c1c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353417f8739cd8fba51199445d31bca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fc3157c48dbd7f9c457c7e550c9a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a04d72d393055a85f143447f8ca7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982afd63b20f7a5ebbabbef73f959aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04987a0dcd797890476f520d71ddbf20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb3d50d254bfbddeae5f686df01000209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f8d9397723de78dfa3791a4ee4259210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4292ef9c3b20ffe13b27f3baa29cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540364973cfef784afa1cec94dc4e8af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e897123bf238f127f23fcea70ed8f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffbbad5c92932beb7f4b7870eccb6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7001dc05543dfae1fd965db628228f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cb89c85c5d03eede292de180c2a19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5aaf6e683b6d1a5238d0e1a301c63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb363de260b86025655b23dc4411358218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9f2e73d2aeb18220567e3769031e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496f115316396a8ad123683a7008126220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485bc3055fabae2e5984517c26e7065221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99775e8c85d5ce0ca5f8af117746521b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e10cdc71853b5317aa45c00d806b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d799feed409edb573aafd742412aeb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ec26c9732eabbcb7aaa702df3e2d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28df4844a9a25432917f7732ffeb9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9562b2c846a3930833c6315314d85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4de272553dfed0af90b61554a3f2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d1c0001e2cbf1b9bc5fa73f3b8746229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d1d08be883667b88f629277455419230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c1b6d892ccacabde2a528c8241c02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18fe6a29b7f7b1e3cc72e82c4ed2ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a560ef08737781a31dedefac289598233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403435af0257bda3421dcaeac33fe39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc768701c648d610b4e33c33b29c3149235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0dd4d53a9e8d2d54acfb5648942eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f11c1f5abcfae6f34fb9b40820fae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999715008be65a7b6a72ddc78ca60ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e2de238c86bd45e6e22ee9c48c88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e32f2080c8ab9ef0ddf39a492c2d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db2b241f3eb07e27006b36d7b4bb3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd61bbf6bc3bafbd984aee32b8c1f5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a12360ebdffdb78d5ac3304119067243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad94bb9b99e6817b564a54b704e531c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fc4b941745219f9235dab9dc221e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539109fdf3837327286955c61ae4c066246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b92d4e18f37aced5721555a44dcb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e33c1e6ee0484654fe4a977dd018f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84c09820d79c5b8134a8916f3385e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5c55560e1a59876c721a06ee05e2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e010544bb060eeae8a1b3ca889fba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cff1d81c70ee5f40f1d9573b783d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2284e3d80ce2d23946dfa5c838ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edffcbba7cd481c3bc6bc7c129ed7ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932ecb09231247e5bcffb9359879df0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a894a160c97c33860d765a55814a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6d0e042da1d5917105645e824138c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8118cff890e582e65f3875cb1b3eeaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f552524abf47ec9de882ae78132ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c673c038118092f3ede03342d23b3ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1478871c898cfe78f1e4e4e2c7196e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f95f60c42dd67cc28c1c15ffed3cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87150234fe8c919af15b91337308b146263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819aa4df79346a7a66438a9ff98c6e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005678ddb5dfc3489dc1bbc3dd7f2af9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d3a5875fcba74ca41ae2c355eee7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baa1b22e7568944f53dc7b1ac0c03a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0c14e3b600066cc768555bfa3800e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ef1917c53c3c9982552b64ad1682e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6889e3ac183978401f52919583e2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d00c18ceb39e846df5243534fc1a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf134004e5ea42fea983ba06b874c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9450e467b74d63929db7543c9dc195c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834302ad2074447c6e51f7e4a6aa8cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c45f9154d7c43a3a7b406f1b19b47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967f122f407b9d8a56c29b6535e1860276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388aa8c108f85175e10c127a4a214cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c80af5b47564a92ba3590ebb09c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea1a4ef83f789f7c4d498f97c398c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8e8856863ac360a37095c7500aed6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5fb2228cf26938a2676f5233bc612281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5365d26001bc0d7be3f1335f540bbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d34520f69b4d8984b17174a367e24a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f359ae3bc66517673d3761fed5afc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479cb741add107980ba6668c8adacaf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aa61ffcbed1f7908ba1a732de074a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca2e0f90b32543e8513d01b48ea2ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b4d253e6fb14b97b1522a77934fb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3d6e013c6b29327506c67e8238c70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5651e3380e2261b978115f94921709290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99803b8c302e87ff2439a44f5f0c4ae4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b8dadc9524cd117a4bda1f256ee5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427e25cf9bb8480020fb390360c1725293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c390799af5de26ca0e742867a7193c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d6a27ebe3e98b1ed406c39bb6f90e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d65d2d4d1ae9fb2d09d89439b46026296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dae4772c3703ea1bb9861d98dda32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef532eb5413647b2b429bf7be022a6a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040306877399592f63e2e05193ce128299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ad41cbf9d680a983d000481b9dbec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12717d70d21c623eea690a2fec9756e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e8679f6872a494b523b9a666adc25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234082f4d5c361a5e05b3685584624303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4304b443886ca54758f53246ef14098304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ce956dcc65dd72a8c81cff5a2ec8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365d84a6ae659417e15275959e46311306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56de0dd309e2f60c69806a1e296272b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2a945c602e29262bcd40ccae817d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9164e20a4950a909ac3db23161e9015309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41965e3e548e5ef5e2a6cb0fbe1b4648310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c61f755cd1898c1642755e51ed6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9ef0a822232a72bf8a07f89aa1ab3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e966da0244b4349fc949dd572e85b87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb02174a1cf08355d96d4702bf94f2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d7c809a76747deb698dc63e67a1fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52328c4d4f69e7093e777ec0fd33ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632feeb6006c6ea2a893bf15a573885317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc5041d0f0740495465d98c0139b33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d896f6b2afdeb5a9ef3ae494b9948c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e9509beea1ce15a8a6ca400c11bfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963ff781a86df8dca23810d49bbd167321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b08359eccd795271f72cf48b46fd7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d910e52ccc6b46808d5c6258c6f2ad1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839bd806fc08c71144b0f8dc68ae1c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0e534e0f0eb9f1a43439fa3c55e1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f1cfb6cc0342c06e0f47cc788b03a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1807a7e0a4e95e14864e3b404ad470327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319e2c6a1b388d4d2a2d67e87c3c6aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed72700f6d166c3c7c2de131ed0759329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe000e6fe6b8d6581e1ec66487a3ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccfb08c09957b0703d1f503e8663e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee452d33d8f81ca009fd09cff12a3ef0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a671aadfec786f262fce5ea845c07c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3d1f744d4d70fdef938475831d1eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddc45dfeb605fe4ecc988ff99c2dba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266da4d208f8119ff5b296ca3e2b89ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab7b6895224338e96f9a124448c2d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bdd8e670eb3e62fb3ce040dfc0a98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48af6b4e34016f4e5dc3c52625de050339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc94dae00c8fa946b5ac52d6c9b5aad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451b8e9537be1fd180ec6dec2deab57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaec4c7e6a331bc4cb1675fa89eec4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193e773832e364a776f685862da0d31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6c95ad9eedeee4f768b99d73d925a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd71902f8f62f6062cc91b74c82a09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde8e5802b0d46dfd32ff69367914d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a1101e39c05b002e227a85c70365d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0841d4e74863c9c881728fd4d38ef4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c525b0279874a566ff5db95e43879349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626e5d3819760a338ed21b098e543f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28541fb56ec96b80094c51be686b643351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57204081ad5f5f9ca94df5854e96261352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecef8590f4ba5c1824b6fe199434493353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7be3da2f1a937bea3896843e13e48f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea48717dd472edf37d87afa8156f00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4b3ab1d148c7ff18a3805c414ba6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3276fa13c1b0902247b05ff9c405fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d74596766d58ea968972f352217ce5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a066a0601d01849792b559bfb56c1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02c8330d5f6285b9f33dcc4b715e8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458cf186093ec80680e550749b088cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f74d7155bf1e31f2f182e99203e01e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8632fb6b826816f2512391346f5c2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b102d972d9886f52bf59c6834ce62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c21b34bcfeb8469a5706d22e632f9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fcb5c10039d62f7e0ff5c46e19557366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4b4e1de40376302db987bebad3775367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c1fd01a47cf5b669cbe776f8d59d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccf056c8ec30c42136350e98c590f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b77098b7c37ab658be4442f58e39b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229cdd28619e7e14593507e03436a80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485428601ef4e7fe8302dfcb2b3c7952372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56705036f084bc94d6a80f8711f0b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dcc73da7df8d8fe36d7ec03419a6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cde7c6161a7d8048b5b2abfc2e629f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6c7bbc603b5d6cf031d5bcee28708376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea6b2468e12cc76ffaa7215c4b8121377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9442d751a0ca072c95cd3debeaef4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd710e9281e4771630378d1042c3ac2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260af61b144efc3499ad88c323cd50e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b564a6c27aa1363f55f2bcba505796381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bb80b3e985da9edc9acda0b145ec8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c98486eb70d995bd32accf93244c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997857a402855d19476d514bd3fd522e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29523bbab75d9362b1c3bedaf5a29b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16e89a37e31dfd4a668d7b23b46a20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab4ab0158ff846687ab221ab14be56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45b92921e53371e50ce8b6f28db871388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b0fd5160e0ad96ffef67b89c6b5ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b353247c631fd67830386b252a308390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c469776345081f0fadcc4db8d1af7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa35a60ce9d69719d7167f5eac7f5a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249755e506369da7f29c8fd1d7607ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cfbf496e9de26f0aa874051d3e80a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58337e3c9d4ad6e038cf3a3c2cc091de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc8b0ff84f04b2741bb1b7c69e829f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb4bbd0f73b7cb5d1ddbf3f4df5230397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914fbb8ea83a07fdd502b597a3ae1be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154ec0dcdf9a165d6ac293f938f4573399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9409aa2855bfb509deab6d4bfc5d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6931e9e4e48e3b29bf40aa8e84b309a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd54a75205360d5a47819c1a16fa3f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f8b1a7ab4b1c9ed6c9e5f463628eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc945e7976da8ca93fd172422f9ed80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3882212f094862f58a86881ec5ac5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f86e9a8298254c84dce01486814348406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92563f35cb4d9440bb863ebcb5dd55b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d64d9469e72b4ea195f2259501f43f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa3f92f32265db07de2abb724d1ad5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b5deaa00e27907964b4eb03e898a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31f230c4f6e3574ab81fd30bb50f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd62b86fdf1ea7356d94b32fb41136412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aab882ec95fb5b5e8fbdc349e1137413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b2169197441edd25d344496dded8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846d19e8952c51f4a37835cef8323b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bccb7483da6b5e602f80d93285570416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88394115e29f1fbafe751b3fd34e5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b1416a24e5af5d79df4f9281056f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a7aaae1be2520340f88cacd8eb257419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0a9e1e7cc08ea7391aeb91f576849420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a116ac8b8617451e104265daba6e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca94723b6353b1a0e9432744ba746be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efc8877b3c78994e354b80ffa99c30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a24f397212ddf394eb19f1af8c733424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dafd2faa074d1f06cca1b758e5eb4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd68700488c14431af5243808b7e922426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cf64a22880ed6e09446d444693cd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad953c109b1b69164308f37a555937428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899570f22caa6e148076f21a7390b05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad2d381057de22da3398d56699510430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63069ac4ee90e254bf9360b3628fcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a03b31ad85b3ab7269749dfa201a3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ea295fa0d2a2f485bff8747f99b08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3dd7066123628742caefb193772cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93147666232af06abcb6649c76e0cb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96276688f26b882a62ffe3db7f50cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8c2a45bef0df149eadbb28f1ad347437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de4e8dbd8d3a4dba390fabdfad93bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52273e31044208fe0dca0f614449cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de237267baf768f146ca80c013dc13e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b94077710436b27a6540f60c02dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3984ba14d9e5e6c4c169c1793e657442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547a6545366c2ed8308b187e3faacda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f5367d4bda14a294737c43cf26f79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a75dbf6804153757267d207a15365b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff7035bf1c504d486e0443b93f5e9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064738ea34dc7425c1fb29a3a789453447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49188eed03b6e7c0e165adf947ff63d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44542db65d5ad5532ba4b4b4923293f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c840d0cafd4bdbf308251e84bc93fcc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acff270103105d7ee276ed2d870184451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0622f42872718ad7e9f95ad97746e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e11c460bece6b5d85efffecb7f1675453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c888eec8b97293f96124caa1db565454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09851b8c04ceca5121ca3f15388dc616455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d119357063b869d711cf3d6376028a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8e1ef496b8fc8c14ccb0e959b7b5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9b91062dd645f531db0430050e961458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d38b010da1938c1b040c91009f893459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576cd637d1101120500b9073537ec0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afe7875ad851de9cfe1ac74bcb9d45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c6eff219dca1225c048e9008faf7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cda230eba5a9bf601b31d9c120090463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03141f1897c96cb338ce67d3230e91fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7246de25493c1f57372ecf6f8d1ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdde4d7b4e462d3cd0056036a063ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f06f3ccd3d6600f3b7a98ca05014f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4f5a7138e92f3b8a73e6fe9be877a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173d75203ac7b7fd7231954ad3d991b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa61bf00b21a052501bba8093b7332470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a889a5b0c7c049088cdf4fd0c6f8eaf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637c7f300d33b80a4d12e2556eab320472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac728146a1c31bbc3e312212fcba2667473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edf298da8cbd9e498ed7e3d72b748a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc6393f2e936d15739b8da964ff60d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d4f0b664dba377d7b4aef89a2efd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5082ca75b1cb856c7ba15ada27de5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9f09eb1ac9cbdf544fe1b1b9ad971478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac3ec86cc675c194a8bd396a5d3d00479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>