--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7238033261b9a7d04fc8c3692e30f001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4585cd4e85a3e5fd12bab81c9d9c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd425fac892a18df40edb588a884b4363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59e72001287d2de07cce1e45434f224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cdc789e6d7d11af35254250132a125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4ffdee917800fb2bbf539a9bd97b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c869b9829de52a153ef18fe31f95ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966558720262a0cfa0f874c8f8b95dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e9b1aba3cbc73583d00da592c91159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b43ab443a7304e5e5c308142cc77510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac26ad1f2234918a2ce749f22a178c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa700d0957f4090f74a7cba80e0b2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea996e969ffd3e1b55bd099d858339d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f18d5023fd74dd68b21fd423fa12514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582efaaa7b623fbc0f1156f416a39a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927623b464aacfeb190504db166e60516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64086ce861617f2237a4ee3e7a94d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01286b1370e57bdabc2fcbd9cf7584f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ffbf96fd0e98767281a5f828c3ab519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a099040e31c5665c0fab0a0e03ff86620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4accbc1b004e6c4e9fb05cc62005721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134c71e608c29af784e693127e7ecfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9937ad3ecaf06d64aceac76570ffb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23dfd0b2190b8a860476171071289b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00090298f1e17e11338bb05a0e5ebfdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf73184c928ff5837998fb9cd0397826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8a7b7945249f6b9ec3ca3f6e6f9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4b78d2e24eb328734128c56ffc75828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cdfed1220acb0f497a68ff1d03f4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08baa645964bad4daa009417c079df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa480f9ea56e83ad443c0b4158df006b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5daaec0dbadb9b5eea8d32b9d0d2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5d273f76731153f986af4d7ca8fd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d76fa1c3fde8862240e719a30279b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9400d841c3589bab104267349898ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1a74317d29a4c7b3e9bc22fa18eb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f524a8d1eb84831681a4b5e929723937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6687e919bdfb4b2dcf41f5e42eb1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9164b138284e26622eb6230439f75839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83653639eea1ddc3efe6735ccd06fa2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8016ef8b9a917edfa1d5b1c9283bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec62173b1a0d8cee80712f7a81ff2f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbc59ded8d628b3d3b9415a142e1c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f84e39b49569665d1f0076383d3ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848b2fec47831abdfe61e2e29f6c7c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc72549ff2df9bd8259ddfd11a77a6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f702574221222b6883f0b1a7b3d8d5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9022d905f7bf0d1bafc3bf8e94d198448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1741b9ae29122769cfe5ea521e5e2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2477014e5d311ed522c5917725333fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab82cde17dde1917a75f49ca88c1dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86c633e81f9f9b94339f681872061352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4304635c4dbfd4549d42ba0a80398c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb9e47a3becc72289a7f26822f23554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431880c277afb1b409cd97668ed5d1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9019965f98b80c4e4464c539b5f3e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67326a051a362527c1b17074b2fdd3d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a469c1a2d18e7c02d4f99a27afaa2e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6df5f0cf5fe3d9f31685c34ba2c5eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012781b8d2ef2b6786e27aefb09276a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5d6b46e1ec367e7046d0a81c752161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1c4b798c5273f96cae716c9f9539562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06341fa9a6c38d02eda58604c3cc6c0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de7b4cc6d27d3b5d744411e776677a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b91af793e0957d28786f826c52393965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111af939177e892b9efbb7d4c80d75ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f22a704b57010e27bec0b2308e3bdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7a5a2e3dc9a2ff9bea426bd1ec05768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c483d14a3c39c62f49ce28392cd60b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98fc0bba9cd93f642f78f2ee382e7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf586e56c59f63d695bbcbae8356c71871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef16fae7d85c425b95c34f6c2f7b8fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dc5bc58784ad1f17e3bf1b84de47573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed1bffaf93711fb9e1f2bac32be0a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506467bd6c859c613f29b1b1e7a67a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0148e7202c96496a7356543de5e00176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb0665fc01db0fbceeb7f7401f02e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195fc62844329177c62a78fc93c682d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5151159ec1cae8d0e112337ba597f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f811f234cd199fc441c211149d16a3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f789fad8d55c4b4da08bc4a7217c1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c802609536e2ba012851520f20f5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d776a3dafccedebc9ee165177f38983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ecc39994f4219fb8fe855cf45399784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ca4a706b269fc3beef82f1d246c3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6dccdac2f9d7ffa59fdbf5a17615a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103064b922e36d2c15e3500d8fdf926c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3f158ece7ed76da8c2a9cc2936cd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f737b5ea393f86f65d5ddaf8753d01a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d51e5b669e91a96635f2a3ed5c66a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1302b8daef7965e3a3d6e1e3a651b7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b117d017f3a68bd9128da30f587a20c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850938b8eeef973030d1f78460f6bb9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecd9d918faffb005683c9ec2116aa594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa4fe4353809100590ac5b87b38c4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad32404a24926ffe7774dc79671ad596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbb5b18688a0b77b87e1c8dccb3f2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e356bc8c33050b37a023c4b6bc7c0a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8060e684cb0e8c2fda27c9590ea2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b439f9a56daaea095bfcc2042663bed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9832a7e2b1fb0c5326f84e4cc0db5d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff85c75fd90f441fee794212460c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4d52425755c823c53638502a5c2c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9029bcc039dddfb1e0beee0b8f70d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42908239cf6b16448f1403e8dd2c08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03636f10c38e6b7e314e8ea79707b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d7c5bd74cf2a13f6d3ea6b521bc6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00477bb64eec2e83260ed5d0f9ccec9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906011f650ad539a0f579e1b8c4b2fdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba52685bf6c37002da78af746ce0cc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60854d752801c241a20b86e8385fc1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4ceb4e0503f6dceb791ea5ed58e47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc073774a612418d001e0d6f78938bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894cb7a61d93888d431b378715f8290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63225efe9f7295bf7fabcceb6d92d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9457702af3437069e510389b6d7b0ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e9baf7ecae6f2035038c23fa48fc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c621d991956e70d5ccd5d6e86db15a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb0b9c63cc6ca4442589283f17d375119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688234b37b3349b1f38ad5100baaa37d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66321b8a9560d5d3d214f1892b7dbb0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb60ae388456bb744e6c65d5a1e078a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b0ce1f9a55b6c4ff2daa9cf0fe47f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc321e1786513b3505977ae8fb97907124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b456c0f9c420f4eace58ed0f6dcdf49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040613b53b7ecd047554ec23749464c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52700d2a767a40fd8801174c8a7fd221127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10e3c9fbe3878f497e45b16b0ab85b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d94ae42988004063fcd252671a190d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ac1fbea4340c658592b7938c8e1d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84b676a8e9c11e6aaf44c332e20ed3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5f934cf9914f65f0e90b661ff078b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0518169780c8ef5aad5962427aa52cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe3cf12302e90eeff41647195697e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082278697afbb0434886a48333205739135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f02d93bff9e6d8ad664a4175721e85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f489cbe8d91ada1aac55c56dc3e11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2249526e76cb4c11856b86c727f8d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2094fdc64fab2eda3eeee3e702167aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78657a9c50d6d1815ddc26ba38e857140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a31d0a5ffed47574f22c8b0508a44d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571b19a1d4061c893153a9b8bea2706142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433ca4d03e0e124592e79072a7d2792143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ff49d74ab9bf5663e14d1c22baa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a435286a870d2a12b4429165c9ee1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c09df77283f7eb1c16ef4a8dfaa3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88cc3705bbeb46466813918af797b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8755f4505d8b565716e3c2208eeb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2ed82c6d8d3ea28088474c6da510d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a5b8c206dc8a265913aae690cf29e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c231c2408e87fe81035b5992954f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da98c546ed8928c030481a245d2332152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fee8bbdccc1e143d87fc6d813aa8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419be2d1703f0920df875ea88010f894154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb27dab4fee57f5f281edbc546049d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef86fc3d2787346dd4031cfaf0431b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb495ba2ab3c2c12e503e1384b73e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d754dc52aa609d05ba32579c86508c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbba3fdac12318b591ce4d06b1cdde4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae680c0894bd185f369cd5d46e5a9a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366dc134d43f79e28715029fe17a273161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e42946e357031392cf737ac939894162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0141018935992e8e3f872f87b1b7ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fba81c4a2ab6d450c37c7cf29dfe0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f6095df5e90ff9ee92d2c17df42c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98510e6eecb2bc35de18f78a1a6fb80f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337505a199d4833042ab6f1d1759e236167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0bfccd241eef039bd3225600a705a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610a8558bd74cb1327c3b1e55f07322169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f02166047bd8f79cab432208f3b4c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10833c457cb5bcb4347e863f55833b01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaacbce50ce5c44b3916db6b8f3a986172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195800d0c644685a4de908ad9863d1cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b90a9b93e019d77ac17098188a017174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155992ed6fe25cba11457178a73a9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03ddf495cb4ca854875e869e5c96df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33976f4cb92f05e6eb92f596ededa4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17f8d76f49220a0847844246f8023c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2f431e6a746cefb712d80d759ba1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f903826f17bb4ef299eb20b4b5658180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670693693f9fa20c7bc04e503b2ffa02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45d23c70de4ef5691bb02abedb1ee3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990456c5527f2dd1a2499646b7c1808183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531647129dd7fdc0faa96aecdfe60f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf069a1d6b41cfb4bca075f6ad06e8b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e573f75e7d03b59421386a6489cda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed31938ffcd4ac6582e56d426d89e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7ba095e184df3dac7777277120393188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3f4fe4b11ed7ee6a32540ce0c1ecc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab39ada67784a276aae08dc4eb4d5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52959dcdfda11839017c73ee6eb52c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b8c6639a7bc1a38832d68d758298c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72991c375920ca75c8350cc3cc4065d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0001651244122b08f51a24bf27e55d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99209fc17b1f1f14f6834369951d58c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9935a4248d9b3b57917880aca4eba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d085697e87b5fabd201d58a3505e616197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040031a46af67318e382c94ed7ae74f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cff2394e1d7ce39c2c06e762acb1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6715d7006b3c70553f68f06f6263960200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab63a58e3fc25332cfbca929bbb60fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf63b3cb1560d347e04c42eabb2f1df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f7df2a19ec6ce3d214f8e9fcf583b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46edb1687df88ab5e421c18ebe37316204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662c3d5a241358a529fc062700ea488205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5a231912d14acd8963575e4cd95bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb91983ab706e60fca0879108410d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3b863b94b443963fd09eb89c5fce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a415fa76f3d3a46b6e6df46839f047209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33ab756ff13291b4dbfa45c482bdf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4400f126bd7dbd7f5db5551f69b9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2ff9c748e544168d793df7ecb33c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52886823d5b55c6369981f0be77af3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da444eac27dceedd135f1ac8be07a84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60787e35cb1bb639306e0656d535fcad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f413514664487dd2af1e2cbca44fcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7a8d7051ce0525437c0c73dad4156217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819e477ab30006de26275b3fe534f41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1b0ca000b2888398d5f29e64acd16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d09bb9b70d8fd10da0f6710c927aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1977e32d7107998a09f310e4be6705221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef0ca9ad73125da383c103681ae0f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67905e5ad89b2dd1aa01e6437fbf34fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667a5822c85b72108b0d75b032a5c66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2701d9c4a99cf173dcf4a0b1744313225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f34b116d8daa474e9c8c8d53d550226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baf647a112914b166c13c6f205bc95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c5160e7a1faa2cdb43f96cc1c562a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c592625be1369e292f73600f97845229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1e5603229dd2845b1453ea94def41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920eb46dace6534d90135cd9213caf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb94f7f6e70c98aaf269247aae50aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907d5259b129fd1810e94d7d4abe831233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010829627c7b4b154003bd98ea4dc1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bdd8d07d67147dc054b38c35898ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfe4fdd6d714fd7c2a238d72e4f6e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fd20d69b637ca8ffbca456800ea18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc843c89449b093524c7302908cdb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391150258e768f3ec3201d2a97d1d38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773cdf93c2676e0d5b64d1ad7b0dcf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca862707dd973393eac03266c459b85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce637408c14aa5f32649dfeac0e4d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781e0a610e831603dcd90deb6051914243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4c8c74952db1e55dc233dd0a80b34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ab5c3f4e6b5417eafa5fea7ba38e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50da529f83770d94c1fa3971076e17f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c8794e21bf204e98f8ee7a4d291bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa83421122f76ae22c07cae0dbe0174248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf75ef2f01074ac40f9141d17cd85a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc7b7e3502ca8c6995bbb3921fa1c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f30c4c30cf89a32e3a03eea13e7bb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5590c9c64ad22d334bb75effdc9239f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88f4c33ac95af06ebe4b4353e74c50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd4b55688a80e1e31e0ab6eb4b5e09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3309f253bd1f4ca5846b0ec60d55133255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa397278376433b426d27fc4364c713256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a99a26c21e692c2cb388a48cd1b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41de35ac98619378d05d14d28e80054258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3b194cae8b9440b776e798b45593e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf82880866779e0ece6327ef08095a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5cb3aa3096bc51f804ce432da4eb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b0389e351aab02426f13669d4f2dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5a1b61695391be13fc33f51fff9b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4850492a21fe0b4dc0576ac7fec2994264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ec7cc76876ab223cbdf6687144b3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2109d2bee77f4857862ac46722b21c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ebf394a2d58f96baf488f08b35d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda9df5530a008de2c39f3b8af00490268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7b2829bc93857dcfdab0bc67b5b0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d543b13ccdafe2e017512e6477342d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c483c44d6b7fbab2eda2cd0f6ae4a2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a43318a56798f2ff577270532554a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c534ff244055b493b5316ce6b49d06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46b1e87ecd356f9aba43ccdcf56c1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da9baba671ef430e739f1ce55ccfc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b194ed9e5e95dd6a91620601d951b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b751b9fbb4dccf4bdfacd17eef8701277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d69f09283491264cce164e0e0cbd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555b181a55cb1377c6c19f0740d9a0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d2c8e207e42226d3ae72976c43217280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06d238d4c615df305e1ef275a9c6a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208f0b2f0c0bc212eb3fc6aeed4c8c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a82514c0121dcb6a34f6ca8347360283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736ef11db539d3c20baa5596048a255284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2080f8c2146ee02595f4f796710cde5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3d95ab7558e6037d67b83ee3ef569286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512c86d629bd8b99297ff1ecf2b72f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8e9787afc818b0d8f690af6b6e253288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce064a7ea60f6e27943a61c994e080289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976e86fb45fb1c44e8fe1f3a1f1b10c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd019df0270f06bb8b0fae2ae638f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f58ed29243870feb446fc5c99e5c58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7d5a2de78f7aca0e816774d54a1db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b399a01e67d98ede224e6532383004a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9ed6764bf7bd112536f526f59b3a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfda4b89794dda666e52ff3a2ce84b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10523e040e72189851b0e6114ae45924297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa66ee45288a09b5be1d3863189158298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e6f35a2df0f42ba436e678ae0be81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a94075f62db15a671b077e906c67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db101fb4b4fcca2e244e26e4c96ab310301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03c7b33fce005e2713dac2371eb359302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3432b5493f8f97370c2e8f59c6bdcaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b0dce3166308ecb5a1791b01066a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb1d53833d8a0348aa76706ef488b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f158b2fb448e5024dcb74e06bc4cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5b8760f3581a03d443ffa93ff5358307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286f6eb34da87eb6dac49544669b2cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c48206de01580df2ef22ce6c705df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1ff2c765dffecceedcccab331ce66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de69be9dc2fde74ddcbb27261e4dfa7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed03391a7ea370231df8e6a84846c00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690f1029bad11d1153a96840d5b687b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030ff6ed49774f3ee5ac56f6323ec58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba32b19b307f1708554cd5e805238f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea2836577eea415c2cb4c01c24f37c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73373dde45e21dd9c2c74f516f2a8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf4be5e1d73e96d6586cd855486b65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606f8b63244bd6431ebd0d0c44dbca4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d37895db8e4b816a71431a28cdb290320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9edb297cc51cddd762ed01fa80229321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984991c087f70886957a443e650448f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4695bb83778484e1493ab3dcd93911323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a10cc379f0f126f7b43ab9c162aadf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744b82fc3d87d6aef0c3033fdc13799325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa3308829506a622ba878d623fddf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027ebf66e66db3d6b26d346f9a59a6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225768357a180fca3f2c0031040ed04f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d560caf333ddd1f7e13ea52e17478a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60692224f9fe9d84764988b8c607a0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab75c3cdb07686f2d6c8c17c6c5f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f17df0499f82b89e0e71f083a1241332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc1a3edbc0f4c7cd4a47d884a64b7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1488509bccc78124069c8004cf6f9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325210b2b26d0b364670ea7c535dc75a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca6cbd8075876ea0bf231811e66e52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3845ecab86da98ed024d50bb9c85d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92019b2ac936d7d48fbf608a5d641c94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05931f3e815799356a2db151ebbf2d7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf94bf87790214cf8bc830a34cb66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdafcf1aff20cd07de2d1f9a0f6611341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b018f7b6ba10f5d1dc0ad635e1d812342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bc9f77e23f218a8815e9ef551c5b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386555f60a16cf534fe09089e199b18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fb884450769a3fb1bd7fe9a98b4f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f2d12c6cd38bafecb9df602ae53c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1dc5c8d13bf5a9035ba06f3d8b15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4610bedc1e7bff5430718455a7eefc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f70225898226b410c7c1b50809cabd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c146393a09bfedc81334daf2a95ff7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a4c91054133e95cf85c971cdd0b81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bd6b0438704dc27154d6dd52d1e85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ea8e6d5b47829c2021e18edaffe67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1769a4951d6184e89c3f108c4a2c94d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1a47348684259ad7c8be04a3c8bab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44041fb98363123d93e21f66c433e02d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df8152197f83130e8bf767fcefd141357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb49e8022dcea726e9f2f18753facd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe5c72b39eb8eddf7af0a2b89ad8af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6e96c26eb3a5a673b26ffec418690360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6eabbb66bea995365a581371b51ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53073ab618698c6e8f34f9fa3dcf19ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9636473af6a15a5c942fabec77fff8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f90f5c82f1abefa8d458b8601870cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef6f1ad223ed0ba2d6caf9dcc323b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f1a9b3f09d2a391bd80c99c0eeccd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f737326ebbb072e1797ee2b9e050ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6b7ce37dc3d02bd9b34f71a5ac4d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99bfa64f34b778565b7ced1ca1fd78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d75ff84dd4df625b42889bd8985007370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe694db6191e3449890e0ab79799738371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1425adb11d865bdc8dacd790e34cf84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743645c2fe8ffe21474bfff2640311c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aceeed334c6bb845552354681b3691374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6eed94bf03703ac6f6052dc31426a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf029bcacd6089a27d3057290d7652376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd101d06431776619b304b6c860f806377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303bdd53e5b15452435fbea51391e4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba41fab731ac069e5515b147746de38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f579fe4c8859ed890a4d2929c28c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27669805e7f13ad91b60d3acec1180fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b50821bdd6927b6b345f30c8b1e94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917fd5ac3cfac44efc1dda418fac122383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e8090e4e52c558d1045bb6daf8f83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54fd554b1ba98b25300f7d71f54102385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed1ac84a90a9bee0b07ae23f0b907386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ccdf10af9b988429efa8775dfdf8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eedf23dbef1b72523e5f839221665388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a8d910098da2a695ff96aa098eef0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c5da2867a5a6241b8401bebfdddaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e2c9a4a22f45ccf6673e8d552a74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a078a9b5e5f57fd89325deb37525c37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347a4e22167585227c43b70683bd3c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cf91610b4c8e69a81276ed860bf46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242c81be338f336ff28ccd6574794c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02279878bf0b5abab1f72937ff71aeeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ddada643335f7cfe6148940e87eaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f6d824ad6fd242c727c59d170090c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae788aef3a46ee78b71976492616da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfdc9cf4ea2c994500bf52d7620936400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5219e064c8d320ab712ca10574d4de9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d506cb043ae97046735632884165613402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fa8ba8f352c887f28af3faecbc63b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a3a4e09263d55c7b565a5b62bcd7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85238ea8edf27626fb07617450f2cc82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae1d31a9dce10948fe934e93a4fd29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172d81adf693475a36b14e35ae12415407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45374ba402ebdb50273ce06e066f070c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2086bffe87350c20da2a405544e7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde71f1cc3854f760337e17096644b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b8267a2dab30f4711f65ea8954aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bdcf5dee1e26402024abb1a50a7c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e83ef3986a9b1668c2ddfa66ca4c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b090d879bea3f552958454fd964e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd3a9f6da3d0e1508ddd08acc5ea6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e043c755487a879262a1773106819416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9583315f07fc16de7bab196792fc738417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc49530fad1e20fcde96c8675376b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d7a181d4976c67081bc91699b0595419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03ea11e4bffd6fbacc438caed2cf04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150745de588252d28a4ab938053e758421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cae6984768c25b8e382ff5a8c16c90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234895296ce8195b2c033e356493fea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fd95bd9bb3ba0bddad9b72504c554424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9af868c0f88467912ca16023394bab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa1711adb869e6b360990f9db6d020426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25bc03efe9030923ed68eabb741467427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e89108e2ba689889b5ef9ed0d2beba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d01da6ae6d8d398ef1a89616e425f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdfe8c5d687e0d9bde6bdbaf1583e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e8d7aaa43b1924ae49aa297f051d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36a289e53f2c5b97ec1435724c6d45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646141262835377c3bd97108aaa5f1a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754bbe02490dff49fc023b5b1668941434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025a7950e9e9b0de60184ab3d26ed97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b22c79fd686b76a9a8044cc6baf2b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca8d46688777193629dc3d5473f2f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cccaf0881ebcac6be7d0e86693b65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444a067fc04716ceff4ae23fc149a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db4ef4c920a907b9d0b105caf3aace440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11c57422e0da75911aa4c00a4f6c9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe6fa8b201365e1386e0a7f322d2f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d4502f64e3503a79f5f9e7b1082f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454283decbe5761f361f7bf5e1120e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54493ab34edf08f8bc8543a043d020445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3051c8aa7e7db3d9df04a5f0c52d002446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff3f064db0ba04f45e39f677d83bf4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755409cfee7c5d801806cc2b78822dc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a40050b6f85fe6c8ed232ce753abc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccac33f3d098ef9ab7f61ede331ac3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1378ec8ad0c9c18335b53a7f276cefa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a16b06114415cf7f1f275d43b9daa0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d890b6a4cd710829a535b96e919b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af1c2b59c1a2af77e7e454f4997027454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab92b3e6b9317ad6e5d14f9c53bc0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739b8dc906524323336c5c7079b297e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715667cc7fea4ca89ba7b7dbb12ab57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d309ae85577515c5c296561a587427458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22902b8782baf9412afc2a82cbdd9bdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6264034d22c933d878d5b121933a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cd63e171a7aa75b69a4cd31abbd4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785301b358880765a5e0a7e175e1e9ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac52aabd597a459e55b096d5b646c51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71187e00da00a2eeedff7655d522510a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61249018624ffbc71d118a6bc2aa619f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b3a358fef9a1a275dbf24ce717c22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64438723b21cebdb8fc4930d0fd3142467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42f00e1948b30686fa2a852f336d10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da93e639be4b15e36e664a49fe4b74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd974115f0e482f78c32fa334f1abe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f3cf4be83644d83dc77447a49b436471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb9234aa074c5a642de89c6c1e3b44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb4e35833176427e2cf671fe0b4cb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4374886ecc31b8606bf2d05b7a75699474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c204f730eee3ce7804a4b5317c9b3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8c4d6f9ae53992180c65f113eaf67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56dac103c4297a6ad3c87907ca60e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1079c5589a270bd776161b77f4158478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f95f2274251ea157606e53653b2e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dcce8c75a7412231739e6ded2ae43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab427596b3f95b0d183a0472cc7c8423481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94322a329ee696a5e89e1dc3a344c0d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b14af05da7ed365ab972839d64b0c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c113fa4752538090f53e62b82a866484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13024b6875c55ed037b2dc85fa55fc60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d486d2cb796dd18e5c8e1f38092a06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cea615b14fe821d0ebd8b129d8a8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837404c3d1419d4c71f008cab07df616488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423736231ff22598ef341b0573b5cba489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5b7bfc7a9438900de58edd832bdb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b0a0a53afd37b973f47577ab144f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58cbd0f9d9d6bf32eaa0715316c5553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac85c0bcf91b4a24477bf7bb30f1ac34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738dc0e8b0ad468a0b72a2b1f6d31965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ae6c0c99ca5159ee292d79f1f4f076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770f5c970f3a702d0956e63a07cd7e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68735ecf1a21ce1c950a91cee1bb8748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f589471d7ee726b5f42317583f3ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2877971b1d943c9fd3e411e0e3d5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff764b0ece395eebd05494340a525c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c7091694f469a5cfa57b3a5d9097012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb715d1583f50c1c1cc9a070f6a005a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4cd36fd03a5e9a4baf8dba794808914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fdfc45b118b8032b26e6347ceacac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f243b641e85048583b654b8213183e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62bb7e72f76b11badca1d24aab939417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa865f47bb39997fdefec3615154d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef7d5f38501162aefd0e02f76fb93b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685f156dc6a72e3c2bf03ff7f421e1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245590184ca69280ab6e02abdd10c98b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a871b6a5a79d6bc9ea679fb30faa57522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1794a4b2b983ee8758560ccd2ebf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45d129f889ae8cfa88fb381bdfe34b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497b3f48c2bc79021ba7ae3c0663d7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739923f0ec4adecbf94c6cbb4bb7fd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166585de7696beb429adb8cb858b34027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188b715d2c600ab5d1ee6b000630f2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19ad45e3ebbda7ae0ec1ed48c0980729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0199fc12cc264edee57ede7ea09cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29fd0ee90eea6634cdf61a1b70d3b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cf70e582f437676285dfe7677840532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a523d7d1592bcb66b6ffa9b0eb5bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd3a72c78c5c57e29dfb284dc357b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f7f6270f20d8849db218ecddc509935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced28fcf6905eea1338190140b88dac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ac984be884dc25c1e7125fda2a0f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62082a6d13152e8b71bf4d48bc189cd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b85f3a9902b3e0e72268a97fed2c4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4bd984707d6d100b997c2d7a46d7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadaef6ace389d701a9ce32ca7f6b7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b66425fcae0eafab7c31d560804e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40357537b79d34016bdbb0c6fdf2e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eb8b79597726da8fc6c41aaa1b2c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f480971df8398da78a9d76dc0bee75145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f85b11074ed4ba87f2c73e59a609946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66b4818847546f6decfa9a6baf644747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286c5bef959db1d307834cfe23083448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afb810fa9cf33e9d0c6e6cd8ee7d6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f2df5c32126735085624675e6d20350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626366b5a46011e6a41345caa49b468b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f4c9444b2882ecc524578f62e2d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b85af680cf722dda8d0b791f49f83653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b118377b8bf45c913f9158558c5393554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab05f8caee777cc90b06672f88cc0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb240cfd1a98ddfc16ea5a047b6bf4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af52d5101a7072a8be612c012a11c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700346b8a67013e9dbf41463708ac7a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde931959e824ed8ce6ee00b563464cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad13c3e6067acd84c3358ae1e95e5b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dfbb103f60e3e2c4e2d4c094617e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f966aad5b908547361bc11f94d087562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d3a3f3db7a5c4c5c6f6f3c08800a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e17b855665d3e0e5ebe13b6ab958364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4fd8e2e8568d6bf7785caee07539865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4102cc7725b1f37386f10318b99235e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022972343aa5f95d9c5a5903073f6c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8f9ee60cc3f036b938183cb088d8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f1bd946ffa43daf78cd93844b06ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e418adf99905177d3e47be3fd9311970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddce0e06b7a0a1f1f6059feb54c01371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8cbbb913879228a14e249e5fab30972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e10aae3ce49a9aca2382c4464c5f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405e3740b6c3c8afbb12a5d9c07c0ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a075b17c189c28194a18a1c931dd2b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918af83e668be263238fd3b10bfa4c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c702e6a35e654b817c10d568318df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65facb7a952e068dc75b312ca296ebac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561d5e35adde23c64794afb8f9c9f1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fd2a96b3383eadae50dc444a8e2da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5459255ba00ca25766748e913792a3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbc893f3d7d8c520e7d053a7cb5f3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e742b8c75c44c7dcb5d6cb9425d4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca044a86140908ce27387f04a7f8e1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271111768c704683fe76deb88b35d6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45885fecf83dc76dada944fc8b8b45c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b2bce581ee31d093068c0be9f074487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae719bf17365f51defcdbf7894b6fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639829d9dec4588ea5bc0c5a9787ceaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af369e027702343ef04038a9d606890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d4e0d3b862ce0ea9411827070946c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe27e4ab6aca492d0b01583b447c0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f0e5e28ec1df730df4ae85852d34e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b9eaf4e1fec4536c905c0bd8229f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a531db892eef8f261c713682160019995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dcc13645907d017ae0ad4cf1a646096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0e398e57ac7e81ca5d5bcd298e73597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165fe714f419c1b18eae60a429ec49498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88c86c92946e93c47e4c227236c0e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d7a56a5c8a7a4bdc57bfb5937ed7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c6359b21bb4ed1d658841f369ea32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232882f4e2250a70e53b8187fe473538102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc2b6b19d1c8e2e946ef610d871725103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62f9c433e7ae2fba1cd145e11aac6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b239bee02c827374919fc456cf4481105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc61010473dea78ff666fed9ec4916106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440700119be92e52b1a26a5d31b3021e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fa2de789f9b34e12cb6cdf70b0f51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abc8ed3f6d407658e144be1cc606cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fe82be12272d4c5fb8514e750342d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca57ed98a83bbebd6f3db347a981681111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca359c09d866c86ba8c3dae53843347b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd750afa0ee4bd17a1750ca565f6aa3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8c7ba2c26ab33e23808b2f9adc9dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4486823550505ac321b280a8352295115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed69d8f02fa8d97fc9b461c6409f4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d12d383df9d4a5a2b6502df7eae1a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d10cd410c24838737427992edc7442118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881a893a9fabecf3a63cbb0d2ccd212119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201074ecc01357a272d4185d3c16573120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b3a8b51ce68ca90313924213fa59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2120dd237c486467aee06e43246de9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e550b2c338809c72f7d1689f08a06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b669392c514506368abf749969b84a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462ab8e15d2ba653a49aa234e85921125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7ad36365ff215f1839b618bbea47c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1efb98eb67b66d8af0bf6d835153fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6827f282479ee1f2b8d7a941b7c30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40957647ffd1b5bfce014850f1a219ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6770f5885f763b9032c88f51ac123e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b96232e091743f2741a1a4c78ff4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9fb8294e3d054e512101baa6d2680132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9409e5d9187653aaba3f89bd87eb6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650355e919b103998e6a3a4ad087e084134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede142af1bff054306fa12ae9aba903a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bdb3120eb6641f14540ae45a3f134136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d3a49101b1d196aafdb77e373c05f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44e4247a40386e617770dd70a21441138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6bce6821fece0b3dd46a19ef0cf85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460221a1b3b5b3fd141f7e2dda8c3343140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe907f18530959dc3f0aa80ead2239141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3c244e51a7074f4f2f29ac271bfbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5e06823bd374ded5fdd35386523ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f36bbab2fb2b9b41b354b25399af87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af89fd920ade38d5541a9c998e7f64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59500efe1ae2e862f3074706e1f59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e325141a4c430ef83181d1e673253147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45086cd7f698a350a43be47eb6835d87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4e13ba804bf57e5cbf67e37c855e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61333ff1a24cc322eee4431bf30afc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e9a844d87b6a11ddf44635c4201d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d18a023e3c86402c162fc19bea172152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d15d7ac12713287ee8f2a71ee3ec9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cc723decfabb77d326c83cf02ce29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1589cd1667e8f9a49808034aa932c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef7cd82a893f09f19dbddf3d5081a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1876f6451524582a3ed842c7b99e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e33b04732f5572c22417089983c911158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ea320741e7d79a0d346f2b89d33fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705981e56f456624f9a48d6ae37207c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac3e099b393a0b6ecee61a3c13c028161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ba1f165c068012dc2a15bfb1e2ed4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182e0ca0cd9a0f0065fb87823d19839163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06160f7b5e940863a9306f5e6e8d5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5c6b2b54d7ac9577c94118b7f7eca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427b6b5e2fdd996c3ded84695fba39d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32e65e69d43ef4cfbddbf19f1977b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94027496c76c70360b3ba2155decddc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6deaab9c1face107b4aba63e77d33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c461977d645453f253dea5c4ae5d791170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca062a7f89e5bb63516d423c4ae04d39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645e3edf7f9b14125ea99c77373f821172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dabda6f64a3cc32bbe78fdb90bef4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019115d48d21ef46846aeeb9f555fac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150c71417d4ed566dfacfa232ea2fdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0a085a90122ec3b789ca10401cbec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f8853e47e546a5d57cc3b8e1b1f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731dfb0ad246d80f3a55c02933f3b5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de24b63b32ff4903c56c64b34edb71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5fc5f0915f6ccfcfcd80cf47dc1fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e88e7ea17fd1393f01af2c1f9aa758181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f976117065a14b658477707691813182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbe58a028f7618b2c8da02d1498e8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f21da8e70bca644c63d73bc73c24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39a65ae82b357d298c75a8890f073185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01aa5c56c2b365b248c219c584fa03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572af530263176ebbdb426181276bd45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53067cda79df5e3ed31063fc4e5d347b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e78a69e3468f2fd365fc9f8e0cacf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79961b68c0f490bbeb4413b190608eb4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c593b95ca3a921ada17c223e2c05e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad567a008ee7d599ca04c0dc4b4026192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4219a4b23854f92148d8f539ea818193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f12d7484e7645982df34143ba9962b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9439644315cacaa03e22d8d1995e83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212f6936b5357fcf6f38d3dd82e98b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edc04b3ec31db71c4ab3a5a5c80684197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc00bcf4da6765bd11db7298e2d95d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184fe49739871986234759d248c5b9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb621eece4b56761d872b82f0b59dab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f414ceb3781e57bc12bb7ea5c7758201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbe2282957979caf9985e41192ccb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa493772cf95677086e15d77e6e54da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744ef295437e17d7d768abdcecb4946204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ecb5143db5506f11b1f8d2201127a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e909971b877293c552e64a5e857927206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1aef27ace8477c4d9718d6e330952207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dfb94da1df8416daf2fb26854566f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fafebfbfc7f8cb2cd0c4efb9096129209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d32ea565208676f812cd649f80243210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc00a1982ff70507e346c64bcbef2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956c893e067d77503ec5a4b0651126b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524bac901c35496595aef9c234b2111213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d213c1e886788f6e5d0c3e0368f80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a27c473f68a960436a438bef78617215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858b57ccd1f658424dc4f2662e247ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a80a3692ccd3a7bd8bce6fcf3ec14c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073382500bd7b78862388b71e3ba21b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99bff67245f7e6359d0366bcf6c12e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af044392d430086f6db62cb39c2e833e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23d9b1dcb4290f7f60dca65af2a6c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d27a0bb327f005594a172bc11c99c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae08ba46cb15f4855224acf1a1c503223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4907f014329ebc74f85ccc4a5f842224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb30c05e4a69890127e1a3609db15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb23da7508098da16e8d289d41c53f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01600bba23770f0867699bc91659c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ef9b74160f46b19cbf1e0a02539e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2ca8fea6422e928fff678fecf9571229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2151fc1f088fc8557d603a2c325fca3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae230db5db16bb93451dda98edaca9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59743b1dacb85bbdcd496595a1141000232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463a7109c652ba94723c53d6a8a483f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33108332ca566b675c8675ecd6e687a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4376a264f8e9e446a5727cba8c1456235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54042fd15e00bb1d67d6b2b4d1e9f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe87bc61fba4b90dd30c6becb61a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e0994c10697e8e1cd5ed10d14d29c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717675b8d71403e940d03231fd2bc7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387a6f0293f73abe876d704f473fdb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd58b6364878e7cb1d8e182f92f1d88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39decd8be74b5cec6af1e939347af15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f385eef7ee0fa4f96b6ded3c7bd735243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf3efae1c746980f6c6b34aee32d33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28657dfb659886168996b6f00a124a29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b309e2c5d7c8b4d81293b63daeeee0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b4c17107134aa2d98fe26e9dba313247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32206a8e5cacbbb90eacc09aab52271f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f1f1789cdf26286a85034c5cce7ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bc75ab3c9ce54c39e97772f6c9e13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2983e402a17f39d7d5130fd4b65e289251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bd44b11baed179df9b0e06f6437ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514c4bf33378bb8ea1001e3e54afae9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a49e4e9719960643abd36ac1d09f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098210fc8009c85663cfa6c11cbce920255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e377b3ba40581a88c188a913e313e03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb87b8cf1d0f083674c61db57f3835257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3342fcb2b1d90f42040822296b245a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e152c67e70996c58a25948eca660d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c847d87217399c729793b13cb6c76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1cfd42d302a607378d773f820020a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec61e879149f385aaed0610d039c9d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd01c2f470dac1492e13512d73cc8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92426fa4b6630245a2b90950ff78991264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364ac46b9d65a4fc1507972ed10dd43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa24e0b36a5d93f6482138c0890ecec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98eae6bb56e1d543b88fbdad64bd8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f39ebf8945d9dcfd3b06bf67fdcc07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79060844a7a8b672051c7ec138e97d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8b780ecb2faf40e67874dc26a538c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3cd1b690fea5e1b281708c4fdc5f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14625053391451f5d237579f38b0574272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f42cf747a9c86456c34b72c25d23f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e5b4e68e5cccc8a05f651902116b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7fe80ecda525eeda5b23176f70f85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25af59a399cd65a72c50d902722b57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82edf7b0e96876c8045cebfeb6da9ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911a1d37088706521e197545c739ba5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35fbae54e4797852ff64d70ba90c6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746a615f3cfb9b2bd7bacdd96fee5dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed235fe957e3d2fba060a3267d02cabe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a6985f4824d97dad6d633f2005193282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca444b2942fa0773a3a23bc01b478e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09c1566956093112566e96ec576c16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2f19b65a4137089df96c8f7621a72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c22afe571b4d49dfe07141d1b09c7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c46c6f686b470d3efadbf69c8a597287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ba0b489505be3a691b8f9a52084e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f9a790e1ee16e496b930b7eb8920289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eda1d43c6861af9d64c21299406ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e3226be134390855456fbfcb2689291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825fe29a397de5ee28c7ea1a2736fe8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb845c58011d6d9c8f63423d4e87de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a75abd28b5fb864e11542c271ec5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2200026786de3034bc4356dd782e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa76a7967fe6afbc4ea3cc5ecb629f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f06a83231b67a8ccd8432f84f7fa7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d583dd7231dce4ba80025277f900de8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cac34707b3740ee481ce917843ca3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bf925dbdcc9641baf604433990919300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09f580e9ec30200f574f3a5b7f7603301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2f4c83facb014bb6857c178153f50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9648a7024ae9e35c2134a159c79ec9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666359a9e392682725bca2be9d69e404304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9b4e6b89712806d45ac0fadb9597305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbbf5a010bddabd12e4b0d02275946306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8b5d6f23aa445f33fe3df4135f556307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee701c468e29f67bd6f593547310fd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64ac0db78c8c8ac0d1a02ad66383cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf96aacc83e3fb4e29107415253ad0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f322596cb1b5cc1ec1c5ed7b69777311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2b4c58654108b0b9e59e633859ce6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24673a5493484aad8d3349dda2cbff9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f1284908e4d7c464cf520050a1803314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc83a36fde46c9e8d4eb508c6c2b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4128a61250b99a43b64d81ae7389c97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b58c1df08094435277e6a0d7683ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cf1a5865dd7a97cf10e2e62c93b1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7db426731840be6263d8dfd213b966319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56e5894bae253b7cb1fd8333460e60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f293321eb663a8aff5f50793be75a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b11fa8513a706c9936c948246fa973322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a54ce30818f3114cbcfaa60d0ff2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2c20d502f6889e6f39f7d3df3c867324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a913c68e74f02a2781dd99119ed58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba758795df3ba4820f3a7995ba21110e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42548b22fdf293a679b1cd2bc06f3cda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e2a95032921969701620a3164c4d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882dd9d2cd8726d4669b5c77f1bc551329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17601bb790f316408962c01f68ff162c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e808e9508a4bfd75e100cff0ca61e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa176a5ab311aad0b7395dc77f66a1ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731042f7b9cf8de50906c7f54d7f997333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7b284b40959fedb47846508674abb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c66fb5460bb70502a90960733d48d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3652c0cf068b743c4ef5ecac574a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e5d5e26b9314ac8665da8b87fbd62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558dbd9adf58d1bbc1f1eb66f44fc29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b186538591476e5bc30e32ccd8e1831339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746c819f470db7317c2dd722531128d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96822626b5a39810a1ee38f0c32b68c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7696a53dd80e65d6e9286aa623e8033342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aa3e9ae76062d7e307103ca117981343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da743b2b2215b27f250f21c2358d31e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f5407fc006455e7b436645423a399345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac7d8c5c3f2420e071202c6cd497c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc96c419fe9fca5fe0a89d2093c649347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb00cacba235d5f73f05be94a35258348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68542868e941bf2647b55ee27d223199349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b758e312a8c77a1dc335c25784bb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b820c70ca4644906ffe9ed47c1b98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb533b66b891df1ace6a327a8529c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a686b49bd0b9654c76772597303ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98163b19def62dfee9cc5d92519e43b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9aad24890c685c3a2f93fd244c1c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1b050245ffc000acdc780c29f4521356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d366788b3f64a769d3871faf5485f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e3776eef0300e7858faee3fd34049358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa173cb8695900faff165514c4d0cf51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e161165d7e42a3e4211f83d5bc50340360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e3839e0d5454252f3a9eea84e3313361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51420c30aa43a99f711e85c788b285b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31234e77a57853209b5ae7abfb2d97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf6c666f68e2000dd2a61b211f03f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3049e1d08fb442b0f8352562a6b97a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84333242dc26b1206f41d220e91d526366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2127fb398af4855c8242d022155de50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01672ff785c784abd149103e89def53c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a8fac23c2a3ee3a98790b50bebb00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afa6de3ce503b977d92375069a3b8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beec2fefff6544cdb12143ae66344e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e098785a3679183cf3efcba8f270e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665be799a2e413885a30f263cb8332ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169e3dce7ad0f5ca08cb847c979c567374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e6d7160cd0d9814222a01860885e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b07969d7b488bf28427f90af3d62b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15505d53bd4256553b627c10b3981304377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d6dd976ef15d065560e25a16293dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1e022c1cb56c218e3f2b39a6186fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222647f8eb9de48eccd07367a748e862380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cdac40f3b4ec7400168ab8a8620b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dc9f597bf83cd25d5412e7fc949f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa47a8623b6c464d32dd08912131bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f55250fb293070532b6ced5f536f87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7467da0210dcd229c914afadba1429385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d64e427af44cef2a01efc62496d166386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad31653b3d53b75513622748fa23d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c9552cf6481f9f743046ba96f5f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a25048ca0eaea19faa52b42a9f55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a67b879c98064f2d9cc3bbdae0a0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfa879e27723bc3de3a7713555d445391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8ab236206b2b052f45e4d1a33d102392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e720523cc686410353c6e8a490c336393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617694b8575fd3c5b786a4531208d9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae908c258fa721f82a0f95910cc4b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c492472f7248327730468e3f5bd92c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6cd20fbb9cdaa7b0d115533d84d1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65449dd94abb86a73eae95eb91a2d117398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09a205033b8980722cd9f614c9422399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d154187985ae9dc74a5e79e7c899c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddb78561cd96051560daac8f8bb26e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435606e524896eaf65a07ae80bf91291402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47673d0289d156176333704dccd1de66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62940c7553dbe75a0293f30b61d90283404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad03cec2f3a02c207a9cc96862382c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad6bf2a3f661ef2617a5eb077803a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2ddcb3c3ba993dba0cab819de3788407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061a8d7ab1e1e438866b553589f87c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0538fae5243b829e4b875f037f0a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeb4e77fdfd6b115f5866fecd1a69c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d435b88215e782b480e4b1a317645411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ea2aa64a936abae6869a11159606e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766abf06544103a5c79005c9d1c12365413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230763737ec26b2bb0a6d796af32423414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d871794383c1acadf227cf8814c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115f00da6720a0af8df53f2967cb33b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553970f854679d74d87ca2ab147554b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb15abd2c7963635181f8dc69ca7df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748656f7ac24f3357fd149d019bd779419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d17d51e1f465c0fabffd4585e684a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12adce3e6aca00ffeac679cbc5187b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b9886d2bd3bbf8a2608404e0bcb61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f496759a5ce0e6f8b87815f844d00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d81ac95e8c67ba6a3d9999bd5d94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d69d142a19cf682329d52c2ea336b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb08476da451394f2b8f59403e3e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bd6fde5a96eb1a81bba5aa701dacd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf482469ecf094573c9f4ff34d5850428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1be42157e8d6e56b670aa56ebbd08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479e5b3bc85fda4f0b9c7c918cf21cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c52ffcd801ac894325d2fc413af0f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193df3c052ca4afa0f07090d20f4421432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fe6c751f96184d19eb81c71751652433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347371bb6695463fb49291aec1b9a27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc698e70ef070aaa916af7b6d475a0a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4de1f63ae700b9d76a5b8b8575ece436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f582e60865bedb1bfc1e67bdd311e5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94bf2e6e50bc698fb15a0cca24da50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a0b6d86b90b492b926bc3f3aa71d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f5d00922d39e62540bb4930ac2c13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7bc2e2e4cf555c68c2be653776a99441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aabcf20c88f2a7f46c5d9c0a725dfe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec8de993c7eb69d8ad69f7c8f8d6da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e40cdfc5df5d1cfb981eee0a67c763444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b16a78d8d736529d14476613e98b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef5eace63ab3f0a59d6caecfe516f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fccd0a52feefee22ad5c458374944b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a1ba6d886779a294f59d78485e0db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57bf92d25f26a03af8739373ea7647449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7fa4ed09dcc9ce6a992d331c1ebef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3c5a81f405489fa7cf6526a2a3dd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be08ee50c49a74cc384a9b15f78ce4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65202581efcccfce919f3c03bcac9c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dad34ada124838de4392a34f2a90a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d540383e77c887e4819af33d4c834a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07a1fdae8847e754c3b1edb25bf22c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895d887678f1e91aa1f1fce9967744457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be574bf0b5359704c761bdf9b7691feb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542ae16ee8740fe69e0771ee8aa9e01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cbed3a883a976226f56fce86d7a1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fcb217662f3eb09efcc9f37e80c26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37c0a01dda23663c1b771435403b34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e365d1d17bcf6bf49d0ceac0385b29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7286c0608b915a6bae920172841893464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233955dd8d231fe97d4e00697158a72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff44661fe137f1db3acc8a2fbbc11e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708a260fc0665b8538d5ad1284d6032467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c629930d8c75bca37525c4e4da7bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d438ae784f8c0ce414bb946198e433469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb8391405a537bf9cd2ffc1be9f9cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c6988268af067f1648e124fbad3da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c804d179982a7831bdf7d30d824d05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77f3233ffaf72de381d3cdbae5468473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0851d11591c9019c59c459c3f6dfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8bd71a24fac3a2bc1b26e534a5d61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a74dcfaa07d3108c569fdd7ff1e60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c693bfcfd9866366be46ac1d8a2313477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519bcbdd1f625985ac0718c7a99a168478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781819f88792b10c791d1a28d2101c8a479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>