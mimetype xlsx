--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -2089,51 +2089,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e35e7e19373a3442b5984fb2d398e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13a2a2cee9f59fe1d2de38a26463c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec3f58f480fe05f766584ddc8ac11f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f03b0f39e36af666fc9edd06dfa6794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b51b52ac0d8c0bf70ec3068a54cc145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468543bb4f8dce99fcfaa144dfa77e086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28945603abaced647fdd22ca0115e9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04337f422ab385ff6c49a5f239bc6ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c333e6d2b15bc7d7cc9dad24f03b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b9dcd077984ee376fe4a102b12b7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9eff2b5c13e80103f6780f363346e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405ce616bf9ba89b8ee71c8fdb42a5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecede83c1afb4ef7e3ffad8ae0b9474913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8ca1c9832601baa18cad1faf2551714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc524016892f61ce92d25d858766f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b85aac7ef1197d549b7c970015c8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0524e4a9a929888aea3a06064caae2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f78f941fb6c40b94b72191510e96ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab284f2453ae90631cf08df972d8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63ab8b7369fd4df5898a375e8715c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f81a6186ec3e8abea54c40f6992b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e55b713d21754ecb99d0e1db8a253f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe81b28591ba3f2d10b069a4a266723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c5456e96dd7c3d2ada6e467d4e7c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ab087a3626832d38b61ec0fa9b80025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938e44c2cf9e11379a29f1a5dfa8d8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc53c740ce4b252f1b0864dedea280d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3495ce259be050636479f0a603de2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228794602d22ddd43146d2d45deb41e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99c39fafab11a95e4c49ed308615fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a5efa43b630a50f6cb9b5ced6537731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8bde0463999d269c6e9d8b69c4abe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60759ce6762dd7c86d831895a82627f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f071cec529bd875b239aaff2da8b77034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea758ba356de7d3228cd3349b025d4ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250a90290e561d4c00eddbde7ef1d1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfc6a72cff9c658289f5362acc6eb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5fbea498126acbc54069c6c07b30e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e1e638edb5498a251c221c5f32f6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8109040ef36a3ad5c233403707fdd3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9200209aa0a2bd6b269f8d4677f72b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582f2d1c91ea776d9a9bc98647ed59442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3253c3d5d5c0b676de79ca1e0f1244943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed81360851e66577e89748f52411bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694c184a14ee56b941a5c19b611b90145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33198948af1af56742c2fc0abbaeb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85709f86fa9d4f44232d6f68f6220b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb1126158d2fe7c611c1e207d2a6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02790fece01a5ff4e4039d4eef77b8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80109c81cdcc0ce38840b332b922ef7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f58452af4c53fe51ff151b2bcf09c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968cc44a6a0f4371981c32ec5173cb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034eb0f0301217d263a04d7b9b278e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af02b19c8b03393dbf84bdfa257f10a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381129138fc48ee1fa8fc445588e07955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b3ee0fa25d87574ab7f2ea87261e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baa7659ce3cb47ca476b4dd384d40757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebe25816ac1cfea9266e271f6a8bd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7360937a46f4be29dd3f775cb4b314a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee3a0b3a37ae6c1ea273c1cfd0852860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88a19372d0d031735263c4fee47a0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccd2d46fe964a4bb4f0090bf72236a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0d03e7fefbb001771d0a06a19a8bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55975576ac165d8d7b7041a364aafedc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70d9c6dd885329e7eb56f883bc80db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aef640f3ab099a708ba2a2f3ae15766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33a3b96c6b95c44f0d9eefc28f04a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ff2a65d2e7c5d6611279e5e2cd3fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271daeb96a068f19bac95ebc2f77837969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dedbe5fa4cfe79c0c668a453296f5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964c6a91a6ea94bd491be499f84a62871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a3913c2344ca46acef60f7484694472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2a55e7933e2cc68ebc859d566955c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef404c51157d365e35391500ceac49374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b780a38b40d0af63ecefa1e45d0da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e4ea4351eccd1aa36a43acf370b5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e420bc1933dcc0bf94b9dcd936cf1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a873450b3060e8f5e286b8f1ec6eb0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43276353b8cb6963cc1410de934916ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7d0ee87796923495c31b8a3b9c5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d96af8e9a9b04fa8abd3ceeec56cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091abba12c47949d1be516f514a0f7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790542fc7570c710a34851fcbf7be00483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b4a57192b84e30d781c1d7262876984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf1e9ba43adc429c49986db91a98c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961e425b81e049b96c6cc2deffcbb8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f24efc33936fdc1c75b90cbcb7887a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8bf2eb6ecff376f966a9d06d02afe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e376cf427ced587ceaff529984ed9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977612a2e0fad1098e8e68094fd78ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a06d66087acaaf0eae0249faa91db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29680d9dd8f24b2b8707659b149e5d5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9642424f3d60daca58c80457b02be593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d2037ab88883e6199f10114cf09e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b410c7fb4a0cdcd9db729ad08d521b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027962c785f2a4de4e25c68ba95d0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0443b22fbe5d901e8da3515d5265a5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cab63180e320927c47a486d4152b7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dab8b26b42101acb93113e5439a9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fd90d6762f63c63d03435ac784aff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce375d5b9574ff544a110631c1d90c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dad60f6cded7ba4c16164f414348f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b957fd431684c9fc2a3312a2e57c8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2146c3e38dbf475fa0bd96306d69f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97160770aed81d09e2b84cf54f090e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fada465df382218c96e63fab747ba3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbe293aa7a3dbfb4716085c70da51c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8149d869652bc1e258e27ae2364fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd840a217f76f52d45b8fb268df498109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac458555fef6c8ea7ff5de8425ad6b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1a01ba68eae2452a2fc3a3a77fd24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beab6dec4995dbcaea3e04c82e5da3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a4c56965b99c75f7235f5c7e45f6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46793e7ad64f0d05d0a826d0e6028ed6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769afa0401c86c9b00eba80f521f64c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebdcedb30e80a4c63c7653e0fc9153116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c6c8f43ffe241f30e8282901ca0f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d2e94752e7303005c23d1779573a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031e64a402a532033607c7f6eb9840d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba28f872a5504205cd8c4946edb5a37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a61827f42657d859f0e8a416b2b141121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbed9dac39e8cb3d7cd221af687e16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4bca133509183b5e343ae2d26080f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76607d1dd091e37c817582933f6c5950124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b3f427b86080a586b2b61e0d36fe3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd725ba14b463a30e956a83c5036cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8b20d77fa23c2f3362a294c8925bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c638d8880c243d4b12772b06154e3c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca80dd34565c981faa02df92446602129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f1d9b116b00770d4c2268a220c256130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024955f76ded8a8315dd105c75384822131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0951f0947ed154e2d60789311ed29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbad553f9bbb4e1bb656dba6d4d879133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c57638b902c5a7f352a3dbbdc16481134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f07120a92ca186061968457b4cc5a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f936481a7f8827b2441ab322f81ed4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870c1a29ce4d053dcf0d2d01515ea3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe455c9154cdef66cc1860e1ddde0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11bb14071b73e5039627bb4e952ef6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614f91a7a56857d05300025882265cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33076e18fd963e7a765dcd483de22e34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1313aace72418f7451af7f3fcf9891b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe6e0714d4756684e64cce813db28d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb256c03393d6fc549f3b9edae6199144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806d8fe597fc0ebeca6435e6bd6e72f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d7c94ed97cffd2007bd872f037366146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb21eb196d0a1547a0993df44c32360147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c806384eb3b86d8061dbf429a8f453148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1799947c21164cfd426fc4131a0b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e85e9952328c5ccfaec5f7dc74e226150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040a0586903abdd3b2d5075d676599a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82443cc6db9ef2d0c926552a17ff90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51fbfc462c8f3d597125e87e3b7a37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e041a05c6fd69b642f086bc5aab976154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac0a48b7fca8732eb280cdc44a5e74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc627075dcf810b2ee9114c9d944ddb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb4846e38b657704f586b35f22d3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876e5bb2efa4b01c4b46daf211ac5a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0452b2afa44526ddd5df915d906d08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657933ac4c245535da17ce3a5994cedd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7c09a06809642b188b8c0d1efacb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69675b3c96ce1ff2747c642f347281e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb9fea360f7fbe00bf9368d8cca476163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a51b279507077e8e0baa7adee3aa69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85113beeae8c7fa69289ca5aff302498165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7a135456a072aba7dcb271e56082a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea548809252816276293cffe87b430a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7275a8aa79a0212e86efb225e390168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589563d3521befde2283979cfc4ec70c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7c9c1bb890250c47150579027ae3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8fb1bd027a27d730a62c9650f5014171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40179c897e24855ab3316986f715d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe406f49209fef9bfabe9c370e35b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4597890bf03e1392c7fbec64d8b1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908d86936edaf9a63b861ffd003a987175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbcd0d6c9f8b3a0128a868f21c60ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca46b9293145da53b00f7ba04027bbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb985c5ee2fd03efcb0c8443ff724c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182cf648100230ccbc274565e876b4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c395e3cfc9958505b52d2162cb89c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f6ea9329070a4a123a3f138c178b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eede631fdecae9a1c9680fd48f5ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fc476364a82647cfdb53a872cdfac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57974c3457ec6e9c2b8b859eae2f1109184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71890b6059f3c0f21d21f7c4da9c0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf52ff31bda377a01e574d96a9c582c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067a21c115286be49dbd759d755b695187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f56c0741d746f80123db44a838554188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c3fa79016500c8452a89e3a588195189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516159c3abd687dd4127c662d3c274b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa09de89fa65b45e7c8892119e4d09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a847a801f511962b8a38713d4770d63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db836bff4cff6cafdf51ba70b93ac98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4963bd12b3369658dd671c92d37d1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7a233324007a2ef4bf715945847ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea101d09ff2db9979d52057e59fce1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436983c0c0205d8aeb71b923ee22661197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2dfeb96f29c49b08f12d15442e497198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a507e7959f71bec674d5bb166cbb0e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9e28b921eb5930dbf53419a3c3c8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc06ae80ad7a2db7b69bc802f93bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccf84e7349866c28ae1b37753041c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2586bc60ac4708e97740af7e976e93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5a8a85c07626a731b621249798425204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7010c120ba8e02ae960ea4adf0551a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3efb54b45077cd233d6274440998206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def46e2953c6d0aaded2f42d3f5e80c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9046f4e29c83419f2b3574b80a2fa5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cf6ac57ed85ce70f69b3299063a7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4167eb2c6b742d88523471b539feaf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bfdf36092dc6ca0db0a91fccd46ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bb0c8fc16b609e2478789c2bafe02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924079dd831239d721cc6cf8b6e4683213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e5c8258ace10782e75a87b7355ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de96bda56bde06ccc7d3e8f7f3c700215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c39507614586574f5980edaad125e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf745273dd08bb0709c45d2935a025217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d3ac63fde1f6cd2309db81678df76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2493a0245b3f51515d21d76c9077f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f603adf4820485e3e075b2e81cf99ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626f867767563aee94638d7c6ed465f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712470b2381cafc407720e86daf94fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c0d33ca103289d866fbf353a2f739223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b07a207d817b5d0989422cb1100c99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35301450719def5aea04538ca910405225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572174f63634080a1792df921a97377226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fb20f3c84cac038d1a89c161ab9d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3b587cd1d57c26fd5d5dbd9f273a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac85804bb8cdf568dc0fef3178f53f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf92b2370ba8726ec972eac8f5b1b34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed964da383e622ce27de896f4ffb21c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007e1fe4ec886d6345060f7c474331d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff070213eaa572e3852eed722550e628233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4620ceb59cc2019a8fd3a466dc27a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aa43aba6e10d77c0ee7f93d81b33a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c9b3e2c9f0974c0637e0e74e139fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c8599aac407618c43d41d776c0830237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc2f92348cb4481baf8e2da81746f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c99044b405e0602e71197b020b0ddd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ed38c209868c115366e66f15e1e68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91278c5a83ddc06eb47834ced4dba7b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4606ea1a7593f6227112d8aebdaeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d38903a36163fa1055cacfce7b8c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9472f76a01700ee06d0e4808e066a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824d3226b90f239dbe01fa78958a673245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e777ba47c641141687af7832b3966cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bc026fc49cc2875882c2189dc90f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f8474bc083707cfb7fe79d0deac9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460be82da1304c4ba0e06ede409f710d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674aace0fdc6098c6fb023fd757b15a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd5cc3248a45883c003425276bd6d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f5f023f813c47c126e66a545e4f4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381417dba029cb72cefc224c09611bb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc771b99c7dec0600b48f287e43e90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b4edab4d098ad24ea61e16074fafd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934a28ad193f9126f6f09b657c6f0bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3688e6b2f431dc2e53cd067423c608257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de200151e30dacb08372b04cebe09b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372bf3d88f60fe146df46942269f4eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6c5fec3023187567ad8ee628efc08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298d17cad05f2ea7316c15c50eb661261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7badd4c99bd5cdf1d6b0aedea220520262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ba9ff1e72c57972e83e36d6d2c0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f305c04ac035d5ed56961fde24dab85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c7b2f909982b3476cafc2cbff61aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df843b5c15a769a9c88f8205a56a6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70d48ef08c905b1f1fee949579a87c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57842325318f95d10f483dcc01e95c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d341bcea5b17da7497ef218c0e07d4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb362ef7360f7c7a4474366550c831270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68068fe1fca4298ccc05b99a19670941271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2c8e9d410db862e73dfe266cb45d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088055df846bb3682ace65e3f91eb566273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aa1f67b747e59b4628f80586cf58f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e76fd7d2db250adfde455463c264275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15e6f74ef39bd638654645df1537ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f146eff75a55d5647d2087d9d03fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f9941c9e311ac2f6a40bf2803d8f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d68c90ec7fecb9ef72db64bb01f33f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb09c29968ff8d1a6ccc3781205a9e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf95a20c119873b93cb258dd5b08c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f84912bfc2a2eec1272cc6d6e0096b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e72d0c54c136a857d744f63f0bc552283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025b14f61aaeb823f7db44aea0c46b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e60bfc4ea8dc60eccaa59289f9dcda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d31562e629ca9cd477aecf342870a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09697a6df9af6329a6cb6fd87e869b61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b8b88538f3d2eedb4257ca9c22fe3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f868c12a4a9295b34add5b830b461289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c2a5c697d7f06c4a86c12ebe2105c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb383d8e25e9bcf91466e426fbf7f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46554b7c38b62a6a9b4814243b67bb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3759f2beb5b26c6190414767e336e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35457aac449f9d82f71f6fe4532bb5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62576c664988f33beac6cbf15b683c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce7b2432a7dd9fe3462e9e269606ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dedaa69d2faff78f207133b0966cef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420253068653dda73cceefab925cee5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41de980cee50d96f4d294e6b90685d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e8df10367ff51ee87a6430d979615300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5ebc43c8b6f5564ff231f942c5e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4588eb869b0eed21c7537cac1f5b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34385510c13a4f94804528186dae73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adc1cd0a7c094015c09ebc653bc39c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35cdfc03b286bbbf80adb2098b66bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846819ac54cca11353d9ef27dce3a1d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494856f25ca12b7e6cd6d4af464e565307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c258fa6edd43aa7d941cd7d0a4231308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b711ff0e0ce29dc27242eef47b186d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f37cd8cc307a458f99fbeab00c7d6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85939b659ede185c39946107a87f7aa6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8089b614f82b50226537d8e0272eaf5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b59c88080ceaa997b2cdbd1f42bce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a98651b929c067cd598a00985fd154314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189fecf180440f9aeb28f657003d2c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087905397e7cf58020fc6ad4aca5c45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a96f7ff9a98331397db6e3e309118317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5160c0fe6da1948164f17f2ea90ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2da5657ba5acf7d5c632004fd76a26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e11a3def78856dcaea11830244c49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192afec07e4134f607e8308beb9709c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b83ffcf7fae2d0229c9d9227754f12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46292de1f87349a7e53956ed3ff89492323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0787542149da70f68ab7b25f5f884324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fffb36163fd2820657b70e36c906e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15bfe012d1e3ad2bf33e3f6c95c1cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd7f9faf64a9949414c9f3281ad67c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184856cffe9a3d173eed831c3f521d85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0b9795c80246822728746cdecc83d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2db75b4ee9a4196c8a6388a8bc6687330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f9d350ab8455e019aefa2db569cdd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e71eb486e656c5ee253d93e3519f2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d134dc8b4da8986fd07d37828415cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb079d2443778776dda1b908b145e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5598bc19f2c31b1112d6807eba21b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c1aa4af0318561d0d45953ecaa81e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72702a61926e468f36c47db9b7fd35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471542e9def29be27a6564eba5a2f62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02362a46017c7fe6d99ca45f644a5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713bc005ba36e686773761b75efc3cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009742b2da29491b337852027f7a5783341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a0b85b998b34d936cf1f748589f6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9b9df854bc3cf4d536d1fa605d249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0dae368e5c9e3f69bc80fbc6f577a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accb620856899f803f0537744598bd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae5efeaf7af1b3af01c5c635cd718346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d822c4025c5efb413769c97ba150b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecf74a9ff31663345601a3f73ab0f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cbe18d311552d3c7679a1dd7ee7bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95652814aeb252afd1388914a4c560b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c205e4b64e1df0bbf33acdd0a7c21d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26bc688c44ebfcb2da37eba474f642352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f86d5e6bcdde0f814eb9d73d1d2c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133107c8f4a3ab13ad87d069bdd8b30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c67ba29da9819a196fec18cf8f5c3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720e8de1c2ea9c2f52b656e896db179356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e71428cfe5db3d929e598955126293357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c0f3c845ec1b7e4d83bee8a9a2a17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbfbdf36229adb1aa3cd8d274d7e5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70d13fcc8f7ac880c072a1b1b41819360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8fd22089b5bde977407b3bd7a435a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d52575d0d6f46b6c5fe78052ef0d1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e06988f3e108fba12362146f1f7d5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eaf87d59384d20c9355646c9ecf59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b815d7cb65ddb2622b27a4a1300a0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dd8bff717b6ff0392e01ab8b92348366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8c714038b03dc34cfaf026d66644b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc0b135407267affc517a0da1d9c39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f23e9b68cae0b7b6fd84de841f913369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080f1ea2d85397333898697136691bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affdfa7bbe2187cd8fdb3e189b9831f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a15c858c543ec8d5dee1ac0968720372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73246f2575b7ea867049a87b78a130a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17718ce5375c2df9990266a3ef0fd0bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953386a7850ac1a513702dd85da71ba0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffe1504b3e495d71c35721a0f762b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76728387eba6dee8efff1e2975b6be56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b985b81132773967653884e63dbe8d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e140124d7d7bb4980b4ee42ce86b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e35cd51001fe431c841a417ba9b863380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccc0c508c407251c5347f3efb8ee3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ded8b679a87e0633ea280c4cd1c32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c9fdf88382f1103b8ef2fb8d26da8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec7713c434a7a33f265dfa92ed00fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0e8168c46f11308e2b12f616b4447385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dfce8ecc1ee1401d4f875712d4878386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8025865239dfd97221d86aed8dfa6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb47b1e83916d082e6c2c4d189b1e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255cb599004a4e32f827696fedc618e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437bb784493f0ec4b4341ab8b6a1049390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919cf0ecbb7181ff91c4f71015d41fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66201dda54d3499b3aca1a2e6207fac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3d9883e061f0cb8aadb09d01c5072393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fecc06d1f2abb8eaea759e546c922394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc2c4e80dd86824934ce25f353e101395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea76b2892b17b6e1d06ebe7d3c161396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b406dd6aae1e73f258da242d5b30e15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e749620fda72e3cea85757df980cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc47ab2b83b2f3b57e73582d027441399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d890ccdbe1c26816f1df6008411b0be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28217d3192af73892429c590e969adae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1582fc382ea7e4620513529d08ccbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5f0ff01288019d13d72259688648a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cb6676f2896030d078641853caae5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c0321cb72f44810ae86f9cabb91c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df581ef39c27ba9e74c55b20e3488db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47f7baaf3605810aa00f1e78c194f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16ee40061f8a97e338f8cdff405b1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff7046dd5741d244e02155aafac301409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2c86a162cd1234e46ff30b3b5f020410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8675cdb957a1d68aa1a0ad40891b72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413594152185900d4b94a7e4821f2d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a71313af09a085704956edbc3b720413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ea08eb7ee7c98d7b1c969bfff5cd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d8b1f021de799adea92945f370745415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a45b2e27c7933611ed02d7735266416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0e0781a52d1fd36cfc0f9146c2cbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e195e07976cd4fd6d7e300da315b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc46626b3417a9c5c67a9905c0bd1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afb87533ab7d25f9ebc7ec442c54fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee866e12f27b8c339b9609c39b089247421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639d7c163abee75810ac8d80ff90a82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77b9b0326d0cdff24818e79a37ba17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5a64babfb24f0f2ea0c29c2e97365424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2161f55b29cf4baca2e6611f6d40d79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b830cc7858921ee7b066f1c9a35b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e473495ce2ccca3cce4576a49c85ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f1af2aa2378a918465632a2bad4e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97fe973ade04d9013bdede7a2197a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fe67383ff2240ff95cbc3af2dfa14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a364c837476cb8b57f60c3a903d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7c930d083a730d9100ef911b7dff3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f527f7fa78ab470fa07ede636435b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d360369a425a636795fd08f3b6b0f42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dabe8f2a5329232744a13705b4022b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacb44ff253cab99200b3aad3787522436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb797e431657fbca2f4cdc9c6a24bd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464a46bda81c7c3410e764fa5c0d7d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d79131ea51edf27d600215b2083733439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c69f5bd2ac3d80e484173e12742e40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186fc28b72433eb9790683f23734c74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745cf1fcd13aef074b1f77d7929f256442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ba6129f59460d0cb60aacb7e69662443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edacff346bca8a7fcf537cb2b498dda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200229fee2c8e76c05f4d22990acc9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7296ef3e8f90cf9fb4b50aeb3f5b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51f870badeddde2c0e822f438efccd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696d505e717557625833e2cb71b60d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ebd6e632150910b513cec2031e2de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41c920822cf6a154ac3271b760e7e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672b34ad07228521ed36f6df55ea119451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6091d3dd309de29631f55aedd6aca2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bfc00b2ed68ed853edbec5c50cf7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15234a9e756ad56bc1dac572da2db680454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4229586cefdb17667b8fe36c6bd6654455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f7cb6a6b888ddfb78325ebb733045456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78245a1e60ddc7e5179930fcae39d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9a8a37c51c8fd5b4a054791ee2f0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9f9bab9b8699b735ff1777510951c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695c05bd163ea3d52baf71b136774d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3920daae8c160f7fdbfe0c3a54afe51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da924bd7dbf21a87511fb96738b592a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0f3fc9c872a30a20436505bcb78a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d1102c5f789aedcd907d7a56afa4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39deaa1ce8ae150c9d88dd16e371cb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93b3cba9982f2f5ceb03ed9cd186ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22b70103beda69a871e34142ed33c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060bb191360566f26dc766feed5ae4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3831a66641e3718d76fa1cf272918469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660806ed929bc95b9def437c7be4eb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a2f57403e25e7824db66f3fcf3178471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad4f3285cc5a09c96861a84f2580bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe496e42e0e98705e5f4d9b9b972ae8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3df323a6930e38ef156fb7133bfaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d78aa62c58837cf1cc3f3fc06ca2f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497673bedb4db8c7fb193c2c63a475476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a994baa5ee1c04191f7b595ab4474e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4719ba81896ff0b99fc8965919632478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4467c23c6b88168555b8076d6c9bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36799f86191cc439368b3b55652ac37d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2a79053835c6b894866e45a201a63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5c18daee90408cb1631a5132e2859482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710973b3299ad156319e5f142f3b833d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6901cfa0e12649b8778fe667a04e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a6df3b844d9076931eeb90ca599d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90d4afac73ea4389f892605b7bc900486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6962e657432ff2fe1e461d172807c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273708f40e5fd045d4d35f5b96d9c993488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563fc48bf098ce5c783710312088ec7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59511ccdf2171d91de2badb7e4205f25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d2d8f922da70980cec32f724cd99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0d6b92c7884976f1abdf6cfa8d94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d5f32b39f5036e72d2fea1cacb7a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a615ae49f1617abe05557c57ff29cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a6400258b2c00de3105c687dfa7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aea73d26d5470f7ed304e7523a352496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59b81f7a0f5e6dbf0e1d81316139d8497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da79679244bb0425c4310f338ed73f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf366b76cdb62c9b5558d5c0e284a982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b0281e6c6fe1543b455a573f6c8be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4778eae1e4bed151516b1085bea65fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3fa7b3c409f47a7479637183733df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b13dc010ae65eda517c3fcef827a7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613e52ffef5ab920a2fd799edc9d6ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939695aae0bb8d59747da9f1363e4518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcb8cb99bdeda0ef952643667f0dc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275721e0040871c6ed16dc4973ac8fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8f645215a55259f02c4b2593c2ed111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7fde6d0d4f50b1624b3a2b34237e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b9891b355a591ecd4a5345838cf4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f8d89d997c0129375f7c965c80a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb53c0cd59f6185c75671e3e99525a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfe30c058af77b303b4609599ad77d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5832fee20dd87f817e883dd3a3389dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac114a049fff89a1ecff877b66599018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4b697ba4fa09459952e9633cc053b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f27d9a9aea92c8956be3b13a977c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c0b3e26c0b732ba9f5f9b3288d68021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8930ec5f041f8dd67e9788ad34f3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122933c8f01977611aea2b07798707a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d049027b17b47c1a62e8d9fe7f21424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1318229363c1b3012d5e826923db3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f11b151f1802aa591e18a2aa6e35826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ab00debfe8f7a846aed2b00af2c7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254fe6b2e05674cf25cd257ad365adb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb50beec6e0c7d11eb1c326c0d216829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e014fbb5d415d9cf756a5bfebf52530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c825fa7ece23cbfaf0c39413670631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713f3fd944f3175e29b724bb102f83532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c91533dd53783a9b10161be913d6af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333ae0ba6b98ca792bf597e75f5177d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ee352fe8cc930262db838bb23c94c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e7cb7eb8de5ab461a4ca2d8144aef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013ab220aeb009efee289dc50ee497337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f591591bca5bc21c084d90513146738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de86e1d7aff874d9375e984858f3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fb888a1d0b965550b490c13a337c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352e517c4fb4fdd718478c9226a2a3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8563b39d19e299eff29c517bff2f00842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1a5b86c4badc5980543a3276eb8ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81fb2454b6ab33be200b618699a6e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2d46e261a0a97e9109ccc3a05326245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01327aefab0d097d7c60172aa343e9fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06232bfc5a260333acafdc4c490e6c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc289e817e1cd5218160fff5141ea6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd13e10c517ada296648447428daf249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7bd0cbeeafd18ef5faad9c3f3592f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873bb2d4399d0f3de81a481da16a75e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb99388efc6b81169d166fc190322452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c878d9e22550279f26096af4634de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513d4347078598211ea63994e21dd7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b23c383c016181120febb50d939ece55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f9a57ad8ede01d905a1ebc5a1be6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd3acf62c5bd80ef02a5cdc1964bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33601dfede73871f7feaaf4012fbcc0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a4a4c79eb0f8a2d0b20c04d12fe3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826455a08e029a297f7666dbc092ea860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006bdb0e34bdc5f03f60aefb6d7586b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6df1538c16a9db77ef85ba440060062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5d83d15dfd1c4218cf02888413f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730a3ca83257e7ccece6de3825018d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1114c29494ac25e7ddb1074eeb3b5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec2963c21107b014620a1b3d64880766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e661d650197f1d4e94a5e3acade73d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e0e8f8ad4e8ebf7418cb3f7988ede68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0f745b7228dc89ed5ab5f3d20189d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ea9b1e63f4982b2860b5b4601dd9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808d4c034af99ce3f887c9fe92a199a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd3726fd09797b07495de820572d4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148e4d324398516fc94a136b1edd78b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5dc54cc57e54e57e272206a1a58d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c4af4a230f26c056a3ec82fb88a5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46149a2431bc299edb1be8b4e036e24276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd342b01fdbad42724f0b5213826c51477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cc1291e0ed4980e27d7cf147782fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596ffce398baa0dd4fce430a10c67ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9996ef16b1007a17b758bc4767bc7ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf52e8384fbaae4da2a814eaca440b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f42bce3033f0e23d520e5b93c31fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f185e2742c4a8e299b45435e75ed73783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530e61c89bfc9b78cac27d0ef294cae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986662404852167641834994a3b15a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40329c454029d6b22ac52869c360d79986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278b9ca95caf234f021a9284804b4f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d48862cdb276e638c9d19397abc7e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95531ae2069927e8cb532e1b005a36e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7466cff3a9e462f10db745ecf7942b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e74788f6606b84a429ef31eb067c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b4d9de3f21f59415fc4c147a567c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db27242017bac4518aee354873bbd6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c776b8142779e8f09e741538dde5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab76d47df04fa4d14a32711875b48495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70cb18c3c22a3a7bbdca2dc8f3eeea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36c0508f63f7c403a881fe7ee82ce097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4de882d77ed35a10383087227f3f8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b60c9ef97fcd65d0d8c3f8f8acfba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cf9907a160d8411c02fcc16b00471100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5e85b232b9795d4beaa8ec2d9b519101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce103d512cbfaa876364dd1a964c83e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052bbf3b035241903eaa050d83d3beb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be9c95d32b8f92f313aec85b5a1a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565de8cbab92e1afdba17125183e590105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c324b151f3576b839d37cd20b51ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b21e7f86b78c0a86ca837bf562f46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ed71d55b4df4c08673a5d0f02e8a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b674216ddfce39c39f347ead29a14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942731f61a6a3d618449ef36f36d29b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee963f61ddaae114cec6547b6e9e75f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a0ed4372d169330fd52b2e9e3c1e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb53e89ced22887a354d03a389c012113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fa60903fecfc3fea7c91c31f9f178114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4555e43df4ac9423b48a0b59865f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be563353e9b4db4fe8b4901fd69657f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563afbe69a34dacb3bb6664a1b3625e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac04a870d61ccce0bcc885c0e56d6a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd50ee591e1bae86bde1f194f2fa24c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9001e997922b48496c6e8de7ccfe9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d61c9cb92874856aec250ac4a67ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5275dd2cf0188dba13dda5f9b7a6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ecce01b97535becea2d66b73666eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87902363dcc6f448af9a94e4f1bf356124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d3f8b3757f083ef2cb26ec5a90928125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c962088048d1154ce5fb7f805a3cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b95a301ff4a7230741beeb6708564127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ddb2751b81ce7cceee220e8d63dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dab7b693001d1c4910faed0ac5ec9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d9ceb9345a248b32ca8ff2879e42e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfec967dc84fb6e346f170e938ef0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcce3b33311a80bc7a1e715b171468132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e576cd3986181071e4f95478c0fea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d806f9387d2000ba272ac5fd8ad6ec8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514f3a8c85e8c4352bcfb8657539e75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350829e99e648cd716da26e429988bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f890a5586c48431c48000dcf4d8c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884040cef07fb39884115cc5e293b08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86681746c3f2bb72162a135b7fbc5ef8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06e3c17feaf017ff35988e7af27314140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f332a970a1cb5b391f8e6b26073ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ac9329b005ec63cc87cc3c6a511b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17939c5fbb9cfef5e0d965d058183aab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439c9097140043982b037fd940de6b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358931f1c516076183c8924b9c61648145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab18b7f57d9be62b86c70b836306c13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aa2d11d547c639d74bf296ede35b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be64cd5dcfa60881dacf7f35565cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cedfeaaf2d1fd927a06eaab6267e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9a43963aa24cbb5684015d1803e80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c44f7972d0eb0c0050d59384fbd56e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910eed535e6af9921c775f68c896fa3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce25558f6aaf56c1326a126670b13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75273a8d95612a60e9d1c14527e9dfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7e934bfd61b98e0b6a30163b3666c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1649bed37a23bc9d915b96c5adc6f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd46dd6a9ced2788c0214816dd8c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b85b9f8de01be76945d057895118158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192c27422ba890c36c6d1e3e7e54789159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6361dfc65e9469f0f825a14744ddc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7540ff05e9a12876554e54c107adeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efc1ffc806614d0301919829fa615f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e763d62d9fa2b557c94f4226507eaed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99d2199737829f75c2a1444cc5ae85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be037b843fe3f89f730b668feacbb08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672cf6fa3997607fad1f2b50d881b52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb0a9bbdbe34966cb31e115b5b1fbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4c7cc3f8b6fac36fa34e16e3d15bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65cd61c1c71e71d0078f81de0e30fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fbaf396e8664cd7b42533def68f1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c234d62b20ea7c5a804e1d32e1ddec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e3ef273cad4a893da66837a706aa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbac912326d8370f7c44372bb5d2eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bd311aead3ca8a36be20abadc15f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23bfe09d3d7e753cb5cd2dbadd617b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38bd9e0b3cfa8ce00d2029f1db2074176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c656707aab86960bf932b13bd0bfc66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eadd026794ad8211ff303b1f1dff8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d293c655cd534fcd2816826e62dca52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde952f4a44ee3b34f7e1f7960b570c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64a9e039b170fde9016c5b5d5f0b24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ae7585ed2aac3c2d2a60b3f6dfadb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de37489c455c49ca4d1dec8bd12afb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f74e96e864eafcd049e7a53c72232184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f26eb9693695c1f32155f6e4a8b7b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32e29e6b2c7337bf8a96b55421ae89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28e612390ee28b70c8f98308d3518d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37223631b81d42e9ffdb5d993a43a997188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f6d6d2940e8a089ea6a193f28bf3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaedefbdecc337b867270505b077c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571da3d17bddbc852493c852090f14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf30a5bef7777bed2ec81fe0ba47b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a37cfc595b84281aa1ac241b83a9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb64b498a31b05f752fc4e9c8b3dad3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f074f056e1a6ec7cf3695445497181195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e36a49b1cc742a2ff73414ae401f25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eee33d8de5fa41fc41d5aeff85fed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cefcded850f9ef6a4b0af816ff28a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faed24311d64db6e891f701008d83b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa39688868ffc391a4007fed950d5c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50c385538fc3906cc429af4bae14f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ee7d207f7487da4f6276cc660382d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235110102b41eb6b9c1a62418e636b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660c0cbd2aebf5a19a7805b88532782204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b440632441a5ba5e36adcaf858614205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f714fc2853ca2f159c53e729d6b1fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc88140e6c12a99969cd3978a4bd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3718defa6b456c971be573befaada208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a333fb31fa1f75495e267413d9af00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e2288e358bdd5bcd78a13f97713a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084033101da56470c05d6fcfdfcb435211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afd14108a6f2dda49acfd2af7abb93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350b9195d0ac99a421d33e257aae36d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f68e5ddedae12638cc132118f5254214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b828017ac333bac8b2beadbd082c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ea3635dff87bca2ccb46b52da0821216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42b66e1dfcc07be166d9434a9cd6ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8c9cb4a33b1f35819cc8ed3e04a2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01c0e6b88304d36ca75272ccd7be4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50f6c198ae378f6943e9a71e9d21d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702947669118ea848b02ce0fcfc8734221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb199c2c82edb3a5859d6518335bd921222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21013e5017c2603e1706927bf17a1c66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c18565a9d16a105cc1469c326342e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c95da5a9049cfcd834132cb8938798225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01ce158a19d151047a7c701e64ac98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2817009b18b8b26d6ac4bb6732e7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32709974b0f90f5890453fa9966eac50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621132b879ef695f48575023c9a4970b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841d15623d87743b3e69e131468c2f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328ebb0f65272627f63d24b05db0056231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dc58e860def4f36992d991b34fb9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54402d9fd10171a8f8b9ecade14f649d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd116de7e899746eb6eab7ff2789505234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dab6699386fd00ff20304ecbb45373235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e485dd92e3a0c3cd010e0380260e54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d8e4250ae1c6ecc6c34931ffaf45b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016353e9d465e90bf49d89070db76d83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dffca8b227bdafd88c152685018e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d50b93ecde6b485b15a8610e8e8181240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3169bc3ac9aab6f5dc1d489a20249e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33943b66b69987418ca919e538cdcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab19a6b03a03dbd6b9f2f6f0de4f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457446f9eba991b5d8f425489985e47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7dfdb767669117c44dfaaf91007d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed38988e2c5be81bf25d387d635a93f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2f52760195139bfd53d30fed03728247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1eced11e509b8a8e502a149a67bea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d7e1f0e60ff7e47fab09a90c59d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93635893244841392319506ce9bda3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ceef14ed16ee68129714b20164ebb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f4ff19de91d31f78ddafd189ab889252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375b2e25f0825069ded407140adda12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785e96753c70693a845e16e98cd193e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd95aa5f0ec57cf7e4595234ac0dfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d136560e81bf6d94c80e5604afec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7058bbaf033cd2d89ca06380edf3ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c451d3db103fbc3b8eefb01cbde3b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9cd601f9eacc004e4cecda793d4c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70fb6635e9d2f1b74be126e8ca4e1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6bae90ce75508fafba5bdbf55bce4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada5ffe191441fe962377ff62c39580262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d595b34ab580bb9e5e62bebcb0450263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acf4695c099940bb379b40de2470b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380fc9dcc680dc0370fd952d71c8487265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e74a83f1ca336bbd21fc6fac59cb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766832d741f1cf484451b6c25898db00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2e22b4d1f850deb6854cdb050cc36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68389bda6c80c1ad08f3c0ca2dee4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e6d8f4723ab77c37402e5e3ac824270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea4890ceb4c2515ea772fa82d42101271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8194f0bc968dea42922f4148a0343272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f368a383e2da5ccaf556969ae3b0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c17c6a8aab2f918f5a2cfe493fa1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeea917a2e2fdf92d9ffda4b5f161f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67640895f72c92ad69793a75db5b355e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035889e9e8f27cec75f3cad075566d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e6af0cfc955f48d79ed7a8be4646a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96d4e2fc98a96b2d3f37eb8f848f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4e8c051392bd1bc2c98858fdc97a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d548bf497345a3bec96f77b149a94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df6a5b74a00c4dd7261727dc6cee18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e36a4c376dc2c51bf5202f587192a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfb123cf83cc7844aed10a7a98db44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d9eb660fb35ccfb640b07878d11b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e162ae697a093f025e15c3ca47065286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb5af5725cab4672154d69f66f83fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e22e9160b0a3e51f5bc1400c0b3d58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835e0cbcaa96fe0f8f6c6b8719556a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93873d3239f34b5fb7babeff4fcdf261290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bebfb25c82069cad99d0ede96c399291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee52e446f5002e9c7d081d6e4bb784292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16dcd9733aebb9aedc97bd6ea40ff8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea60936fa90f4ea01cd29b12f7fe06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de82f3377db1f080695760bc8846b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01edf63c49f87c58c817fefa54122e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd668fdef56a62e44185a97e777f119a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d058702a9bf131318be016c867c0254298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a8beab4eee1485be1dc6b8987665299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faa92da732f399623b587d7795af7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e168b91113b277bf3ccc0f0700a27a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d9856d47096672e80ba6ab22582c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40cad05ff0593e4b136b6dbe07a22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f112c2115295116dfad5e7d52017304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52471495a76101df68cff44fc78e9ccb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e48210f1e004c529d6d8a16c5f7d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581ebe7541741b2cbac970da57569c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d15db9b9ccf455b2f7820831301eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bc9dce07a20390e2b6cf63218a136309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62118a41a9f482f6621317922fb71dab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0129cc17571e61feafbad35a25bb4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d511ed54268d91c2f6733156da23974312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d86efcbb6191d30203085e1972556313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ec3ec5f53556ffb063fa932a843b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d63681ec756cacf2b97422c5ac9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa5111e9d54cee7a5e48c7a0053d51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834659819a15b0003aa9e45331227d1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915826371a46e105f3374130a79f0cb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523a4ecbe0b6c032a28ec34fad0af09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d25b696c314944f70e92ce93d35b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d72874e4cb9c901f070165e5259989321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb456192b04acf0da527271c21c5be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6934b8168c1868191062fa3e31bac6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356204720fa6139f802b0f12ac3397cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43894d46a285e010b205af3c7d73a857325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d99f49a7f240f6fd63458c27c692dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aec991d9684467d100e0d864feaa8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb9cd4c11f2f4be250985ffda5464328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26af9f421bb2bd078cc5ee25bed29b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fba17832edc2ce4aa9174f999e18df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cf5e2bb2bbf6865c6e33158668d0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4ed8ef2a8d006992dd6d4968a9b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56073ad4e789f44efe10a41f866d7429333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb21dda06fdf04403eb7cb3dca3d709334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edad10165ca0b251a0bd8a45549bdd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab9a68ccb10e4d3df40cda4883258c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862006d8444fb1ef130636d3787615e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ebda4e802db11f879d616eb6c508338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca43ffdd6f0a40a7ceb77292f31905339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56918d7f5a780e2a7aae8ca41df787340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0c52654f6411469d122e20d7e2f1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977c8de7cab124933f06d2838d30587342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f5d323986752313885de263f88e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c6713b34a4c973efbab2cf03bcd98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3e884ea0466d750199e92bf7eed58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398cd82f83e3094e2693c0002fa2f53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c23d6fde5f9390ba7d20420455f448347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac44a30165330cb1a72fe74eb6840c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa62c6266b8adde19ceacf5d16203f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d414cd28d8ab97e443db8f770b7951350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ff32de27ffda0a71a55f06f5c3cd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297f77fcf5e774ef67537ab14595985352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703ce61cb82d60f55aa95821cc15967353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e866fad4b1469007fc45905bc99e9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb520dbd0fe0c5e28b44ba71221d84d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c48f58dc218f1258b242396ce4bc5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950608813537413282368dffe329bf72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c60778c8ef5099efd7ae9a7911da9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438a698713e14f96758ae85fc23642d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa92eb934048563d3057a64e6882b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cbafe539a36680ef8034abfb1a27f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956da4d4ffd44e7b5db2ca8785d0f4dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e25a037896b2dfff93e7c18bd2f919363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044cc866cb9f2224500952a3f33dc6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12389fdc165b7822da9fb02b536364365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135f2dc61f5ed888b8ee4d6d3ce6dcf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e6101e2c9e6a9078d0437f9dd4769367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75deb847dea6e9f79fec3de2c4c2454368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ff3b4b32aa00f5227bd5d3c6e89ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d940eabcfa29b62f9dfc4af0d45f0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ccfd4804bab445b898e6a78e403c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f50f12478d467e4f64b693b110f478372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eccaab0f650a570ebb64ecb6f37da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d782812f32f2172cef55fc75ced256374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289e8c075b05defbba1ebcb0ca7cf18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f507ae94274339aeee99a25a15195376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21183c7475ce2e5995b2e618861d7892377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b9d0aa3af2c7e8be1c165f6bcf62c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8e8c5e2bd39ec871c71220fc20727379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da2146d539234d9316310cd34c1c21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f642f997fd4e2603e1a5cdf1f709a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d5067c01f55f3529a309d427556f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993bcaf150917dc4d5a5138946ec2b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb81350b24b79cab7e700eb86eb8c48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c15e229e687c997e622f1155ccaf83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ad41cae05352e98ea86020a8c00f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b71c5ec7b2092485e45a2c25d0b71f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4cf0553f8571799f131573e29a73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb3d069c19efb84470539aa8707e9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a921768b3c019aaf96851345eb1bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf6d0e96d29dbaeed419b8ac4f00cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842c022c70a35f7e9911901ef2ffb1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1028e76287aab6d42d3fdc49947b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbf286d6646c6d2c3e6304a75df329394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd41743c79a3a2746815ddac302c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cbafc1c6f9ef780bfd12af045c9ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bffc2ad72c14f59aea28cece6f3077397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecfba070a4961cb2c90a3d48d15f99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4948eedfb04b18f429fcd33a6c2b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23127c3904f8aa7355bb26cb894048400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6a287d4796ebd57aab0aa089bddbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ad3f396398efe58e67222f724ff0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49265ead554f22fe0ba4f726c68efcfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e502a0a356778dcd9f2afbc1de151404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ed18f8ecd8525b2dc8bc63162b76e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3526b0b07220e40d930cea59b4c5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693b772afee56d939390ead3a47f592407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc3ca8f86f4f36f56f337ff7d1c228408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ecf17144dc54647630d2dfdb2be73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce52a2990dc0364c5310e41c352787410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e00827c49b4ea1a55827ba0c14652411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01f24a3afa36ea05b095bbc6254aa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55401e3ca21dfe9e3ab50c354f6e52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae473ff85294fccdd79ce956fd3353414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba0fcdb2308b88b0de50f07ce19908415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866d79d077badb341bfa47940e9772f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804363d3698fc024044aa3dcf0e41769417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4809c6f334b4f3330d323af3de2c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bf3041ab7c9d4d99c58afd0f00753419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f4c1859736acd693fc2ced5182d9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf737696a2028decfd8f3e9350b76e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b21ad5edde106e14b1d3006f7e6530422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220453777238f6ec0c27e4284d203a2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9876754f76de89c9a898c2cfe05b06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88f4ff53ab3be6ac931110c3330cf6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdabb95b5eda1cb8801d650eb819cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe9dbe8327a05853f3a6a728985d94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b19d1aa7f79a4110ccb002418771b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7dd723e7126741502b74a470cd40d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194aba35aba94e4009921cad3d15b42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808cc9c6d925b1ede2ed1df088716e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78b92627b1c731557d2e27d68c6470432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e0a26caf2eb6ac5eb674892ac4050433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1730b396e35fef9d9bc24b07c51cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90a625ca5c5b668ab1ec95a7ea778c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba580097ad255dddd32a49c0cc4386436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac59a78d9ee5d699cd5737b12507294437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20aa53937e3ff22fe21de0ecf7fd81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c6eb0aabb0c518e017e5f8aaa7a80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5568e03006a9db29bee86e93bc38b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab04a2d695b3e0486621c2cde669f7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16753fec57d0a78257e12bc32f0f27e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8f59d32fdfec9eee139604173bc50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09241257cf99907954055308d6986c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65548a6902496c2d96918928641b4c45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e28d79f4f6c6c9e4cfe06d80549d25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8543345cac991d746b93c0c559ab276447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4e7f11722e1004be68ff4de7f7d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c7a1f20572e369337226b75b5e12b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cee2c6447720047a820cfc70c597d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a8b20b5f1e867751ab4d2fdd74c52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be224c3d689c88f2f62f80f21e0275d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f031935ac1fbe20276a9a46bb8947e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3d26a3e6a8714a0ae42047012d5b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b6417dab8449c408e6be7d01f8d87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66a25d357dcbee3f07989dd383f01b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e843b9c841116449169e687da1ef4b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e549f9de4041d0f1e6f23b5e36c80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffec30f0f88cba1bb709a965de65613459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cf8d22076660ff662e3d1b1cbb813460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e891f3aa927fb74d5847b93aca2c21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cee1719f573cbe5d3682e90ce018e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3326bdeebd5adc962759cabae4708463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e94d1aeb7314012d622a4109d5f0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f38a14931f80b61b9e76446469bba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393c4f5af4959971ce05a2084d030a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2899b22dc7122b3639ec5f648e42e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e5abf3133b99cad7614a5ef905499468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fab53266ffae225659d1ce3c18fdb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb89ed826f726531ad6c264635c2763470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8a80ce9f5692b7c2cccd596547eb2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7583c50ce5c91b84564c906cb413c7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f2bb8113907cda7e40ee7b9fce966473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e4f7de62026c9221683af725ecbb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab23b9db3fe351236bf29b1febd8ccd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffa0b0cab6944581157f10fdd4e93b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa428be21d63d5bd3dfbd77125d40073477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd3785339f149ffb8c6f4e4b735076478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97911153968e05530bc3749d02f8834479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d3ae83ec25b10d87446fad1353588480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b81d441b1667f748e9d0e06e9ab17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4089d7b8123aee1e28f649d2fe0cb76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf6c52257f8791714a49bdca17a84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dadd86f832ef6d2e7f3de5cff37a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecaa20c1b3cf7a1555ca283d0be373485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd51171e5ba3df11c8f9ca7ed91343486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4579d07b862a68e6395361f2a14e8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3dd577693200617cee6ac40090ec7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff13270cfd47e7a6cc6fafd0fe9ffe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d864ba61eeb96d14571960ffd27a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087996b8c698d75325194411e9aa4ad5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477351f04ce2d09720d1d278b5c55dca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfd7583e5b5e0a51cef4888b7377ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b42eac4a4299d861a78d3557a3fd5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba555a74354ee5aa48235eef9c215331495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492344871ed4485c9824aa365c4c89a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83332760fc6d417523ad84a87bc21e9e497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>