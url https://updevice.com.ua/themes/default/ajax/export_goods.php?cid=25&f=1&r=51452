--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df43eaea909f1a6696703da8076c4551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681c379e18528a7ce694b953e765bcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb92597c4867595ea60e44b3040ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d1aa203c57f4c73c0382f1c92af544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4e644a28d7d08a13abe4efc23b5d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f28b4c72821fc70ebc0d2fd9097696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd53415e0969ec02e50449652d1cc537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f62dc2b0a5cca959d6eba3937ed8178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4824e1180c2d89835e9574d516b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80991a86b5ccca108445a3c2c4d0e6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73071e418d039cd077c4384cf220d73d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70c956209dc4ab4c417f18c3ea55ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb863ef92c711d6d279b593a626a0ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8d93422a766082be0341a031a3f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a033d2ac6960039ca4fda62fae756215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d38e43dba05677083e00d657edc86916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc93b14d4a87772786630cc543b5fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da020bde43815fd3729e953cd07991018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda60f6e506d2e8e39288e8c81170fcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac29e45af01a2861afbc28a6de7e3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba40c19fa65a4e43d96c8fbe769b0c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffc3fc5f90e9a7711306e9ee2be7a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe58b48c8921e601de3a40a5c57d45a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47b77f6c89b692415b1f0b2fe0671e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640ebe6c348fe84f6f7dc92b8ed205a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8409b7b192ee5c7be76663d376b96726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556fac669b22e6aea9311d5bedecca727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1755a4db86b707c1f48b8387015850b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1ed4270347764cdc3dde5f902e5ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf5e316b0ea095331ba42b94a0316130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de92b2d09adf82baea77092669c4d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff048a4e2bd6057f7a6d8b77a1471532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34553476acb3b3277469a8c5f7ee95fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faffe9277315dbba1c61554bad344f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81a959589a5d631b9efdb33547f76d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81ffd04d47335bb36bfeb5cc216e8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b5889d5ad778f87f32a2b2cd8de2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70754acdf16c8256daf72c6c101afc8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f327dbef8c3e131297af1e79a5130939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b87203f378c21f5c8774839bed83740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7d624621c5ed5dd8a1ebbeb2f478541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a42463716a6245249c551ae133de5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cb38cdb5a05613e3feabe9b184c7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80d6d113fe7a17cc5fb9e64d157df244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c7db250117dcb170328ea7ef9c01845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45336a9b02d5c9f6430f8c3c27b0175446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93ccb4c9608311447a70196f3106ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4ad6ac2e9afe08a225a0d5d26daa248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097db43e48b9fa876f93d7f33edf32d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828491f193bbb47106551fa533363ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd14ba3f74bb87315ba159b36bf7de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ff120c6ddea8d61be7567523b7e6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af357e04dd40f23c801c05415de522cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fc0c250771afcbbab2c3573daa4a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee5db4599f6e3e375ec9715096033d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775be14ce27f260df8857f16b524d0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1955a73ed4de7f0fdcdc4a8ad6b4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592e44e2d3f304ef96b50fe497569f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f244a9e19f8aa16ea544f398ca6e2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98d877791f2c5b3816c03c27edf33860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac627ea4c01bdde20395252527d10561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e231e6590c996678eac9f3c3e45c4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0126e693d1db7460e62bd7085bc2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b06feff51109a62095cd5f0e8d267e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8ce40f1ab07ca4f327fb0e0e44eec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe6f92efd9266045144f6fdc7882466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ad8699944222d886ae600a65bc62967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc883ecdfbaca7070cd7d0d9c059bd3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0be8111a858bbb8ce4edf91fbe5ec969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd2a92415aa7ea842ef83b76d73cd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd90c18b914c2a2c23a262f26dd5ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6c239d24b1318cfce7fcde12ee25772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f851ba06d19196e14dff8dde642a32a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fe72fd2897600afd6f91f67f60b4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b185c40e4be1e0d7fca99556fb573e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a2c6ec8f7944c768b52301f04d14276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725b9379a7f2ecedcac889da8f67b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c702c7b00da088db63ba750875593a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bac005cd918bd7faadcd9888bea9ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07432e87882f0a3ee23d791f7a50ba6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a5096e1db91660b83ab8eaf5d698481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec536147a1ace016246d12b7e78c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad1e7f8e9088426d175eba09e073683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c879253ba823aedd598f679ef85a35d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4f8202a3b240cee8260d2a00cb92a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502c4bb20ffed8db96323bff2b86d9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147606d25a06a3bf5680757be575189c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32eafd0bac5c5f73b27389578ee68188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da90345d7d8f47ac4d2e6e1054a5b3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686ac55680ddabfa3e4020060ec52fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b8bf2f8844e9c10fba6971d9f0c7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b006384bdb848c89dd75fae9025a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17cbbfa31634a802a6923417ae050293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6b7231c0aaa2a4cba0dc176a5551394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17a4eaa03698ce68520ef6c71a76de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05967f13dfe255db4e87e2542f07a8bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fc0d4dc2b4834846e3859949da8b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa45b250c9f0932d05f73d3be5f77498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50e066ca86fb293cd70125270472e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3f596b93ca5dcadb38455c277dcd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee1fe9dad76627b4beb79c50fe485b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447dd4dc772fdd29a8053c5bc7cfb48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154beb1da43cca4b7ed7ab3ab2a1919103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002dc560f556d8c6e33642adeb4b03c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf864c08e17985fc72e40958b045b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad409ad2961dceeb5a5339001ec40ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b270b38009c12b7723d4ba6ffbc7410107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085014deb1e2c0b089c5a2999764b233108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c371182a6ef6bf4cd3bffcb68c7db28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3cafd6b628e7a9fc96ab3b59b871e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4df31fa9219d96887c31cbcdef5525111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2ad683154f0a9f31afdb79e1569e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286f444e9ec808011d773e9b689044113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e85bda0016a0c285d28b9ae0153175114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983178de589bfa0d9990ba4b1da8bcd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59257d4a1f6539d77825ca6eb462b35e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b5ac90ce8b84d0a44f871573b80be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c9cb4e39c26c77cca11025db1606f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38340f30c2d443db44d33eff17029aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15ebd923ec0257ef7609067eb43eb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83eae579039a2ca828fb85cbbb2b91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dd7ce4c2bd251c1e3a25c225ae86a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0abb2554baf22ad7707e78c92b1406123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e1bdecbc1b911fce8ba43e2bc8e80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a19e90fcbdd922ef43d12bb707410d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b2a8df4c7fde8bf87a250d0972f95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9aae99e7f9fa1081855d6d1d95407127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e483f1185c98618065360204d909ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881129caac469a09c2d97380f23a6ee2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6c0e5ccb63ee8d8fafd9be6594279130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c76105cf03f6d8b55050b691577e20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7d3d848c7050630d29fc0c9dc9e16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7d8bf7e3c7b323beb43f1378d8042133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071833cc80a4d58d3ed8143bf5fd359a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a7923034abba1eb1a95d5dbbdde52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e51cfc4b49f73e34714783a2d241e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9357c51e6cb64239aa148a153947f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4711b22b62fa5f1ce86775463afb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60229f79e396db4d56242177b4c767df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f777932d23f92f25b7c79beb1330227140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8430940a899d12b82295846682a4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d51e7e5dfc7a37c438381e862e0952142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52af6145451947b4875dc7300b97046143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceba9b21d67043441c3d1f3c58e21cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a2fc4cfbb7c6ef1d301ed67e1847145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d9aca202b45a62b707003a13f03e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50542e6d2ba969986516901deea4a211147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b711c199a698e99e8798e116e95c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f1e901a4c23fa94fc4a5a8ea26011149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccf8c5bf07bac2b945a4fdce0a15f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a08cf8a88958733aac085da844d999151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9057098fbac49b1cf1846e3e19171152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c60548a7e8823e7607179dc6cd0ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c379e8110dbd1f2b8a699cb0d10e46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c98dd23d6a1b5dea8c6374879d7034155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c77520feac681e5464c2b9f02b2621156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3a6cb51ca696cccb2b8ea63f61c31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61807ea9fed1411c8e0d154f6d2167a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32362e7125f349fd7e7176108fafba6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954d819b9d42f057c7b3fbd0aec6859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19452eae42c6f8a02c4bb416a6f999161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba19b1c817c9666e5c802259aa98cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cd5640320b5ee44023d6b79a1c671163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5236eb3ff7947c678cd5c3c984339164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d44bb4d0f50967ec586b7c07dee129165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ba2eb686c7d0b840748c05a3810fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97ca0033a36d8acf801f8240cd0a21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ca2c0ad4199e85ce8fec42f3b7a4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda44c70d92592d60880a9e26cf46d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277ce37b9357742c20bdc4b11d2192e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d7fecb6916f75cdf3813730f9a5bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2be72cb6b85615e3f932b56abedaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851e1045a7c7288ed5ee09f1f3b3ec2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed91be77538da07fde4c9af34ee119a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7638d26001c58bce9fb32ded4c604b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1823e78bea1aa85bcceeaf5b22ca57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a401e25778b8a41045604108b60e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8524fdddd585475a5355c4107507178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ae2ddb1ac6c8f46ec613a04579857179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30379514747397c3cded417b87eee60a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cff0e77df9fd47a1ae77e6cfccb6ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6109a564de75d9da36983af83f5f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a67380e69913eecf3ed5db75671553183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445f2287d577ba9b102b99143d09b13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba43af0abc7f822a882f90b0b056742185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a165a30fe59420280b05c388fcda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20a592a5a0ebd6e378397b5c5a020a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed8862b75414c64ce8c8c89b6657e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dce051012c923f3908848d3ed4b2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965807eea59993d060ecc9645fac92b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e4addffd7f2727febe0c2846154b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e489a17b8c056c0dd81a9814d83ee9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743024cadc823551f50dffc0c12b4211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9599e9ef620f4b43fb5206a6eed31cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1b7bf218b8da88a0fd82862a3b7c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0797dd6dcf411b8eda2e8af0721ca78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f58b32d58e2fafb11f500dff98ca8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1c23f8745e0dfa4f4004b9fec4721198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab331e9be4f60a1dc2bed83c801c75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72053e0f1333c99e239b1de04e3bd416200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ce97d3a380d75f3ae74e09fedcf61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37ecceef2b1af16d08162c1f51e297202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d41ea0e6286689f457704dee611fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e8325708e273142be37a3a9bf437a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93d7ea408b68e8da710296e8430b45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d82aadf828a6a00beb645527d2dbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1f9911971f54e88b0b76676738877207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d32b8055a5ab664007fe270ec37a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a429129747834e0eb93f62762007fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f629976feeef85aae29de6effdb637a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eda50c6b29f0b0991d19bd2f9432e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78cd4599f4d4933fbbe353da447043212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f73e3af383f537f5d7837ce811d82c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae9cd7b9f7f50a6a9465f9c502907214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615f543084bce018f2d4c5d33455b5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fb640d0eaee82ced75503e90871ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f0bb51142da7de57d0f79191e11c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdf7cc8adebeea1c59a5068ee56e30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a3bbff0919ea41a0daa864a9e24ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e2e11c384dd03c41797fd5aaf8ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05984806e18b706480ad4c298e793fac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2164495bee33b05304068f7ede24e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5933e4c51424df6f3084cec6bbf8f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2425d8847e12fc46660aa2a757d00d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266dcbe95d61fba8510261d0947a729225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89721e7ecac270bbb1835f95eccb461f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1dda320b7f735ea559923c2c365dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f8b8d496870f74bce3e3d5ee9c87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba70023ba66d9cfd387929d920e7eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d98f4b80e2ca0d3c919f2829a5a9c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2eba4e137222722a968a26d0e0e9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eab6087b80b11aa73aecd271a1019232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6eb65d47533d2db60a4325e70942d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78848d8a97967d608e24a6a7cf2560234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92f9ad9cd9bd62f413bf5efa409d79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a053982cd8bbd115d5d99e7f13fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46478c8e89f6aca6b090edbc8e8443b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e0d7f06bef2051df681a4f8ad03c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c64b2cf530aa0db9b04d86a54756239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cff6dea072e6c692bc7db78eb93fc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127be2982366cd59f145e812f72dbc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9863dd76ed6ac177df15e57830c3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca65284e5c8df8dd526150149bc89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397c021f8396deebdfe739bf4abaf8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b2796ab7cc6e00cc46d19a95530c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b1f98c0783d49246088a5c10247ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9cc56e37c26ca8d0b37b9f0c9eef8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671c3b9cc792d3b58e3f5b1461c5c54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b6d09c7e3202ef83b6dc7da49a32e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144fd596fd21c01b5f790d43fd69b91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a94a07a4e290d55cc9b28e9aa6cd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52565bf1d6f56fee7964b6b8f6ce37cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d34ed6f6f012de56de84754269d349253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cbd43754042929d79f7ed5912c563254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbb4756b53430ac884af60fcd16b18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31004069e9d1e6a23f59434e853c9139256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb602e04c3ccd6666121d5d62d705c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003f4cfbf97304728fce5bc3d9bf03c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9b9e81ebbdee18854406a0a6bfe2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a00cf6de560c820ba6a2573e9de2be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f231cac2ea60c84a17819ca699276e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957597153c1e738e9db09654ad6e997262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc092772c377b9f838add64535a62924263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41491779bed1c243c6db5cbcd7326f5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34799cb85713f4b8694ec4d87d008ca5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ea9e75a87cfdb53f6c7a0b78bf5f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771436158e12ef3513f5af9cd2d4499267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dcdfc2c6bd8eaba9be64a55a48ba2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19a5e7b41a238417f69a875470de38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9266724b8b56f83aca8c2544d889d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07298c4a9d9d07ab1f4516af08816283271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce50908822e9433315672e7a056599272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3194bb7ddd89a3044eddfac72dd2c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4406f9fe228dc069de6227dd7c3f3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbf6293cbf70057077692313ae727f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf797be8cfe8d529f785ec06da15649276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5904e44150031c0e9660a6945739f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457bc2a19f0925bf552973535e23e1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dfa9c3e8f99ccd36cb7926db31728279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6891b95b585bd53ec3d91a4b570b9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242dd83abfece575b78cee69c1225a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f518604ab82bfcd3b1e888668768ffd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a74c5b62438ba6b7c711b329af97e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61651f52c9720e399216c95449f7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c562f0f1d3a76e23d1ee5f4c3d17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9450b07eba99b3518dd7b0d20554e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491c91b51c3d205e42e302625605644287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452e4b9020fd5a572d5f523430a9005288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffc63b9c3c8316f9ee7b6250ffde3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab41bccce12b20afacc6980a1bd573290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c60045d23b4e5c9c6507a18e939aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dba31b094494a19cecdf241c66da6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eceae98940db413b4e4acb50080d78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d4d544db1dfb7ef98874b257cdb37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ef8b6795fbff4fd5bf887d359d78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157038e26077401b1b91662a9c7c8436296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339db0c8a9beea1eba58362b0b83777297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29effa2512858b439f8049932b8b10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eda241c2a1700590a429581dde8e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01ba068b749fb9889bd9c5aaf6d5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bcc6d22e8d6000324cbe2b6a74173301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864008cc523b7fb8a3fb3aa3b939c147302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193b0668ef1c90d163bf319483f9a53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eeefb73ec8ff1b33e7cf6d40514b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8da0ef85f0bd18b6c4571e6d2f1660305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eb086ddc9076285f67c93c5e94711306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846706cd91c01aabd69ffec6c2eff42c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80a77a1103e07b0eac9c018f3688f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11578cc5b5710d8b00ae7e18ea5bec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c7b4ce11bb71119e69b61f9db8556310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5bdb9998c5903186bdae0083affc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b728f586d71b6bde90a24fe17712312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faacde4db48ea3aba10f889930c0a2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb52b29ca2cf53e64bd754ff2818af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e85204f29a215a384bb44fa9f702315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132f38f31c78dc483e66244fa02729b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92f986c34f8b14efa9f9d5eb77e9c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbafa5a908f7ff29b34d813e6acf29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b259eb3aa642d32740597db21a5ce50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405447db57e272d9d3dfa3ee13828fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ecea13202726d388dbb0d131f1fc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0777de8c6afef568eec9fbd4df96d74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db7d50e98f6e113fa9002aad1a9c2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d82875617a2e9cc5442cd9991215ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2217204a08b82997f319d66835c37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571aa24154a3d0dd86a216d77c91e24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db45ec417f6fce1fd060008990ad019327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4db054eab1acf133746fe0d71df07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf220ba129e00206fdf9441c6b667a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66b154d6a215e2244b44686ed66f64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff96479391525f8270e0e725622b3bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942d3e51489fd3aa2604f888542dcb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38102066bba933d164e3e2f4b0ad44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7239ee24af3955c4404806e7b79168334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e302204697f3a99f0492a077bc2a740335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf11f85fc001bec1fbf83c1427a9f7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3d943d8397dd0117197503d7c4c74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1b8f3391f3c124ac2f72f5646ab05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dadcb6afb6738dceb48e3e21882456339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279934422da8f0f75665091ce938af1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d84f9fe04d68775c46eaa1def2ee78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c14c08856e226bfcad897a10fecec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d79dda6a75a01ab330a6d4b5873f91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df1e9b05cb1ef6488e648d12de19c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a472c6248409d48728bbe4f40b6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869570aad43412e339f69ee334b67d7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dde55629ff53a9c56974836b08aee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd74e76403f0ee08d7cf02924aa8c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040b8bfeb779926ec89149df5cf2b6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340d56ef3e8ffec09ab06af045b3e02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d53c431399f71093dcc875df80edf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152918c792f8ad3ae617bf37be8bbbef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f932680047fda0d1b1f958c622719353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1532cc7c86c7fa281601b3eeff46bb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e627cbf1ffdfec4486b5046f00e1b41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1bd1135d1f2b54cc0a8b72ba6c738356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1eb16db684ca730be927bf7557c1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c22be074579dfd11dcb68a5bedcaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58e5ca3b064b4e8081d7510b60de96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29163afb9161423e6ea0fc44f537e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fc16a16c6b637f38a9bb16de74ef4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a907da0b75348b44ad57132f18a87d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a922a5c60708269f21c9ab3b7a420d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec587b84df22d758b5738e92065d579364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed91e441b9d954f16c40f1af31924c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446328021bef4c5ae01864835468ad06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df665e7d464d7e34b3073dfe1b58d617367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0ae7bdded601d84e7a233253a55f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517349bb98b21397995d118fba249321369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98860a3f09d93f98d7e42686353ce7f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656ecdcf754ae2f8281b1ce384efe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fc40c60012c6911ef58981318e9be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce904dc647eac067b9b0be7493f6c968373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a95aa7bafcd785e3d4461c38628857374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa40a5505956a3f7ca6b8290adec179375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf731e9fdc9d94d99b915264c99fb505376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981019631219e6eb10711bb89c34c113377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930bc53e314426bc915d30efe46f347378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d324483968aeb40867f7002d0dee8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d1eb00513a321786f8bff00c89a3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038869230fca543ccd3b97e673efe16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7fe65ed9ebbbc40bf4acfbb36b013382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d86e60edfecf686928441cb677b52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279ec5ce66fa6bd30a148c4a3359783384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a4af3ebb3d2cbe808f973dc988fa5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc35dd76879dd38fe58c497b566c29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36eb4a8ceb13ca8789e944b4239983387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d0bf461c5a34191db8c8c555ff953388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3de58753a788f5bb778cd2442fafd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd99ea669a1cf57931deebf9741d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e085f3c7cd21609fd0c38a2a19dab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556eb662bdcbbef70faed64bbb7eac5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ef063a03b3d607254b1b370ee9e10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87177460b6d711ef5c9b199ed54da1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2ea448116de1426cd7e09d61266f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d74019a802df4848399f27fa054582396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db4aaafffea25d811a81444b67cbf1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a2a23dc7676bdffeb2df973c0e553398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ac498ec7be6598e41f59eda31de3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f18cf92ce22c148063388204346edf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd1eaac99f9f716e04d7c8ecbcf050401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5d4c57c425af7ce05ab3ecd182040402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80016aa835e67d933b0377881eaff494403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c268232f6107b54d01c0b6c10dbbe6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b6659a41bc230a748d6f824aa94b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691d244f68fca191137f02eaee7fa7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedfe8c7578803db1fb32f52304bedf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecabef7e2875bc5cff913e84f24da52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23103ac98698a7d34cf3fc38d5d8ecf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713334d51cd391915c1a50b26b0e1b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f917ec105b1623b8346297bf053e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841de1c688bb6171adecdc5bd38082f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154088e685daef40eebf80243c2f499413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525335a74656821d15b84026661b9c30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a416bbc6dd68d3a28a64878ad4ff6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb988882c5d0b85495241010eb3e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f0ecbcaf81653218d979d0ee96e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91601d608f0bd6ad4a3f26c0933bbd04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9b15b155e2c819b37e1b97a4eee44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698f07f704ecb6e5e2be6450f47f2b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bcbc7dc91d433fc5e088fd4f7e636421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c41d218138bd9c32cc539835b758b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6903a38d13777ccca15577db9541e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9d1499259c824908016f18b15db3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2daaa2a2f533afa4ce1947b55757f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b324c532cf2f8097fb7d40fc6d6490d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c0de8f15b8382ee2704f9f2e2651d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0c52f0d84a9c9dc4fa54669e21c44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068547b4b31235658e58e11a34ff1b68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5a21b3b5ac473bac99f03b3e81497430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc151c999bc03827e6bde57fb45588431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7c8cc69f6ffb7f816a13af517ef12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bec35b820cd06d7e35ff5e8ee743b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d710d3fb185ec9d4cfe2c441009e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02aaee25dd11ead43d70760e1bdc53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f28dfca77fd2481c507a7c5fe8b7ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a82b9ae0c7f768a4717b2cae2d74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d23c1f6149d58423eb6ca13793a48438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d11f159838bf23181f3f02c21f3b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a76bfbf9a2c7795003fb4f47d08ac9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d88092ff54674bff9dc2eed485d3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d564b4d793710683ad44556ab352203442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1bb1e15a647b5d46650a663560668443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee58137fa16785859178b054fb31ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd823721f5b7078262fe051f86358a41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ff8688a1778b2fc661fc5fb0bcc1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c977f608848119e85445a2854308673447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e776cafffbba0cd4b1f586ef8ad44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a936f3122bae4ca92e053edd81655a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b9ddf655d114979bee274613bc16b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d799aaced7545c72092a401e2fd52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815bef5b318e7920bcad15b76d2b299452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e628caa71c59608aafbfa2511dd485453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed5016cbd5dfa4a229e075b375ff4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279dd5c48bc085010f5c2b91bfecc0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c7e866110930853aa31da6f152b2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefe10ff5136d67d874c6238dee69b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a0906e067327ffb98ec95f26313fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebb84a54d815e9ad0d901fc02ac9ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1caa8eb0f2b6db8ea492af99a83a0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83497fd88182ad357e457ba8cfb33c16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93480fc6b01ea361c1f1f8bc59e2f00b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1452b3b56b6250468df144ff702ca3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9274ed9a2ffe3d4b153911a578194464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec824e5a5e10a516966b1b3b6468f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853a5545ba65c1336540059d2f70dcc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c50414d5881dfdfd3b42f5f13feeb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbb747f34d410c899e9de301f27c68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e55d7115b2242373093fca1f28907469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f6a8586a723828aff670cef5d3b2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad861f45c27ed7140b2ee6153c2ee24e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a32bb57eaf9bef516de57018dca2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff5817daeb90f2b9fde98798fd5a29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71b174ce0c9fd5922a98bdbbd47220474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bac9b9cf5bbf7f4cb968d4cd2f34bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abee16466d734cd7b270aeb2fd4456476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba83e2c1ae7c016f1114ff0b702a1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32078e7fe25c9ea0b5d676cc54a894d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0300bc073b360c79609b03d29d8c9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072468b4438ba44e7ef2662f006af6f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b33b56d069e6bbecd8395ed3658ab8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79c3c6db937c619f3bd3fdc1181781482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8821fd303a11c2907eaedd16d4dfc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a4e4c20084a1d2d0724a11449ba6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba7751d378bc7280b3fe6b46cb04d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44feed4cf6769950200ac1c904f899486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff8d9af4f0b75d53e9ade7253aa846487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2061482eec59029a5430e178e544e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3cf10b622561068d3c7d023b8def3489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e763f07ced7f2e41e61adaa9436741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92623ca6fcb0b2eec94145640897d022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d898477319e214f16b93cb8fb7b0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383942fed6503f5dd472bbd1c29602704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46d937770947c1cadeb0ba06964db15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df19442f085fa4ab4588cbbf78fa986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bad7567683e292c8ddcbb82f190e0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ff92b8dea3bb25b4d062473552b0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba427bda868268355593862e7aac887f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f9474f971ec6aa0c15e07b8e27ea410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9709a6763d2878727f43ec0c6812c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1d16faac07d365a178a6f72d857db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04890773328d3e29be044b0980c9b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd2e4ba8d29b355cc902f19298284814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbba02581d5555164230e36a8a1404c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e1e95e458683588505ef8344cf33d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b448a3619beaa4293be7bcf6a49196e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c24b245998dcc47bacca3b8a7424d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e37d2ae5fa67886898449c2fad33dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974570a5caa0cae74f3bbc1a4f4d60d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398076f825988325550f5c5772f5eda121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168090fae3a5e4911ffe15cf019e59522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d589b6dd44c234279cb54f7287d6f9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6839c046704148f4d32be4e1c5ce5db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b23c0641842004d2d012bec7ac8a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe703cd9a73df5508fd5c4815ec1a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906e1dd65c9255dbe81b05b49fb682927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde82d8f778d1bc1e5d5889b532371f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcb44b179ae0eb835f29679e3664a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2cd3690885ff08766268f0138391630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baca96f6ad6319915f41186fb14568a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8ffde3c9869674995447a93a65f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cd84ba7796b56a98b04551d79fa9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1708136bdfd2752aa94b862a3cc055734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd8ad739f9668dcc196306bfddc5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b27548197b6660feb3add3262594fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e3cc42468b815e68676d07228b8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf4be739970af4f7b3b9c543edc41a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85d1e6196e0a5f216584f241da7ca139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800d63729864116d2d0793ae207da5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793529f64c6d43c71b315c2b3cac4e2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca3d6c718a2437706318a6b6d9df242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bacc50fae6420717c7340588820b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee0125dfe5e624161af76ea5646cb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e2cfa5cda55cea15058887f6c22fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce676a163f1924a5c63d7db784fc20946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76050d22ea82e68cb34c14d9c04009c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8d8b8a738b04a790c548a6bae365248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eb829fbcf2b61c3284b0c595a052c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83d57ce43c265b9dd401130aaf8d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b706c256d2d3f76dad2ac1794c8b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e7d64cdc4e944f32aab376f201d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f03b3b6c8d9150b4db6a206b7bab1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee57e8c1e26a30b268f691af21d51d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71d46f3197e75ac26b694294f33a6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce6e673e1d108fc096c06c523e689d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb532546c7e18610cafad9f078634e7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd0faf8e0ce9168bf9da169fb5dbee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18748542648b205422537a53abd57d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3d39eae63033504182665eda6de3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced75767a23a4f926ff6613b21ae89361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d602d90adce866a3a5abb0b47376d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f82b300bd422e8ad14ffff796c98463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f483412bcf1aa97a6aade9b31cba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78188267f0c4a68037cba8ecf5b5dd6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ac0dde6783517c83bfefbc1b4b8ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10149209157513f326d5b04f4a25769367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab82e2f0b6b6c35462e18458f8feee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb770b18510cc359227d4ec05cd53f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bafe5936f1338c8ff4122741d44a9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0aa94511b48fb706176b5a62f54c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889fee0334571ffaf0b8b0ba3514af172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d7d6c8d852e5f492a693782d0600073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94ff23e61d4d459a4730b7181cf8c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d517efe4db1bf80b4dc12af1796b21975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb786b370ef29e9acf288bedd18d371176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990b59dea36ebc522c87c7faf06474177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c87c9c4dafb98a29f33dd9d03b68578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d91f00d4ee52d1a8b871e6ff3952179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb821600b7c5653d29825791517ee8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e27c4a19b8ef7ca001635086d9117381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddaf55e7bf281c1e5668dcf814a79c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5182de65e9092c3ec7fad9c1069079483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc2e1a4cd8e233a5a4b34540de084284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd92d4bb3802ec0c95372a73d7ff6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a26a398ca53eee0e9e9f3f85ce041d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbe0b37b8994619e15cd2b25dc8c2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5adb3996e5a9bb2d739663f002a78788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342c5845de2690f6880e10a50723d9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015d1bef013251b34d83ed0a7285d5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6bd94886823d0af716e8384f71a0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94d1006fc204159e85f523fa245ffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ffd0c26c44f7268cc5316059c83ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033893e4943a79326be439ab9cbb81c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa7c3e4a114628e96613d4b9b0918d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9b4e22caf773637d25dc0cbc5eea996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bb3f8e77ee0a2fe24b5e4034f097c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817cdbfda3b51e4f8dff74e417719a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845077be9f441b7a8623d47ebda1e7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493d5cd986f7118702ca23257b09c8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211179bf1b8df4b69b6aae8b92f9921f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755a05acb78254e7a41e8d9595ae5aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8007f15221d75fd12da7b51970d50bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b7c4d8280f0951875b95fe0f37bbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce2c409ae9fb17f4498a7af4241a3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618445c6d5a6f606f56a99e484f534d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b199eecb8fe69c07cae2b86de094cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa43ff946fa3a3e0e4728c541a3c78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18381bec86ae7facd74e8b1ed4267d16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d52a5db8c38f73ad6d979f8935e37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768a751c49f5f8bfec271b948b93692111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fee099c18bf1905a70a1cac8584f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e6c26dc4cfb62e9b1a00d6daf281a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c768c255ee0f54fb07c70a3c3215ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996d743f9ca97720767dfada9cff79d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2480d58a07438e4c4340a9ea9d416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2958312c25dae385bf5ee1a4245daa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b7ea67548f5405c5311d6105084c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305c0f4cd9b926e0631ba7943273837119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724a11bb9f6fdc9200a9ef4151ab114120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a839f172ab0fda42bb427a4907b7196121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef464263a19f64cb4603c6e7e86113122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc87815d9fbbfd3ed57b5eb43ea1793123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f431fab1bb5cb80a7aa42b141382bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc3e72cf83ae47877b68d7b6c1e676125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015801f1dbbce78aa43b6ca2d9ef2b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3172c839d855ad53237884ee8e61c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0bdbd959ac4333985d49b434d5f81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb44b23cb701728afd92e39d471e76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887b3c3f7a7605a8d7043bc2c74ae3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b54120867a635a347d2ef9ddc2743131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1effa6123d7e90203c8befefc302b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcabf2315474caafefb37b58a818433133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9abdb9be89e7ea4a7201bf1b7bc68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6610c90aa9b860c125f1837384a79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655684482ecb7d366f0945c288fc40b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4f12e3bbbf8f6478a6fe884f9db66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d7896dcb210438f11dc718f95684a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0ac4ba99806ccdc7043066024d58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5264338cb2c6ec29c23822849ccb24d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71785c4d1b7f9de69b8ed500cf103831141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a876f3092d34a71f115cb950062df1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d0397838f472848771ad1153d53a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d0017f8b69cf38cc3cb51cc796f76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75824eb02253b0b71565e7409437fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a5d426372a312905a56bcfd4e1007146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37374193a21eb19cc6d9b79b688d33c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e5fb57c0594a9b56ea5878973d9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde02371c292281ca0011316cd57b6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160aba70c75769d2296405c51f2c026150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb133d26fe6216dfc6f85fbd8dccfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d4b8a29a479d790541ce4c5277e29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede9c341035b6c9492137934c10bbfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed776df627769828dd30996badb0926154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9213622feb591b92b79140007770b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e990a353da1d5c544f38bb3e31d16e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275a408404ce462c5fea90f2e97b5c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6682b67aa5ab0b510e26ac40b48e70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d14bb59b3c3794dc8b3cc813cecd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abee9e393a3b01cc5c7007c26bf1d56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd087841670afcc456d8b424c799dd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17761b6ed3aba4e8dda1f9d2dce5f8c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ce6b4bcbb62db9d8a045c4ea1498163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96aeaf95f17bc710fa492d47703925164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41cb58044e49f06bc358c827ebc3d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd4a2b385b9b560537228312fb0e41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4b63c040e9f51e59959644db34664167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc098d4ecab368d1ecc25bdace8380f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05530b524625c6642d70574e4fc1fa1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43366ebf581a2a422dbdebb3f4eb2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eef051d3668eda4f8b114fcb056aa8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37031e9905d31d9022dc51713d2475172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd65ec9deae44afbc65464cb921338173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cfcf053e1400dde7d4c7acd97f035174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9e011b98a393c70728ad865d17f35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51973c64497633cd4d5bf215925f47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b773c760e01240bbe2ab8061d7934b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d96a2b5f19e2922250e4843936e40f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11874d638288a1a8d3c755ff944d1804179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad0c3b00934840984c61aaaa078e20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defc829f01631b43635ceae6a2f3699181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295d73504aad893230c3a3096531850182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba2a7ca1d953c41a8ba155dcc7a2da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f791c34fbda2393fe59976e6a054c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f1764c6e3167b54a13537fc52a16a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c557d3acf93c90e8db0dbc701bacb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d8ab304ca394a80e276bd3684a93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ad91918058371244f7197716aeb29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e032d709a759111444333d75a6054f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c663c10102e3e1157c388cb48699c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8fe055c310a526ce5c4867af0a8f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028fe95ebcc90898d2a41bfa7ee75db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303d4700b015bc08600437be1da8d79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a8a55fff0b5861f681d8b3560128f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564ad3215c79d2fa470298aec8e991c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b554e6dcbdd9e9c5b9abb134027c51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4464abd841d8616815f5e232c7f38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecb0b0011e4ef97b7236e58b383dc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d398b83c4dedf3ded524e88601545c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84663f7f665959799282f1d998b11a76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff8adfe87fadd5d9a9876187c5925201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d4a62769598b611f27f729504c809202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fea5f4cd1046bc1e52d79c949a466203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f11567d7955b3d68ebf1c13f60e4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339888bb9446ed0e4645ea1c06f8ab0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70e95a7fd6356672ba22ee617faa1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4fe43880ea444384c38b33e90c5b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4b451ad9299320134359fa9f873b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8273384ce278282fcef9abd5c41602209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb92f8aee17e43c9b1abcf0f5ea31f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd86e9fab93384cf5004161d597050211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfe75b41e76371f3c64e2eb96375d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d72c3db25bb52598215321b8e1608e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480207072e6da2ea4380c2855c8d9ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a15902d155d3b47dff00b9122bc8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ff7bfb63d37f1c2b0e349384c025e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e389c25799beb3acac85e0ffc4aff52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76649ce218b99f8abfd580f6671607218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb763783142e76bff2226efc0269156219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1708c138052d30b7dc8196e94a26769220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796337af4226e684094f77ed1fe142a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd50251f5ef2b29f0462c2719496dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837582e1be1e866be072a922c933befa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eca80b9bd3e9d5e70a3434537c88f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af23d03e0418483f0996c675763ec8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4ab9530bf9e71a1d573e3e536c3fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f941129da851c5e42a772c8a4bc3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ebb1eb0824d55959fc23d2d640dc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5ff91514549932dce4dc6dfd40f85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec34a509d292fb61850585a5d9047f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f9ca9a4d30ae6ff5c624639883840231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298e9ce2f0fc9fac220056f1401103a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6abdbb53d4d4f9524b94eaf736a89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02470a9bf93bbc9e328e199e3b8ace1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69244f0af9bb289db16eba33f75ef31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a0f3f33a2296cd4daf83e0d8c4524236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bfaf4d86763703702013f6c31405e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0798fc8be2fd9ec9a3f0fbcc6b6580238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f06f8fc32b36adad6d97e5ae4a9dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b03a86d2772edcacd9435b9ed42402240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68697268cc45208a77fee4cd7c224d33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2a6b04b2001b76a8bd56e28f5d239242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189411c568207b23945cd765309be5b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ca68b2bbaa033f23c504c383d2489244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c108478100820bcf4accc47b62ab6f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd2359539423e9a0d4675f00a32139246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f2b14e12146bb54781c234155b06c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217935afcb81f767e908093a45c787b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f6a7983978b3066f3a58ebe38c78a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236f24c5b8b4beba052df347d47578d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5bdb3a49452184be1cf9e3d2268fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266bf3b4a89ef319fdee6e4b243b6fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049627702973799a64a8bc85b89d28f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9072a826b354026488489314e3fe30f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec4dd72bb8fc3ae95a8afddd2a19a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a5b7bea559b8ecb84d23d1aa51c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b39ab1866291b7173a0f976ea477c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa917f08d18574b0aecb312b9dd535f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f244bc69fa71fbd92a63cb65dfab7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6e4ce3fdf8bd1173db9ea7f2070cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11594f78eeff21a95f1e6c99a8af692c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e9281633409b726db9f2a85a5707262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2b7e91edfbc525027b4e51e36634d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f320491a598d1f981d4218ead0bbe9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bfa34416ac0353a32c57552fb7338265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eedca7fafff2d207a79fbb91870dd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3397a6cb671afdd61dfe00aac796878267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436a31e3cf9abb105ab56a327ebb19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d3c58b842ba275c3794175cd5f08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eeab28e7c1d9d0bef4aed48261656270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa5c78b6ba3a8fc37926b334e949a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594d6b8370b0f0133dcb1abba57e176272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88111546140f6adec7bf4537a20cde53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edf97db864c14a13809b1f21d3ee92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7a3639c89b562492bfe6ce8cbd14a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fdadc3e981876b0d69d22e597e54b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3059a0c398415eaa26fe4ee8f58ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961b672c06e7232dd0249b0b1db9632278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85742ce7a5778c349d3bdd94f2b51a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f83f3357989d670823d6fff0fe342280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0615261463e27248131ba481794cd49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fee91bad75df966fe3e17d9473b64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46708cc2aa78a60b53d647daac7efe87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b858d945ca566640e55edb601de052d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87476b207882e9315a2201367ddf96e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cd1443eff69112c4e7a3ce6d8771e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e7c713e435f80cda93ce23f32608a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab900995dbe3a948a4abdf228607e824288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b5b9a202a5f218a4375c2c4cb3b3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe033279a782eb52ad028879a8aa3cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796e606f52368f5314f70be53336205291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b74d55e8ccf30a9560f78b619d7da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c1a3227aa40222ad74e12a854de6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f974e1c49bd95302e08d1e525b274c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572c3e78cfe78a714b30569d6411840295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a4637526dc03e4c94c6d304ef7544296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715fbc3bf7a76fbc4d3a8b44e848b33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa3c25470c400a6c3bf260756e0bf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900285ef808427867d7fb7cb840fc84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dc29e10d64f3c0508f010fcc3d332300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7ef6057697477ec202babbd4f98f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d945897dec4c89ffd050a8a47da81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178b36fe141f0dd29ef859485c4c704303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5d1fd92a0c22ba4f00417c5309357304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6a7d720afb4bbc1080d5269beb25e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c5837af7b2c530ff0601b07335ac3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8b8ca2cc950fb999c7ad6a59a3947307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d355a5fb3c426a9ce94c2c39d44a868308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1036d8caf856d45a786fc5efe0b82a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee111336d087b82c02ebbb8b4951b66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843319a5e7e9fcd5ab76a3d93a7c44a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002072f04e84b6b5ccb6da2234b6d37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3476670dd1a54938fec873cedb83ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbee9d0b1db1ba55c69656d0649cbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78b586703434bea06f57db856ce979315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea01ed8809e632561020da264377e47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695df3c259f4d15133adbddd9265f1cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a88557138706be0e97afcbfc8ef01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a3391a226312a488427c6ce5bf95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc5f8fc0f49415c5732f768bdf2b25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dfeefff20054228f8739d6882e706321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933b303d644d2b344930a0ad537ff3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b60222650c3ccf89deb1f7499db84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c95318ad8686d15be12a0f7b0cd81e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1c945ff643e08504adccf98270cff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1a15ed74557a057377c69d0297c9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d630d74ccba2cd98c36bdf57c5ebf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06149783c46f34d44893693671d899328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4846c875070a502394602b4b279066329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba403e1235d8e50c40f2d124516f711330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31b232a02b2eaa17c57a0030a94a6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99176ee46cd3f6d3474b417de5771f7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b48e51420127de27eeca2f0cf7280333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbd2e5992cf7779d73fce91a7a0264334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302ea115208f948ae05c8555e3e4082335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75036eb890f8ce2d0332a2c3359481ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc623def7147808bc37eeebb249bb8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d1f8f812c5c411e58a1ff761650c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14506d0574b8fc44ac9a762d8510f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2bfba53ad4c29b8545bdc1f6f3bdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2244c680fdded2d7776cca200247f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98504144e7832e4b76b8fed4388318342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3591ad388da93dffd9d0258a83260343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fae38f612eb04d924dab3964ccf6ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44f5ff8ab24628327453b59ca2ded1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7b8d578f6b2ea915b1c3ce7a4b58b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01732f929bca22a68fefde4ed36f2b51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7987a5abd160b898fee36b6f6e8af3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae30c41e2f97eeb57b6f243c3b2eab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5144a50eb2d133f84a6a78de412b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535adc3d4bb2cbb9ce6b9b2098007a9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1af7099808fd19950836c207d77dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771c63684042a4820cd8d1b16106146353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348003bd5b90da62af60fc960cdf039354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcfbec4502e07d583494ac1154f8c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64a82e796bbb254ed9d2a396f04476356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0a4caadde60f22dc6581e64f60e2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e3f3807032210f5fe64f36cc4fe5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c980606263a93125785ddffef06cd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66be537d22efbf442214b1f13df3a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760f3e60778c9e58e35d9191deef94b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29e302143dd0cd0c49662ed0208fcc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2f9936ccaafdb358d68e7c94eddab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b388a297151b7e04e8259e51f15c3d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b44b23369c38e6d19735b0cefe4bd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ede29bb22544d39d1a0847cd6c17b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fe05466f40bce2e5b277edeaa12da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f138585abb87f37c9ee9175a5c42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579fc3a5c8e63011a268bbc8e48e28a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cca9eba9725502509c7557601ca721370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c875ead84ad3295cb89a47f8d4d3dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b11c02318d7791070c0370bf5de084372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3191d0e8dbbb9c2c16c10050e980483373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298be8314269c80bcedc6a414e66b31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8a01fabd714e75aa38c7878cb2c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2bf880d660f1cd545bd86feab3b3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d71601c3f965a072b5fe6730edf21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e0a78a90e9a228db10577459db7d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bddb1a8004e813779b69ade02d583f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52064ec9126390a3c5012d51c4de8460380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a94f87fc9a72cc4b0fbb38105c8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e3418531080c5dd51c470b00d377c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cd756504cdb810c1f2fdd60f1b5a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec1846e191014b00f050fd0a9382b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e94fecf2ac300dbb328ffa9f7522f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad5c4ca346363db22a22c5b8243c0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9a676533aa3c476901a8ab3e1bf88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990db769d67efb27b19efbcdab57597388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fefa40842d0bd29ad1b6ddef5035a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58fd48d8c2131e9d0f0721864aa740390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8461ae09e42096810d385f8afd0470391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c3b86f99e9b47c6787ca9292c69e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c656adb8ed8bc899023a03f76973cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ae9b225c8de5fe66a425321c9cb32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a47895ff79af69515786bc02c277d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c84bfbd8ace4b5c6ba95c3a8a8a9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343136a07d551ae288b4e33ecc519e44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481079355fb37cc100f23c526fa5e0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb49042796cb7bc213549720bf81a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b016ff288174cf98eced06d8d98f95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbead20a574625751ce056efe2bc8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8925f93ca5fa4d63284fdb4abca55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0adfe8f179910d13f32b0a7b2debd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a2c460500b272a7b15e1b23919ba9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79aa4d5562148a55c27cfa720748cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245105e3b3b7da99c5a887652d9e02c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a51bce00c8b17a0f6956472bf9fc06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb35e75fc3250e451e857bd5244775408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fba6435c36cae020bc73d75fa8745409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4378a77632f924278e6caeb6d14006410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b819b089b6af29236e9955456b203411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab415207eb2b5d04a199102c1ff9b5f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5484b94b95743cdd3a1fe62268a72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a5e60b5a56fd324d7ec881baa425b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfe164256300059e5c66e592bfec9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6659c7281d6514bf7af7ec4a4532d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c418c3ece55fab059d84ea5795ded417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb81560cf51c334f9370e08e75d5041418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41ead656f0bea494e2212b28c1d590419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caddd8e4f37c390b768c6bac86513b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9f5e11b978913c7d081ca7dd64423421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfbada9094f5c570283cc95da67c75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb34a0191ac51064696a2bb815b6e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001e33570f166bc693575b85ee44844424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1461517601ccc738d5d98a93e2560425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f8a982d9d918d3dd37535d970b247426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51fa94dfcf49e5c8f1975daa7ff86e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381298f5f292653cea214bc0f41e9e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b2a8fd882de75dab52078b8d4ac2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff7f4403fc4c143e6dd71ece7dbd89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b200d1e87f32c220f4841c4f4006a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec66d7841a479067b81111b67944d6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea83ec9ae664e52a42a1b6ebfa08ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164681292023aaf518953a33c92fa47e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d5bd0e8500cebf214ac93d44e1fe5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3ad50a352e86ef455bd4ca4fa5e8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dd9ca5210193be85bc87d30b8db10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb721791d861aad17f61981a5dab4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68df16116d86e171baeb2956dc22c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaff3f5ed5504c2e9ea5c32d590b200440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647e71ca3292b3df19e873f212221ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246f3eea83fbddff5cb26810fd6ae2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f22c73b32a3d1f24ae2a4ab9e1642443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee1b272c95f22a8f4673540b32978f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c09889c7bc804df4c83b5cafbaafd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466a9cc19896bf7d0d05300e8e5c212446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaeda71086dead1696b45e257e60dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2561e68a9024ce500c7fd00b0eec00a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f818375860277285254876c7022c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa00cd3e35663395db162f0f64dabe8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bc2dbdd5644cdda7f97bd6db7a518451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40792bba99d50bdfe19713043e0f0c4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93de9f098245a6f363a7cbf7de15c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ebf1b3001254f000add594cc6169c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eb71056142272613e2a5da955c12a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585975c5ab2877979bee17e76ea32d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7841f95f02fe5162437fd1127a4ada0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135d25014671236cc2fe89f9d638f32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa80e1e06413e1fab97d54844bab7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14034009869fd5141aee034fe1b7f5e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbee8eea545479a10e6bc071b9682f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f609e9746a8aefc7daf1affb13396dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d40d7cb6d3def4b95d05b544d40d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d459659526daeac400ca6516d52426464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45f62f9051c3f7c9533cfc60016473465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550d313c60b0ea66fe120c24c1a9e07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e895604045a383b2fc9d2181954631e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca88f935ae65f49fbb75e779c39bf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9fcdd032541ac8d85c1002125e485469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433ac8335052488768ff411b5d22587470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac160465e44e0dfe15a24ee94e6af3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87dbd599faa6d63d08bf42298a9152472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3f567019290b27d0d9a84e9be7c2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5f861f2e63702b14e318237086e64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c2617756c774c316f50be29a88345475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d091473e3e8f0d34de08401f73e5f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046f53ca9e2741ec22702a28096bd74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35834719d41279e587cb4c08e0b35d48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655805bab828cb20fb841dc3727b2240479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>