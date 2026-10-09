--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bffb240235275aa1d1dcfebd61a8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f586cb625defb26767a32d91693fd212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db94aed4d38fa13be1d721beb5ef583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b2911935bfd9191b0a940e49470f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871be4e8faf120c0504227a570ca7abe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593169f7a9d0e4f8eb1ce48fc83056f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c87544b4365d1426c349b0a24d9c587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4d72061e944b805a988c25de7827a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9031e27634f3cca1ca27ee9cf85ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dcf6cd579de41b13b207271e5071c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a2d9ff7e777680e6ffb842a9308a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13462ff00de508704fed3d32664503812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24caa5791a7c4353f9d69547c83d94f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e8e1a969c7a084a976f6e75cf7d7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72b3ed0253a47c5b43af30b16eec6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dac364bf43381cdf5beb94fa24bc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438da6c3275a0acbebdc25c4f0a1dff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe795a0f8908b98b5031f35f1e19ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941d5135abbceecaf745a6278cf963319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828804973094e4eccd75a057116dda9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce310ccea45963aac2d7e2666d6a5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81666b7148f7e0535f34862ba316e4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1830822aeed3b313d2bbd994557a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54dd64717daa0b30052b844480a91c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c65a47aba58673920d7e9dffdfde1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a4ee84af7de495fef80543db380cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3a42a332637c7c8ad1c312c85257227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b94b329186ef5d571c6a1aca5fe29b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477b4b92b667c6a350e314a58cc4bf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae24d83ae334c58e640aafab9a266be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba1ac445e83c95aa9c41d9b81f965231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a01cac9bf06c489fcc6982a4db099432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d5928da2ff8a8f5d3c7f0bb8c7a4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a27caa2a8c5cfb71e2d3002ea18e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850d86f92a1051adedb14c3462092b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca90884e58bc10aa64a6104a711560436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90448fdad1d087d04b22b881eeffec1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3df839fe7d24bc6e1d86db31da2c2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f156fd5846a31516ade5b24680656339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ccd1d4525ad509f7b83228446dace40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5ddc81c978889b958c93301415f6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111c51f048a7a5bafed05201f9c3cce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c666744d4d47eb77df64ccb0c89b18143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f53d69d389566fe2945b52d58427144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199161fc158e20fc0a99459f6e2e68f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b118dd545a376e4e84451a22adac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495d2a40f5dea5c01e2d58aaa4ec8ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e19eff4b2ff3b9227127e34d47c05d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af44e1792ab9a8f1b85a62d20dcb0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41401431b820f291bf6933cb2d7c15e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49da8ddbe40b7a097d25b785d36d3fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5824c925ec04d7cbfc411137e39bb4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025f66c50713bdbc850f06c7359a6e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272512a24bcbb0b37e3a1b37eb37a1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad086e8878028ddc08a20f5ffc072455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393a05711f734271b113e74641e430c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe66a4bd6bd9beebb306e41c54de8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576d1134620ef7c60d4a008350d798a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea9df9d146f1db00c351ef56737dc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535e9eaf05b22c4b8068aff046db33c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47514be870bfb0cc58bb309332d8e3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea18476104711e790bedf1fab7791162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f135b20a1bb5472902377df776f49063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69379205914baac73a0ac3cb61082e8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938cdb3ea837a803370e3f692aa8edf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ecc3a0d71e7b5e78e3aa88da35bbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6140bbc112a20afcb4e684fb279cb6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466230ca3eab3b392f9857d448b0195468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf033ec09cb57d6483171a8da743b9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27fd57b7e4de33ce9d259aabff190c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6751200c717fe0937fd824262b47c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58bf11962f7473d660b75c8c95106772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29168e25308c3a94043474bce2e6ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399ba26e067ac428de361766b7a95c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8dd6c59406a38a43f1ba8bb60cb8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafa0c6dd2bf33fe1dc3354a1fe6da676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8afbe90a6833b3980271f0ed21b1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77136a8957ee9a5b4806e37727b784a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb1163086b146a3bf7f6c39bf16d0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8d24d776c9fc811cf156b32a9b98880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ac278101de433727064100adcccf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d7fe0aedd379aaf7b5c0c60bcb6c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be54b148d1fabc8922e02fd9e873eb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b065e8f931331dfd0fd6c0d46a1a7cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe4c665533f62f7b4a0f968c25384f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7ac9bdb3ac66a757fc0c379b3251b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41141bd7422d5eafa3fe5dd339654187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46921253838ea8b84284f9d4f39bd0d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47de23acd47d12ae4e5a7971c57e83a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fa060d3c2b58d74ebf92f66b85adb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543993aa6fba3bd9739184cfec24cb9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d414227d4ca09ef7a58731a1ea94e5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1b6542181f08017f1d18ca16a5bc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e302b1a2d64cb312dda73f71590bcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30b37afe627d15a87e8defce4ffd3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0cf1b2cbe7a8909e3b6c3064a0e3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779fd6acf313362f8ccfdb75d71b59997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5ddb9964308505688137556c1e6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22969ea32b4fe6b59994678b3d93af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45308357f72d27f13ece2bd82e651242100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba566a8d50e1ae13c17c4c1f0da8bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1879a69466ae3d8748c8f5f29799d13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513241ee1ba38884ad79987eb3e0dfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c581d1bf57799e7ab9e251f995036a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b152ebc857432d811e52879fc28923105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fb7b9ff3e9a053ef88f9e2fd54275106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6889b60dcebcbc8372c73e574b8a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ed62134906cfeb3bf2aad472bb81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6877a1855a1775ec92a3db7d8c4c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb403702c5a996318dfa5632a88654e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a85b519b744231a5ed25237dc11a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028c46ac08718b3a1a6f252b53726fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd1e5d22a3a4a32cd2b22dfb521262113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a7118d3ea0b159f6178bb7153b1dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45001adfec3c45a80ff35b8cd921c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39141a0b0c60fde8e0a0be0d5d727409116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772d4fb94dbd5078041a98d3b68a762117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0516003c1e303d6c7f6284292a237ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2c3d0b29531d34f59b3324b94ed73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc00bcf2499c537568c7c690bf7bf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a613b93e18eab51869bd49dc87f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcae12d4ef1af5c79f0907f892f05f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b64eaff039b34b4de0305670492ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3666b770e94ebfebac02b1581219c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee05a7a70c63f93175bff7ef80426e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810cd930fe19a99e092af3bd04fbe86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2aa18c52d9411dce89be891ff979127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ccb7586197a3f6f618218a593115128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5fd0de53e44535ceed8b222f91a7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709798bf6d031f12236cd4d8a37682ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556a1d077f908a3b81432aeebd672d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee670190bdf11a5b3957b110d2cbcc4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da28bbf37b68f95c28ef335ec98ce18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd522791b67ab26323addf7c22b4ddf3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54e084763bccfb000729422a0f7089135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b93574ad1f69997ca99217ff5010cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90739c196bee5588d8d2f75e9e0911137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc020e1a187a8a5339f1e38a980f98fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457c924c275cdbbfa75df01ac53feea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f019a1e9d9da0937c639c1d79b7b5a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83216b6dd21d28e386918122f2198f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329c48dc7d1a9d978fb25621abb8e73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df1f22015b505cb3a55144606b821c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaee1f181e2137445bdcf062aa55c84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b587ef970d7c01c2077fcffa4a3e18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92275055d8d7e1c603716347f562d75d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a04a564c3704cca5b032cfc06d062147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430617756d0461bff05aee13409a0df4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec139b366754b32d3682015d754225149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9b5e0e1a770a8586dd0697211b2bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d3e0528541b3c9f73e680db2bfe8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db389a1e85f0f30a29d857a202ac12df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40d01c2afc738c71b4c869d8a75ae2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20711a95edf1bd00a195616dd4a303154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b788bf52f3b1459c3ab68ad7f1b0265155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa8f0d9814e747f75ee25a25ccbf81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf71b9866b7efdc9463590e3d014d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ae86b68d3f514b6e4e440bd9c69a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff937960ecc23b60fdcc54698601208c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242f49dda637f9fa11cc3c59bd87cb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaff60e4e84ca9590589250a6e5b2f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7f37f7e132569e967f235a94a6c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b809192753e74f98c4d99cfd866671163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf2c5b6edc49388c57a0ad75fc6798164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cee5904335f91acd440d17e565e85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11641af3d7fa57d07af9f1339959aafc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9925a45ff02e7265332e82edbda497167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0c338e9a353a1bea34a85e892db38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d10b7d8d3fd726ad79665e10161f67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6dd9f4dd557e9897a765e32d074f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f40fb033dcd7fd09a3ab40a23f81e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f6a8441e8b8296f96d840949d60a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2ef63841ba63a827a4ab2cfa29c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e89a6837bb7e7b051dd79a912c540174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2925f106aef248c53f6b636c349c72a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8820466ad52f4cee9f8cdcd43306a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca08d8b8458d7f2b71e00b92c1c4a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11367e8abfa80a3270ddaa73e479143a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155ae5ef9d522c549b927781438e36f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658567081d12a7b081ef1b0471d3193d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7b89d8f8854c0c2570389273f60ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18630f96f72324ae130f5e60a5aeec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65639f5b7b324a9c3c053ac17ccbc5e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351a8d6a4e7401879970654cede7ed1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b4ede1a14d74c47a5da300b4b7259185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d85c5b6e85db41a55b1b932a4bf9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b502f6fd5cb62becdf977c6f6382187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccc83063163da543abd2f505136356188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170e85c6ea72b5d2000c12287e61e32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99aed293a5aded619fba50541bc00c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4f76022c46b671f7158b37a9079e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d258a1786ab0c3d420b9a59ceddfeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37162f3386b8e798509093de8b5d97cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac7640b40b99a199b7eac0226abc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc31c441706e14ae5b03a5fab7c43a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365821144c4033151d7b5c87920a1b80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5000de1c868862b13cba9696ceb83b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734eb0197fe2b079a17860ed4653576198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76362c43b793731049bd8010a066bbfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd9acfb926353317357c9bdf50a2d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b0426a5b53a1cc66b16d9ec932af6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a62b345056f6b3d7ab9a4b3a9de47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aad26264a6420629bf8d1067069cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff216fc895ce5b241cf1e7ed8c5ee6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f1074fe2edd1bb52b34130a0686fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a8a18b00c2463c4da74f879bdf2e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e52f0fa3a3002a759ec6bf0fa509b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514099b99e036d7ffaa6bbea26b5ddec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b009d3cda34b6f859be4812ef62cb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bf9b9171bd358492f28d2a5ae4be3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336032700d126fc1f998055fc4cbd40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abc210c482a107cb445fbc73bf82f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c36ec017a86172ce6d88de1594c775213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d33fd851aad34fad28a4b4691f441214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8227cee91159833651d6ede4ebf315215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3890932135db134c70fda286f3aec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387a1fc50c0a592b3eeadd1d5d0c3f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff3ddf578e85b0d7bc6341b3ecb76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6894ee362363f1203bf4f98503dc28b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db9964fb96f3e3594a69ef3f4cb404220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd30a5097e0601f0060245ff9a9a2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0338d305896b297a65d4a7cfc5926f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7381933532a9a78efff4b929bd3b667223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d39bf7d9045c8cce4880e35af684ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77eb5e3ddf91356c209d7263cf8dd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359f78180b030807e30e653e0a46c11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee367507a08f3d852eaaccfb25d37394227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146d205515b8d0ce3863a8d6fc799a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409ed8a270612cebfd114a25263468f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feceac50faebf7c3e602d0c411d8f8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710824eb1010234a3eac0701ec111ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36e01b21672b0c342f355e9a2feeef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c48b77f8c8b528eb01337deaa39a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e16b316807f8b7a6f96655d790102c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cff915e6433a9a52781c60ecd622e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db830b52b747f330569cc915c2d519cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91261ab362ec50c352d9d3c972994eb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537d06b654c68cc74571a879ccf358d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daebb1d1597a964f2e001549dbe9fb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077669e6fe7ed16ca9e7befdb2d7a82a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24285097d2d8b6d83f6d170415c2a2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98519abc25ccf6480da004bfca051b68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fc938a0bb5d36698f583bd717a2e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6a239703aaad4d16804f98a6df701244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084c5b894449912c4a69c3d0cdbf1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c6dd302d97e12426b8081558579aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e39b12075c08b6428268597979ec0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d78d9ea452df8af7a07321531f4a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0313d4853c80889f5e8607a6d2fda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d30aaf5ca9a6826432d650c97e4f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85568b7c107bcf136c5e182fe28e76b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bdcaa4f0a8be5e8c56bbe0f5855d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9d120742fc796283d3aa8708457ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25532a8ee9dfa441c17ea831e01fd7ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfb286f4f719c5ffd1a965c28c3fe6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2e178858363bbc172629617f14b6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9396dd22483f0ee1e9f4b22c7015c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e57ae5f3a773d2609ad7be79c3484f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d25082c9988900da882a3f2b5cde0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f39374453091f11782b05378e1775260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c74476b8fd32aa81a048256c429e87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf1be44b63478020a775150eec9cb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504774c4da32c657a8c257aa0555ce9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d4c137db327f296a04cf91d340b95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b442c78f644576feb992a7793b11cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37e291cc6f5c7e7879da72d068b437266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27f78deb6e30a4f8bf4a7279fdf35a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6488439c85670fa1b125f39dc1cbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c41361fc71fe37728cd04750ee7aa8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6134f1b2b91a453448339f4b7f7eeaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541ade82762a192bcaf355c5b76aacd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c17059815b8ad4a0d5418c31d5af64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f7aa55cf98f932d26d101127b6a0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd71aeaa1eebdce2110cd11b147d27e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f485b0757ce2710316d9add61f10813275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632bbe815f2e52df8c132b728a2b279276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bd620201bb4f4bc635ddda0293c51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814c3bf1a5c629b4f20b3128c1ed4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7314e5e1dd2f4cfae984f4e6660df1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95a8c278965abc4de889a13c96c12b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9593a11986752771cedb82c68b53c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5998a672e3d59236bc5a39daf69d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef78673b4127b3d9030a1a84d62cd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2af56d1487431b1ac7c346a8244a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb7a3a09b615e66d53b9f7e79cc3e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca158b42141d77507758ba06d2b29e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f820f459e7b65de5c47117b614a31b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cac2db723f2bed06846c953b02ee4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b502cd9e68a347a64124883188918dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b650b85aa54287041ea35ab05de1e35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354c7d7dccbb20bc85bd5a18a2ce16a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3f94613ce0cbaf9cb5b3a3ec9f1b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e83479b7216967312a5532a0a592293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3783b1568c1c7529756f4c386838c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1c3473a0174c26ffde3e5b30e28d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689acfc5d6c10d8ffa8286c3ce3702ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fe7cba0a462b2ebf141c6d2c14949297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481f2caf5345b434388180b59dc6e9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69db97f284ed53fd929efeff244d71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf76b9ce9d5af17287eaa6f252704b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a8a67a02c4ccf9bdb2c99bb04178b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbcd10808d0268e817bc6a9c23a076302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205b90b4178c2f5f48cba90c2372f21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3d51ab096eb8f0bad8902eeff83f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17403cd4677cb5a2b7dc4412c079dd3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309def8186bad315659ef0c94ae7d681306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c0d617789d565be71bf32665997ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83ce563ab97b92977e29a0a96d35c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0421ef0691d29630bb8a9965eabc55f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bbfa01f05341a8d8f9f1329ee72d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e707a4544333c7335b5c72cdfcc4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfc093e625c847308f21ec0d771e56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a996bf8d21db25c273a0547416ae731313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560b38a3fbc5aea5cb537d80a7ead8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e0879c450a93b6352f141823fca60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffede7fbe0914c76337cda4f7c361d0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce654356bbb114da9383324c754125c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924412ad23758a896fc915620bb49532318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3314623bb92447a1826770d788e9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267419001ddf1d5b1064fa3def8669320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf71548a2a0cfacc8401dcd98c55e53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4df38fea3146ce35e27393262b846b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c523fde64edb91cb7fe54a369fe5bd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3b622c21e88db24856d41b216c771324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7946143aebb2f1dc23bfd3d9452e462325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343f39ad439b39deaddd50ac0958dc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d69dca8e6702d92b795581b040e16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eda9ecb11ef2211dc0fbbcf5a72061328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef1209b95ae33e4ad8de4d2da72545329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7780e656ac475b799e1172ebb7b4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88351b1e88da3cd8ed33e0ee6e52b2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ea9d533d4b0798664bd2ce2745873332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf866dc0927684c7ea601995e4bead333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a1ecad3707fe0da2c236308a92dd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcf8965c0d1bb7abc8ae6f0d7d5b08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1904ef87593fbe7a02fbbcb58010336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c5ec1065e66d5628897889f2e2127337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080279bd777bfbe1803156ee2345312338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1abeddc9ef6ce0518445f7d4ac20b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4960947dc614a04e87ef0287e20fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f8f47aa27a48aaed21d65064c6a5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926299831bc15128d28cdbb9a49a7317342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924fdf1659bd9e52615530cb4317d30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb643be365118e75c0f50aaaf6d458fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e03f1656291dc5e5cba396e2dd40a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cdc8d4d6cd7bfc1bac1b874a26dbc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cfdf0696ae6be6d5891eeca4df074347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d71ab978bf8e4ae7954d1e9876a5dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973b11395791c7b08c29c33a64f33bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7cb4e1c7348650dfdeeda23056b8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f54e290df0c9a7bbf9db9df4a2eda0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4031629c3f57ccfb8d36a3e321022352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a22700852da72739365adc5fb09a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61905a0ba37c65d7525b749742cf798f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8e3839773e5092bee6efc74b38ff7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46942907f786b0d591db4ce3ef9248df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace83aaf46aec1ca4b970b063387a48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0909d9a3bc95bd22f777253db1cb580358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb501e351951a789c45b91bf12c39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0cd99b266c6b80795012be982311360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c795d29545b601c94dd5f3b6f0cba4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5500bb07c67feb6bbea6c62ffc090a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727a2bbc68901be1cf4908c8f6cc501363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4860a4fe17e29ea7a17ab9489b141364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb099579988ab2b94c89b9d51c6e070365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19b95cd9fda321d8bdf0c9246cedec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7c3997b7a82a261ebf21ddecb30f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cae6e437f8f9b73242d11c47c2bb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278d1e1e4f9240c3cb7c453ab3a1e33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd9a56f90cd6fb0e04737ea44cf1c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41b4a2cc932a3c94eab58a554b4d05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de95b1e6a650cc91a4525dce807851372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40f7c892e482e7f8486c49bfa13583373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c883f824ddc269627a0ba175f8220374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3e5b96d0a0d55df4c295f9d209477375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba0702fc4f673e0f78eff3393bcace376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591baa248f9e5291b689c0151bd1253377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15816ca2c57e05dc2159688ff52718378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c3d2c2764b11150b57f148271301379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faac34a8aa73c0d14e2538aa47d7fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193a230e914b910221cbe97e52bf0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea246f45f00a33799433fa27fef2c5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809095a48213967098ea868203bef5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f747a02613d91b353265736f16c66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc0c5f7f570288d60c68aa8229575385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c004a676edf6d4e712e2ed52be1a38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a760872ac0205f55a94a1f4ea3c8b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afb6bbfb5653987a365b83ebed5568388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e6f7b78ba6f68ecae82ce4e86fb3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637267156aa20943c82c288a3b96706390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700b316cdf85ceeb13632f81d307062391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c29760cc8ab3c7dddf53d8fcd9ac5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66834476eebbf900c6e758d9e3cd5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7645e7f73ec167a35208b022d0523394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a2373540abdf3e96415bebbccaa6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd7a229cf666b6cf9ee4122a49fef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd1ec6dc81ec03efd2b128ad700304397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5b1c3bbb75dbd0c3ef79fca96eb74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf790e6998bacb9a8a5eb211382a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1898d691c1e93667f5fcafdaee684400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b80332f7800f774f3c37ea88c2a3f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26843f6c18ec746273bc51a0ba7dd0a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9497a6ae276b4c9e5db674c03a66f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d022fee2935576e4ab97de2f26bc1d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf63704451ef89e65f63792e424fb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30aa3e5fd8a9b8ef2129c95f3139e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd89795772b3ac0289374a3d696e35e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bf778ff1bb7aaa8ffad8d14e44ae2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717142dfe436cb88c432b82febee448409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22324b97ec8a574ec29465bd92f982c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b3e87f49363940af6ef97f26318cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ed62e4dc2818c915cf5e0b30edb8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d1f012b009431a92acc477de84cb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c6f6814b1fcf1bc5f21a0ab231f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcb01b906662553c0a9e16e2ea93b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aae72138dda7b32aa19fafb10b6ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289861805436d765ba2302ebfb044e58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b8827fbc35130b82ebf7addee09b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b555122e42a73b6fc7a21a93b99b85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd90f24b1d47546f1bad2f9ce6a2e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c68eec4a748e14e0d8a4e03385cb10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d90f9ab6b77238bff57c59f17acc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec1e969aedd811030be6a786e1fa4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4a9df13b0c88900953650c79cab4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bab11d9f1211c45853280ba36634d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f3c107b00bdeda3337bd93f00dc26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36229a796dccbd8b263b6583156e4fba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610698a5706e6b4e70d2e6e22278efc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe95841da1e2886b98b01fd94db9e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec1f4b51d76d12b0242faf1148e052430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734bde9c0a77cf67971604dfb97e4f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c42d82074656b592265e994ca925a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cbf78d594e5c739766c31597eb74a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0535a4f2c639b29f73a8d8161f8b5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15793554a5c23a2f8e98de424841bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e499cf263fbc16a0f42b577eb166a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9958b81df09f1625afed684cf8bee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e39baff48b9b56c2705ba034bd342c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbdfe4e9e7ad8d06d8d01b95c3f93b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8abdcc6437f9c83e77f910238e5140440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b574e63bd52585295a908c211fc200441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90513b549c0c912b8f7034e869ae0b93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723421b9f45de9a9ebaa5044f2f6bb80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f86efa5bc989dca13649b0760ab41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf866565250ec668ec1c29f1b31d38c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e45f27fa99e1b1c2aedad46faa0cfe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ede9f8229e51e103ea0a7fea417bf8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e1f229df0d5a665eb77d6ee40a596448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff57bdec080aeac1a3508b28f1a0d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa8012cd83f495bd1e200574de58e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce6776775794acaaee3bf199058b88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c92cde6e1908d475d781b2230f794452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36256b0f21b79966a853f0ebf3788d1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c0062aff5f60d3f89ccc80c8f5e05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd7a6f7f0fb25a1a0d27058173ec5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cd366be3755e7fc2118c3b46a10cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8aba440166f10711efdc71435a6f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dec6642ae366dee9f2ad94b4235d5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ffd2ffe0b32af15acb5c0d6844aaf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89dda85e1392e4afa8e59fb443f044460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794b3e9f9561c443f5207330d01c248461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef39d6cf58f2a7494d84aa690d384a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834c65cedeb8071daa373f90c5c3821463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31749b313af4f5c266cb9c058de8be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5ff2cdbdd679b508a911d5d6ef561465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d396d084ea2654d86166463ae6d5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92561d6d06c4f5f26dd8afae7d6ed1de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64361433cf0b7547d30278335fa19200468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf94dd35be5725bbc9f3b92b45b1175469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22662565d266e8c2429533391d6a13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c5623de1b81a94f3b7ab823645f70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355ce2d57fa3459f861e487782fc574472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d098fd58cf336d27c42a2158f51423473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd474eb50c643529ff74833a58843e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4934a9ea6bdf6564123983fd5f6428b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe396dd00192056800957d1d8bbef8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb858212b0399457e16f3defe3037041477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dce1340abb33c88f6f0c43c8c0f37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412409fad3f3d0bf17e4fa70b057d201479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff96056794ffe9bb31d9537f6d8360480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebcec7933a4ad8c3dae8d25294e449481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca2304ba8400e04db9ab4d5249de43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c593eb88452ae399d1edda03c83e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18ca6cae004eb5ae21d73fe9880c83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3aaef501fdd81eb0135ae331a5a45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ced304afc738b2bab0251e705877bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55a5680cbbde8cfce70a9b38b0f3a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e4a775d5d033cd03ee35c830741f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c8a72f5337899f9540924a3982bc4489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e3f21d3d9078443964c02560ca5741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e87d5345105ae6992247c28897bf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4a07b6a27671a2ef27182ab8a5cdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd157a39a11cac2ee4719fe36c6ed164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fd7787e74ba750cf6315aed7cffeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffccf1ea0a6f6d997945451834c1f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af0d37394f9aa1ec51e9554d4cfd8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf88ef8220b0e7a76ec871a3ad08278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400088e1be282ab756358edb6f23c1669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02a1e563c8900afd8d8138f7ab0d0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb13ae74e63589a92f84afbe6a116311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ba4f8bc21f6d32187c9b1c878f03612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0e9fd958bcb668098a9be375162f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb731ef564f0ef10fe38646fdc4aa8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b5cf085ea3cb1237be8c6205d14515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855abce8c1a17b52830271f2ca7e18f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045b21e9828b5a285ab16bc435f37c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa05de1dd0581c97017690c74b6906b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8ff05cf6a52b60df9d80d54b72ffe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27341b56862133b6bfc8145aa5f5fc3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082438a3e7da370a900ff87eaade96f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1061e8c904bb4e23c71fbd18732fed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dfa18e87366793d69b8f3aaf9aa2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878377be8f2ac82e168a491401fe339724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbb6e5e1c3d99aad284c15608affaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337be15542f6513f87600495d11049126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696fb786b70fe612a27bfe011343ab327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f378a984c28d209843d73d60124bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f8b0c1ee303a70899427f61eccb3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cd0ff57ceeb1aa4bfe2c0914adb8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c132113d084261164fe669897e071d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a22bc80e62fd691c7aeda52270d0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b1bb51e1207d91a59c3ff2a086d4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b39bd5eb0fc23e1dd11780ab14515934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2eeae8b45dfdcd4e146ea021b38235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b34c0a7d80b1dc0af6773eb3b0f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7424426661c6c625289ab4a64da3e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5b1a262765f6fa1bcc62db83b7e8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294c1a3163ef323fdd2c6958622da9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6c6c28b557202cacc57305f51918540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64e4a7d780e04c3ff555988ab3290a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89642ed40d6979c178d47cc2fc16473742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8e07daaf5b26bba7ddeb131aa0a1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3776688e00dc7ff5cafdf0a6e807244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a119cca851d2ec05e5ff260433b6f3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85075fa66d131cf23df566d7278581c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369820fd9bd082663cd61316fb7242247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907592c08966597fc6849c8d6e824aed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b86572a07630dfaa3ef1ce8ab637149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15193d84440cede1b3d2b76327a189cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51e1b441e484e85378b9b163622a7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db526a50064721d28e840dbca43bb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9efc0cdbcb5423537b7b6cfbb33f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1394e21d270d4a57db788516a4147d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb131c9f268bd013d3c8f9b58edb4f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce83152f6f4f2f53fc81a063ec0d1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8567c63326d4847b16a6dc047b947557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5cf81ab353ee028b692e1992b592658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897af481e65bef51a0708d0819e7d4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b51312a74fff62f8e102c8464b2e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b75a8d8c84b3b8a6b0d98f772ecd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129904da6bd68419abf39a2afd91540362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e550ea5e40847e93dcdf6f43802a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8572243b532822cd861cff2e19ed8f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b3f0c13f065353f35b562fdf5b0e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808208b25fabc35d7203b2b006c21d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f66c577ce1e6a6ae96661c07c78ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b56c283172b0a2a05dcd69b7a91c2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34565f6ec4c641f93a0dfc70dc3b1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce28ffefcd3b3606b0cb8321b66db170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63709ecc0ca212e055bbe83f0bfb826471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822c705b0e598e7c7ea07c26625196172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ca385c54b34f16eb16bf553a0cd8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6e1cdd73f8ddbb03bfa9e0314c9af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf51a33bbf42023c800eec9b0dde18c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b44b26811950b99afa96a48ffb110976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb5656f1dfda1fdee3689b486c0cd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2193acba47c1aa750e83220f3ca36078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb3a53598ff62a78f2a2b82953994679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b2d06652a92a5812677c5843ddd3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e2a5828b24e1a6601bf30710dc88781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a2bf221eebd1498db891833d9317682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5497bb97a67c76f1e54680cf9e3f40683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40775e7293b11adada36223880a8f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0b02d8d9156731b5f2ea6ca42f1ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bf92c6b7c2af3d9622d0aabda415586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73d785fab1c45dadfa93baf72a72e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63418c3ef5eff9397d6b551125e71588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c42f451580f4b08de38dc5eb260bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338e82a02b9cb503acc6feb8afafd7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd5e15b2593d1cb28b7a52cab7c46c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470e9cf5375b694006c99642f47939c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5ed291fe3eef087c9aa8497b1dc6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcdc560f8687a5daf9667a19906a6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa2671278440f9d689f6359c5583e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4fc5fd67869b6f7b3a1ca1d7cf30a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d06e1d38fb18e660317de2266f4c7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eaf3a2f82cde81172e4dcf33bb82c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc1787c7867d5657f8ae6bcd43975b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25eba78da03a8b448d857e13016af9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18edfeb5fb5dddb91346b9a9001154101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a532831ccd0ad70a3174d7009568ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64426404df4831336353969213b66b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c13e2515502b0ea2b5c3de36c7d56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82a193f4506c960d2991ee3829723f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa4df33796757aabbadb80eda9b3c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd002441f367553220079a6085697b29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51988aa2f581d7fefe59046de9b2c854108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6fc3e2f2aa440ccacbfd73ee7e689109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd162989f6259977531b2355c568e0b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3523dd3dcd21a6e9555a90104991c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bca6589f351e42c1a64a6b8aacd0de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7667dcc3953a75d02c12b865fa59ce9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56be589ecd990bd2d8823442c80030a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec16d33938163d5c5bbd3deb7902b1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8828b3488c28c3c13280478b595f48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473d4d50003d3ff33e631fae306ea99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739e1753ac64484d8f996d6f1a9d7f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dd2e735538e10fc824115403a3f9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94c4ee20b99de9fd8f107ad8bb45e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23006ba3fc1de23b90ec04178573ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc30bbbb6b1c273214494486c626c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7622eaebc4ccd666d3a2fa0db6667123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4537c68169fda7f12156fe9a1a59b2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82fbeb5abb6c81f9c4eaf3daa8752a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e88bffff9018fc0b69d3e258a46ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5502a4b99187b808020136a974ade6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1879fd9b5d440a2c56634797e95143128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceda2b4013fae67215ed95f33c5b1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3255b874e916622628a5f3a7d11ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eac5886bd3a51bfbef5d230c3306cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a4ec3c1d683cfbb96c1cb08598c07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209e0805b5ac9745aa78eedb13046e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1293a7d6acb733e7f0a4d4276dd5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5f1f025420bbde2105175c58cf82b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15295decc85cc5f7730b323d4d5b6364136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582cbe2db8af80407fa759a74d89c3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fdeec71b364e4d9913fb639b05979138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b816c185d3ae9310e1944b0bfbddad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a1bad11018df66db8a9856df8604f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44e23a63ef26ec33b719125225c97f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4710b1f9d090de8645c6a18ad9a0a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d37a54284d87cf43722d0e39c2cbbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe0f683cc5aa1681e229e3e7b9853144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926f40286b56457bd42566c04bb9ba5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a30474b671bbb1292bf2a237c0e8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75ca63fb0740fed3a6b11ac307b89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409de1204d11d5fd0df2c35ae524b1af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75552830637ea71f590341c00df85e4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a2f2d4948f7ed3633b0a541e79657150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960734d321536408acd913f1d7e58c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62de676f4d527c4c32e037b13ad1aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af46ec73b59e2b590c0d966969fe356153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a5a776f10add0807674cf6c407c17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f900f7c6f253a26def939dd4c45004155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3692ecf70868aaf86ff4ccd920da7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b762d9669dd99952e37c075ef7c6bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d4fd4008d0c4e2b422abda6afffd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455e81198884fb02864a6c7dadded5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af236339fead6d9fdeb2ac4c2e42ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5c2924685407efd48fda034893249161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cff442b2727b7faf7e0c906c1dcd2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30022cdb99a207e95a2c701c73df8140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75ad5c616804bba3298b42ac9f6f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c97bd961ec423b40c28a972bac0e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f31d71c6aeec5ffac92dfc1903cfc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72452058c1eb244ed9fc56b6c38a9782167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11192c16ead551147f717fa6b62827168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99474f4980ab44a45be0505178c0168169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4967040e2e174c6aad6772aefdb49a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5526cb64ce3fdcdfd59507e0cf2a80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd74b7b90dc3fe8e0c7b8f68e9a78dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9de22c8fc4cf469adad5ba59e1512173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff15187b2c6aafb6448e73f4ac655a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870329b6ae5a22403d7c4968461d5edd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d1aac5768410723255d6067e79f66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43121db11bab06d72a515abf431c85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c2d916a49dda92db180d9fd1d5e32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90299fc0d84bc4318612a0fcd8ad85c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d673f66fb4b923ff5e071bca4a05f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545a2c2b5bc3e218f6e1e001c259cf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4a77a2e81574796a69c5375a840bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968915ad42a15a2c380afbb8c45ab736183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f7fcde89e95735aeee332e183ae0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ae3e13010724a32acb84de3999609185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b9b90f0dd8985e2be02e19a360f44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc75bcda4281a8775106a7ceb8288e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef339fdd204a44f0cc5a08aa779c334188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d9bb0af926f58bc45fb2ebc33ddfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33772afab86b9de03c5720af082098a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc601425f63b72f3febd8dc601328d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812c92213155244f5fee849464f3339192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d90cb7a5238f8782311dc63a37663193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea82590c797d4b5472adf0b1242e17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165b928b1d7d316e32b81aacdcb169e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec238c005940311ada179cc7df8d2618196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a83ab5c1cdc57e0ac378f553c6034197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9239c305693d25777d4b07c44db6b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990964cf1c44990b59bee4d8f532cbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a47b22a1814feff3185b2bb250455a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101f584b2368670e5633f764a863475201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70bc87f1bf333d6d35929729ba8217202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a47beccab013ed211145580bcea40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc7ea61b012916d5f9287e55699335204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef9243de6498b1f5e3e3014fbe52af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dd58df8f0b8b89eecc777102a2590206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89b57b4768addb5c842b39706eb70b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a266edde71980ca08385a438eea7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf55ac970a4c3b1de93a4ac0f190586209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a373b6aa3c4378b73590eb90bc97602210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a89ab119c268893a264977f908143211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3ee34893eecb0c4beff51f350e46e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403551435216db071cd58b8f27c006d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774292218cc4f96e9c91b7747bfdb11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822556d84fc96c82139687dab6c3e0c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7b326632ecdb241f0e967237891fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa756f241e18c52f6f83733fdd5b7c5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fec19194d03ca191bdbd07e4d80fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052e0243aee9703de6aa0a7213422cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6a294914d615314beb3f1c7f5cb20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764641008a7665014b0ae680caa036221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e191a2cbdb169a6ba9e0aa089dd34d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b88d365660834b68bbc601e5af1586223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ce8dc2ac124a72c7f6e2ac6c7f1cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c118a8709cdaf55a3027fcb0282877225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d66358ea184f6a47557ab62777c401226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3156f597753b7b3fd57c0601146ed9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76ccc688d7790376ef443eec12ce87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265519c5f6757835aa55e9f50bef3e9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4115a31e2b8c78e62290d0942e8e1d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310bb48469d321dc201e070b1056e10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d87c77c818cda8d7e9a034f43622f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dfd3c29f2b3cd648a8761ecfeb448233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e47a30ed818b2b83ccece2c35da8d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070e2aa0ac7da001d150a3024c49e85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b83b8902b07c5bb6808972716f4dca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a74149c5934bffae4e5ec301f136b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d628553b8d23c0a278f5173be0444cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca66d3be4e2669f021b51cbd4afa198239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630de3da817c3c2bb0da553a4d7c0d27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054432558c99753620b375cef1530857241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf72d1bdd264cbd937017ec6ad9c42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b775613f55b4b81e94d273c5d1b1937243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead1498b30a3bdb686d13479f9d04b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068e0d1acb9b00542b2034959d37bee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca36c7d79c435e2351c6ff773bcf703246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba546371a07f095808c4926b7bd37d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c8237f2cc94f034e382577d8897f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f938ceb39cfab99acc062c58c1f83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b30cfb22749fea3a2613395910766250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089dac3c04bdb61ad4d82c642a05061251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82725999a42a27e393197dd7b16ba9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732dce83fafb87e9e99e00620d7a5f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e61d038ffe8029357276b040e4027254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9b989395c649c850423d1dc7fe464255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071bfe202ddd21b1ee014f7cf9e8719256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004d18cca338015ad00b0f736b0f055257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179a46d99ed6006e2eabc4b6bcb0ec2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d562b0ad0e69f2c135ea779c49ad1b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4c153e6aad67242c1b1ee587c54ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220067bd929bfa226ed17a9177968810261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42d4714627569afd032a00f65675b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0ab5b8fbed0c72d8271f6a9d35b8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491fa265cd8032657532c9d02f22fed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33265712167dafeb0272f1d3123b0ae6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6c9e72049de22b8d134fa83f3ce3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eb1753a377dd261d7428f66fdc2ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcd9c55b9895a2d421b45e6dd30b64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cddcd50c0fa174b863684deec8c5d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbb92e6030516b5640549831810173270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac939de03af287ff6e5807c3d3380271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bad7b01cf31a60d7b2af7eb1b40e1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a6792d06904b185c4e141462490e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83188c6230b498b2d5f8ca2d096baabe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970cbd757f3eec1c01fdc0610244e73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3c4e0e78d39c214d5fe10b90060a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f16227fe531974951e6c694f87808b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff15baa4ce9980ecf6615002ec695e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4ab0b04e2be3c1625fe7f09711fae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6194acdd4194dd82a36e84d8e98568280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd293a11e32cb41fca397588b9008c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0be2a4b90d9420441c819588ee29b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99d412eca2340355522a4c8b950553283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc68d5113a6f9faae5df1e734ce3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd4aae12292ae09ca08c80ce6e763e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f3bd5e5c7209d58a5a0d8357bd98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390487a65f80c4d3701087948e16b34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893912a25ca43caaedbb010614364e27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2104e0621f164cbefe4547968fbd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2dcd30e57571dfb9a5013875ecf7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df84a039e70bc122dca2a350129c14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb279ff9467063cede7a60d81b9342292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f261874352b936b4b5226602e1f43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f1fd864ad75c22b4d1514310fe089294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b915e4645202463eed33a81ae7838295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eec44ab59a18613822941b97f38c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbb2d8a06d7fb1dc1e69a3e7db8851297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251a78297ee3a8713b74844d9293c2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbc7591c8a8a1fee7cc31ebb521a5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e323630cd70de25dd2672a191bf7ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1acd4549fe308b770bc4e79988a07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafaa476fe72658b1fa595519d73881302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948eeb1609452d4d05c6146376aeeac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4776a087561a588137100524e05a5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5d2661fc0dc4b22aee78531e01646305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e44cd46454427ae50bfb858b06fe2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfb48df741746115317e84160452e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a67d5a24d9c0a3ca65cc1972226b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cac2ef229d10f692aa1398a401c54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9472c64459b5a6c18942457d4017310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af30d8bb24ca46733eb08c6b1a6c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4fb1c11bd2ebd9d24cce71ec3c30a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82939a7d4cc10a7b78b8003b7258c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e1f8aee79ad2b1271eaa0907019e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfed91c520c9a6e096164abe676da7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e71c0184352ae757a3d33d848f09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e38be16c65a876fbc6c6dcc3dcf06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0548b1ed15f83b06cf2bbcae5015c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74c65134b07e44457e406f67b4f98a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48923f78d9b79a92e99e4bd29977b31d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fecce4dc66b0114387c9eb18236b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e298e90d5ce19f009f3ccde45326ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c753908e897eb17280b7e2b07a905323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22287dd2739ec1b6bdfd4aa4d1fd6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056a7d9105389b6187adff3f17ff9ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93451bdd9d0c98d0cb66c7260a798ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b173469f83dc7af18e31281b3159956327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66badfd478c2b10fb11a304992291a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b78473ba0a34408c3a22087b6ec27e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc369401d8c6172689828f3a199955330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d660110da0bff255145550059791a86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdb1914a6f3bd8148f7fdbed3a369d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186865b502f31ce5574d9b0260237392333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833e241f33bd8c6ce6fea35bf6b5f3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd850e932d22ba647732d297aa5df3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a1ed516e701530f8df4f8dd56113336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6aea9269b97d183b014bcccdd6061337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55d83b6d0706f8933b444d1cbf0f6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070cae62d9e802601aeb8b9b03e8bab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda216d52a04e97310bb617b011c7c28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46099e15cf86b62912ce81a60d1544ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b61f20a02710580b890891476bf12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f0ab8ab85de8f5c2c4ad5d8c1979a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f850162a547e1aa868cddc8e81d5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6728a91b962a2208ec865d72c115b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aca7922922dc348e1e99dde7495932346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eadf14c5a573c975b84929e54097e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994754c83460e9bf4b7a6ecc23156e97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7914532997f7650f40dae45d88671e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae715ff50790bd8a9dd18843f2193f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524ba27e767997707dad83b901e0ac4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b80c47691da6e002ea3b5fbd248a36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebd772331adf63f0587fdef293985e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a5342bf9e2a3c13501f097bce13ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b538a6d8f3324ebd2f905bd615211ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdfb2cae404fe11e7278a7032a3087356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da44a8cc835e5cedfed85616a52dd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9005c81a091d77a8191e27c6204575358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a070b817433e9482010f10369fdd23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb5ffda9a39b8b5e7668152ca5dd43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0835c0d4554fd0a6b3f6782d60069f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847ea5fe66087988ed42612316aadde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e00f8ca13925ef76aee1b9b051c37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d50a66f5ccdd8a4909342bbea29583364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb00bd3f033cd95ce7ea4237199283365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807403883570bc0786208de0faa7f49f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62167fb46c442f4edbd9b164ba4db29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fccf1ad9396044fe56a767709ba540368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c55a986e85519caf0eab9947401162369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be26af502564a58af769ab163d92b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c230ee308246096f4ca7727f1ccada0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ab32db4891477fb0b9d2ba6078b79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76261016c14fe55c63bd219f5fedad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841c5f5c444633e79ae093adb395f04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63731966e7a0d49826f004366e2628d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170abae6934c07239fe9d6d839248e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f33edae96b793d99acb559fcbe95c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46200c8f6dd5860fd3a86b9405fd894f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa99ac4d6804f7e394ce388e8eca91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c74e640ebdf3ff7052e6465b7f8851380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f6d18fe053be656befc924bdf1d82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff24c06b2db4a905d70c57dede572ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daad44e1c65490fec8b4ff65b9fd7a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d3b725f7708261c2b1aa959f499d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda052298f901937d6ae618267c7958e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9dcb6c4cd9e2b6cb95fb8e9777a8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded38c5bf2407b5dd91a785a34585ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632bc37e7aabeb6abd7551720488c74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2560e07bb249fadee9740aae88b3686389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55fa45b6674ebc7dc6f7ff334de24b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c78831f9dac2f0121a87516cdb277391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfa3c7314d7265cfcfedb162db55c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68c65842b07d9329363764f6035aca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cff3ef1ca7a2b2386822a2905a0862394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5584c76928e24152227a14f75ec05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833df11b3e36d32089ae19792d4f7e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e8d7c4d7348d6a848e75242f10ac2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51488b819a60f0028636c56ca86c19e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f51b9308514fa111a3fbbff3690d94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa17516a15156178bef528268dc8d3f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ea4946d87daa229018124ae2867e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637da03f44912ca9e6d252e6eea1ccd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d637c8b5d598d4141382b8ecc11131c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05fdf1fd25221e14a0adf3975caedb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d881a5e3262732f58294e584e413cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a002d92ff29e7d4c01d3eace0c956406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455ebaa84ac4591b0e6da334848ad3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885951dc7fbc3218acf802666fd857b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf47f2d64483247cdf9a09996c9646409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccebc3f3a8b08973c8efe485cb65eaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6025270c392540330f88ac36942aebe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb438844f85250a209c97a84435d05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e58d415bb77c7126fe4de9901f25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcfd54da75f15a2ea7349cf2b9963b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad72e72d3297e04f3aba252bf1b79b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696340405adf3d48421916994b0ec8a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95d78c94e54639047c4eb3146aa028417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3416677aa91af4f568f0dee450119418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb61c8455f840687abb80d61e4e4900419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b2341c1052277468030b34a07b398420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657b96953f9a5faee830980dabd863b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45de72c8ccbcf50bf8379af5af3e62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbfbc6ae011888cc15a053e8d56cb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1047bc5f819cdae3adf05bbbe6907424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe692b4bdf950d480924deeaa96f2b15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ac351a31b4d4e3a47d69efd901a57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4cc2045960beec2bb2a5efdb82499427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637ac70bc0393aa9e76fb6d49bfe026428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7b0c9cb61d059b058ddedb39ba579429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2bf63c2a67aa0a886e1801ff398c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58ad9c609d18994a11bc9af9eb0a43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edae1663d5845bcc16183cfc980304b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb268eedd4902c8a0978d2ccce9cd5dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c952ce12dddf6022f7767dee8d150b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b125ffc14c5a01301def5ec55ee75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59630103bb1010b3b6ae4d098d1a1cd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32307fe33fefacaaee66377048519f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75758f9242109e4bab5134f991c91cf4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58eb7fd9f11f71a48cdddd2e6637b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd283026fcd5053ae7ba3a8a85c67ef5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b09e1dd2e84a4885fe244efcd13fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5320872f2a35f7ffd768d4dd5e1f2ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70521a76056651441c3883f6550b95d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79d439c2c4d4863fec44e60680218c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2cf2c9405167fbe5b39adff4ce8e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24972d6d706f2b1f61e172dc2915fb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12b6b942bad6e2542d6746d8726761447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eccec9d0cfb10290e55015951d840f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7410d41ee18d7aa8127f014c3b9248449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cf631b7775144cc9a9b4d4215e005450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f5de0e2aa3561bdbe4166ea9c0df9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f40e5ddfe9f08d2b24175b5e0b79f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69953b504732554d7f0fe2716ec24f1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d97d12ce2ee0836b9ef4356ddbf56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6d3af1604420f4357be69eb8a91fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52531191beb7fae2fa8e4abc1f8f88ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679b0492b3bc2f3897f83b2a6d08f71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f789d78d4e69f71795fdc8fd1cc23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c7cd20efcbed9ab38c8c7cd1aa3f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d2fb9f3fd077a92e704c4d5c4fb68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f30503de13a8ef9fe49a5a9ac976b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d963f7ca8e4320171bc0483daecf4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe0289f5fb87063531840fefb11607463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822378bd757712c641cdab8fa7e1916464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26780be956b0940571ee82626822b34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d49ae08e659044c4c55ab7ab779a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a26e737e24079411cd8776cdbab7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7fd4326d5bbae2a567d87aadae5e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56585d7eb7162e07decc7f470fc477cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f569a69c71d2f8629bc6f39e57596470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6404f786d1bcfc9240c1abd2394b3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92ccccc71c0da0acaf2a12bcb07e2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bdd4bd4cd6b79e09bf702dd512c45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abebcf6f40d17c886c83036a600db6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e54772ccc82454ad667c2f3c3df9db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2ea9e02f571e7aade78f45fd9b85e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05e1195d591d4bbf24ffd18361906e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ec36e9b9b8dbd66da9ff5461ba7b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ace7f20c3086f478cd60203161997d479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>