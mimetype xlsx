--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1d1f6e48fc57cc7a7923ae7cea6d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392558f8fdcee3542d34cd646eb988bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd18edbcab37e101c7619fe2ef16b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30353a39434fb517ff37339cc246ae344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d89fca317d48dfe4e480244f4165bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eceeec2e2a6f779c31d2eec3c4fc7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853e305669197adf76eeabd19b105a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58297b82ab6cce53aa41a7058640bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924a8cd9d861cd8c71949cc59e178b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12bd1d99004600ca13ff7312b4892e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cebd0d2d35a4affd3a16613dd1235511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379f56fa23c4254834ea42d1b4a251212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce614a2c39f277640afe561f2ec25ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11896af4f737babcc6329164df142f0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb276cbd78b546f4343a83d7054fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab687b03b863727871b87854c6cbeb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa18ac497852e7104f0c99197f03f1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f054293f96fbfee0fad0fe771186118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39779a6310d70cd0ee66834313b638519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17fdcf1aab4e09b64ed3fc5f4de8c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed70e35e462a07cc5b863119cf7182021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da42b7bbd0c910dcb1f5d96a1ec46f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8cb1aca69c5ee3e0d34ed3350e62723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f85d2c1b327de35139bec881a594424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308147e1caaabf462af361e2e598e4ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46625b284210af03eac0240081849926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a629cf5b52ad946d0d7a7bf98815427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3892c1988ef2f38a060f33cd024784d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b3a7f300929ff7d1eb326f0979fd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7167e1e57a04793c34a2e53cb6f0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0464f6546625f0fa64152ea28d9cb3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a0cda6d922f4eafef64cfeeb6f9dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b715d60574b43c9dbfdbb8dbcbe8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc205af1f8ae8dd7a055003833d04934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155b428606775c0569a035c62886d0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b732ee9ef91d0d456769ffcc2838d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edb932d55656081ba9def956ae267337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f82d3b4ed63b6693699071cc7d6fef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a65cbef3175d008e35e1d3efe941b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fa0a50127babda976bd2fa80b0fd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227ba5e73b9d0e2e2012e32efc62f6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb12718033bc6c7fe0dc71977117cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af212eeeda6c8d83724454ffd1d76d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51059059fc2ec12bed9b96f8e9357c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca79b9c99602bcfe94792ca689b13b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9a11f2d6297d017f9c1a7ac6e9d8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defb48a28a342bcadb5ff5613b5262947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e20f20983416dddea60f8d71eb1f8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e20e44e8dc3d68ce438aafc8d31d0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a936deb097fa8806f41a7c74b878450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bc4cf743252e579aa61e48593e6a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ca84f503628ca77f028c076c9adf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd36a386f4f13f0c783695bf2e7608653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f1c6dc7124993d0111ed27155eae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528a29e8c725856fe04aa268f214b0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16457210966ef11a87cdd34bdd0b091b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f14b885201c3b1ea6cb52417e0f9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faf067dda4d6b29e387e6eddc2849758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5177f853348d599bace8f998f977d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d67aee8693c43097ff37ab1cf773d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8d34d7a90966e512fb9eb51d789b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996b191931be2280215ba0b0b128aae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81898a846a9c843446fd762e85fc719463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76079bc4a1fece0aa94de8302117c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94dac7c3abe61f62c405f196d5234065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb91f0b839937b38645af4d572bde4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e325e5a67e6f36c81000a66930390167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b3183df6676f380b77aa3a225c01d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c96e1f7526976d8b48d880dde1b5ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90ca372e89eec0dad2018f06d2868670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835130a785cb6d9a1b2aeac5cc5076df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d78651ae50142ab75652c528d6f5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178c3623111e9d146d4a6463a75e64c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a85e5c73a73e7f86bf58b65173d62174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ef982c59e21241318ff2fbc9225175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc99349d60adaca18700925cec6237a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a271d4b1a3cf8e0e7628fa38680feb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b5b57b9ee8840162ce6e96fd6473478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e70b54d0be6a078449d6963fd6cea379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6adf1f28b1d4966ce76aa64c67642680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a00a8e266b6a5ca6a40b625ed80ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde4a32de06198b35d72e1d1557d7ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd43f2bea1ae1e8e1cc387932a691183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fcb8fd34ee2a7aa467dfa4cb2305d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c41f457f22bdaa340ee971b0300a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5e53643341e16ca6237220cbf6f4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91698b5613f997cbc7e2161a96cb0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0185dfca9df75e158cee94865a18c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c5009b5369e746be64458fda9ee5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56717f7996197f5402afa2f14dc70e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfbf13bbf4258b09d3260e6b558e3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8862aa2cd3ac73b60bf379c6925fdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad800c3e7a1ee70d601c813358e80b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a8f00088a03e86895d1321c9944a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fc3de2f70e5b972de797709443fcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ddacf758ed9690d15556b9c954dfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a535f19fb398bf7ade509f1164031597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f171da0a1e1f5cdd355122fbf793a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03856ea83705635a8aa541a7fcdd07f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5038de502cd3dcf424771f579f5ced100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76405b6ea6b92f9077fbcd79474262b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eea844e572acf07dfc45ff7347f978102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0834ea03d4f88f9fc198b3f239d79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a006067ea23a7cae225f052ff4556104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118412b65c54aeab5ab19a000178856105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a0e0387a3d969f9a786b7497f1a2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff423ee95c2912657df360074a990347107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b2492b101606c81b352614c97e649108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9175ea5d85c81ceb43ee5e53193c69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2507793cd71236ea7dd369f903173110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649351304ca45c0c1d23d6cb5c5bb511111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3df0bef1586011a8c0ec896f9e11a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e824fa0387b75df2122394a232bbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d6da8a3ffa545697e0fb7d6c14004114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31c0c04a9423f430f2cbea1943a381115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f609d0b8e32d4e886cf04808d4174e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da76652ece632b26e65aeb32416ff4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3468df6233729647f68f5d0f8ef3dd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141e0b6f28307eceaeb55442525e29e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b20e6e47482a4b4a844d4767603085120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea0d5b5004dd086fd9dae31c0ba3a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f70a72e4cc3ecade78d325ca51a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c3bd07581166a95609c471e15e36b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf82f7bb78b4509cd2b07304e9fc643124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2063925f69137d619507058145817f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37435a56156f72df0c694719bb94b5ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc8ac96c4a4b8f5fb33ea4cb4208d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df260c362ea872dbc44a37d5b4fe397128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564913ec2920b01b0dfd86da6ec3ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574cf9feeb66c7f33e2a09fb343b01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11269a52721b11981466f568acfd86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d50c76e4a1a8bcedc08cdbfb586a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c9bc1813c77f7c00128800688dff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba7833e2c496cf950e568a1ed5561134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae397237049d85ced5779af99c51ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1b55bf6c1e7320936052f63129356136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b6ed9328ea490635ff3d70dfd4566137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce572ff7d0517342977c4f22564e1aaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31068cf27f7165fc23a85472fe05ff4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eca83393ad9294f0aa7985a0cded9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894de71d59e612c5c0b29247707597e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911fd9e82cb439ee50cdc89001bf416142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420e23fc31951f7ec001f03b4147df8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a023ffe2ebdc869b490cd95c421b6fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da307a086854ff2eba869a0746ed19c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546200f5e8b2578aa9d8dc53953401146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605119559a1433992407f0f5e249968a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e97eb90964ceda0875dc5f302281148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0790a59e1079cf00d13c278a2a41e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2147bf7b30a3db5b1990775422724bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911f8fe96dbe2e43cd58cae382ce76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acd0fd8164f3639e717dcfde34d7d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b042e9ff29c4cade4381d56b6a37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84071fef65bad71e640960ce3a774e29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c70aed25592605adb7032aed8ea04f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58766d99a6a9538ceab14092e73b2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a364330ce01847539d16e18759437e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e87be1458f319d106a76f5a555026158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf60fa9081665bda3b956f4ef77c882159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a124381997681370564d4d254b9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbb3e4ad3ad22c2791717d72501fd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe3719e940cc1b344a1ccefd5c4fda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcc63410bcd9ce780558b7a10d67e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e828c262c460f81daee55b06142b069164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdffb336feb58c2bbfc0a40bac3f954165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e4f4cea8f43e688046ab74959b18c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a617010c009300d6c93005a9d957bb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74fc89f3933f69991291d97d997de3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98d967d4a537c542a68ec19c451f1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d2201509af22ec9fe4b5d37719cf9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11412b7fc9bd04b848f48f9c54deb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab06664795646ad23657b1ac3747679172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555a39a5169254193dc356010dd3479173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd241f3ab21e3df1914163ab68a8bcd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0265c18409c911e9a10e13ea39912b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c5151d1464e057a453d7416393d86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f738a73822a6f9cc371adff7dfad62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a34ead792f4def59ca6cfdd663abf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548173acf785f8ad9fc0bbd30d0540ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ca4786a5bcbd3ac0cc766dd9f5bcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8a262ac980740d2e2b3e43c501803181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12f07fa9106ee23d8d964bf7110667182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b159517c36fdb2734acfd82253bf4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ca800387442b2623907ae0f463a12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac8f9c00d20610703391fab2172579185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408ec743f8e4f999f2fdaa0c361bed0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd40e413ce2516b2d90ff05449081d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd1506fc55104902bd8a2ae072b8dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe760eaf5123f6128bcc820f5cdb819189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c447525969f00647d9d7091b431f7f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bbecb53c12758842631f1f5eaff26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04953bf72c08156fe18eeac3ae5b52c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376fefad71fab7cb369b0a42331b19e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db67d3c34a5fda7f44d80fa87f268194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870193aba6d8dd174f4e31d372427812195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade49635662d01495a1674401ebb3f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473df08fa21ca03a93d188e4d15393197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647576470a828b4a27bfc796058b53c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23f4d0fd2b9161ed21ea6dd7eeb586199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79646c1af3063c1e4408e18e7d105586200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01c76b261cf04e81b8de0002b4bc4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550644b8dff992f8516ebf86fd204972202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ec2f2fef46779ecf21df19b43f08a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3c6e535743f5b82b4178c2f0be93a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef5c74eb96f1a461bb6fd0be68ada1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d76495dcbe699e4c59db2a982e0170206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876626d597e390eb4c0e05c8f0b62a7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb10d40d28d9028102bbe66c2ab088d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab60fc7f74a07fdb632f39d5711b2a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd51afb4effb3767db226e516273f95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58002a2c758548e1f5d2bbf52e9709211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34816005d6623aebc773fa46e57b571212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b822fa9dfb2965b23825f485cfa8f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f082cdaf873022b1f00b5bad3e5505f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb247c13e5517e52ac12cbb779731215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805162cedf81de8838ec708b52fbcb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980decb99bf3a5619341ae93a42d04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478d99443d02092d9f4d1403cfbe02c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ebd1e8184a1f9d0851582ee5af454219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a490654c7ff6e303f25090832adc07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31f56de56db37d036c37861b33f606221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39464744feef2ce689b1279233363c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6449ac06a16bd5e919797ff20da6dcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e9111fc7673b56b9e231d6eda3f3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c51ca0bb83b72ae3395d658f86d4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2500ee69af94d9559f2656caa101e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657eb2c97173daf51188b276df442a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5501ac8c5b26db34402798780c6cf4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96121384684772d1919bc63a712123229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc1589b6e10be350525b0bbd0e6b2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cc46596cff31be2f468a54fbebf0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7070356269b8601abfcc719d2e021f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d0b478fefa6c306e39d75302c25f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a486d478f442848ce3a31624dc8fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d63b457a733a95201c2783abe6822235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd12cddf091fd5c68d0db37f69b833236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead85193bbdb3a841fbb6d93d343e32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba40f78aa066732db3464a166e98e7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1149e22da94346cdc688c3668f9b53f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ff82aa927e6f0492d8abe244799b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0169b2736a3815dc63c7e3a43f669f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dceb33b20abc05a0236ae791780580242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54de299b0404d3c99d2d82d6433f72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e732bfa55f9173405f1aee679dae0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd9e202560cd5d4665066f9370be87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb78fe172855dab1ee6b6063bc35fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681358b381878500577f54122a12d59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dfafaada2ddc3708ff2e4e4f2cce1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbbbad7163631bb3ccc2b2394fcc20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d80124108053c71c8b711986f89a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a73efc0d131c60f8d980d70cf50b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07627363f1ad0182eea53dad7bcd3d4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd179c5f3d200bdd807832efc3a6743253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ce4145292f5e0afcb55e5c319355e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a0b8a0a345138e151fe08ca789eb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88794c0195fb78d714964b2c5031ac42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ec9c6d24d35c3adbf5d6bc9221397257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a41b1cf92cff12a1e09ed1354a7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3c96588dcc0e7b3b75d7b839c1506259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d12c47f644100e5f19b847704dbc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d582c218fb20f56062187a2cd5b0f56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47ce8c9e2f9c7234a24f9116edfc26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168ba4f23a5f22df8857b6013a3103263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b454285399f392752dfc81cdd9305264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca18f126bb0427fa8a8f9eaaa43dc24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f44981d1306f2c87527d6437a99070266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b3e48bde21d37ac0bd5a26033894267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf5b10640a665adafccb861c83480c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63922f1fa7a90d2e308d5da7c6d96fb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedce3732683b0871460273b9c3c6c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2878743dccf09b4b5ac277a1abfc56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e08cbe5b3ecd7ec46197c9b5440dfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c2119a24ba5da62eb1c6470836a28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a1f253769924ec764e75f650c7336274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60298f6b8b14be670ce301e078c435275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2fdca938c4589ba67191c164e3ee6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3ae657cb04f12e04b28bcda6c6b76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de901272406704d4b595105fd98bfb02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af092d63d805a318eed279b8cc210ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df98e7bc27f1ecfcbadcb24b5ca1f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba801e2595f9e476e6b0dafd77f17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53f9f12a672d5e35c5dfee9ac1d08c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc099c350be6d4d135d33b4650702283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9529e3ef6a282672dd6da863b703edd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ca7bdd879270e86b12068ea53554f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d771fcd1fbc080ab4a3b33021c78fbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f0c3fdae8e80abc83d46a59c75a5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5864fbfe9db9c479c997ec0e2cf1c0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11258135dbb051d082d76713c210ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d18deab03727b737026accd44b9b00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61ebd826eaa6b2d48fc816e924ffd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec42781219be31774a533043019dd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88eb914ed8c58f72180c8d6d9b5dba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8723d6f6a61d4afc3231ff8a028fe4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199a0db6c2ae3d63092a38bd987cd9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7bab32d3f26f5692128b3d9363c6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140074c02fdc5b2518948d87ed0722c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99ba3e37adaeda9fc77e368c1ac8d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987205fc8964bb6f9b05cd96633b0dbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84169017e4a0645295607ff8881f6b28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c934b08d10b34d7c634ab257f3d352d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e6baa88a991aef3351a2599b5ec4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915ce967091bb50e442ff16bf6b31bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fe090635522ab42f67e94916a911c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79912a7a87cd2c121bf7f224abb7a4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cad018efa9dd4068773addd5e6366306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6757df29828387f812e61bbb774c25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87eca4772e92021cdde5b65e980686308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214917e1493d57fbd9027dba89575d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759885c1fc7c6c1495fe00e08050c287310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299618c8c2cb054baae576d04cefd735311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81bcc651ca5026c6b5cc65f4b6c2ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8efef25c4a595ac92f92f78cc97fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ca327a8d8158d1c93bed5cc843519314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aa4ea5fe09ac8b3d9873bf502b8c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3362992039a516b4eea6a581c5799316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e4f7ea62ce54060e99720595e1305317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc3990d3a7712214a4349e9cf25605318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1b99d856992736f94b6d2a59d5c8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca634becd931245da95723ffee6ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc749bf2d6327b4d563999692ebe24b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915410550ac296aff5741c3687c36fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b89eef0286b1abb5b3d5d7a5a82e17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f8db71e17d8966b8f024d7d687799324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678efe1727f2caed4c179effe82c5821325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd97120a9e8d7091e32f3e4d1740590326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf2a5dbe7ade752a7715fbfb06b5a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b182e4d8a28f2a0b83631e4aa5e7e55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942b692e0a4e8cda4cbeead141e95b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762b44cb5cf3fede8a387d08191b79e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20274893ba453d577e4b7fa58aa79301331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea685eab7068c8e53720ada2606ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41eb1db1a31953c457ea75c3b1dc0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754572a28c2c7887b60d147634ddb61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a975e958687bf7ab59e1dd0ac8af03b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddd3cfcc7b5f61b618f620efb893af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942017266472bb09f3f79ef13df12df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4610accb69f1762727ec484b4b182338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8223c7614133536d26ba6fd0427ee24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6be8e36dcfbb416094c3fd544ccf44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745b70e36b8703e9a9b3800fcf2a3b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0741d72e40aa53899c30324f2d241342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1101f3dbf18ff6a4c1877510062686343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03b66e78d7a1781ec2cea92d647c6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8ba6572120e19b6e117e9ad98a112345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586546c97257c8c3961865d39ca5435346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee7f6c3e7bbaa6a2a16ee6ab084199347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38363bbb00bc7b747eb711ad1d8851348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d17484a1b2632efbec29eca6737ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc991dcce27034e05408b714dab57d00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bda7d35ed91fc534b753e0afdb8fe5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d882fcbda6a949ff883612f417c73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce03d5ac7a0f72a0900e83ee08076ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34158f239003930f0c50d66e69acd1e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa74594e317c97456deb1412c336a11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361d860f41230d8b47e9c1bf3394337356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a88efb6a1b5c7522a983eb3cd836a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809b3e016c49bccd4d783e2f1c597db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7166cef67d80313304d4e8e2559ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba15f3453000b524546c2ef963bc9b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f042dedabaa3f238a9fae4df6a4cba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961fb4f521bd0195785e036459ae724362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45855533653d9ecdc3dce963e91ab5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61e7aa550166e046f59c0a8c47f47a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48f0ac7f42a3402ef709e38904ed4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e108f084b111424ed229571a308fa2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8969263a6a65fe4072303b54248bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac15a474087267acae370b190cdbd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763a697d4e5fe6ab2cf89199db9bd49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f77f590c9fb147a643eabab9b7936370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63ba0e5897f483721de019987b013c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8da24c7d101448e56f825ecc915813372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8acc06d68f9f3490852fa86b12917373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d4781206ffd92cd120894cb00a39d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d53816460368bb48deb9827d26986375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c807f37c4cf3c1167401c944e7b7a1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59882995b907e92bc5f743b54c2a30b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a017626874e09d19d3b90a2cfd63a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc74a7ceb49843b1e4d14434ff77f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686a4fcbc45b6a7b3c0a9d641a65333380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e879140b45c648ee46e90fc1bb5a303381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77360324aedb3580e9eaffe2d7e8e182382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4151aa92768d398f74c267f7e98d72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752e0ea4e203209677828ecafe888d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f320893e706cf0b39f97624baea1e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3a808a8f255334afba23c5b0e840f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aa119aa29222b8d62f7e750b528cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93b99137731f4cba6b62413e76f0f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c629428891debf2942b1a6662f4dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c3be3e96b91fa374e988e46682934390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da0ee64ebfb541c474d3d1925de253391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198d63d87ffd241a09c008704e36c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52617db140fb90ca7120bb15d6e02e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ad4303c97026fb607485c28aed22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2949880be62471ebd4b0db1d11428395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d8cfa4e8ef4726f237ae7e50e8ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2d32e39ee186a645daa6d91acc006397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185aa8c67a70539a9964998b90b7eee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ce4682bda544d77344ed11b7f0c2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed6d12a848903f56b95f79e67553cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ffc603a1a202d13be150ec3367fc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84052c46024263026801a26a1a2db606402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b582d9b23d154ed31c981527fc9524403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fcb5e4db20272f209e1d3bf86408b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c66f80c6ff9895277e470e87767a94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3cfbeae478dc38dcb200fd2efa4c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d30cbb115a8e81b1d93352d057c946407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816f29a703c4275a64d1e9be5062fad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f0f17f397ccce3fab845d459d5326409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02f072ba4febbce6d7f27407a4895c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1d96fba182ca42083356ff576f404411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688be3862edee0d8db36592370a76d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff528a055e518981ec537716ec270d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b1d42b71949ac8ddd3e71477f6ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ee5c78caa38ea1d20d6e58966c1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25189641ad759991f83b3ee4ba1941416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef63c0c227a3cda84b6f344650d817c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce670cb0bdcee825a0d20688a5978b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7dee46e815aee5a5413e931414ac1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1106284e7f125b37ff61ee906e84c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17064eed4254c10de13dd600671de00e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d727480f232cca540f715c6a2db952e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c51b7b4d2b5dcf848190416e725f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab276cbc0fb449cad086951f12ca9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c15b40f42bc71eec23e1931774d08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a68c7da32302a08f6b169782da3c17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4898e4810c3a265d4e2d198e1da0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e306cfc76bff9505842810ae138ba1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc402050de0e6cb677d15d38234ce176429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae4eaf9dab79832fa6045d19957c23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935b01b81c03c31abfb6351156b5b53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42665a7ce6cd67a3211280ce83296f2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29630f4abc1800c8dc4c77d74d682d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f7c4383c9be7ce30a92ebad9e7573434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a365c32d038c6bbb6305be48ada1a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b99f8765279c31c9034e2e19189f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d46e84b0aa51af79949615e3b4632437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12450d2fe0a4cc507b94eaf9b801bd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d45c9690e8e236cdf2367030080bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb40cf47bbd6b78323e4a72e2e3c94e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e6e6a3f750c86a87d7918c79cda03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb1d9b77aefcaa111dcb3fb63daa5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e0ce28d178d1c0a70d78401392a81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25e9c67f0e0866a32843920348dc6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097975bb7ade0b4b5d01cf6720f4180445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78625084c728c266b6a959bf73724dfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c14c2914c56fd06786e45b0c3d878447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5025f02a818a72b912a2cd34793c69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aeece9cbf665f7ac3c520b00b8f1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157d3a377cfe77f2207e3f028a5470e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198c7af0f2d61abacdd49cd8b8afabf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec539ec3c322733235dd6697531c43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec66c060e957c20ed8601de9b1ec2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923c4ecabcba85c266c2758c4c0a59c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe2f334e7ff1a8a860da1d270066bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74679afc5614fe976761391c24fd4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575b7b5ba8050cc03461563137de629457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605d9f9aa9dfc6fafd6b57dafc4bd0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a640dd37bd0ab6d72c204af28fe9af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcd46c3d18041320306571bd0be4fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939132aeb69e868e1009b528653a2a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858888db730ac957f43f2e7a84b8349462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996cde92386f9c7c7aad81e0d27694f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3a9c9a928620d050133028c7c101d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd81186a517bbc3ce2844e8e77979b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3794be78c0dec6777fb883f919e8d14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6c81820501bff7ba058b9cd95a6d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d7d9cfde1c1b2e621bacd3dc0be94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02e4c01ca207365a85c3647c473f0f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4ad995e73229d98e164fff7085bd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66789542977fd8f933f4e6fef32e8bb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093d02345f568137bd3e4671c858e6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1488318177eaebf73e08e35287ffec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae22efe3a0c4a6f691b0c0c5e7f278474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cf1a7d1839ea3d0f70ff3834fd095475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c9febe7c192e2e5f968c68eab7eed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b3805aeb7a1d0c4a901235c883a0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c3ae3e941ad6ae052c8d57aa77aa7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2601ee54347bba9bd16c85b1e33e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e10ef6260e137e5260cf833bb3319480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a7d2427501dcc10b071f1d24f04c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02540cc0d621a13d46afe97525db0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19440fe2abcbb9ff798d6a1d92062ef4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdcf0c9cee6dab3ee405ccd07304c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a022c6e6671bdef7285d50bb49d963c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37865a2ad61edcaf1c23824b4f7f2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef8f5fcf460e9b0a290007392fd3a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a962082eae70ee937e6296e6739bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de5fc0baaf4ce1963c219ef7c43af9489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8ad8d9301c300852d96366aaa66d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791218951a08c37fd21f3208c6ed48e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a14960540a94efbccb5835afd6888f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eec7cea99e527ebef1d64965f8bb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249a7fa8e73d8f9f4f538ae62e5d8fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31705e309d5f03d600136a541fecbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd30f4ac87294965c022ba49e53c6e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e93553142caff50a382389d9063e7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59fc6c5037db01fb276a4de8e825f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f36beee99ff19456d3f59163884c4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cf0ddf76b49ac791786696d200f0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7f31ee7ec5c10f2335a72d45aa71f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6392aaf4a24ac2cf68d0a531adfa0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93d156c140da22698a06c32fd37b4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da7b83b12bbb6fdbee584126b5db8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d6b957e3bd64170c3f7ca2e3cbfde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b3ec902ceef9c2d7c889f38025e4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b6e18fb79d640754d4cfe5ecc376618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60562a825a338ce85cfccf30b61a21b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518595f14436d4d72ae2c9ba1b88c5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f7b8744a938fed1febebc2be9a65a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4cb04b3ca3385f77b38637e2710d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66c3688d04e9c8277a360fdfe8088c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15085a72156db5eab227d15793ecd81824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9fb5d5d9521108238e8852616819f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bd11ebb3339024f4841bb4d0a8db226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb278bd770cdd01e31c548331dfd69d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6c0bd74a536f0552baebf5da9452528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed669fedaaa89df352fc038d9b77ba5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5dc45734155ab4a574fe87f47711a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b0e18a1491729dc005979e48fdb0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817582da20886cd689ef2952170c2e4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991a18061b4775b9cd606d779692d0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718236b440fa6c19a0bf6d8af10981b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c71ebe1b97496c3f9cbcac46d89bc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2977b0e95803f70612c213c3c48cfbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def55d14e5428abc7496dbdf948c3d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb4d93f4d9edb5f059ac27fbf3a70a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a8c6f39203836f98f625180e69f9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908885541f8cda7a5d827000c3017b5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f34fe71bb43b198da3959155089df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7666857da4e3c9f53da254baf7373c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae9b6d30098cfcb52b8376885e51e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c38af877fbd3e76eefc42fdfc73c2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317fb07bc23f3ee9b641dd7a1dc618b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5deaf2955777de3dde1d5fc0df77646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52080c08c596b374644ec0de6b91f74147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced8c7941acb3fb4558f7f35901ec3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c83c5184401536d88f3137805fd1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd6b8f0f4dce6acd01d9637a1051e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcd59c2b18137b14c6955f291d21851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165989944a4fd08ad10ea2afe95a08a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f271eb50686c50047d7faaf6b1b19253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d792716ce0622798b4728ae863deb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684cd349c18dbf6e798b6440e2952d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e3b81a4b9dfb293b15258a0c9e2bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca7f7eec352f0f6804462f8f56795457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6656ee6dbd7bcca2c8936fda8646c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4006d7afc981bbfe4f1dd0d2edf0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3609cca7daae2665af954551c98ebf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a5bf7d7210fe427e2d16ff98117ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd5aabaecb293ddac5a7256e355b7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373533f478887e255fd9204646f0a6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952a50836e626bf80a5df066ebca4f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d002d7ce86b2f1cac378dc7bd570365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f094b830094f467d18af3fe67e66e0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955abf1a81db9635cad7f8c581e0e9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249645b68e012c6386102ee24fb081668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe163938b456b31991632fa6e6798569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe934ae53922c3e2c32985cffa502d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaeb34b19eb0eab6fd5d1843aed00271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ac450e874636a63d361292ae7779472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9722b5043faaee4e5b1716c0350fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7a375654e08b5bcb4bdc73da0514d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723e1726206f8574024adda4b77dae875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c4770831c3423ace6c99fe87a8f4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719e06f51689cc5617fb3289709e72c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5f306b1243a0f4172f12974d138ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d236563f2c8007f8151317e0872a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c9c6b74b7da6c216e1f1d805677d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a334c288932f536a4d91ab2ee66b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb82f99dfd850a2c886057126b5a52e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692c9b254e2e134530423af61f7c86283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b155bc8938d33b608cda71bb641799e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26407aca171b99efe9c004dee7c1aee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432d3f17c9aec4b4c2b7fb6ecdeb9fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d91136adbb2d8b6c6f422bd6484fc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bd9fb28fc5e1bded43dad015d0c6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa56b3d2b37d27ed591f9b956a507289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c023d952d1a485f1a257ee5b3d8d9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcd2380a5f71356fd36469c8b1396391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e458a92accdea68c46450c5432d50692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4afdcf22b4188fdc0bd98891bdb1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4852cd4df230f388769ac4c467478394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b18b14ad4a264ca74fff68dabfbd0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1ed94ab8f8bd06f35f55837e69d6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a45f321b688cdf768917b7dbed48597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952bbccc32aa6074e385afd716e659398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b3b51f4fb9567c392abdfbb1003e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86525c943e6b3be921698c005ad17c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c99fe89cded353f460ac35ab0323c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40f5a03805b87512cbbdbad04fd977102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea23364bf07070c43128115620b600a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6bc334211518efa3d11fb5a9b5300104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e96013e99901ae13a16821e3c3f1e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c7c29de6919f3c93fe0204eca066a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360d47d612880c2cc193c76374fba5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a2766c16b38f7c331e5616b15137108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed169d99b4ef09ac953d44d5bdb4068109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f885634c4d76bb8d831aea7fed4278110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5046c49fae7919a09a863ce1197c725111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e3da6d6f5fcb53ef59f8754298c2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679dd765257edf41671a82b31b9360a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6178e1e2a5084cf0aa41895935c7c0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa3789f3c2e54d6bf8c3d849ada3b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40920359dbb4f2d77af9c8cd6c44af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63819ef4c9f5bda18607ce4c72ca6b75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19caa9b22fec730c35241dd3b83f1f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fc303b21d89bc4389a876c429ae38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e236c50f1d60a93c08571c9e54d4647120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418fd1ff454d87a21ed4124e08d61c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792006c37bb3cde1de20b0a8382922f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859b6eecd08dc075cf01ab1cf98e832123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac4e134666cb7b078d08bab47cc13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847a27e1660afc00a833e2e61fe1bc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fc5661483a325800e092d8fd0c0c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f93e5c97bfeb598c2fba2a1895794a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51480f364a986574c0d1671028b8e477128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381494535a100542fa9802b8233e8440129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c687f5e754e270d9a1f31e50af54e53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e678ffc74405f6a27dff597790ca00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160ec2c09910759f4dc437d37487318132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c858b20e243144ca15c2c56d55dc36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a1bfbcf1d5bfc7b150833a5bc4b15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaf102ce0eedbbd8416db35f791e16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29253f8e2861003d5c0e79763bd118136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d99cbd977b834e6dbb449e14af58e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3639699959559b7b542df323db35607138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a16201686c0cb2b7092c583f929a9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f18ac429ad0c19c3e9387f64edc2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7983992d676fc98ddd778911d668f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aab9a12154e05569523e9cc76bdd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d736600cb9c30c3b9d0b003e73e9f68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef151e7e301354aa5b184a32b0525c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0be9de91d4feb6eba0b64835676908145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24bcae6b108af4a6fb3d1401146e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cee344b1ee84cfb867d6fd1ad3c6ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a229d97a1db64b4f5b543ce57c076148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f6f4d1cfe867df9fb11425e54d0eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67fdd71115747f9288152cf5899456150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5040f64db6030dccb6ca2ab1e55650a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aefd147bc58e3a6a23df0c5ca36455152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3b8493c371656733505ad68c23e34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928065883245bdabb63274f050f142db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de789833773f3fa2fb461d4d0b20ab35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ddd958e507670466bfdd25e6e31e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b00475427aa0d3e72186a4945c06cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59239481267518920cce0541c1cdc0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeef9d9852efc08771da0faa0af3808159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646da7747e4aaff28e656aa3ebfc59e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835c5ae3f32fee7049b003c7b37624a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2727f494ade9ffdde1e5c7b8c7dda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d55ed088244bb294608a7d805078a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ddfdb896f9f870c8e4e2ed1a0401b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc707f340012c21577db00ce62f280165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123c506c97146b5e6ff66f12bc8a5f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635c12b781e94419be5c62dcbdd9436167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c669480bd00392836e236207d8f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecd65ffdff5d466570b74134b53c7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f025de8e58d174f8ceb7d9ff85fd6ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c48250c434d4d2b0c11ad6f1f1b6fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995e5eebe1c20d762a0a37edabf2cb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26329c7383d12573d923146e0d18393173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd2020c6ace453d37206b9afb3df2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4e15c17b6feb374dc9f2a9407898e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050ef75fab72dc4a450ab9ee6d68481176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7d26c9dc80659369cfe2f458ea91b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a059a8b920e12ec1ab133913cb8347178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c139aaf5e53656cbfad78c2905cb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de533cc5fbe0b69956e74e46ff96f656180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32b3a6f72813dd59b0cf0312cadc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d665a408c74b679bdd704ecf932eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af111c4d5763c78c32d6d341c35a6b63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64f86a993627552ff28e067ed3732a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1ca73c6102558297469c6fb9b79b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd397e7222b995b80706e20fde52c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ac7948ebfeb5e3aa899e463b7bc26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c246a355751e24e4243a228a1a426188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a8a0a473e3d2e5ba957ade01d2222189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098d5d86604ccd4a3502e5ddaa4a65a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5541bbc14140c35fd29a6de08000b77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56b583aa1670251a9e40f7ab315b6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb79133f3b50d12747f6b484cc609b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9387cda3c64158c8021fe834e86302194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f717d9013bed1323042924c834b764195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17750e8b61205e2ea52919a1fa31bf60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef538c1b24c43128f1dbe6108f9bd39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564d0c2874b6335496a9f39958aabbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d73a69b559e17ebfbf26c25e918c83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fc16997c3742fabaa796f8e06f793200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5b516602ed95d8c22190f1eab1efe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321a4d2079270f304096bbfd68fcdea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d8ec5d90a6ce86190ba68f5dd1add203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b06b1a86f257336ad0980afdec109204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715c68250a9dd2d1978403a6f62708c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec67c2d113328f97e8576b7332aa32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee524436576a889e98f21c0065babc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00244e707102ae42d97b3c19310d44b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf762ed7cec79347190e1113a10ac7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0f868be58581e432f66d33e3e30ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9a02f781161dbfdf367cd2c8e2f45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007ea0bbab364cfc74b985f437189ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c129776b0e732906c128a4056dedb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f68e714672e809502a3539446b653214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2d756c3963525f4f43500a5cb5fc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d5c527118748944940c4128b2e8f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3907e8058455d1e4edd6959049b02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17efbc751da6693fe0b4998b9c7c3cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b7444a9dd362440d59584bed5096219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0332301947ed330c0487d2f203356220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f0d5a6b92cb52796677cf69bcbd78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c09b6fecde6125794c41189298b08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e10745d894c7e261df9a3c4568215223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40d6b8fb5c4f8022f37c3f206eae50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ade7cbc58cb537291915b074e153b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23bfdac2cb14a3b46bbafee435bc41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6deac202d0758e03d30957c6f234d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7658a96b0a8657a1da677cf2715cb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1741dd474188792c3430861078d13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654dbd8e0e99795d16e9ce9d4eb4fe9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01f892bc6ab9ec84a6ce19ccb2bf0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c84ba469b4b862e6d3ec0486ad655e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ac0245c5d12b9030022a8c5e33ec8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc19096749eee372820a4a47039ed1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e12244fa0087318eb9a4dc5debd0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a52d9f447562b12f5bb427c8a493c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3d4eb8a385239a7e36592cb911a83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad875dbca89ead7783c43765c597e27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb2bb719f7dbcc80ab1bc7f903e389239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b74afc98c89837e9ace2a71015d65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331a2fb98b9014f5906a0453ccbefba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d476f1fe9f27149259f70b79810405a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1203f146162cad70a3e2f638bda65f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce7d42da39e68be881ec94f94d7da3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed600252130f09c5adb56f9c6f28339245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa20a88b9cb8575a2f0d356c7a1a2ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b4946549cdcec2ebe838dff53f8ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5d33b0abf31e0355b1ba037b9e2f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4efab34710377f93c7617406e9dfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9fc485e6cdca4d8d9c552d05c296f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151fc50fd9c309701a891988ab20c8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300124b3c7cd672b25077b3a3fc3bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345a58b504363d740e2b3ddc0a9a335253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92811e33cbc4b435738de510153c753254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479a7b5d2fada0decf9ec522f57c255255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a0386d428a91b996b86c397e36b9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b63221b47fcb2d64bfcc374bc286257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce6c20c7ee316b4b770b38aeecd670258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b790a3ecbaae6587f544f002537703259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6775273663122f3b9b781f58fbffc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a7433b1c4b7aa24941d6ea08c6078261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ebfda1b6190d47a1aa1a50e1a594262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa70da9f4b2f8a4dfece7b4ae544c5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586423bd917e240715c3c25d4e6ab915264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb8b2c7612acbf9207ec6b1f2fae20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafe47076d112bbeb24c4541cc46212266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31468bd5f934afe5ae0efe6decff380267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd0786f916f7678b7cc670aaf6e43b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab6ea204ed4bd821637bc9438a862b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ffb61affaabf8a4baec6dadcde892270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670a0ed9ed6811e83f9cae685b8489f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba8249f61163549d26bf80454514e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ebae5a69a68d53297d9c3b93a7b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72f82004c60191ed5db3d4b88e1edc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016258a36fcf3e87094204d39068d0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0624acf1f2e52f69ce345cf7e2425276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cdd49a6fa023ea6f799798cb3216a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531106743e30b291053447bb5a495aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef461047240ad8a985cc3ef3e5df93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18210cbac6ccc9d8d175c917466f6de4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446a31591c8ca5b8c9e9afac1172c6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8815ef0ed2feb45b41debfe57c6aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221076f8f3df8414b010a21c403f1ada283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd24a47f558196a9c2105fcbf3c8fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb1aeaa20332d0c34a79c0f4f569bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a6abcf16f77194650364bef82fad8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665099573d7b30ce3ce4f539e12fa5cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dafdcda51d9ee54f7484860883e465288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818668fcbc8e51db4fa95a82963105c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c1a323563fa3eda9f7c838ead1409290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adc7fc421a4a4c3d95b4cd96365321291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170baae4573279540fdced7861dc4b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eeee857194ceaaba75f488bff059a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217de37c3c1dfbf7d90b939ddd71f18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2259d6f442c07008146b9d8747425295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c67322856231cee3c0756f0d8916b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8710607fbc5f4d5ee9e6b57b4d5b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fed808a5275871099ab7ccac3d3dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30c640435335276bf5f6df67308d31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2534532def236c9072ee0de986155300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec234ecb3afbb60ab460999af72bb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42c01a2abc87e4b5f632a40eb95449302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0015e45371be3f0494ec0edc9f49a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5383a876dd4a4af0303d435e169c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db224d4d7dec176c4990ac0295bdadd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272c4bc10995311c501df4c633c29f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09183797b142776e3a2a32b8f1d8e5ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afabc2251535e16d54b3d47a0cc02d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333c1f523026475b304e8faf6dfd4b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e0eb7bd8f5d0c2fd4789d1339d575310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b54807b70562eb9bb2632e7a81bca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad297850f4c69f657b76ff28bfa20eba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11069ba646a0c1470d7e51b0bfcb6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad7087d9a66a4eb927f46240c7c202314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbd1b6b21e51bc7fd347551a384bb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3510afdd4f220d190f8432cb1ddfa7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30817415037f1bd06266db874e94554e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0f519fdf53af826879c9aa5766e3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62eb18f8c041010d195aa2e35a0a28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c39aa456dc40a19735bde345876bb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f9c0845360b5f67ebcd3872d9740321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78ae24a3a1b9b4659c2dc6dd154d26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9cae483016b71ebd49096437ffcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9fd95fbdbbf24d7c020918b8fb74d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7aa880ea8a3f1d0d4d06cf722fe85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb0be087d2c388150f2c7ebd5b75c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf91f113853cb0d3962e02688c31278327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dedd40a7e391347ed19d9867f091328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead8300d996f9bcf62863f0c5af6b58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd281f537fdb680f4df43d4bbc5e3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c66fa5f56e65aa9c765d766f68c33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f17f3138eb6892f89d3aafc1fc75dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f228433bc59af9f66776c706ec947333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8243090f5a769a6ae81a5e82b541b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d56912e6293b4cd4232e3004af0dca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e82c592890bcdc0a74e13ad46e2dc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abb62d0956b4e97c5b1488d3ee6624337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fba77a28885828f6660b41a61dded338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590c0dadba376e639206bdaf20b81e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5602b23470009596b817772db5a982340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283a6dc16e6929e434bbcdae8f33aa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9562fd9f5e066bcfd4f470276d327342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80fd1c40c3756758afc3823ded9f54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae7607f099c8a4fcd4a6e99217d2b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a23e883c78b08ef16dd82e0ecd3ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c16ec1c0a9c30797913df2d51473a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079401efde5947be5467252a1a2a23ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c4e893cc138a8106f87c3e0b2a306348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa57c7c7b4fd7eba80208a6248343f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed68e71186f7e2775e87c8fd7d29e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87568cb09524350dcf72398c1b8b5006351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eeee4de6fdc5116569dce27413528352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb89e91d84db02d1dc440d616284c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d5276d498d023adebc1339d2e4ff5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73297e4dcace0d080eefb07153e922a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efca76d7dd65132376f273ea5302b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417a0eddbfa5b1b75fd947fc59189f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a31d9ce13486bb2902212d117a4647358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1015239636433ddb30e95af193079359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999c1c8add531d6dc998d5461d4e14a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98988ab7ab4df7ca9066366b28cacee8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc6de521c6700213635c9cead32d91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb901bbf1bbbeb480469f146193ee242363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf0748b85b0a26baf5622b9072373364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19c2910131b33ca1d8794e8fe5a7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ade67321f7075517924630291115a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51032c9aa7d1dd2d98aa67ea5166c63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e110ccc7a43cc3c7734b434a068ece368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff8d09a73e1229baafe4a5712fc1a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82103c0b6aadc76842ce6128a8c5f2d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078df1aa53150472e014739817cffd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fccd57426c8b3a784c86b9c8ddafa1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ba7c4b3278bd07dd60507c147ae20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c7caef79bb892f58543c49f0f8585374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f242fc7248ed9d4453c27e878214e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c227cbbdaa1b99838fe3278bf9574376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc71a81b3f1b1a41d3d0e8d6ac928dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e5097e7cb000921182cd4715a2dfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e579370e527fb6fae772369c55fa34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c82152afc8ecef7acbfde76932c5dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6316ae3a442bfdc20d498e5a9c07d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a726d7103feaa91048da2e8274c05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fa3efc52a8daa22f716a56d65523c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e569a20dd66b53ed7c362ff9a4bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b3883df626dc95d9c62fc28847cb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e902c75be66f50de62b68b6c0eec58a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b84cead0c341bf2502d53e733eba6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428cbc2ef02db2e5572b7161ec93eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e045e9afff0fb45bee0f14e1b0e71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79456e5caa4c277965fb335001f47137390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c5a901da54b2bae1443c86882414f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ffe3c7b6dfea06571ff5a55971ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4fb7c07e21f3b53b57823ae67c849393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb2ac87611c469906b4f0cbab8a452394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f3b964e25f242d304ad59b710cfca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff760a70b32e1b985a174393f8602d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fa25b0421d8aa7c36f5b78996c9f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01661ffa61778007252a4461b2a3d596398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499dbee623cd0b4aa0ebdd992bc3940399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87a14ee63ac9f094968ffdecfc8269400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc60a34b29e4f1e4441ce3a99a4484401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346980dd3ec34972f069c0f101e50056402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e9dde3fe9a996870dd012ae5a7a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848b2ac9c321ace0b20debbabfbf491404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b8b05214a1375ed41972397465484405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b53d63fafec80398f5ab12a86891b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2826b4a36df4d513cedc9ee6547d75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0e2b35d94a77cbafddc42a94de4ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d559c4edb6b9364c3c3b23dbf81002409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d473bf366995bbc50cbbe8190c1dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618b978f6068fd3e71a1e392f3c69a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb646f1a59847261e235a7ae17b32263412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b1fe35f061113bef58a6b189ccd13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba333556c724cc733762135f997684d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a052afda02377748a1a381a7481ab8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c7f824cb56245262ce763b5f5559d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ea138aea9d00eefb5ad032da2c303417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0df41c4dcfc26124297f10e8758f3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81e5ccd5479c8d7cc3e711443c588d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a945b93d683365ab57ac935956454420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225522c3187e38140a98470d8226f35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295750bb5d8a4a3e0ea50d76e7739e94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73f255445a91ae8dd3c372abb74546423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da918410077c0185c6c6e3ff44cd03c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90925d226ba1bc056959f22efcb5b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31e4f5f935764e6c212a850d42f7a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc80a45378267cf92aabb52ee2c0dc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d100388aa1df2d7d06a04f4708e33d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7467cd1b3cbed5e799d60440c53322429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68d2f5cba3b8fff7d750fa2f28cebe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27398d816c3f95c4ddd3c7978adc66b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a142ffc0ebc9431a8d305ae89e2aadc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaf3f2a327bede1a0b4263580b748b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad96c2129e766b859143c0799ddf2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dee8ed917d3675a4958f4a647f5ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15153f688afc9d75712a73695f5bc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b15b37948974634f2480627dde414437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa4ce0146f553f966f7f59e5fc5403438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73c9518e275f804d62d11c913716eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4ec9cd459527e8e00ea21574bf083440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b6d5270d3c3767fcf49d55f3a2a0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e431b11a57ec949d6f838b02d413a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0276b45e17b8d755505a7bde2d69ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39964554e82279543df14b97eee8d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91bc7299b5e0ae36890d6b26c5a97c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8198745619bb7d772e36d8e8e1ed9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621a23a1a9940a863562b01c7c876b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657419379573172a0d5bba8e21d4eea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d69266871fd984f01ca8885e7458449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb61641463701e99ac116cd370d8b9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ae55647201d081aeab6b638555225451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edee9c67a8185c18112c2384e3933f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177fb4bd5b6b5f7fdba288618ac5340453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78609c768b7d61001a790ba71edf31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28b74d45cb7e7539379059f0fee353455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52c9bacde02c15ec4937608d55eaf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdb8b1bf0c4f3591586d89b57b078f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32982e72560e92d05d4b9e2b52ee509d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1838987d2663596b642b0d39635a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac3a90428380e8137a420900c9f4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3703c6d52b0ed4bd5a66c57ac49251461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73610be4be9ad3f073f791099ab03cad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd99d0f68ee1147570647e89e5e6572463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca372bf40a63a150615cc719a1f057d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1e4a888ea7828ec4599e92644a524465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccde77075eeaedda26dfc39c1ebd302466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6c1bd848691d3f846bae94bb2e8f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c53a8131ad5ce57831a3658f7acc35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44510ab9be60b07e6c2736bb082bc4a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff844ba5cf5d4215a2f4e0d631be1c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa76c29caf117e6db076ffff7b20f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e7e5123fb728c21b7d04a17c72059472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3ec906147586a2a8649bee62a3c04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837c353e1eafc9613070cfcc78e2bc9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34891c2e2e50dbaee388c80e5c178bf4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc9be6a34f4cf704857c8512b8050476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879fe53cee708b0288da0baa574a43f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832dbbda834337d8d369d4a3749963b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e5a68992e22328948a71a84dd264b479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>