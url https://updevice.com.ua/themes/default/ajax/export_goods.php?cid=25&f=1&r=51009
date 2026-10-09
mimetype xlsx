--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e4ed2c1a6ef5b9050fa3e047d5711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74efe40ed935feb4f280642cd700b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684824b2cfb25254bf0f6faab326cd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ed7a9aade0a326481656c2cf86bde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563505c1928433ffde856603d8ff66715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dbe930d0f2389889c0db83aeeb4e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04d4b67f16cb34df5d5c1671e8a55f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2212cc5935ac00c2bc599fbc008dab28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c39a1dc96809efefd307dc9135f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e5ad79689446461b2de0443a1555010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773396c47d7d3c6d637f8c82631f953d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bc683c765e82c5b919ed6c70257a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1dafbad30c957040734358f20587413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aac8e23634ecd028be0d10e4bfc59914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3724feaf3ddd6f7d8e3b299b89748e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baee1a0ed19c153772e43599745ae216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15aac30e86042f49c48b0a4e148cbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3310bc1c013288029fb20ac1b150d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b775c9ef833f52715005b6bbc0ad3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe1dfd80410bc8939b27c2e50f1c5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a6a3e53a3aecb95d34ca8a4efaf0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd815c7c3522c3568868f50d76120222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82815e8b493537f7e319f023a8218b6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6764ccf89b483b3bcace59680aca924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0ba56afb8743e7f7846bb624aa11f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c22c6058bee7892ea9891c5ba71e4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f71416c32633a62b85187b37b02c5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8b0c3886817fd6b891e75ff6d0c4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590e6c489e6c34980d39f23d8ad754129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b98e92863205ef7fd4703a2a4ee630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6cd21e71f737eb4f48d85d5bcb5b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c729734e9826c36aca2dfe08898ce7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222ef303d9bb15c7e483f0c2a983f3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb37fd711d587928a9164e5c2fbf7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82446325f2af9713dbb3bcd4d442a8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b1c52dffe9efac67ce21cff3a02e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f407d8208ee11ced946699ffcc8e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89f622343820c30aee5ae95c011edc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c86b87d0c6a9311df574afd2b8ef639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16553da5d3ef405ec47c8fe007960a0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73e106f133d23186cfc98e7d25a5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d41e015ef4b21659f1558e79b9d7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385579e98885e71e4fce404488213d7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456e33512601766b4f3e8bf39796dd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510de942ba3e4a2dfb7cee8a0222a7af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196c1948a20e09431a21934fc03e4cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dc30ade280207f3e100990ba2c73947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20e01a69b04682459f0be5a6e2da2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad288b320fc7043095500db671df4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39e2eb6faa8959861f04cbbb7eb38650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7b72b36e1c154be27eb180248401c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b472c0a62ad4341759f1cf3d2ec92cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6847fe6be01cb4da8791d0d4d93de953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aa3e1396b0ea41582141a8c18c44454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36acf877f486ca67f76ded782f8e9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005c28c8bbee46f4cd7e199c9f5116356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15a92946de517ecb6dd77bfa70beec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236d731841678ee23fe5b07c1d78bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb10385bbd00c22b6d43fdc0f29d5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b90e29713815bc4f5b6f74c5ab75c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b219e4ff13503bcd082bed172b6845f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ecc84bac795419546b6854cbd1f9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eb49d98da35f6c1a33ccd5a05a26e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6def066b12c6cb51c9e01782fdcf7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b3707f7a5d5ee9a243e19a6db3c9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d177ba2e5ff3f23cf91511fdd824ebb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54116a13ab184cd9f6c19c01c44cff7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6512c6b765e741466ef7118717829c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692fd95d6d1e65a9750a2fc37cd1b0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf943b4240f2769d1bfaeb53a208601b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115fd5c57925c7c9ecf74372c947feb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10412052469051a02df66151957fe55572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2128a910251cdabd7a4e5b7469b83773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af56809f5f36e94b3a51f310840b5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed0fdd1047354ccf2f9a74d4e207a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2179823421ed5e2de221cdc45aa4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695425fb5e9d4c2f44166fb24618b9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca37109f70383b7af12aa7fdbad96278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb668ce4dc1897eaee759ef691f7dd4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9489133cc2cda6677a238f66b629080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6c2699210ee607b170a5a2d2b137281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165110e8d9f6b0d0412602b55405e2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366d0dd558ce907d71e53421f97fee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d612fc2d51118b365488e504fcb7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757623a208f19ca27adaad2a58ae8a6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37865f30ac9ee942836c0ffa355f89af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a02bab312f8528f382e581cc3a7f6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c09eab46d165a7d563d95385f2f53288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a1b3e14e4f31d3e9e5bb441dd163e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d0f49b9b545c507b1082ec7785cef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf2fb94f269c9cc112bc3cfe6875d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd220f6b371a966e03657f7a8adc2de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56660c7bc2e1eef919018da57332ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f40a6b225495d238012dfd0d44515d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b2f08b93c13f0fc3098a9868defdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34660c2ef5263c9ed2a15b05fcd3e19b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b2160ea9d59a64bf2c87a9eccab9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52079e962cef5b1574f00cde4e4178098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a63da7d62b71409a5e27a03286036d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b932b8e48dec08985865067e9cefc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dc9240c7f0b0f102f83a44990a768101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7936ff46c301b283c3a2154e635b329102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d3dee8274b938dddcee1e070ef9c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960378205e7ef1adb7c621834aa69111104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d64a38c3365c52dc5a44d929f5e306105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0854995abe5a628aac1c74f0ed103a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f41876f2ef378391500f41d689c33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b937d72b80c4b5b317cc4c717f91d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c33e8d966286fc5fb00cc87cadebef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f5fdb27c5b65f2a905d7bfeb7983f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7213065f2c1dcd37d1c45185697ff9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc0462470283056e8b4c2728e2898c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c03c9288a7709103839387c5c14d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ef61b566c4e741c4b1af0d17c3aca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee936170b76755ffe3e1ad1fc4aea6bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac6167ba1b07a0a89592950141d28b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d3de7dc270c9ab5fe0be30b7e56f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b11054eb86711b596479a4a08ccf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294039183e567ea096b2c70b278ddc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee266c1287697b3bfa69e6e029c927120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db4cdca1370ee3e91b6d881e1cab7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c23d9073e895d72e128aa3dd6d5b99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfc92b71ba7f940617a1183e91f8b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42087147e7cb307a66f1be294c2fc87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e43e12a5fae808ceae4f4924d198f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1a4a1161141c122a7a09c2d33b96a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b17ea38a4b82616ca6649dcb6522127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1fc8bded50f5b42fa89918ed3af8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0be0c8139fd17e7846c8f649b4707129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa921c62496df853cb0a1490165f4fd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1605b2a6e45330ea7a222443e5f258131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccf8e5fae96f437ae470dbe7fc7882132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046364adc8e37b46d2e03752f60c895a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5877919f37a669cd76961f920c03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd1c0a6717210ff9c2f546de25769e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94add559a4b7c4349f46d776b514858f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f68140432d616c211f5a01af9be45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e729bf765d7ea292e626456163a960138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6efffc5fe3d2135090f147fc7a6278139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0250950714f16f42aa58aa707bb225140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932b9e9652be2362ba04f565d8eba8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb6f3448aea65ac582d9b6d24c2e82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d729efa26e850e74e070205009dabe6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be3b405f839e16539d484d5149d82c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c19561a76703fa5b7722e9d59dead145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149d0431629b945d8f74ed50535273b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac18f58019ce611b099c7c3b39cde71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272dbf1fa53b4e1cc2306149315a7c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391df4258d73f67d1ed226880dc709fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2288c5ba1378f883c1760c891547bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccc05897367fc81403fbe6a2b255b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ec51accdc72ff19154cfad78a7351152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1719c6ae337b28fecf9721a3eb268153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8b744d5567079c80a3963c33488bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bca311194856d4c8f08833002b920155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4b1ca2cb2c228c30fb2033f68ac76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8943de9eb73434c88b30a133192042157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfd70e1eea1b4a195cc3040c8bf411158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101edaa1d7f965d03dff1b224da4f91b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586cce383dd535f17f5d10b440018ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d190185bbc8c58fd7f32ab0947b91f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064933fb8e52e447402705318e50027162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e34aef245cedd7653e5d5c016d038163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6a3fea64caceaf0d806260bc3ea4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62392569ba48bd1be063923029536ce8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517541a184d494d472282d49f5132e21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb89e5726e82db87ec635054d449b33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547973a7531bdbdb5c1df92a6683ed77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d70ee80110c3f31bcbdc39a984c9e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0baf3d2e1410647cc61b7365c9e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb874918d4f58d13bb0ccba577816a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047070f0f081f1d425a73b6cb274f89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734136c00a92ecab6e6a41332bf8d7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671955a456bc791416c3df36f482ab72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a58462fa092b1bafc304217d99f585175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390ba2d5de3b248b288275a416a90c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dbbbdc7f2520a3c13499780dd7671177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21cc32094e2c1e5a2f5d45afd263c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27720af452c67400a1fd41a3762f9a5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4a84edf315126ff38a90665d9c756180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa8d57ae8076facbad45f1f4ae0c7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884181a260e8f294a5b5e1fcdac07be4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f091cf8bb89cb189472f80b89a7a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8f131469ee8cd7fa6aa1c643262eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b498c03a06056982ae5deb792f68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bf37e36de61b4f0df2aa95af06ad3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82111fa4f8197480ed7218f930bdfcb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f75c60dde24f02de4a3053bd5783ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763f8253b40781a50ab542930348d53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5178839facb8ce8d17b3fcaa96903190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674855f941f0500417663d0828d42fef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cbb55e75ae3c790042faffabe90f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131875a706bb61d5948f3cbcd69d8130193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b1b050d4d819f9f86b527a2cfab93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1206964c8f0350ad0eba21af450a98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e85643c32260358246fa39a150a77a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d596d0dcd6f9e8b90b33a73dd7af2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677a9fbcba9254487b8f5284408245d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a582e07232d22187d33f4dbb0c5776199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0f7e86a18c60987cbf2616867c4c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a9f6541e908f229647244ca0bb555201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51088360d2796653a00fb7e44df0df71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a7eb7fed5bc5e1ac9c42f1afd02b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e451758bb1091683618c8a78d81f50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac0d9a30e7b5b86ddf0e2d1c85b925205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828d40aed3570598f31379e84a41bba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b28d3c0d0622caaf186f114d1033d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1f2d0bb4eadea419bb090c4bf6301208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fb420b81a614f1e9487b1c52c6f15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08973dcd95f0ebc7b5bfc254beb741210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71967124c5054dcd9ed9ae5311fb05db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e708c79aab3bcdc1f89a49ba23225212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76918e8dc732fa0b9cd544259dceeed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8611b53454e60386550dfc9ee299898214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f22f778cdb991949c0aaf27ed5d18f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37091e1fc49a8027d985b8b28f33e3e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d09eb1c0e97a9acde7122d76826a63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cf1f8eb62db72053c5b3c5c03a8a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f8e3b47c692178665add4ad6b0deb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f7e9fef376e527072782be5783a89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e55d9e166e006d26d1dd2474d8fa6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d9f4a83222c7c45fb251165d809af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5508574738ffebfd5ce9e88ce833e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011541415df37d9d37820bfcd6b56eaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246be06028fb43584f2ece15119e272f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fb77c48746720810ed8b96174b257226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19709686429d6c613aa19ecab615820c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fee0941b3f3d69ace7246fafbf69e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb601f4716a8c7bec3d9ad44004ee0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9cbfa31c0327df7ec57c2816c0bf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9bba18993ded1d70e8a6e75ed01ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad82173f0184178b1c98cde551cdc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931a2d2b9c7836d5db5be51af9b0760233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cc55ff12c5b3d702729e41932ad64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a73209b2454509f77e53f73103792a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64291f81ce228492b96f85ce98c0d2c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcaf0fb67521d5f678c6441f08873b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037e596391865030181e4746b56f74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de3b6d193da2f0ec84f42497b8db9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0fade53ae7494b69cc693067f703240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0151b51d95ce38d9a95689b01aad71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135d9f37ef3abb5147d3104de38b8ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abff1ec742274452fc0d4e28ec06ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff0c515e42cc2ccefe706c69f27925244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d60419e0961d18cd263292eece8ef2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcb61b8f938b14f87e99fd3fb03d37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617d1e72a03c535855ba2d6337eb0cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e7472cc59635e9c6bc72ef934e09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a315a418b5ee2ef5f5434d51d1fc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4e5c78196c5c279ab670c4cde6ce9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7617ef3f331b5092b392e4d4f2884251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ade79212b15e1701ac10f4ad17d62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf95bb07a92cc1e7a802a32895e1cc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5914c6fad42bc39677fe50cc54c4413254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54648dcb444cb54e48d2714fa0a1d29c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd63931b19de6774d4778031ecaea9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c43526f0ab3077e6428e04da19a02a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606323e5c927ae4560ebb993d3630ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3008f0758e3206ae01ec2402746fa4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c070f7d9c10ca138ff39acd662baf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9262737b708dd7be0e3269e359fe5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36432de789a21e9356701ead1c159f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17119151143caadb6eaed010a9f27b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d709cd8e37488704c07d2c88245ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1d3734ec9a7a6461996781225c08b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdae7debe31b5e800f6ed794215b33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea166508c583e278f4e1f64b707da11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dfcc5751f316828e08bf5ce8c4def268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a9bfdf421d5917d1c42362317e508269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836620bd4fbbce7919ec5a6c78d8e75b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428745f1800a7eb62ced3ad83de0bf5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0278c2727ca4d14934f8267332ed03b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca0b356f0fc06929d6d99e40e3006d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb64f3f81ad32c091a7d016cf3fb29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8860cd4564505bc4a03274d1f6eac6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe7703aef8e517357bd81fd752a631276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621cbd45fb4845138ba0e8597477cd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55013b636d81021b5887b446e25e96ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391608780bc13a75bce4ab695ceb9907279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6292d319ca69b454b3917d4b1e07ff5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3c863fbc438cd042bf85e7b84b893281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9960f78f15b2f18d2c9e85614a0efa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8b4d67f17465a35687259bee8420f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6a76750c02f5e0248f73ca4472ad5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e664a39e84810caba9fb679d6652d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2dc3fa7894ad79e7b47459fbd0cd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112d1010a82a84ded98ca568cf57ddb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5d0e0bab5ff5050b65bc5f3e50122288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d4f62389c6ac809d47b2b7a67d6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243506ccd8873c102a43d445798e12e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44357732197528e36a4edb40ddd29ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fc80c09dc364702757bbba0e81bed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f0ed0bf7c9f6a48c50039d90bdddd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb5ef934cd73834eb2390ab557bf67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb7f6dda0b974da0e7297564edc66a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397c856bf334c671927a96545df04ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4d20e6ba614e354c08cb3804472c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303d4a6e265fdad0ecafe4a5765d4d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7cad376ba55c10afa1907c0efad3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e42282781387f85d673f0dfc52476b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3506454b32f3c2c06cf240ac56ebbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670e340e7fd81355a7bcd619008304302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64b047d9e745d815eb647804ac4907303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aeca088f00e1360ff6c59652acfdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674ebd77167355f401e7ddc69efb392305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b946edc6714be1d0e000d68a2252a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1dd91c77fd004e5a97f832e6637c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410dd9b16ae0a25c05745b2273ae81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec0b52f07aca06375c6a1cd6872840309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b6b656169124e9035a048c08aea9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320c94e298d24685885cf6d369725ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda3fff30fc29ac675793f4ecd71e27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43b104e9f2caa25971864a7fe19d48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eff2f2df1a8e83bad54784e239e95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c204891181170ffb4a61cc5a3cee5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5324a3226f2600d95a40b619836ee8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993168b532fecf852886c12d1f898a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f443ed992f61b817cdd9e9091e892318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e530bcba599afc852d159dcb712a5ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a33cf4d1042240997b99b95d0f2b96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6c642d131cf5bf8e5b555bdc2d3f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878423535a7b350c9be3cb73d5f2d632322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a47b95059d4452c1f45893e899aba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09311f41891972bdf80daaee91ef82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9470b72f9ea1085559d65ba800e48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afa4143c8739eead18fa957ac5e84e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08d5528e96acc4b5389d422c6fb096327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b1a8b6dbd445a6726977cedb6c997328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828061c1c3e868988f769f6acb99fb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1f164e4feec2571d30ec5b2294ef0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a145dcbc6ae31432b45d3cdcfaea6f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c7a0253d5392f9595b169fb66ca5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1829053a74c16098af6aaa5b9e851c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aba759a916f797cb0c9cabebc6dc56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a3980798cbfbb8f93d99825f7be8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037cd24297ba3b1bae5583fff1920eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511fffac7b3b6e1ddfa68898a27aabe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b634f1333a0e447c78a3fa4f551e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9a65c736b52aeeddcab686c3ae931339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aeb9f1e857b616077aaf54ffdf29b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88947234a20b6e22ff44222d70a99b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e534c43be7b6baba3da0b7b7d6b91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90bcf9e0f0bd92efbdd756c824efbf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5dab23eebc607f90d73cb1b024a56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096d6831e6b9ade987c83c3aec0f2a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45248bee0b6c8bd1ab5a131324493a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af711a0c65edc0f61211e1e64cc4b06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e332dea8f3bd67d8b68322c07a8e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d047c778d63eb7e15938a9755b1acd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e24363d9b93505a66f4824d13cb52b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855880cebb215dc99bd19e1c8579dc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4142d9c15b8680ad66790624b0beb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ff805e5f15c41b432133cbbf70199353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea649f31d380e908854426de0270e12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dde56b3efd912ec9ed77c4ea80cc93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb71aa2d856d1e1db23e5007845acb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24521e05557f5de38b00f94fcc581a15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5609e60263ee012f19d9669fd48ae5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fbaf6166aaf08812dabc4421e0c28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24141ba96646326edb9722105300ef84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d74c9735ba6037038748987713a8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d853171adc528e23ec475a68e4e2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997784fef5406c47bb23f99486f66bb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bce154c38aeca4baa804287a072034364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717382cddeb11a290506cb014ec8858b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c91e18a4d328314cfd30a1bc73725366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fdcf11db9b46ee2f59bc8ae5cc4de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78b83af04998cf83c9860a85a9950e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cafc6482a6225c9748c18ee74f8f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2794767b97f7613e1203634823be1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dbd58b993ca7df8bac73f7b4219ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a862897efb2950e8189733b9ca4f79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42830399231e95e4664ba175f2a7da6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38a3aab3348a24c1a1b490aa5374a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ef7a544588b4ad99b68c92da00d5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59a3e3b2681f9baa518388f7e7acf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90db23d3c061c17ba58b798eb6dbcc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b8b5c47055d0106ff6b0833ad8605378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61509eb471b27fd4658a09548758f517379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b49c1583e0fbda67fce9b5edf122b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e292a5c94f44a574cc02e08fae0dd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640568b2862eaa436fcff53b666560d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277c20b7a8232a280c49f0662dd4db6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4229be4593c799879fc994937f29140384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efb10273bcd55fdd6c576103705481385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8cccfb884fab6eac6adc9deb9603c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cf612203ac94c7e7945478cb19499387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e301ce996c1d11233038e9add22061388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba37622e6a3797f9fe10b67dbb10cc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50daded80e39fe8df5d4a4a27adebf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbb0fc9cb2514fe98cd640708e7a20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9d9a54c5816da317165af65ba2c62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc75ff8daadff477e56131c8717dbe0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb83d41735f922e0df4dfbd025bf56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e262c996b2be552072113394f9265a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f11b1e152d696f79f6ae508b8ccfc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb8b864c7aae0fa3d8b0eabf83fa29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b41c3ce9a54eeb12dabf657b41794398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee799cbd4244a7a91066e01de1a7239b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45100b835edd807f0895f0f89a79f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb8059944c05c221831fd6eb5a8e6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df398c5c31b4d60db6763ed6a9ac81be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfec89d4c918f90cb64c2023a16a45a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a227c84705f803f8680a6554c23e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a887a81972d9a17509b070a9e9a7b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31463d37faf99847954fa91eacfafdf1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a375ab7121be02560038dcf2116940407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da0e53c8e6abb5cae5763f0954996d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e285af493bafc470ad9de876785dea7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5597c9719d3cd7530ace737eec516410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966c270de1724aaf8784903b6264370411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267851ad3749357f9b2bba0ad45a3e4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6672d8655dd9de11e1f6c6ce1fa0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c003a2ab7f8127aeb434ddb54d9407414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978c6e9c3279fbd50f7379302fac038415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0369effa88d909d2b740af059ad787416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f72235a1393b62eb8456a67e5b88f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d30337c9b1f6bef2809416e27b59cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb4a4ee5a3e45512367bcc43e2e0f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b343e585ee2fd3a18d597eb8f8e3484420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757726d496c93f26b12aeb3914843299421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9624dd74b7db52327a9464dba8c1bd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f141901aa2bc206a76a2c52406e1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e89ffb3bcb342bcf498d37ff2b880b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98ba0b0b04bb0b16a3cd603c37c50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e8e48a63365d7520cb262ec99d2da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775b74f3e7afac549f76a3b22e6a1a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103db6bd9a87976c6b113b350570ea34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc328ee766f037330f3ac5cc470670429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e6da168c2f539809528f333de4972430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5dc7e7e05eb8bb9aadc10bd9642ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66814794d3d2028eb47281a681111d4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1f35ede96cc616c2d83a356642f07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed50e71eec2f5f55ebb01cea5054310434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093887fb7b87eb5a76449a02828b3a3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a764229abe92bb985194ab75689ac12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd7ac7a11893de9167f068b15997a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8a7b701aa25b4611c894432f3ba7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c083a204554e48db7ecb14263105439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc6c76be323da2f2c694fa2df1eaa8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67cf17a126de1966c0e361f0642de8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a931150b084f23e839a461f77942c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f33a9bb97d61deebc87899daf4541443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00de7237a78096c214acfe11613613d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae139b6c7406a285bdd79d10cdea5d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397af0eb19a36ce83dcf9faa38ada89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872fcf4787e00b4a38f27bae0d880a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60867ce4778ba00642cf8d52994fe607448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9637e743c9b3bafb4964cca9bbf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2907efa3b795b81e51ef30a8d7483450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499048f2157057444b255050d082310451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102cd593b6dea90b65b359502c5cf55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70343feabf86094b753f733c76d9bc28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cfd269681883f32941600d8353ab1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c7bb338b496064f412e3e77c7f4b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbfae4280451762a0b85039f613497456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78943a4dce08eefc0f5f825104fba8c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630b3de5070505650d9a760e679779c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a571a9c5695454c20a0be04142a5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c054940d132ed2e6f40f339487e9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843603dd2752a39a1c92f06ee681ec98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a520639b75e7fb393397da36f74d700462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2da063bd584af0e2e5c71f6b1bfd8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f25699e6d941ea985030b305eb70b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dcd1f9a9eea90eff6c00a3826c8e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc81f168e254e95b9924b645ecdea7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb907a75d996dd5b604fb22cd13cca7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526692cac58553f3bf1c28b8a9242a87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce0ed5053d7cf38cb155d2d94a3f04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaf723cdb2e66ab729f364f4697ff1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbffa846426d7f3ee7d7d3dc856fd15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c26a38c242636c57bf3f3e4fb8e975472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda6befd312c253ea361b8c9b65b9d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ab21dd3f6a79d40b77ee50b466de8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dda6b206440f2a5c098078c96db3f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89676ca3d4d2d14a79793b063b55ee20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9171cd34d31b5838752b744de6d142477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b51e1ab0fb19dd454cf587253540c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fc6ba19470bc2540b229b0bb25597479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08da26eef0e8970a1a31c2d86fd473480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871bc3e68e12c643b2f291e16c470c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec543e945991260125ace1181d539abf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aa8f4bd960ed162dd10a0073e4de3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f447e147aac4c953559293dc906e3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68925b9c90fb4b14b8217c75f3c28a21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496247f1715e58017989df88b0dffce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fce5d276e1d743fc6512eb59c1a901487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c09fa80837c70dd2daf253fa6ed56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20c487e03482f812dcdce2235ba121489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b238bea3d6568bd0144dbaf1910541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2dfbfe9ec94c63960b4441a34d4d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb31e96b3a115c8564b5733db4dc613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764070a577184838057ea6b1d4aa6bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6014d8ffd3378ad5d26370fc81cea885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85a47ee0699983390e408305682a2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb652276f79ffa06971f8732b7ee83c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b427688ec30642935e17df56613c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f39065b9363f3fd79030fbc225ce89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482adec73d1472d34d62cfac9b7bc7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af81477f54f1f39a39f51b5636e1b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae698d4226b8e482c442071931433d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69321400100c3a60e6b67e857c8623b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b57bb4778392eb74c2a7b60eb31d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2816bf519be2b576fd2817f9aa0da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366e68bbe7c91277547cbff240009da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69e1f687e07d22b379f1dcb2cea66017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da31581f26ddf0139e9e1687bc970d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852646e3e479e3739d362d988404f5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbc73b22cadff583ddac0d413104f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1915e2cf85551e7b52c507ef498034e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300e3012087abcdf83ee5b5f0eae28622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0215c93d20b40fa00f56061366d70623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e48dee2e4c9947bf73c8122ceb0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ddb78a330a64b6c9510517640e4c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bebb834664cb4d3329ce3ed2a89ce726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecc78f6d4ce7b387d187e66d1090d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40841a6a22bcde4ead46b7c096a5c89128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180629d9a83c58737f54596b2ce5491329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09105bfda95c7f1569ff9eef60bdfbc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91248f705095e967637440ae9af14ded31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c23fda36631c5c6787ed4b5b13ae4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9228659b94de8dd54cc8634b49925c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d8d75c99d923d8d986f90edee9a7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb72617eca375c201b37af8fdb3ec5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd8ec1e3904ddebb4581a79a3f574536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b7edf9da16dda783897b23494a56737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f569ab087d93626d43a1c50023e3ff638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d607e9fc7b0e72cc06879b164ce90939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9acecf1e644642158b3a1b0ef5d7ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da73c75f04faff52f982e36e0f8a26841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577bfa5ed74fd0f660be5d2144805cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d43c0744121bda65f4058b97867b4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db3ddeb5747e0c4d06a2e8ee253b0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2803725a603626c5e9890a7bb543f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85993717f26ba8893c94c70fa4faa73146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f074d8f2c9163e1704aed517a7315447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c865f94553b83b76f5f9db43b316248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bc1ee646abf782a2cba947f7c166d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c343c93f55b9f8b11b08dc7b8d0511950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e305ad802fc1567ee304433aa6174b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24799572b3d4844dd3fb001b948f887a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f04d61876a30d47eeafe95b53ad42f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4696b9ebed231c763a588b42d653454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397f7fa384e26ee123000c3fe82cc9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fc513dbab757498c53c6a63ba6e6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72bcf376a16c15cc3345db245bf01c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab6aea8e6eacc910d87f49ecefa02a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7cb50c526ee91fe0642eff9088ad259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab797e81a33fbbb584bca42834e0b2a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d4c0aaad3ff6c9ce0be2bd4e88b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adb81a8a303c60f029acc5f082a0de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d448f893cec6a33fabe1a4aa5ac77963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736494f484f8002e70a0f8444b9763c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb1dd1844d42dda5ce8f746e41dcf765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df69621ddc419f85748122ac0286c8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997c5fc08e251cbd7f19f7e0309086767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7512bd89308eafff6043eedc79a8e6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c599fa676e4092a65bbc77378d767469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fd7a47693fd758e5dd7bd267fe42f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a494a26798ef57c1affa5dce7e306b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4bd3e11b7eca011f28f72152067b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67bbf06d3c992308398f58fd47273073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf93abd86aa2ca66a828d6bcc2ba3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ab18b5fb6203542d189bda26e8de175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7926f41f1280e4addfe9e53d99012e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d3f6c651e4180be37c43939d55a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d488ef902dc2e40d50b242fc645a31f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128da802fabe54592abd559ad143e3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09c1b7cf3397e10137de2a2d96809980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc112a53c3542f5426e79a7c7712e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53419a0a2aea10ecd3790c67b4ac930482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1c1a58d0d28b935d2eb2da78b68883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733e88d18a63e4313316750e4fd224f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78f1550dafbd225e8eeb03257526e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b94bf2881c128e5bef0452397640286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b13f64917e6c5483b4d55416c1a88787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769dcb2c7b92f2102bae8075c2e4cd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30bb962c967064b60a56dbd8b9512e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5ee236155d3ffb9e4bd3ba4ab504d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15bcfb2129ef7d21b38c6239d2705e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ed615a094fccffb1ac3b9ddd69bc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18949f3b76ae0a6e44465edfe918c57893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f1d82abe12f3882a9a0a2299f7c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd52ca706a3f73ca57c32ea053f32895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717c283d3143e71e3ac7213c15309f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb24eb6753f3a41afea3645626278a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c707566bbb8606a79960c669c5e5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcbcf7e76ba40013d4cca1202171ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733017c3eeb28423d5ae429f4879b53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fec3dc40930663a0f4f7b46add0c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f751039bade1978834675321a1b92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea068aa604b50911f12ce7b1d092df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009acff781af1364ca5c0aa958ae40dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78214f04b5678efe515622c8fd407f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55210f0779dde244792e3232d1f0a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190ff08f8c6c3761e4217357b55855e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ead0c9e0a4a8a5e810daf63c78549a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6eca14edd0c59a63da734fc26c4de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a9c4259f7adba85393065acf31e2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805df124e9cf232563ecaef024ae1d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f344a1e82c2c2b2fc98b9172136f0a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02fcb0359ad353dbde89bea42a7088113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88983842e6fb7330eb50503e8e9c7a2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701826880b815c04852473d77c3ba4d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d227c0d18bba90a27e4a7d781ae8050116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcc337c801b47ff0a1f3ec7300c984117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f4bc4e6b8e31072194e8d2289d629118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09091b8638735eabe4dee0a05c998a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4ba2b63d10897eb8958c6ed5fa9df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda3ed7f3ae00d80bcb714c277c6a35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca76a469f88872eeb48a33c05b2522122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e2fcd47682d1929b03c3d4643668123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e238ab68d2af1a8e73e7ee04f324660124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e5aaa93fb913dfae329e0896c0425125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55396e59009bba1115f2572cb9d82b54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964a79f2839c46ee7552c2834699fde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9096b8b35f32fd894b07c7bcf6a55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063888955df1ae247ae7c539068c15f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb25b8705071a1051caf96da5a36e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba628dcb1081e37cc2a4dccd4c4655131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b426ef6b4e7286672eb54eef861b6a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db1190470f1d91a0bd4f7925334d8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd900ee7371fe717d738b0957bad2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f840c071f45285e9960acf970121a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f67a9c43f63b12607b033c56d72cd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f05fc1f8e3c06ca9147cca8dceccb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972258850ad8425948a05c154c38dde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35d232cef8c0c6c9c51fad8a9394c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b82abb865b427cda1ddd8b45634d14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc311dde652db63e31e067bf8a6aec28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec19b74b3a1f68077c7d16d0a54327142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f75e26e96bbfad25766a1f08c78110143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5d1f4610a18509c7c24ee9847c21d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caf7777d9f871439bfa52afe17bc00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c21a39c0acf0ebc884812a8036947c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9f6d51ab13da9018ee16388f920cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd61b9bcda6299837062747c6f830d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da44549282bba01dade291fe5bba903149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a9a0db24900c936276b18de7d47d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385e21f494cc1bdeeb8d4c45a789f56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a876c78f0a9cfedb6984165b3df17f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d5d0890aaeda0131f4c6d62ff7bd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53cc8322523899bdd958b0ea4c7e73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19a0efddbe3b53c7d520b790f5c605155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5d0bc21af6a1111d1d1cae9162e11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff8070db8194bfd38104ed60e10121157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b9a43360357126c6b60eca255c14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ce09f7152218a51789fad3ce02d95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ef3788e3fdb71d5837a81ce957d38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c6668f849d331f07d4694b9a4d83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5926afb9b80bd88acbca0a73d015a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5900a26806c36f430ecc0d6a6e0ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8770abf00c0bc22a21d539bf7b56ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ff557f57c9b8101525056a6e0126b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b43d4a2ef7fb45fd736328e4d00739166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef49c1811363254d3b81e4b5a43c63f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cbf20d25d6c03e138150a18856b11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b841f7bea461c14abd5a9c8fc6a6eed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf725309365e6fc4c62ea78a5af47c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c502a616e6a36410de5df95d46215171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d171bcb5c34915b149224b9def1aa0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968e43362d36c27eed6eeada14a2c15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93bc6d1d9c5bda8f25b0e1b39f3f11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2073e2ef371ead777f6e7a872ef040b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e0c7556a1b2168eb509601da1042d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33fdc417fc2607725049017b8b18b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c8146223637747e77cdce6aff3f01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ef1eac67b541700d9b4becfe4f3b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc9a02abcadcbbf68ff21b71affd49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138518ea824c61aca0acdb975b2dd87e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c449e559b266753d78a0d71329186182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3da28c7205a72573d68f3c68174708183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088083c0f8f188afca8d2c54e5d77a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667f4dcdee6bf0efdee71b1462f1e49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279467bf0427ae31046cc2ddc06dea3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28db643078a415944d72f0b011dbb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5284fcdbe5d69a517b59697218d68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104e404160f98c5ce4a3086aaba86a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0431d59ef6c39144122ea2b78c6aa6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae4236d53431fc54c596ad853faf46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745fc7d6a0eada4c3f73f8682473e0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a8ebf9e2120dac42aa287eb9d6883193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb8c1731675238c12bead15527cc78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fcf06eb9aa1dbaffc55761578503f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa10073ee0dec55497fb6a2a1d3caee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e026ad95b14bd6f1f8fb5a8cfb4c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0a440d4a02b7728a8b465e888c834198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fa6d920eadcc016099f031f1ba208199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6a79710661e5d797fed0aec6c7676200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9358d44492efa2d06906799b509113201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e2546cccb3a84fdb755872444401f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c863b8d8f133764e8ca29ceb1dfa257203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0545ac8226f3f348ffafb3b9da363f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a00d8e6d4c0967b6a0f540980ac30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dd4cf528153b3beee58f989e15c98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c3c39bb3a1b265ab5cfaa70da29cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e5ba4aa49dac1fc2e89ba999089e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e212fa405ebaf04e988b2b05e38a6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce7c9358dad733ec9c79e130d77e19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a470aade81faee35a5628f9c50aca8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af85abd0b9e874b1a7f1de337c6849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48938fc2a7c54b548918aeba15528168213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8830edb714f6f1ce97331c2c7c0fbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e82818941da69139417581a0c5cbc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3239244e5f04d37e16af0337872851216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123dcf6b37e621e25e45b0abed2b8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769311c5dbc50c75e3f48851b9ed4298218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954fb460e376f076d3a796fa371ad38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f29b766d1a0e49911a9f7fd3217df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8044f976a292f4e79b3142d1722546221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae149e7a6287a97aff2fcf114fa0ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f34e2bf29baa2d20271fcbc7dcf9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a4f52b8e546d62713285a4bc9622d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08294d7fae29777f3a86e51f46bb8d9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d84243758194dff84eb1ac4451a40b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e885604fe53cfad35bd060652d3c2cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512460e8cd888ddff787cdbe3c273ff6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d7a791825ff4800cfc208b17c350229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f8f3bd3d72217160bd6efde2cd117230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819f00642449ff3d00f21e5fade83f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5754dae410b767787328a466efc92cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d383abf23b54caf21bb5c9147a693233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798aa0442961f4ab0f99c9daa4234ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c488061a34f4a782fe8bf7f425077235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f17982b2471996c793c5e2a672a22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16049f9f7e9a26cea0a6992582adcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c199b4d6b885e949f03739e688dc634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22122929fc7bc79f3b5e0cca487658c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611a9bf72d9166b23780a68bec2a6a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b34bbc6cdcc5c1986afbdbdf5d6ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c045dda46426e513eed378203c288a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e515028d6adea4ef333f1589a9c3d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b160293765809d4faf1e61aed6a6434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30deec60fc911542442a045385cbae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4909cec12d17f90f6c0deafbdaa6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d88f476a946d760973d8bf6d8d0c0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42c78b07188730b610296cfe7e3c4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94c9ad3ec6cbe9c6db537491942e8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68df5c25367ec13b05f468165b5c04f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9e13508de6222f88bcc31af3f6fac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ebc73bc35e7589a53001459ab6682252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcae0a7b75ccdd28ef59fd90e3c482e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84838668a4ef32b5e19d3e96e14673254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6f6f8f530999245c0c6757f83852e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3628b47a6aca17e4f8a8eb82f18e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f03648211b7a16d1d759680fd3c19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37534ff2bb7c4cc6118b827b6013de28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080938f18538f0ad4c25f14da56ad89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c86a9a64233c99e158386ed10c3c2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866b4fc6944592e4c69e8e0f0ea9b80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da3cc18336b836ee7f1676a78a0eb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf5da3408c3e1ab1eb5c1498b30d5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa440b4ca9e034f75c878979023d66a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec155acb3c5ad95f6e6df1effc41495265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c6341fe926a338790e583bb7df09c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57b8768cad5e2104f5019f7a98f3c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae1ada7964276559f375b7f8337bfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5692e77f0134b77b8ab22a8b07de8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70d234d2c367c63bdb90c35422c817270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89933b5089c73498eacb3c752846447e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50e94c597a26827472bf8751b9a054272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a841aa2e5b35e679096e790dd699a51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289482af0c074126ca7dd384bb2dd98f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74014d8dd034b2bc65778843d376a615275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63ae10a82b0b995187535698d80f6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f6a8323325f0c2420ffab67cc58f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a26485a6ff4a9e40628199febf54f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc5372378cba84437ab50d7ee6c78f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c17d33af42bddaa97d8dc73482b3c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e8bd8b37fbae320ac3a0db0f8527c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4157acd7fa363f8d227e2dda8b4fe5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96b3a42803c7e5285ce506830fcd0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e7f3c4ea0676b4611e1ccd4b3684e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a912ae89494f7d3e81832f1cdcb6e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5202b58287a65cbbded74127ff78868286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78786b5f4de157095d4b3e5acbb3d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c310a67c283733386d18ed4e8a5af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b76d77a3bcb8a5dd2343e8104f7c7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bf1a22f30fdf3cc6272fa0fe5fff9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86a1977a4265aa360e85f89702244b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff94dba9c1721e5a712b9697cd91c09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c55f1222dc2d0a05517222219703fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9a1617f2691caf24c2ad98fddfc64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d21dab5e79df531859fcf434e326b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374ed8d06bc22ad4e9f40951542244296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cbba9333bea6f30713579f1d87a5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e194c42ca4e3fab5e2a17ecb5f960a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e2258efb1004049b3184e518febe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ec99bdb49814fa526fc06e9b83377300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea41b04e20d067c9c83a4d826fdde22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc8fdf0a0ae4371bd9a8d2a0adfa56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573a156fde0fce5e9e09bf35961f867303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56c85c98ceae316b10d2be59f8087a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8b1a786d3d1aa447dd0604dcd0a92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1248aa43de871020a0c526a5923c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa583d7857b7c679187d13f881b3ed8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105e7422bfc0b7eca45e9d6a9b5d143308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55794a2b86aa86a5a5b3da42f792ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a335574d14121d18d67c3ccffbeae77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3cc058b0afcb4603112c0f1118519311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd4daa70cfc607952ca63234911996312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3f852f82a435ddc73d0377bb1d771313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2471a1df9ba170552838b6e0084f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef0adfe35f9cb42ad389cd1fb4e485315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad161bcadf37e971ed3e72eb46bfb59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aab78e36280ed637d694e96a6c3cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ae3dd13d9c2bf0e43f6ca90317417318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179f741a6e0038b19ddfdd03268659c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1c1ef952e846b85298cf77682831e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1951c1ca6419d3ac8aea6202295faf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a808dc0352287fa5520c693b5152322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8f9497f869cddb68e81b85fa9e4c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38714d4ebf8cda551beb99d890d9f9a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c7f15d18246e4545175c04e39be9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3119992264a1546e4cab14bd5dedf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f8c7d2f36e318cdec3c2c93f5219d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8d10b71cd603143d6aefe6cea8760328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd34327b2251dc08e55b40e2e19961329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8493f3887e806b2f3717921d9b43d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab39614c28ab3c95b02be97d5cc532331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b74fc9bfba0f57cb1a9e00f022ef5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70546e2898646f39eadf1a41487824cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98257da8ccee91be75d256652b8fcf37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634193e62111d0a26ee1e320b20769335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977005eff931654511b5501ab59fea76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1973658f9b681e51c32d1eac71e292337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864434ea059397e384bc82ad4dba7459338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0cc3636b82d2eb1fe9623d0142a5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7faf54422242ef9d602baa34df68f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e439918c02de37365623a2ad46f2cd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea60d1c83271f353a3c50f2150caf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7cb7ccac015fce6f141f9d52ebc70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eac64dec8c0517e78641f397a7a8ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b86b3e98d83aa9f32c9752a4e4de4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30347391505cd01ba9405ca7002b750346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c48137ced68b0d4d5002faf39a560347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be549f330f4b72bce30f96c836a72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f88dc4526d98650bc593250d55922349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e80ba26991a91d10c9cedb9416744350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7e4fa67a5917328e8c1f24f91bb0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5c49253953fd8b0167bf4526cc119352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b880d59eb91d762ad47c7a76149bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5a43cd1b7ac21a8682b64b3f7a3c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b4aeb13f95edb86d50dfbd8aca49b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619721d1ac47b0ce099a581ec1ea49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299ce366c7f2f7a08bed7969e5139a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6bb93ec746dfaa1ead7b48812469c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd3694f911d2d1f020ddbd618812ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cfbf1fe3f6557e535233e642102ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f29d302e96127544f955dd7b14d8b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440bae44ea6849c720a710b63c16e6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c942d4f03b20c6bba4558482ecd11a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89daca03c7c0c23cefd8b353c7bab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe33219a463ee4c9e28c401ff0d1c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0145bbbaa77a41238f0b517d6ec7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bbe143a11bf91d9263012c8fb5bef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afd89b464ac4241d75d75b438e934e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b5b8a4d03d5aae4476bffbfed734369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f40782a302ff6d841c1c752ca72cfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830a03a14aa2512b5daf65fc9f73a80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a7911aadfdb2389fed736497a1975372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c46107b093b269dcb873d23c893225373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ed8f44ec2f0a13b809cdf2a19d0b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d60da5175b33a3e3c328affd29976375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96638f9e939f1ec47fc6e9e8383f895c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb542cf114d2fe38e329294121a9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4698d19ff35dde397083b5e80d6f139378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019205b15b6ea4e1efcf48465e3d292379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105091ac634bc602de7f0e4eecd10494380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ac343975ce92e67b5adad24d82ad9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa7bdd035d143c0faa4d440c386e0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7716e9a2fd5eb6411d1b6e7f97fdec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd4b273358c6a839b36c0e01d91647384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cc5d1ee32baaca929d47addd53b2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c1ee929ad7141ac6bff5961afb9e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ba0c94bee5077f9ae0e0fc610f85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e08f970d1476a6fd78fa51ced67df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b1f83de61f92a6e9e7543e7d48589389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911747f6cb2fdc1486765b8485abc26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d57f231e1c6fb0b47ab85b8c64f32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bf5699a661f33b66dc407c6379466392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d8fb8ca39e6224b906c2dc9f6da6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27ec5cf2bbca940f5905618e5e89af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed271d409e699cbf95719bca78aae967395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bd1465fcfcb43d0690ed62c03332e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ac5b5ab5398c68214341e33fa7ee8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114d51e91aa2e02c40c324ffbbbbf7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6429d833430dabd4419cf21116991399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11bb7f33ba4b009cc2039263fc98ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57409b9526bed72ddc4824f8eac3811401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a11b978aec40ed9a482e995cee146402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b38a6389e85a06fec7ec503fd01eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac802dadbe0be227328641fa3de9f85f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927650f3bcb9f14af0eac641eeb0987405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f017da3404d4bad5b533035e14d2d00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b17ac82fdf962a4c0a63f50bbe98f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048f65b37dbf359bb3cfbdbab1b2625408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d09e8aaf485b5159514b18b0adb72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5086b8477e6a82db48ed7e30b894abb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbd61487ee6e223025cf5eaa9a69a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f76f3a2691161e5c03d97a32629d59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a363d47c51ef5fd9e627f708d59c69c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b81ae34812334f7968f489104f5e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883b5c3a6e4a9bad9cd25b2a25aef9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ce297c8280eeef6f579011d91e200416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712f832507c1be0c0d45751a2e9f507417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7557c82d178bc08e9c3b1a18cd30b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ad2b6824c43c1faa98dc44709dc81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe7b0dfaa60db2c2993b43c42ce10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d07cf86d969c51b1c53dae5b5f13cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3587f8690f053822433defd60f997422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65ae70fb3c68fc20be06f2b100c154423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2848a01f385bb2bdc3ae8ee037e92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36ca404d67172a8cec524f582f9a2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b99c2bb2a31210c4ba631ac43dcc8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6334c158f9b793b015226de2be122427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa98e3f8715351dd82ff9746c04f5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550ab37073f881d65a4d3afa3cc27bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1893582757d505918b0c2e473801aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62b9d0f630e83bc7a266c3abc551a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb6b8a1133bf2b33c3da0791dfa5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726b03c649dd17425eb9b35b73fcf4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8369251e53a515a6db8508028c649f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bfbfb0bbfd2a004216f4d4237a4ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b5b09927931a43f48cfd8f30275dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ab93d3f778eacb6f8f10b728f34cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8543385a88b44c3b6f60ce9e470cd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b031fdbb2ab4a7cfd3afdb0d3c7b58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555d0bcdf945245ab3a856b4b00acaa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759139ab742f70c1f07eb4764bc7697441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c78e9cc58039884fc1d5385366dda9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd158767c1e6f0e9c264a6afdf8117443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30814d0f6a1fa1df9d1fe72d200fc489444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2e90db18b01cb622b3deaf6a767dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52911ef5410aef666b5d49c5ee47702f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84e6f020c8d94d5d285638c872d4d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605c4cf11a8fd9b8e3d846c29ee78a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260352826761d8f83b356fb1717b355449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4024453d512c29a821376a17bb241450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59de0f8ae18048babf4b5f29a85f613451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3a9111d62b7486dcd533e4229fca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347bf10b7d1dc13e028ef4ecfd65b8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086112c1abfd0ac506139fc482c9957454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372304c4404e859c255fe58d0541ef2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f8891f9465504279e7ba7b13eb236456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60b0c851b27933e43572d887693f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0d46310c74398d50868402b7fd159458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35833eb100b63cc650348a3d5a83bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16be599891d52a133eb474f3030f637460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b05f2e635ae8faa9f64df9eb02752461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3a151f99a4639010b757c54d29715462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85812cb06a227e8b265d72236bc20961463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590d77dced0678e51fb2858992ffa56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa6f464a0d9fc7fa9b72e7656a672465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d13add6106e2bebf8d4becf9fc6da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee78dfee0316aefb2de471fa3deb64b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c762376f6c8d4e599038ecfb79faac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9da0dfc1555c23d0952436d36850c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65572c38c048b9e1c3670760376ed2dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b86b3571bcb22fa9501c0286fdced471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f59eec616b37f130bfb83dc14defcf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3ed7669d818f7d46e096271641afb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fff1394877da4f6e0c7281ae39530474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de387532cab0a966e89a56782b84a125475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1a01c01fdfafe6273339eae8e7802476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823818eee68035f5723c9e416ebd6a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a70910e06833c057cfbbbc6afa5b1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866b3032777fa57d9ef2957a9d325f0479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>