--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d08a6d194254454173444e8b3c7611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888a6c4ec2ac2318123206c631b97a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bba785e35d3e28404ee6b5f9b10de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eb8d76358ea5507743dc7a16a4b7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0562c63b333751f91494f12495b7a165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ef929cad459f7917ce863c3f2804e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2935cb0b2210865715fdc8b6aee9437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb948eed7d0c099f48e448ce2a26578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e889bfd884a70e6ee35be1e3ad8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b52320c3ee64de839df30124f0e44310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb8b879ef9ddeb28226d5b567caf5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bf9f120533a480d712bbaec59c6d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aed16da7f038adebdd5889ccc24fc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11eba019a31fc55522f0257383226314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92146e7f451d788967ef188946cba72d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5144c697ced6b5ca6df62b598ddbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d74f38eb04b5c5f3e96cb2e5dc73117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523a685285934325546db9fb13e1f8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4dc6c4664d5a219c72803d9fc28a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca4470925737e1e34bc14a686926ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a7dc39a707cc48541102a1739423821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bd22e829650a2e8dee3bb0908a4b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa4bc430b912495758f427b537d0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7905856fd061872d936aac7fbbea4b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199620f4a3551786d7502ab5b53b43c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35774f2ef1f2ea849e90559b653c70f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75aa189ca20b7d2a0d74918bcbd20027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc6848a095eb8a6839624b4acf454b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c918727d84313e36026d98348c8c71f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c202544892eb7c5c51d077711d76930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dab0481f5bd07f01b861d3aaa5bbcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516028e967ee7b7f1ab7ee2a309fd0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074afc10984ce35535327494f2ae69fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9982747b53bcf1c71cec3b957c76d1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4119d8bb3574e9ba90814b9ea3239535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd656de10039ac69f05a4b3131e97c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5b5c584c539dd43bcba7c9f537f7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd466db65fc49a1fdaf7630e7a3f600f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe97931da2ba3349fca55a2b373d04739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca72c06819fcbe1252b16dcedecb6b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced05e80a93074b54d668217aeb61e7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582e520a5a59d60c4ec1af5c0a1b50542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cad55f72c36123cf1a66d2ec807c7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3341ed0fa05b05d3055dbe33301836c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7044ffba542d0f0d5e62f4b681e057b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ef763e0c9a641810d581f039eae8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5c84de4fe69313389d15849738cf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02fcc49aff5f35caed2e45016619c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e8be4e3a0ab30e4f1a780066200dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4287acbe44911b4c60e71a7505711350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c9fef840f20574516d99a15757b7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c0b0007c190d22f74bf396c1763a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afd6dbb97500a53bafacc71582e2c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac0ddff774467d057b9ba488c0448754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3180f744417c686f3d9c4a7c6dd0a8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad201a056453fdaa148e697a3cdf4b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b02cd6925a87aad0a6c66c5b7f825b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21900ebd7c24834725c13037fe358058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4e5db1384310922f1fef78306dc5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0e2af0e82d6de98ecdbf68f50e7cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea26f13dffba192c3de0b0f5ff93fd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f034cf6de5ce13947e6e495a22b8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a36d30d11912c9f4c4495227a75a8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147a5371ff87b7f220b6843d6ccde0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97000938cf910bdd210fbbbc1130f4d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cd0155c66e04d3743237b97ed76b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40350718a145a2bb2c578015b57665067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af3dd908748c62406052b775ed8b1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1b311d0e9deafe2136a90049f9c6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fa8906a521c17b51e1e81cce5db7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbac72e4cc5e567edfc60346974cba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44059803ecf8346998b3961694a2d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87860f354aad9e60cab1927759931fcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2e84df04c0de23375555a1b8e649974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58862e68b7c186e80f3e85e44b8fd5ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136066f7d59a9f1e2cf245a23424ab076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43c7a3092447723b8f11213f8f783977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696569b2115a035e31357053c78ca3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1636f593f5107823387d05240d15679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b09d7803e0e5f60bd2d071831474f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438dccd150fef5c07012000cb53f3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfb59a03c25d3ef2d7a0ba9f0418f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf1490c3ce5b186ffc2ea97ef7e0bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34968bcdb906a6b6f4dc03653b887ed884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0073631b3793e145ebd898699f48e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469de9a993c50649c8cd2d981d053f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410c8afcd058cf214dee3fdd636c1cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea0da6e70120dcb1b016675f5a000c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1bc22506b988415942a811227d3fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67ac9acadb478e6defa010747de40290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859e7dd5b00f4fcc270baff55da71f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af867d961e59306c8f484a5ac2c29192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c49c958986feb33614d1387759c56e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee1f6343bce8cb19864a460603a9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fa040609e9b31c6113d29b171b0f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23f414999cc3e43cb96cf043425b0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf417dbff328702d4f5cd55785eb0cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9ea0c9a1d9e5325b0f10e18920fc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af041a03f6ed88d05a74dde4cf057db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7d6a71275180b67a4428626f0e7c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a40eb52f0baebfa636f30088e5add101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd186708c6467e395bfc4f9e4cad8db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160b05038096b603a334db356664da1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0cf83cdcb29b53d4e7132ebc23b04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464d5a3c607153cfdf39039bb4fb462105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed57b9c0fa0844ec9ee8f8da4106464106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcb0483c1c82ef23f7d3915aa15e47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185bd07601a97bf33204419f9575b1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc66b4b72b11a93597bca7669ff3f89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92835a2bac648c1b25750129e618b3d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607795ceb68c1fefd6ebfe2dc6eb10fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e944515ef7780bf9c31668faca4dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dfaa31c032142a8ee0388f3f515f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f8f5c9bb9ded1bd1a031d33ff8aea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc0599edba83ae1cc7132eaaa241c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc11ad4fec4deb370b1300ff91a530c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626a0a0f1649f792ac32508dee69234117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ee5954dd3ac8bba009710be11c9d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3f35aeda93847983c3407e1f82dbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c17cf6c98eb3004d05603adc1a26d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274820d803dbe41a77810236dabef38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e51a6431ef7034ea2a03e94ccf29e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cfb14ee3c6f02fd9902e760922f93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea5c2e21714d045c3fcf269f7ab652124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193d4c46f35b236da131043940dfbfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bd9c8113878597b09d561321419d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ecc55d26ee0e907151feb2db9a828127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab034cc9d09a98baab880a8366d5f0b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b81201828b830f1eeeffe220f97cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09207670172f8a654bd28c392322de44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11bf891c2feed85576bd615039c039131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca98ce7e076797039e0bc4d4df887e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bad9cc40e3946c94786b5073e8b94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca786dfd792d23fde8a8967b7e385d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249443dcedcfdf6eda7527889e3dc6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6f2d6923c7870f8362e3ab85fd839136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d1c7686b10fcdb714e165a944d6f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa3bbf8c720fb5ece8c66d89b04d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8ad75c42000956e2651aaab2b5544139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb34145eef667a854dc8939aff54d41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8e1bc944762eafbb84c497ca5ea09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307594d880eb8c9097179588849dcb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af841a902a7538e543d6627e8c5f9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fec27dc8e833f5ed96d7fe87d4cdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560fe4074551683c89f1440193adb14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d6462a95cb71eaf92df3dccf06fbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca6fbceda622810840ef9aa719b5e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d6e45314e2517bde97323d417992e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1526f1d7b6adbefe30dc875f6d79f2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff90f21d519eb67d30093553eb899d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866a4f96fe263db657c1f8d1005bef1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b91d061f41fd84d9f3f72f6aa4082152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799d62939034814d5d89a6e1e6fc6aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0577a20154ec571e3e2d01f1674e35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3a76a142273c01147323ff06d4c13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeb4647bc5447c9c3894eb19d8cc06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffce1e5bde172399b7e90c84385f9a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbe1e6077d4b2ab6c88bf51bc6482a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fb8345be8c100a19a202db99bf1a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500bdbdf33ac63fab944f6bb1acde0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827db6b1bb64d4293d2f6745c1e230d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38faf9c91d4e5af4016c874fec86e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d1caf165d33d44d114ec6b7972611163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a33f1780be398d151ab9a762d3e06a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f3f7ef2f0858016a3d4fdd9abce9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b57e1bc953fa14bb6fc2f9964afce5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4331619b90184a76b7f53752a7c6c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2236a8488cd8bb999e9584b54336df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb23d6bc043af06ba6f63a3f33038bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737018b2767f959cf7b8656fbaac2fe9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982d15a3b0a00f062469eae955f43a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f6c90da48974acfbf9314cc5f186b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435517cecc768ab3f3fb408aeeb946ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dd3e2dbe525ad49e2e6e1028c3eb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e741dd181f8774568003e5ab36af7f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18156643c5506828142efb4872cdd9d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be67565d71f5fce954a48abf9487e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074ff4a697c1d60cc7962ff01f7456a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4434c4ad6302f41ced15ddb4fbea7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17e7c721430c15379c8795ea3b6744180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e1e6ab6d8c9e02e8072135a0dedf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091621290087f8f2445bae69f0247608182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b2f499ce45955f08f8322808d86ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5594f033ec5b543025873ccf5fe4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404660322f6ac0311f9332a53b67f3f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de893cc93b858de2f858746332bfdc7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c47c00ce99ceb1ec757918ff81b66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a770bb51b16aeb5f1afd41ba6e907188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13713ffe79bf0ad9dd8ab375b13218189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210a551c9f7bf7e12e5a6ab0385559190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6407e6bdceea01f6331608aa33bb009191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624d83d8be0418addecdbc39ff79d76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236381d4d0a94d98a24b16d78a59fef3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9d6f6ea0f39fd61d97cf8677f932c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76881d81092bbd0a7f1137fabb06e10e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823cd38507ed1b340013c7e680cd919196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec14e852741f527be4799d99a9c722197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30baf5f15f2c5fe40f74f2d6b4db28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26015fbd0d58e1325b0393052b14f2a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d3713c6e570c20a4f0a577a8004ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9897c3d035e8b3b1a05dca97b16de1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c3a0c3e991417da58e80c8f6d1ca0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6378177bed6815e90763b0ed731c30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e74b5a2c1d6c27424837e91cd7f2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e40302f8caaa9c54bcbafe4a48662205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d9439b20a2947bb3d92f53c24fc04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2939b84666c4c09bcfaefb99b354cf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9afbcc98a349c0d8eba100e5a1de5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04444780f2b6e332a03f2e1a7c095f9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e9b60b381d7008fab1adf8e328188210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d53a9b7b7b000b602db81dbd60692c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb593f35817f4b6077297407e2a8c126212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253606219554d0147510c8d582e86267213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a0f2ee68510166172b415a255ac16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ddbaac12678ed2470c87fab109b8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd2a758efe3f15dec8dba4e280ec6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556209f4584d7be915f760088dca3755217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225690a5109119933cacdf41f2b871a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9355a429eb71afc3e54f55dbc86e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3551b9d4c2f12de9e6907c06fec5498220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875132802e0ef7edc777943225a5446221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534e622ba3549fbbce4381053f2b57b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf794042ce097415f3167f5fe36c2656223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a77cc84d16af55cdc39d894b96f422224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779bae98d4df9d957312383744d82e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9e967c897685ff530b25cdcea258d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6c898d47de7b90d462afa16a7c4a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eced66844e42e16a79f3aa0ae2f98d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0896040168b1f811b7b9724a1484248229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5570760768eb0009a948f9788bd1f0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21396fcb5937c1a8802f3c829c8906231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed4dd9167260ce892bafb82e61b222232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d596726451d9f16a47b1edf2e4d61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e8f8a121230d4d67c9c039a15ea4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b196c08fedfa0745855ac3b3e903e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bded2b74eddc60aeab403cd87744c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c51349dd974fb30c12ac3f2f927b4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbee6b88cd81e74341761182eae403238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b712d57f232d5b7b4dad7b2be44ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92f88c84b1be50151da37a0ef99398240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53886393460043945c08501604e852241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35842c6303c8d6c353fc45a9d5e8ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb0992c3bcb0a67ee3335120015f9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfa838cafd220eeecc1f6558b19b42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bda965b4a914204f999a1c90f08353245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744323768a28c1ee95e598a64ceacaa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c65abc309133a350fa862eea84851247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429f6a75c791e85727921a17bdd5b25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d15211684d19688ab9cba99623ef55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a1ddad3734991136850fe07c0971e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3054b7844382947efffd1cfd5ce3742251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff753d044b944540ffcf6332c2a34f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd119a13a9bf57489874e2634eb3cc2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259612e191aabda3b98346ab91ff0f70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029f66d5848dc6824c18c51b81d44e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2e6095858d2e6908192e158684203256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2afcc68a012ae6cd54725dac4515e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07693c2f557bdaf5645ae6666ed49854258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a9decdf0d08dc398db53e12361f2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73088f0719823923dc841d06c02709fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7417dc9adb11d7ab234c3ec861cdbf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e86574053f17a521ca75740b7fd90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe3cdb85494d625fe4d8bdfc1ca6c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bd5c7806fc10037c2675257b59c9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac00142437294cd187f5e06c375f437265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ad8106afcd13a7978cfbdff384233266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfa471018f5842ad6f1b760ade360e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b46b170d9af45913b80ae2f6a76af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e803e04f11f2cee7af91dac293dbf9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39fd841779c716fe30db4127ac9a14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31fffb4bb29da3837859eaa156a9df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae7e8b350ee3cb3869d775e8bad5c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78433e4608bcef5889f2b2c6f05df0e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2569fcc7e1507071c521ca595f03e75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25929c2ec23865788808516c344e2d0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a26340edcb9413556e1874bc61d8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b09aa96efa8d16c926cdf1df31883277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d084cb9314a629dfa9fec8f7d355e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843650573a566fae15330a689f7a5686279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3be1e751a7009a09289d2aced8c39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a1a75e482687b424e7395682539a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531046c33b75e246a69f582b66c2a031282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d580054990cfa17340bf7633a512fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d041c77b6d9414f4504e77b3e9218284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412e80fa5eb0e24a07417fb3aa4861285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0b6fe722d4462812872ea842c1c72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f05ac45a3c5370e8fc4bda654d5e7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317397db640ed92fe0f6eee78dcaed5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e63a0994c5583dded2bb238e3496d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9cd82b31ac97610a5056d5c4af270290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f33c95a19a7765ac8bf926a3a04b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e09d2ed7ee36ead4c287f3ef15cc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b023d452cb940c191ed3f58f2aa3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c104de93222f982a0603900a1ab07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d99fa52f792f98f9827b146f371d12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f03748fe13c8eee9551821816df19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204a85fa2c2fbb81c73f87a5c7f1432297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5572efa778fec733097b0f72c35b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f6ed09ac79b092c2532b3e856cfc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690dbd60eabe61abc9fe20c15354089300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2892b17c674ef7961709c5ec07feb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b33c9c4bcd74c3c8053c141abe1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090210880c3b3fe30752d2558840054303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3684fe4c78c7d5547bd99274e883f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143957896dba49aa433d9bd7ed2ef03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f326ac4a32ae78cec97bdbf3b0c263306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4656b53748d771fba079b194a562eb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31d96c66a07bfbb2299b041cc2a757308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d9d8b826b5abd37133cf50540aa6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5fde1f1a57fa8dcc0db344226f5a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519dfb0e9812bda6b19968b25eff77c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59573fdcb3e28f74b877737446c519aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a327172d8a25ac38e9643797b8707b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec081260844298c4b009eab4b9663014314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf519bddf0fc22a7c229967863fe0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e92cffd4574e28a8e2f95fe60126a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bc76acd9a109fd1d6640cbd213162317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3e9c209081411f8ee36f29b04db4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ee776852412142db4d6b4196925bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28381ba2192ddb07a0f199d934eb01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeea431069ac0a7f53dae8513169c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c4c93611f99ec1198f69f4866903b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ce61a06695a79999d993a6d5bed11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0a4add0f471356b65ebbd989b3a20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fba822601cd2d12bb12b07b610c23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd2d2ead24fd7dddd10647886c60f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f24d69df4e543fd17bb89823397c62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922ca118a21d926fe9258543c910c65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dd3a7eeb9aaa9f66676fdc625eedb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106514035f91572aab5ee6feacbeeeb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1963b97a7818a8fb838a90399e793331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048041cd9d8d3cf1593d47018095de8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be166de9cdb37cfcbee702592abc24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217609165dac885340ecf4317c75595334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e56e1e39526bf184d1b3fa19454e4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855851d0fefdc49b3484fff658182b4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93182a0286725a67bf4098008472c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88eb1d6e429feb25919b91ba477fff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a1416e15e33b46916ab07ec3ac762339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3647ad522fa24a029cc8dc5b1154f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c5680130c9efacf1ab9456485e0f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d7ebbd8a20d6acc39c0dfd45ff79c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482bb9380d84b96816d4b56ec4dcfc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f4cd6f145346fb9d4b0616b3ad167344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b46249a235eee00daa17a407b3dcb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8710632e732e06b4c671f847e873f61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37732f230e208261923bf72e94d4e2be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7996f1345c87390c9c486d8a6006008348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44a38112c397014701be5e8b80e557349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1001b65fdacd730370f23da66fa1489350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dfd880f1fee0745ec037ce4c61901351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556f0ce4724a47f5e92b9ccf314cecf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ccbd11f77a8fff012cf3f0412d4ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a35ea20d688839f45c73cb8d4d2d7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5743660ab9a4abac1d4a0c0a2b372355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e11e7631f31b72c5761ca7a72d9e21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61097914dfa4745229f89e092897b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2973abe64696278b0937a7f45a784358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b90573d2f05efde3deaa24e78de8c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046fffe00516155e6a77e1e18cdda92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870601e79bb69fef821e1c2277d6457f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1faecb3a6f72e7f861f623665e0d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdda12efd2264099db9896cf8d3617363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8262f0d08f66b0522e1042c17cb3b09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d280482d5c9c0b1ba9664719f998a70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229b9798526617eeb933f747923271366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d233a3adc3f6dbfca774c4d043acb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dda5b343ff83f5d42caac71b313f1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e28d2897bedb9007a7e1a8c5dfe887369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cb0a15c7136de2f97c0f4ff3ea769370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b13192c3486cb512db78cd0c51c5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8eae98311767916bd773e40172c88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cddd6a336dd1de9ae5697b4cadc8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d545e281b2326314c94969e919295374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e770c2a7e872d04e64c10bcf58b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296730d0ad3ec4eb2519fe38aca48bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d7c7d36241cfd63f06016ea15fa59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255aba115a8adf723ed200cd201ee05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc566e07a352026cb8d5e0dbd1ba93ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9627d6d5d041408299f778b83a72c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92c0e6a2f052407c66067e8b360fc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d4c71df607d39794046e5583800cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70cda2708c49275079be6003c2e09e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41751f00bc2efba3b5c8df5738d266de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520048d5b8c9d21f2adc68f78fcd391385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6e1191d05bfef4c2d2e86563a8e53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3079b2f7d54a09ac8953a5bcdc4214387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbac4fcb019aec8ec563482b66a33e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5fecd924ed33f88298680ca63fddf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb25a33c6c86c3c5f1876699f26d3d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1d209c2126dc4a22dfd62c4758634391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddd03d1354a6a90292488bb70c811c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75093dc17dc27f8350ecf071f121feae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a94f7b675ee5b67c61f4c73b5a6db9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7f8c2d060b97964772c8adab960e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a9b21823c8d710a6249d0999b3a16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a829f43199a91223cf0dcf1a433d43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde9bd79b1cc65cc5e95a70fa88cfba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b266ac6c1eb48853370846395649b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a39ffa76c374393ec34c1615b04a5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16457bc18f1d91b7984a00fedc1f3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faaafdf040c1b994b5d80f2120418a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e137191d49bd5543d248dc66489dce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecebd4f445c8dda917d8aad9281e187404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363ab32444d18870a6a563fc198f95e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c3ab2d16a349c5fbe7d8d86f5364406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e7208489beeeb4ed0e048930f2ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a69f2fd74a9f359d43ca08b990de8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f66961885d641d53e1dcbe68d03d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd193fd3b9ca95136c5cb6b1e7d581410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050dd7bb1eb4abc63bc94552406cd69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa9f9edd633cc04090b9a34c690482412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca86ed02cf888aca5a918e0518b24da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f2eb64ba4d954c7507a8a2025888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640353ac0fe6532a7c7b21341098b3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570fb558eb0adc2bbf64c375b6fbcdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b013ca1b47dc8ac0094850c276c5a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922f34ae6b24a929da6251038ba25bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b28dfea4c425490cca44c9c6f1dda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b92e31e968b8e3545998cb435e113420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29db9aa6e8aeb739c4d1518b200553a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccb52792b121d23ac6832927abc0f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8e5aece6d2c84133f68088efe775423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1bc9b91af337593abc9627c615b07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b6f2f89403fd7715eca0130a05e14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6568d5bd88417b1fcc6ebdf02dc4a8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476a145e4a9fc7e11f87b72692536d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881512a4e5823f3e6762b9e4f2dfa79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efee794f5deafca53cccf01854fed4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab614a687bd9a0b09ecfb753c7390c32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95b18e25ab3a04252365c90af0ef67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8c7732738d95ecba6b38ae39ee3c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ace8ef3aa610fb6faf15cf6a62fad4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15dc79a4f5a0f49bb4571003fc14f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f8082d4b262a79d808daa94639a1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002a9cffad8a2353a394dd9f2909723436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bf2ea5e9a6b5d35419422e8fb16da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4dd13142000b233ea62003d596c06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc96cf5bbb906810ef356b2366795d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270405f3b43ea8c80e73c933ed20c76f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a975007d86bca4eb6a8d30ffad4657d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c6f02df1e3607b7d5d4ed1cd70b0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae36b8c935d7fd5d9b6d4852bca1cd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece7ef11e64c6b1fda23b236e79420c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7046748d5b60cbae49c2e8839ec2246445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed556c5542e4a5453293569b6d4d712446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6b75f350cdefc62caeb9030bc7d88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af90d08d9582df6e365d29488d2988448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50e6f2e9b08dcf93ee5f3b68d48d7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890a14a4a8e80d4ed093b90754e1ac5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42897602f3b108fe9770a913eec23d29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e71c51a046fd1ecf005e45f7919b3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b92dfb35a0fd703ee0433256232e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8ef039f7ed9f7cb8f1896db8e7494454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816d229bda460d580b4bd1084c9319b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1d31d0dcf4e9fb79788fddda40a4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a90a9624c425c47c377e245f295d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210764dc4ea4780dcbca359ce0e88a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddb43d6bbf7db08e3e3a5637d56634459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b649b470642ef128bff1bc299facc53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48d09c98d073a306a5e780fb41467e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169bea16811c2177df539d0a98c4072462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387339d79e617ffef800476e6ca686d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40ba9a93b6b672d882a003cec037c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2829ab89560dfc1fced42b4fae327fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e9113d6c1ac336099d920a42aa64f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c590166e6884e591f4a24c817b46817467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f49d01ae1b097cb55663567ee4793468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c73ef867a4b6ed3e8b6963dd4d157469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a52c031f525233e79281a5be238531470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fa499ffcd3c98a7bab1b53b64f95d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce827b526541e8e59fd9f96046e87951472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396836f0864a3885a7077b74baa10f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbab66dc828f8086be5db39a5d3efa4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f7c3a8688e3d33648fff231fe6f61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c682e807c47b2aeec3416e71be7383476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e8739e6ad4ed240c114dd57b77288477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703b6e71101c6cb606816194375bd87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0217ba4004ee24728aa756a78247781479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bb07cf450f23bfd30b72663c75e5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7917887241acb3fa81a13e27be399481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59ffc8938d5af752e1666612e4ee8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1b25b7c10a41ee288de3be48ce376483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8d4b4c44b2667c85da2fc29d1fb57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866429c0ef89d169b3da7a3bddaed92d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d047fd4c8c10a06be50680351f851486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80baead3a6f4f670a9b24915b227c08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523924f2d3553c5cac0d5f6e9199ea84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a298e21b599609f4efbd2fd5b7d663489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff245e8744d8504f66c0848b8ffffbbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e35c5636aea8d1fb3fb77405ec77a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3564cf1c3e8f397e2ef9dfded54f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e556475788f503da6543836167c5b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04314515ad48d196ec49e35b563dbd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67049398407262f84f52e5556a25c5556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026fa971ddfc4d95ae5f18ae82ae6ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff04eb9205e73e4a4f6b53ea494b0ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2ec1b462ee6c8763f9af0d351cc219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e300ceee9f841328cc36f69cc591210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35260640e2c6e23a93fdb1a5d0cdd3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaba30b3e70e22fc8ca0b329b3419d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cee80cf91c3ae1c367f2e5e9d19be913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7d2c649df543f57d1a485343ed1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4000a25f4a1b00494fabc934435ae7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8400ea413e4ebe722ecd4e6f18150216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dc00a97027c9fa9b9253080eb1bda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759a9413863a4ff9218bc8d5fd4d68318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382c04af481b6b429d5fd803851516b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00109bc66400b296853d56db85b872e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede31d7aeb0006946600414ec925baf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81381d5191179aaee91059d46c70aa0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72152eabd19637ab82cf784d21f2773a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f3d8e9a13ea4d19b5dc883793bcf624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a809e1d0b2a48aa7fd88201f0980e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f11dc369ed21f9c282d3bde080126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fabd9f95759da56803491bc888dc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c96d51d72b35ade7835fa6293c6dc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c94b03a2a69795fb8c9f6512b498929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab733026d73e9fc75aeb4f8fafc2f7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02949e6f1f28cb446dbeb21e6afb5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bda380e68173ba379dea5fc54195ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf51039d863d405759e64c9fdc705333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b75b2f4cd47755fbfd32bd93ae4f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986efaf6949d34815a6c998783c747735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c322831d23e3c77ea6c766ad7e1e5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012536ed5b6baa9e69dfc98bc282688037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c6fd728daf7bca3caad6495d722ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19c956c7b35ef6c83a7726fabcd4ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c03d7cee6ff3ee1c8cdcd5e4b1ad040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196133b2e1d745deb69e8ca7bfea719e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd955657ae70c0cae327a2e9c61bdce642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76315c5ef0732e92d4eca3771feea4b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f8e6807ed732193789849574c459f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16048abe3e79ae70d1f79d5b3497829b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d2379cd7f11baeca7360114b960c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a109cd82b8d71214d7d73794bfbe0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce93287da9d325c7c6396541c4573ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8db310a4e00566414c05a3af4133149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1515911d0feadb08fcbc36eedc3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edb3aac4824851b8586f55d06714ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb0665f979c5138c7789a61fd355fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499477ce3095de21fcc72526297c045053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb437f0ac8a230ba09999c3873e70254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71597c055563de323590c65f1723e5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bffb59a2027cd5aa621bf52598355c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a49700ccbd9401dfd117ee45a266dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be7dc3554b96bab6c0258eba7dcd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1cae875f6624f8ee3268094d4808959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49de0254f975f7a3693687a120e0ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1df5dfffcb7e3d62d28b897aa8d37361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaab4d1668ffcf47071bccf8d5c530662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2433d37012a64b37d9b545b860a0a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1af477d49d253b9d20b660fdfbbacb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa65ae7daf730ec48429916a8b50d7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317806d1ec6ccfe8dbe17ee263dbc3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2979179710381bb70046455e4850c4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3736ff760e4a564f7c86f861c88368d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187421fb5ead7c8357d60d01dd92f8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d81a644aefd1483155ef49bcdc53970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a18f38a7bf8f3c2c92ba6b9c3523a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab6005d3cd65e0215dcc0846317dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369e2edf12ef37325a3fbc0bb20372373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea545e637dd933a30fe59ed715ad0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644a9467bc244ca83796a8bcfc53c6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04951b0ed2b7629ca03e8aa1ac3e8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759ef130e2183c536a0671b472325ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580745d33a253ec26ab80db674ca82a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523a35479d94c52de34c8001ac5022c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a90f6cdc87f423cada6db9f54bf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c0878ed1b5843190edffcd2b82fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1df0cc25e853536b5e5c264375150982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac05d5371e8300b9a0f00ac8bb8a0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51a8added18c6b892f0d91e402420e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed606d0ff3cf00810558356aad9ed8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9a908fad04b77d162e587fae5b9dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34344d36dff469289d4e85a5c237b5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45c496de417745659cdc26982ddcb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577eeda0f39a1b35208be7fc9d3651589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2353633d4146ec80d242f004b595e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90064abf70b9defa7575eb272cda34e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736326efd364a37dbffef76d76d0943192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5799b587568bfe98d0b15992f4c1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a4e089792e5562dbd5d8fa7ce7b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251f8126ab88aec329319b268efab4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610016d080677f0ba5bfda8f861c5f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22808fdb3938402a3ba786d54f91a36a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764654a222a4393655ff421f1e95f8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022a7af776b5443a941656fa6f98c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4bcbcc04efaccc6e913205c44821a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c229df954f21d3dca1a51f355738f87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3525c8df0b1aff1130260ba7227019102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e253d471be67d98f80e052e80484ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c9581d526477a64c72c070febf2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed07e744d6d1c1a890c0a9e632d24a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967261c70f875662bd3c820fd8ccf577106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17390a0437fc6f88b3ded36504c08b8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731d3b591cf68db5de613d27b384708108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ff1945409af15bd8206d73fd8a50d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111b5b979d3765d731fabd0d84cd9c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccba3d982c9952c9eaeb838436cde1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4456b0f71060a58ea4fea40db4888a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b48551272cf35c67f384038332e7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ce10dcb48e81c96337d8f02aeef2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fad4234574605d31a1bedfd8377bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036cdb2cb823fd7c096e108ae88e80d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8a540fbc5cbba128c510623c962c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ed552a131d38ecdd33607922f1c3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e363232e143fb30325ef0b79a2cbb14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3a79b238e055c8e443dd87df60135120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d51990575cba5d0a32b8fa71876aa7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0904685d7f6f9a931d6a6acedd6e1fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35539d59c025b84a45c13349f63a1ae1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c144ad627b2b757d5ed50595aca5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec60971a7f708cbc5576d2f3ef4215125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82bdcce8acaa9fbd794ad5823e3b83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485d57d12471aaabf20cb658c295d52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34bffdc48590085cbdd2a52f48fa8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5fc039dc810c1d5281fc1b66fe6a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bcb6823719abe30408b9a7f0ca200130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9421ec69cb636d842090d4523d68b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb31196a1456e02ad3ad72d0eb753bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c507244507133bd5b625caa8863f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc50f74d92bdee3ef9ac8edf0dca66d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3e8b5229626fceccfddcb72427527135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68734d4d706ce6d5ad40a9788e8f870d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5072f33199d186c79a09e85215baba9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30bb6c60e4ddab30f63530f96e0607138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ade09faeadb00bb0f60574fd80005b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b070d08447bbe1a8e97bbd9a6b8c7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007585849d6a6667991da57389e534a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b5860270f7eff831ed16179c0fbff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fc331aaf23eff9f7b1f019cb80536143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ad922cb9a635d805be9bd7d170c1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f039a5b7913956c22a68162a145bbfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01abb87ce1adb604e8cfa8084390ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252717b90a360dadc1deb6211ae9515147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5a473d3142b278d38f9fa5a515503148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00972bed1a1c7a46dd95d6af9fc572f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2d3ede402e823638ef719cad1d188150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf16b3f9be6b19fb7f678483312084151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179676e2eb5179446cee65e38fcaf9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cac34f75ca041aff777cbf84224fa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5d31cb52a9164a7348139055132f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35584a0bd66a7cf95195148e73f0ae0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3b151140953f002b5f6e0e6b8343d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b2a936fe9321d47d537b4b9b44c32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfca7d3da8a1a3e79940983fab00c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160478009f6626323d3e35f304e679a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c4115885ca52149b9084ac0b08af5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70574cfee0129ca5b46c9755f85a010161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6b7e065a2683838b518bd5e7ebb0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582ae2bf86a0a76c221a0cb3dd1acf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22203039415119a2f401e6765605ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907f0d0db707ca11cfd6c822a4518c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ec6bc3ed284f400ef7ba8dbec5589166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231baa0db9df58d39ccbdc21b5581b47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f6fd45d363773da2f228ecfa63d78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7380ea3709db921572a592e8fc5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aabaa1224eb2f3b961f24609baa1a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9d45d2757bb47e5bdbef7ba1c4086171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadac754ffe7934f8621fe55abbac12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc44677d3c7e1919b61a7cabc393af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4115c8401ccacaa951a5207e726cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2329a19a89e0e7df074554ebc12b78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f43a84f73765153a048d50f1f5a809176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f61f95515443a2a9c6ea3ac046d1f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb35e3755613dc61efee4c650a44f4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daf64835a51efb9cfdc27227c2f61f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae227a86fe4fea7d2a8c0af95e6435180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5038daa97a42715aacfb8ac3c7782181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72933177068577765044196ff990b934182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c6a84f105758fb6fc422414afd95d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739e94195f422b5774a74c46696501a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aebc45fc3584b52f9eee238172db2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d4a16dbc6c542f6d18168fbd5914e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ca33c5e5ed664aeb4cdca80972892187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecbed03fa4063095e4dc201a2a7ffb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c333c5792cc92bd802cc65581a2d4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffd8278c2cea81d83f5370aa69f256190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565cc858710eb95e6a95fca530200a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b927d563701d4ac18c17730754e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e49430cc92e63021292e0b7f81aa8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ec831ce949b60c7cbe6cec281890c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a88f46c5baa0f7693b78602c3a24d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95386767b2ee9bc49230705165c9d1c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83988f240aa8e214d3e3c26e87316de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3546f4fd280142a7492c46d02fb86f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc52b2c2c10957edb220b5b02563f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e6d6cf23aec149f911797b80700f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059f0af7fed061ac2ba1918a44cc12c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baa0a6b1d011dc7c13bb3058233fec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a554b3b38de05960ab8b6b13e4c9d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9edd23fdcfcae17497929a90869eb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44cbf9c9b74bffb8c9a474973bb1d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0491628156bc9df7e3f9d63edb01e9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829005e53091c39857e9a2c904bf0e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d7df0a63101cc80dc6f320f23e792208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a950282fe8d32c47d05fa7dd6a3821209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f509374d2481bd45aeb692a2f1b0740210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7338403cd577e5b6a81461c5f5081fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c47b690a6d9e3111311c3d1429422212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32e0365bea510b2bcab060789f2cc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cccbe610c16b7bb1e48b85312d6895214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156ed083e2399418dde7ce55ca3035f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d61f9b96eeda88db2c781a8b168f55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe97457991102843e9d6bc5db47dbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09820cf73978ccb38fcc19ccc8ff2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635189eecbb640c63cb892cb52b65d4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a418a04b907197ae6132bf2d8d0b6ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a71e9fbd1888e0a9668cbeae6e1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1127f648cdd71610e6e47bc60dfc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd35dd9d672bbcbe7658310dfb620e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52368d7d95132de8884ed8b48e34d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d752845e4d222620cb11eb05873360225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c807add64eeba1b26981497cc2eed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd47454c84127a593d83e7910053a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbf88255ee79718a2a475300b1ce32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b636928dcf51ad390776635ec71d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef281b3b2a64ea800bcc229e9c3be9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20bd88f52aba3bd01b7f32f6913e23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407c14296e075579fb5108ee2bb3b38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aaae851d41a49a004cdaa03def8f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682462a7013318f7bb7978d15cfccf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20960483f3b21c2d08defec7b24825235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9793fb9c3627c8b41a3f9c0ed7910236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5d19cf1dde78950ac1568687a31c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a25a7b2fc3830ac00c1065bdea2fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d239a3fb68d0eee3058084d01e4f4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265cbd8c6235183f5e12a33e406b861240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfb5eaac1b01325398b193a141f0e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179184fa0dabf9477d3ca7ebdfc03d1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297c50c0b7be3439dfdf00032a2dde7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3627802547f3996e0105d86f59b5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e51d0a897006a38612d17bd7ac71f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214609904d7a4e99e07111a847264250246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b042c323b75d4a850e0a1fd2f364c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488a5882e91639f7378b4215a5ccf2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d99d910db223d588f9c8531cf5088249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3c045548cd3671c139f012d547840250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1db35470a6e3d4a4d52af3e651f019251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2e5e03afcec4350ecda5ccec56ba2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7851db1bcfa1743c124f8bebe24cc7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef8b6c4fe57a952b838772d7031090254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730141cac5542dfcfbc68ef6e0869a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4868861757d0ba0f97a230b0c0e53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e6789c4fb30f75c95861d5d421c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38e214ff3d43cf15b1196ad1ebbc62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf05ea6771d7ef827cb361c4064da4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb34a43fae51e1377f15df57608a61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa95ffa8e012a868ab5fab2ccb18b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a475817ec59d36e70a8a0d6932406c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f2927b5e30849fd38d906920b81bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa96587429a1a4b7c60a6ce6bcc1eb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363351d1be8bc704fc0c2be3b22dbfe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77429e7eed47255cb7082d3594d8d06f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28834c672d18b42a288594f8b37b62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e7822541c69b21f650d32ba1dc61a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb706b4fa0d4978a12bc71d1254f0581269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ed4d749c57d27727429676de11bd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaea7f820af540b67b242653cad4ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7f7b3d61a2a43f1546f861f53dae6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd32e2a52cbefec47313211762d1326273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524440dd3ca9a4c4e95c4aea2a78054274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75db3f8dce2e4a5af9e601a48ca66fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debd09439d832325dddb8f4bcce3c5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463a41624a97630e5eddb5bdcd5fad0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645714d9dd9e01d4c89e5ae450f7f57f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f06c8cde0915d0f8a092048a839a7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecff437820bac0c3ef86bf754034ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a1f331c22b43ec311e53967338847281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4cfe22e2533f829d7524f8d53057e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dbdc0f34423300cba6df233545818283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7a0a6dc66d493c9d108615cc7e81c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bd6fca8cdf012f6955dea7dede53b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c6e83eeb867ceb56577806725cb52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f155b7ab77e3b79f58c54f7735419287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2268315651db1669639b80c4f568d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803b00b1077d760c9c1ca25b94027ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805275051883ff4ab9bae7e1b0278a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa5640eb8d6ad5e479ff8a1e14d221291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f0a73d082132d30d878c53706dc95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e726527bc65e646b37e0b942ac5798293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9345df1bad7ae5b527ecf0f98227f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35537dda8144a88b0b59a80feb415e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190fb5acb5952ddde9478da336589b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea10575186f863bbc37b0ae79ace6e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee0b25b24789cfbec7e1f1d1e8fddf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fec3b06fdc304f23637d43b702aa8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d47172749b045e9b31ffbad10dbf4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b51948cfa7cc676601e2060afa1ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d93cf6c41a96ca148c0293654f2b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dd4b651a1059b1cdf8099f2cea827303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0128e7933926d6e9ad19c5b5a33ff79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2de19a6d5e0b4fd0e7d498b734513e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f78c3f0fd433cfd706872bfd73345d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09411b0195b1dca57931594e1e1fb011307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2241662ecc81a6a56a0b56f8adda461308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf7ec63806fd4e308b250f051e795c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7b3bf608de418bbadfc564ab79a1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee48b51b93153d5d13e5945d2080a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8859c62bd482cef576e43f30300e991312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef6bb6f191f85ef5b0670fdbea902b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4f37da0b3ca5f10b0373e6f82d72d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca621f6d95b4d4ec222c8204d5aa872a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e152c6959e3ea28c07a648d8b7b954316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4432b2ea1aefe162469eb810359d85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e082ee2ded69283e87b6ea9b13efdec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4eb2b5e686a70c5ee7161cca50d86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b91b5fa530523a634f6b476182e02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3054114ec4197b7a86c82baf77d8d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f6ee5b050a8c4113eac504d6146d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d2f0e84157e854fe04c8cd627d221323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e40f0f5bfddb23ceee3d926cf69942324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcabfbefe05143c9d3ebb005cfdea27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ffde679eed60ec2e8271eb1644f7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2e6f8284eb85f33879ff8aa20be9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364605da273407a2ea9abd3766ba6a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08886b577bd16366efbd53eaee9dde1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6acc339ddfccb42a48bc9208d15adc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb68ed51692349c7189773a001033a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174df6166114cb48c1bf33be7b03c89f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82f5dfa973ccc538600d127104961f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94562b6a52f61e080bf8b948643ff175334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091add7ed5b8929b346cb9ed8aa6b02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d18daffdb9633c39e8d99605bf27a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92567df0ae086ecb1a25826e02915a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485157f602cbf073262cc0c53aa834c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1592bd1879839d3c55be0653cef77b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25bbf8f7bdbbda8e8f1d08cdb30f9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e484954889699bcb5ccd187f4c4085341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38658860d28b39e02af15d88b6c66a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8ddc1d45a6102a0f72f9df76ddd26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331347aad5cee12e144138620131b830344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcfb1c936a2092e1e376fe9762b93d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fdf15c793c2e08dd91461c8d3fa68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385592e5d4375e5e4728af5b6a046ba6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe16d210e48af10775498474c3d161348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33dbe7f40a488f6f6675bfca2bc935349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449c8f88b4ba177ff69c94d8de2637350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ac6daeede3edc4d8b199623bfa0b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61289ffc574ffe2f251fd5983ee4f4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3031d332d96d6f3d731896f134c27a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7cb79f9730d1d3595bea9c769ebc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb95135c45d96328ea5bbe239f1d47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c206029fbd87c5a66deff587857fcd9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d450da3a21a5a690e6144be71e05ab4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36c7ed067c189b2226cb9a78be0bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929bb461eaf6629bd9ea96018362be3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffc23ea7cb265bbbc00bba59f9747f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d9279d87b03808a4bd297290716ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09e6b578ed012e049f8505dc5928fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5006144d2b21f48b94c52571c9d0e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb3b7b0390f11d3938aedffec6f196364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46b9d441a0e9e8de6ef4736032b81d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78030a5da2430883c10e8e08d9221162366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eab305a343b2e2f5578c6dc2bc47e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390e52a0ba009e594372998eb93bd06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb42277d853cce42c52d3c53911ce8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24b7694bb66e43eaffd90fb067c242370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7762c5e4cd2c3bf4e0a3ac0e9ceb24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340670c6cc09f66bf854fcafd78be96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285bdf0cb654af7b15ac1db95a9d96e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39454db3041d6f66676791cb1e786798374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc5de6022a1038453fb4f44eb9c594375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e5c8c38354517aef2e7eff3139289376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5828776a675bba258b5b0a8ab865ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae049d99d9d1d42588674e0eeb383340378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c21f5a6acb9d5ff34844fe2ddf80c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cf5bbcc7fd599a49dc744f3bed68c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef906b90c9773d9b8822b54389f399f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704abe07fedaa6d5b5bebcaaa314fe4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216695dbe76bcb935049aff91d2b96a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44b5a200ddba0a8ad3c50d5b54645d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01966083044c4766996ecc03814be48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472536e8cb8919a14d9c346c6aca3d00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d03d56c96c3e40ea45153133ea09c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae095a35a31041248867f4752b19f21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8443a1bc4cf23043b5a5a51c71ba14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01166e66631eb2c11330faf0651c784390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b73138dabd7acb92fc807cbe4c0de1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70587ecec75bf527ed2d85aa05e9f27a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d640bf5d31a8c3ec9738f95234d01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1076cac7ea4f2789a46bdc20d4b66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937b9d96caab0d954f392c2fdc0a3e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eb2d7f7e0787a2333678701107fd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a79ff9f28ea97113a492320b76059397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c91bb016c5032b2f0fa6e6449daf90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa35ba028b703a89f435c02476b22d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8ee1e870c08fc2a0a47ff9e4859c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a4723807159182c4caafb2836798a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf10897cbee439c5f740d476ab04a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f1dc4be664b496cdc0698e904cac7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf19537433b666810b3c7698cb97979404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65ad9bac4766a6aa82ced8568c2f15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b699eb5aa7ae5902c7739883d8af1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705c79cd97adf55f5c06e74b9a01923407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70cbb39bca729d73e554b1a99d677d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b23ae7409d34a1b20a82e225a193f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f73176ab7cd30b9484c47f2488be40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb75bce6486508590c8e8180784a58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133dc601e6bb30fcf24287f62c19885412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca3b23cafdb19be405adbfa3eb4bd3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e88253a79238ce3b210cd714e8da2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb0e66c7e43a4efd8a41501ef34316415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a40d220a5fffde6747c67010bc4e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131ef5ab576231bced2759c0db2b509417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3d72dc80d1097241e2d1821656f9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629db97de70a458b6090bd660e006f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dfd824e8bb9fc8da39e9f81849bcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d73eb7c30e549eb6e4a363aab5c635421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f16154b7ce3dd4259c9c964f84107d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc616164c72555a2bca265e69216dd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07d34e69196b058c0232dea1b19988424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feaf2578ede2f3bbcdddff6cbb24fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f89f74d1d8b2beb17dd3a67dd563de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26479064ff218f8946cee9f397bf75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fd01f21f38876b0ebf6f33a63ff00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1327cb1f76c65b6e484c8f8fc864429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c912b28c3c28d70423dccc0ff8a28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dacfd8207cd2ba05c0060b645f4b12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15f1bcd84670ef47939efc90539163432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85238af812207d45a0e838c57d1fddd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f7f4ec3e050b8f8187a9ba1864393434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e57966f7ae99f7642cf3395c21f4b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4714d2e4a27717e1d2d998b2cdbb18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f7254244272db89886362370c8162437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3190a3df4dff2c670fed0d3f2726302438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a251afea6c72f1d1f77840f3e2b554d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956835581cd966cc9aa0367f96eeb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffae0849f2e19e6fe90809fee3c6bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced9acd2839d70ae8f7093222b531db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313850010f750eda83a7ec9262f76413443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865abe3b19b92be4575d06b13cf533a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2e2745326934e270269cf1ad98f16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f84faff20c2457badfc0b02b4f32c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdedbb86f49aeecc271a378bf31bcd3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac45fb6675c6c7cd9462da21371a55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b803a71a76d1edbbdc88cc4cc3f4fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a728b73d08236d36672f5892f8a040450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee716cd6ace7993ac364ff5f7f6b2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567be1e6c4b389c863ac3a99256f7b26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcbfc02bc9df3d784a75a91356de95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894c706cf6552c03ba84abbd76dea26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec09b0537ee3ae6ec1ccdda8ca94cd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ab175b0713cc53747fee2b6ca58e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca9a44fbc50a40bf568df33a9f07bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0c46079e756f454be1240f2406778458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92ea371e26561b26a045146a0faa44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eacc15dd95adc90b507621b3f596ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d411e1a194f5f616ec76ffd9991200d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95172a43f6d1c3c53393f86307446b35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507122581804c043837a78b9202da94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74bb11e7199699aee13862406e7a4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0e89e351ce56c9d81adcf92f3eca0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a338984a8620128bc9f689c65d228b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d742d2b73202319eb9ad2aa9c6e7ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffc49d7e93e5895a9a3816de68cd81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931c06a41033dda8590e4eae2af2c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c1d2484cbcc3d7386f88de2deec2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c8aa7557669ef7ea5eb6001efcba5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d76ee9acda1c739046be59211f732472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd39048078d19e72f5d2b8137fbb2b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687866c1ef24148648612fa42d96734474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45be4548ed28e6c774a1c22fc7a978475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8d61741ae302a505f0a78d8bb6e16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542969e324ac650a22dc0239578acc8f477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>