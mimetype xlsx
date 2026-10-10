--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea6c6e4deca73e212ab5d888ca8751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950847e6f3cdfdfa800ed836c67191662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63fc4a6a7c8b148b6c1147d26f44843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38399f370f348d929396c859639a7e014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5fba10fe4e6ad776f51da6fa01c865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09b3c7fb32398ce7f06e8f223e2c486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770650e957134e49c1a878ff38b390ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d06b11ca56a61bc1e5420925471ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a33b4114c054dfa37271a91f2f25e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c279a5385c03fccba220d05880c90010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a39a5bc1af5514d8dd52fca0a2853711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49774e572ccc8d9302fb97d019e8e4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390991ef57ac0c5c381d0edda2b3be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c59d8c6f8be08c637c3490ea86277414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb4ff41c3c075b5c594954086b4f4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671907162904b4d51223f6ddca7aed8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994f37977b9ab8d6dbea4da15b1f70317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7348a6e1fc4b9fae261bd19d8755518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89284c11c9631d9f473446b4c62c018819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6084fe8b852f301d775e9ec8159b5a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b2f2873f8cdeaa1c691885851a51c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9b044321953604bf7d4353f418bc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82865ff8e36a2ed9786a77eca2264a7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb1cd024a40965e046283ccd6383d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181df7bb3a9f9f7248c6dad6805a13225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e52d628c4787b7ecce3dfd08d430c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215ff9061ccd7418907714a859a45d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe2a07417db6b4218f2b43261412428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513a4771c1f3035049b4acc5d731b4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e261d78bb386b16c1c5a1314010ded130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6d36e1ec0da63e4efa5a0a5cd479531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9468b4ede68ad947515531a30ed38a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aacc49a0770d0327c68822d2df1e4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ec46ecda63dc14910ff0e9a7b99334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb2fcb5564adec2cacf8eecbe2014335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf8da8ca564564a405c3fc09e39af836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343a6494078477072fd6c59d9c0680637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af82d0dc3a396e6259b28841a64872538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcbbb3eace6eba671bad36ab93268239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36a56cd916b086891cd3ca209a029540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59511f4c49c87d29cf344dffb82efe941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268918211e774e71275aefd81ee365b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a619d06b48a00b3a2453c8bca53b0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773650c9b880f318734e130ed8426cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af2a3a69da0cf3c0a6755765ec511145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc560794c0dad38754447bea21d5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460e8a292ccde307a5ab25be65814e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9de6947a6b77d9bab26d7d1b17e3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435079718d92bd4cd0c3f9ec6cfca3b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defce9986628ebce156218b4a6b3265c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02767413526e2f84e8ab1a3a97004c5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af923449cd2b7d605122ae8c42ed66652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc446b02cde87f9efc31ca1f8600edf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40be50828757a094a041297d0e2b88954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cda57b64d9f0ff4613b863a82767055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9c547faffe26e2e4c8361bce037ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa8148cb59b3b2ad5851df7e8a7d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c82ad8ad8e2e84dc9282cc87274f1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648c18049d6400a2bc9a1a9f48e78db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc898b9f444a9734ecfc213e3308bf3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961f6d06887cb1023bb44b1ee89c8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19331f3d7433f747a44ffb4508437262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b125f5d8b2ed3eab9e71bcf08c08163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733edc4991345b0bd57724719ac7fabf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c3c6c60578e61e9d2d05d0dab8ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783be36a4cbb4235b6834bf6084f8f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538470e26e7105f83a200fff18dbef367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab86d48ffdc85d430a108ec75635bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1cc46d6e124620254fe97456c0ed169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabc7d47616ed90178a81254e74f60670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aada1f4007ab842f92aaaf26f5f2d8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae304202ce8ba7097435d232389ea51172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81804aa9ac1401e19748cb6da4544b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f12ea973c3b1ab0b678c34937e85f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342456fe2788edc6c86ef7c1ae67fc9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59113b2ede5c90f7b8e359949f3916276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cee3704608b89bf1cd4b925b6f0ec277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d681ecc3c75c5fad5c7363099851878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966df557830400dc864e598011ccc40079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac2539ecb396f887d2ae768f2c45780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c247a3cd18a93427298017b82d28781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc74b37805da27c79d99145088e01382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8118dedb52ec5ca3ec747cf99815283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc542fd03a1c99293553894c8d35cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45834a078c75eda0817f96d626748b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b17b22600c867121c8f01a06ee2efa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05698830bdabeb2925b0455fdc427887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ec14dc2e5dfdc07be57c969cf015688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd9b08a2b60dab6e030a02e83e87b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ef030003f95edf6b0ddb4ff038eb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd78f6f981e934b22cd9fbeffee04391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f649577212d664eda2403fc2939a50d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab036210c5f26496560e39595fa81893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab6d5757c7670f73f1d1d5b4a8fc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f015bbfe8b90ef2a66346e4745b4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c090aef9a43b90d048a2e416d86fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952328aaed261d987f663f47b15cdb6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b5b99324426dbc8ac87e9813dd80698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb310432471e8f2eef749d84ad77699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc630801378d8b4949aa6a1771ae8f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fe62247c851ef6bccb1d7c00fdbea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dee74c9f6913a8f0609b10bd7a37a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8bdfa062e6cdd71dadb042ab58cc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee15c0cb1341c0f9a2751134c2c30bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89010692ad46a5e478cfb411445ba66d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001e7f7e51fe16db78fe5750ba40c00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13ca560aba9d9a88e8121f120cb4a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582b1a3f01a748442d9b8f478a70cb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258d93136f286190eb7bf8e2cdc5a28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82f4852eb8402a05244eb50b1b3eff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfa1988406748265c3c9cbcd0f7abe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b17e2ddda91667258d009ca70006112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57371223c5033a075ce3b2769c8fc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736ac72edf172e488648cab54a961f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e9d968ae28811c75492e72e185c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bf0a5ccd42cfad2c85c73a3dc1e9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937846189f14a2562e781bb1572432e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0497b022a9cc2de9c76b03ff59792f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d925edb2e2514859960e2237785e982119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9905e356913cb0b18e4bf99fc543495120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c557704d8e9711c5a3f84e6e97c15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbf899ba9d066be89e15c6318ebda0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bc530cc398fa27b8258a8358222ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf61e63b75ea7091f72ec24e966a18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a92e35d1de0d67325b6279440e166125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f699619776e569849a3fbf7d3d6f40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f141e6b913eb00b074bf04f432ac1f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f054b58e610c283c87796c91785e8e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a55d76a373cccd9c0d3abc49cdad3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82e12b5c0bb45a2fd88f52a0c26530130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf562944f9cac8b0f24620d39df7e78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350b80c17961744b58568df24a58908132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d331315e3e26b4072544d3b47ffbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6ff3c041765556a15434dbc6fa08b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb6eb23b9ca0ea4c52bd10f0762c83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8846a087c6f5518e83ac8c97869bf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a9e83d8d1255315f776c08c77f473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb015f3e35bf305baddb9eb060ea99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dce1170bf6a089ca108d24428ca3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a7d2aba511f4d9a78d366697798b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0aa5aa096a47d561550b1ea71506d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2470af1da2f9b916838a88fabff178142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7f544a7bd2695d3491069fa307dfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b94196a09d0f9a7fde3949dc2a83aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325405f0dc13f333319e757b1d57054145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb367759e749b2a3f5c91f4682a8eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edb133d8f77b07f1833a75f5c998d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7cdd5849dbe5c7375034c7f17ea92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b54da40fd05250cc85676486e2374149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190853b584d6147549e098597bd35b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13911bf11d1667127e4879b2f49a13d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806f74d9742afdd2f8c5de06ad7e1da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d92c52d3ee4218247a669b5ea23d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ce96a7a70704cd2ae01d32191b487154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bf584950aef9e8aff716d00ef5c66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc43e7c44ba1842378e6fbeb65e997156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0890f3d3c038ab9eb122314bf22c76f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52ece7e392eea909d965a6e1a1232158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcda6aa56553916d434b9512c748d6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90e6a8646ac77faf38ac4c7b6e865b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402002ff2cedbd09a37e8490c5a95d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9f64254709d3389b2957410bfd92f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fa9e09345d411928a2781edc4794f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a24cb710bb8dadd157c027c8f127f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd246679a208519adad5c7cebd9d8b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539e534fbf439f42b83e99a3295d3de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88194cef95fac6ed015c145a6d5ccd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b2156376661ac1e14f97779bdc0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a89527085c0a9684d4468ec5513a51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68968be762e34237d8a27ca2b8099f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fef38e5b51f501db9831c4e6449246171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43538346ba4e80ebe74ac08afc9a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50141b27ad639cffbfd8b8f484be3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf14efc8148dd7039dbd0314275ad9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfb29c8dbaed3ca8ee57c5b1e69a3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cbe607da88a47e5fa5c2676f6773e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe776c6b1aaeb3dc6360a57ab0133c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b11fccd24561477402f09bcecc0cc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6377b455af40b15b3e38063ea67fe4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d9ee2d22f551e505a566b5abf4237180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60254330f073426ec8b3bca6110f2bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d613d3014b8beb99984d1ac1b435ac3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cb1c6a2797d60630d129021365118183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cca8c930dc3628b7cf6b9db32a1699184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bffb6c4afbeace2a88a8984fae7f96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115b76c67d7635ca7e7b4cea3a1d078186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37227da4ef4b3be908ef7fa0f9f259187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ba10f228b9c4e46243dc72906c2ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b28f80e3a8ff2458b77cf98fd5608189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4588ec452cb1173f3a29623cb78d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2aae419d6f9063bb45446d6099009191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5b0c8f3889ac79db3a431267b23fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d893b03117b904c2a435b07fc611d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9203815bdfc5d2a9254e8f812e1011194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2acd8cbf2ccc4988eccac2be833752195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20429581169bc3c2616cf8caa46ceaee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f24005ca14ce9e1f5efd3ea32000f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706a72e630f1ebadd42c76402fdaf1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15422cd90b60201acdd0f2dd3df71b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2ad5f359dbefb99d4c68ee2ab8c93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990b0415f79c6d5767e3e52eba227f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0494e65836b60fd88c351fed6dc9de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64846a5dbc38e63dab59c8e55b381e35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262a3422885409457a856eb0dcf8180204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a06ddd118fbcfa0d3211d13581072205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45a0b9448e1ea134c2a9aab6e2ca87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e657a7849df1c18ee67f2c03a27cca2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa128f8485a671cf032f9308502ba911208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b5bab773ee29d635cabbb7093e35b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114df368b39c01ff8daebca9a055d49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff0d04a1ba2d0dfecef672366493ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17852a9c5863d1161a009ebb3fce217f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e429633394000d07b25fae490b00c47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61721c8dc7c248115d3a93ff5a3d645f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f4ff6e55c9b6774881e46f3c5988d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a10c47c326a591fb15bbc3132e94e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b6817397f40b4c788ab0bc7de0585217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c7610e6d5b16ad2b6818aaa5012c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c188e311299f1e9cacce70a4c292f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115beb3f4428c3aaa31720528f253b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e732d562b133eef868b16472ebbe165221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847dd5761fec46f02a342ce26491fe1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd39dc86cc950b7a202db5f503ddaa5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f38ff2525cec4d72e3519e79c9314224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed7fef07190432a9fc4b2114deb955225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c117b2c4a04cac932bf413109b1bb96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ce5f53db859dd9c7966b393ab52c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887d07c4dc3e470ed41a794f467d5ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b1c767b364fcd01bdfb716ad9fb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f040fe5bbc0b5afa75b4036c24b38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eb2414701d76c8ab820895614ba91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bd217e4300ac0463f41ebe0ab22d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f745a9841c8ce7a76eb3ab61fb7c45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc576555f9433df8b606d9743d5d018b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c51bf0259dfe418f8045848a7714ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f6466323d2aee70190c41272bba8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd8fa7c20e3c7806ca5a5972d81d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68ae06bcd2a0ecf6cde9817585f433238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad7fc932b342e35efe68a9beaddd0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a722e313d0b3558458f43ce9df86e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d78d1018e871a7fd12e5c0d148342241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8848d54059ec2e113888c48ba0b121242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a902bd41067ae53ba642c1996e673e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413814319fbdae49734a40b68c213f26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b62c339af6fccdcac185519d69ae5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999c3a5d5854fa19f509f2dcdb635f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5886bd419597b144e095514b2fb12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e28140332fc897f3d1281c0b282aa4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36df66865b71eceffc820fc859c5a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f05232e56cfaba794acbcaf32b088250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87310c529c9d22240f5eb1b8507d9f04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83193766acf590fb714e965cbbdc9092252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24accbe4e8f92de93722f5c658650ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec2b603b73d85f8b47e9ca842a0a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ff4ae1e49fee5819919f190ce1479255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ef5b755ee2e03ee769ab65febc693256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b48bab78d07c86fb43e6db5027db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b392de6f8dec03a1eb5606d4027b071258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cbff396fa006db26d3698bca74d7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc462f3d40338ecd714c5c6dae9f88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486c7caea0fdf0e0d2777a2c877b668261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af127f8888ce52dae5bd3ae23e8266fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaec0bbe61173a869d6941ee4a71d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ec28b3cbfffdb535f03439b9e3a68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4069c5eb4d7f3ea48aff92ae6921bc6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94776810c61f0df94744db3719635ebc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaa3443e5be68d5d72aee264b37b81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41321e1ce623ed7c9104a8bb87d79fd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d886d0738b4c0451fb5e57adad9d052269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29889cd014427f0e2f0230baee5db8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b8ae162f8a899c7e929b1d1f2f6a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f0c594e2f00dbe0a3235dc20e0d63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89825ff0f05f9d17777b9251debee00d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee9c794b12a1c84f23aefefd824b85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e0c1b97bf34d08c5ae2ecf580e8d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd0429b47371c48cdb23a29bbaedd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd480e1dedc6553589ea26ec433d0c5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09099cc382165e46b8255c5138bb94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a3cb28f11d521fb864eee2bc64ac5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8816ee5c8b96c8d6c7947fee10cdf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d354ebc909ccf55ace395d44cdeac75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d19535537256458410dddc062ca66a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b60d86acc504a8d6029e6d21eed99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bede61d1dfa8a8a2b7a8a5896da7e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30b0e836c033bd0ac5d2495879bd08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14becc3c9103892d5e794089539ca0f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2ba7c8464e4d6c6de25396eb0829a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d588547974bd85584c7e0636c63b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638d50c273b49954b506e7812f011c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f019bb1e380af859db806173d79ae82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceb29252a0bf165e103f58f223c9be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6d236e714ab8b2d97069cb67e8e7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9eefc3272ef877032518401543c63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb24b228c77ee080ea87c3c84153963294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8512942c68839c799d38d0d97b062295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d7d6cf23d3b68c90e813912e83a40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3df431446add848e00d2d80671fc85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e075a34b789fea955cd7158ff79c1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ae36c2f423dfe4eda819659cdb92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f66772408fdca2497e2be1f62efe5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398353a4011197586d2aa1935db9ee9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37058b23e1c0b2b4f52798611912d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbca16a01f035bd24b7984d0d6cadb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448cb679aee017b86ec66f7e3f016e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df602b03a3ba03d75323e668051e1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed1f172aaca63beae30c2964a0a05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b773e33e62203ce85e1bc17b6b355307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f3f1741b0e269dc35849555648225308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc005f68f51165aa314c1c0d4d74c79e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3038de0362fea5eed669b12f47143310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48953cb640e6bc70c5cb92a632c283311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009a971db836428b5c685e7ae4aac21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314b6257e6b8f9f1f7bc08e9b9c2ceb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e7b54e4e429abaa24bc519ccafcf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5e2756d5eba0556b8aaa72c9e9c8a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc12bf952296bbd8ee0d5ff1d7faf5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf85be59f6e6697b84bb43098192f97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca003f39282b5d4a60a73ba73ce0958c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d6e46d33fb73b34da7f975fbfdac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48b6f1e69b08ebdcbdf6c7ea0787ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f910f516d247319448351fff88115321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f75d77a9ce7cb0332b811f80af8a9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36e194035deb09b920b18dda8ea131323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b39a2da98fea0dc847203e8e32a35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc69b20b9b27ea2865ded7d3be6b75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e3bb4eda96e4826ac257c175620ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9daeedccfb2af04b29fc15702a484e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e03f826ec35b627c742ef28711232328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca04a099f78ba421807ac09ee702f02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fd1f09a5b4391ba3256769eac10ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1b92759ce4c65f9ab4ee6e8bdaf93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217fc6268133b8febbae6db5786ed87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603caa8e2f2ef1d2af11a8315ba4d1c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f481260eaf1a6b249e2c3a6b7bcf3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b1f4eacadb4335436c03d1f745710335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0c76512cae75c11b2bb9854ac3a2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e0c9aeaf236993e0bd1aed09a1a19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e2848a75c2bc5c2965c8328931ecc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5016e87bac587ec1187d1df78e68810339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5adeb4346245b0fca970ff5c43cc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf04da8759592de5dd20b9262a7ae4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ee4a2f776ede826439691253b4064342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9845fbd675e5edaeb3e5b1ed69bc37e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2e11f09e83a78c8d652f992339ef7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04ee8718f56da9fc754246d64c51f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fa54890a46d93a372412d168768ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d247c18c438021ff4c575f75a1699a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e72a204669bf1b26ba4e721ff08390348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbfd9ab4b4b11f894c111a7242164c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd2ac55669204ca4491eb44228880a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a313a725dec4120413edbbd00db5c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca8c8dc32d5194dcae4aa6f8a9a97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37efd140b1bee41e14776ceff38986353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61df53cb8e5ea4d6e78adc47718fcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead407fcfaeb3f0c2074fec5eb74e6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f8c8943d472048851c94dab419a01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631042f3d0433dae05c3b4fd544b2df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ce9b8b7c16c7437111307439dbab9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95a062c2a47518053b426064198ba6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ac8aa3c4ec781beea098b5ec2c2c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced70743c0a06fbce8d4251e223c47c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c9a86d5ab54fe8d4f7eee888fb7c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5df6e070a0989cfd51b3caffe5d7f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d71752757ac4bf2354280f745f1e9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8167e81b09dd1b16db97b3ab7a2bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553ec3215afd33157ec8a7a29d05fc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8755112c89752ac3f9432c487159b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e49ed2b1d50789dabe4b752ee07c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4f98f01141b77831ed3365f06b21d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ffd28635f3bc42ab5131500c7ad57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141858082bf2b779f2adfe54a4ccab09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613884b33784f9f18f1f5e2f00ddf71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9c0d93752a0080916a70784261fa2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bb29de9f8755a753ef71d121064b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec79660dfa515e78ecb1133c00f406b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d29f443438273a8dcac3992ca133d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcdd86156f17cf8719246084b50cb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a6b1abae480d61eeb8c91e1e745e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3665b07862667683734f4276f550f95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424e277a553b17ef0dbdaac75f32c76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577709b26769742232e37ea2e0fcb13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b313c095764e5c769208722732013382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0984f2697b5f91313935d3befe3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380bb72c711227a8e3473cfed47efd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ce01e9dda1075bf5f8454edaec303385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b962cfbfcdbe6f8f4d579cd0642db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e398aeac83c153551068f360b88eae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a12f19d1be2437adfc613efe3af3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c36bc548d9c3e209cb8ea4d51afd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f54029e7a391e228e4b00ed89138e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10b47dce38d042e5d07183f0558125391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a54b969cecb752cdd8644d7f1cfc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfc801ecd4af704772bd886ec4e54e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec4497b5e577875f976174470caed8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c570ca925ade3127e4cc8ce91b6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0424ea1b8560e6e3522bf7196faaab2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86332f1ec1f21df275a7e2447f555a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d39dc24238b7e4023f724b67d4cf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101112e7a29ab4af48c57828b888310d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae029eada08c43ae8bcbd1cbc5777bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b84e2fe7ffd341d26e40144a16428401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f9a0c4091b8d6b1a55de22ce64584402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1991695a8999c32098f0909659598403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa234bf4eee4ce537a130970a6575b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f91115df548b19589d3f982ef7e13f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a947345ec41ef1a00d2329e65945406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e19312e0d248d8f3d151ae6253a970407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbdb0c75e0cd8a44774e43bb6640b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5758dc5f19ffaacfbad7802c83ee9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a5b2bf9f2025013ce7e2c1ed6b542410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efb569516ac1d7eb12b81b361a787f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f2a7da92094e6162848c15a73fd78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5fe53fc8d66cffb168f1a9d89dffc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8d11ea98c6ac9f986c319dedc9d1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ae685fe55519315832816922e5bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6413cf1a110c3dd76e6a87c0d0a6c77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d5d8aa1327dd2fec88a790c9ebc2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bcae5d7c7eb424df9f60ea69f3c30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0813435c1bcc297bfa797076ace822419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a96558abc226eb4c60a2ed63a17994420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6f86bb7783d80cfb9ed366e248a83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c8b0ecfcedaf76379f3bcdeee4f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380b6bf7ad2e2ffc13b4013495d79ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251cc6a3c9171db431e361604169071424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8518104c5c0fd3e63bc24e547d610425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9877b7d3fef35ebc135567c885b9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f99aa1000e905a057491e10fdaa279427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a9335057a6613e440e85ddde4519c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dc6c75ce759d27a6af68f5ec6681b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543702e7ec66fd2000b49ef057484df4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9e7be6624f0cfa3aad0de8a9764f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f8501b3e69fd81f28dd0e28e16be7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d2b052d112fee71198839402da487433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4829e4575b1294b98c713f15c0f61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2135811ec99cfc19bd3d1ef1515188435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ad375095a99615881fba55343208e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00323b9a6c2c2064b5dfb5a8f25b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c4c94dd11802b8d74f69b9db052e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa22c2480e60165995a1b88da88dc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8047936cd2964bea495bfa83f96de5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4078d33b6b853d04e08d8a8fbc301441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b7438b280db7953903f07c23d7f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c997bc4551182e673ae3c4406485f6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efda16cf6fac7ff6db61027259d223a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8b38f8db12146f5137398311ada6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3a3848cdff4552a601438912d6ee0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fe87263e7987bf74d1333f6490ab4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e69e68d7101b0abe58f04f4352cf1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd73148dc9cf83ce517e02e53495d74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136a68159a47643e0737fdf87c97793450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2f49d32822d3def2e42825258bab1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a908cc435e87e9eff52d079e3a39877452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be3c018899c3c744d511556ef33dbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed595f7f2bad65050c9deaa36e583c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b03efdc430b6a4f7d24f514dbd1a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272ecefd6cecd948e9f29efb098edd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f615cf9cd01fb358f8379ccebbd78d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513174552c0fe0955e53855d4563efd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281559189418b53313510ac089299415459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061add1da3931ace71d5108dac1c578d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39352d4a5f4169a0c87a28596a5e41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97105b17c46e7acf60729ffe7554f424462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943603b4cf423b75778af36c2264822463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e63ee85f23aaeb8eed3dec7b1903a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd85f03604c9adce989fb556aa9166465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337679e52e4c93303934cebbeb2bf5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307773857f1e72ffff2f3b91ffe39add467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d2a8ae6dbe0eba8a05103ef590bf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8083ddd1fa2797a3d4461c097617fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ced9065044a7cebecb4fd6eb713a2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1de3459380e9925e80137dab96f06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693a4dc25bab4ec00332737941b1620472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bf242deb205e198343cfca719aab3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fe698cb865d6e6daf107ab7dcb005474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a5a0c4aadf79d803bc1c8d5bba19a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c28c1f1df61897c64db23eea3986ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddba433b6f6ad17617932c4e3336e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4bb8402f9a385c6569673b1a036a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b382c9d17f7c0ecead36a4a24d636479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d209fae5921995fcb829f0eea960633480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3506662c520a6cc58413b6af11e5ce8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aad6f5295a6acddafaa53f6a9980d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cb9471128168147da94c815a03f8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350eab0b1bf9a254b64f52b371590e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946120920e60f819b0fb85d910d0999d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fd6b0441442c62649ca5b7279bfca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cc2f197cfba38ac231cefeb4e0461487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab0c12f51a19afa7b04297c1824d0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251c720a0c0e1f14eb4292aaa6661d3489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b3a7bf8fa8415e30c563aba149f011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73c3b43ce88cf942dde823d7dc60452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe50dace5bc58c313f0d93c868e73a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168225686090b2151155b419f3598e664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a838a1c42a472908b80df66b77d225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fafcdecfeecbd15d0009d5e1fb5826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31836ef981f68dff8e12b9d07aff6fb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee0f4bff5f6528a0daecf91a4c38c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275b241ad8cc873e46b0059f3794c409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18935ff6972437a1e907613894574c3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad31c7e545844a84da5745acfb580d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71459abdf14d7935ab5fd3fc4ac60d6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5e666746c7e0e2e3a8f1659d6327813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc9de89054d1854389c482ec9b271414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b204400decba2f245f1c42e88469215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23015883dd4da407b20b519d5d5ca316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045539bac81fd3473f2fbe15ec63c34f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090a83298788c176decccc7e2bbc4e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b00d5b04d18fa957dd6af2f67721dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d521c263dd10698fe4402514303120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309a4196eca3df79006d83446696a5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6548c5d78411494cbcb3d17842decc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b873c15c53bb6b1dc57fe7e4c6d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91270314ca0b9fc6e6b4b6a1c25d1b5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b8f4dc2cfc09845c245ac1bee629625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4e5459edfb6feb6269d937fe976c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9c4c5ef2d19ef3b66558a4a2be7c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e03f5aa2373108e45ac5c611d7673c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0efdca894f455976d7f50d38d4032429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b4c3d1f620be4deea6d796c43d71030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917bb7f6cd409b27c22dce4a34e7c6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ce040b387e8b13cf78e1efc346a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd3571faf24696f685acdb705254ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282b15a14f8873ccf35ff8f88c86d4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabeb3bae8a24e1a8297276eb14b93135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de97b2d58d9349e5ebe1eecb2a29a2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbc50d106949b1c73432ba102b5cd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74302baebb3651500870a6ac6884becf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebb8bd55b27ffb03348ea6138d275339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e588fa7eeb3cd32fe2585efb5cd3ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406adbd93e966cc1213b5522914f4ab241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32010a506aa7c1e51714766cb3133e8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ba7ae6aa912618867a8237da029dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7abe04764c9ff9ad50c0ac75526a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2dc4b160a435bc74cdb55b9711ae845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd74e0861047a3158877393c28417346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955fd1b068623222f4300c4906d55ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b31eabd05edde6e71c396ac71a3df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ede32e154c72bf4a4088175b7650e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3df7f5ba16b018b31be410bdbca450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7161b050f08e4de5e76550e1f49ef4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf2dc8552d3e87e2cb354b773486052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a884eff8ef26d8ba77b9842f4497c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07879e8954a4d25fc42d038148b57be854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de60296ecfb7695c062b7cd12580f8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cc4114ddc451c74c65487e83501d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38cf7bc9c716c79056e6bad47806a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ea50b21b59908334097d1d1758fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28ea8d1be8ada979c8baaec39661b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbf30b0e733c81902ac33c12b20a1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c467f6e696fb987048d92823da86f9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276a699db9a1f37ed8c3be53edf5f4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af27789a401c3d68949aa63b2a61ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb08e102f0b0df657bd6a3af85a06e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c82165ee4a8a570b0d0368365e0a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f8cbf5323db04d218e34e9388d66766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d46a5e66b8509ffb772f0de3a666167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f4cbb745dc39f11a37e671cbf7a9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98152785d8264654a2c2cb23e106ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af946b7d06a79df03eec6a0fea7f00f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd32da6c2f68dde42e38c6ce382e59771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071d92dc779870b67996edca7319e7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d549b8a06ce0923568b6dc1403c4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7955aed408740d83af60b89606000374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afd6610fd65a915e2ccf2721658e4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038a90666548d41c22355f3c34d59bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc52c7fadb505216f347007d2cfda2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de94137150e173bedc267bb864768678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb12065828694f2d6681c52a668e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f1e3348d47dea182bfc4128df225180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d053064587dae24ed41b87f329b3a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327556ef936ab772fa9ffb00f62fcad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f011d487991765e2a6162262fda6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed78c2a9ac17f58cf37d315e43354984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c4f762a02d27701f7ece0d15dc7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e42b5a7af68398a3a75f558390544e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f1a96cb77fafe4fe2c60a42a3128c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3d364c15deabba082b1d8778de6b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94022433e510ea134a68039e3a0502f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bba34e1c8273a70b17a681cbb1162a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebcbf51c64d198d45778033fe8a90e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00466e24c61a00b014dc31608dd12d3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c581e531ded49bb84daf8223cf90b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139091f6287a72cbe871ebd8313d65094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69298c5a67893d2cbfd45248cdeec08895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef7fd248f1d410cd3cd5a6524d425f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a874661780cb8f3565fbf53cf067d9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd07666d8ea25e77529407e96b6ef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8bd663c9e777b617529703dc0433c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5f6dbcbce6c36b410842fffb088be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b169f65fd506a25b812fb28d5242d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef888ab43b8bb73caa839f171c73a6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fd7366f97a33f497774ceb58c2585103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be90e6dee1b9ed9551a80c60199e80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52004a5fbe509bca00ba4401dc8d9830105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282c1d81eafb909c3b4af8ae7babc3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09634b84c789c772829393ec7b524b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49042bb741ddceedbe477d84828b879c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7ae46a14466a050715d1a71d527ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c71e6e3af93463712ee0d4cb41b159110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47343295906b97602360c39e7185b19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ae37b446586fae485dccfd2854fec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f9665c1fd6658109a2dac13267c8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3c5c84c53851535488e1ec7c9b296114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac24f939ed7aa68deae17c543ebffe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0ae7262820032aa580aeb86352bbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b932c3ae33ef5b05d2b22e20fd84a30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd811b9c620d6316f2e69ceed7bd0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9d824260ead516d13fa4e679b385d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb8b6a85b824573caca0442cc658a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca915838a9067e0bec8a22fd08b8eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f6e1048a2d8c8b3f8b896e774d4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ee90939f506c579b3fcfee429c7d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e76c8ce32ed995b2fbafbca38fe799124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840938c42ffb3478840ae68a6364fe6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a7c9ea1b7fc2304e8948f06a00d09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1992807b4c18650517f46ca979dba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d19c852d7058094efecd927a6dd82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bb9acf1e27417908fcd409909202b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f5f72d42f69b2cdf1cf4c539a2358130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc95fc48db0e2209b16ee9917ed87bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631893b04fa8023a0b39366d09f86eb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa562f6fee18392c23c5477ff9cd0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747c79ad9ea2970d98d96ef045353e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51080af02364c84c9f6f8d0b0bfcb5a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593c443f06c335d39e2beb09a649605136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d6cd18ee6bfbe07f83b306fc0f88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afda979ee923b10ec0874f41426519138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924fac2aa54dca62961ee55a7617a11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042b91a129efbfbf30a081622c9041b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e839a022c7cfa8c17bc4025ec871c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c2b750fe606e772a0019c51eb1b68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e84dfd9511fd058f212de1e7e7e22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397823e3ad6e539e4bc02ce118bb1de7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956522c5e43b37d25e88bceea79b0ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7dc3ed7df0b5f1c1d2085382c3fbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6bebf2e90b45de3b1e87f8248fbfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851984e923e2b2920bf6f6a6d91f3fdc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6a527f60608c8cfe6bcebc17069ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86961a28f24ceeb62a933adb926dadab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54a466b928adf3fd327868060c256e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d964e8eddd3a558f09d886723cdec66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c9ebb04c90e8167ff8846883ba843153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bedc9eef1ab58f359fbf39799955c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d2223054c5476eef6599b6e8ba59b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e2eaf0928f670cb84a34aaf9788d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb9a8200d3a4596f2599c91953b309157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45b7f4d4077ad4b57640e7bd808212158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4758e60a165c7b53593e984156e9880159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2d3669925865c383cb653a7c0f569160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05475da8143d4a1f46d046998b271e69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b951734780aa3408862574dec377e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30cc35b228d8efa2a2906267d3d5c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c58ec1dea5384cd664d724498e6d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30b762d04408522df19e39e577eec1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51785dc040f888e6f7a8c54e8a7d7c1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682d89f701d81f2ef09be9046fc91dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207608d757997d9cf28c00cb55d147cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d62e3abc7daaf8d53cc4f1504b9720169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e324b3427a571bc92d49c04a54dae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25a1f71b60149b4c658f9bfe2a2a4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f8a0be9b20a418b90f5f59b82d73f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913969954c14f28ecad4dd4b0781f839173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d24223e5e7c3aa9f2bf2b234067209174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a34fa82613eeab536ee2c65884dda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8fa163d15a17930ecf0d966f585f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf2af22983279e501368839a681e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daf3ffdaaa54af308e8cbe2c271447178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f1018096f1cd04e60c04871415fd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206b7a16368f235780fabf627352cf9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add945500e327eb9d44a4cf99c71b6ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d53efca6b79353b12cd727bd00920182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cd88bd8b1b4c181af6fdfdf20843c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa0f619fde4ee4af8bc8a21c64645a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd1bfce136d5f6a8c7110dd60b180185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efab5dd60f0fef2ae4b7fa327f4b9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739807810e9e698df804cc6707f7755187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c8a3f6bb3981b03072d490150c5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c2d1c646c601b797f1e7d1c91fb55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1237d1178a3daf735cd73a869239b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b57d7b4650c9f24ba6cebfd63c691e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2ab4712f4fdb12e1251a55b8710cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe343b9c9dc8b23767d9a2083f4ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862395ea6391935530495f14a8a454ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83117e10240005f6d6765e2fc4f941195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e34fab8e00e73b94aa6b13fd7aeb1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0df39e358984dcae0ae72b449a5b98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ceab69d852e281b2215ef377b0545198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692de56d4b92f06a8ef3ab85073d82a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a5334a48272c44d1febbb9fe7c4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c2a3449793eba83edd97ce7c148cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de43130dabb4c55ab4a98dd63b1ef8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3460b87fec3586dc28532ac77952f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561a090971b838f4cdcd9f8d1057e11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61829b16822e8eb34cb3ddc290c55e4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2893bfdeba641932ed213cb1fbc6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ce914f805629d573fa1a15b78752d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e2382b00967af4a9e98bf26063909208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426a7243ac423375ea13d2fc57ded66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f756254d4b8eaa929e9dda361ceb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c34cb7e30505f20c5b55f9463cfdd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835644d1a972b6f14da5ff422e330bc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29a9445433ee78c1d89f4338ea5e6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc1b21accd2dde3c6b6c7b289b7e82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916a0321f56bfa1610596a8fd9ed9b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2ab7e036f3237c3c801c36566c28e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cec51a997979eca0e80bb336a9614217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe282ca431241dca93ea1d141822b78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4a5786d3597a987c168807b5e9172219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83fa1ff2ddd5c37ca449e88923a1ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb61935220ccd9cab38e07d6270d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749047da3a2ec865afc5539945850a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628f2e33ec13e0aad0786ff3fb65925223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7f9dfc9822eb55d8180770da6f51b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69df79169e2f66530b69f3d455c133225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d91c8bf4e8782117a1e9c9aa79537f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06422310e88c973c119d02e8fe088752227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b231b1d72a059c0664c42e0c4046c4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197d3c6d0e4161daf5141d809d5179229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e5f7801890783774e3021c88a95c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fe78e314fe5e67cc098317e64399f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e1875c89e36da4eadd68b4f60f364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b406f61323463c9ce61b3e28baf8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ee368faf1330c07058998b4b45d9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a317ee3d6787cec6406c2036628cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dc482c6ed1856d8f4b0514ef3ada5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc0615d0da21ae0b157c30d17f261b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287874dafc9b2855a0d875b236a42d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f99ac0c0247e57e1e50ab61ed1a4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b38e6557c9a4a024602b9a4b99c16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f06578fdd88359d83d864a9062e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdb91013ec3a2140fd15a38142f315242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27793c4809d9c72d0873ae6a108aa60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2447ef69806caad4744633b383462244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4450b473c654d7a1cea99e472949b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab67bfcebd132cc2efd4603b71109246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c87b1f127ccafd883e1508e43230a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aea56720ecccf7d201e00de55b7b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56593d207c31ecb8b0969ab3437839249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1ef9a52b7dd0d5efe4ce742bcd1cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26198819da01106a15d52b6acd2256251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1035285c9db448397ea247266705d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d284ad06bf2c8cb3e6f7626c7d795b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06bdcae7681de021e829f57bc8d0eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a76d3cc5a21d16d235727590b654a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c000806ef46b09611167f8a88aa5f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d71a478f9eaeef727b70d044a3d9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b010175a2156cc2f5dbc5ab743fc10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebaa334580f2bc425a6a5d0475c50c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c745fe2d529c77512bef9dd4a9510260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951595f46d43450cfeebe4190d5b81bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b955499a3506377779b3332caef7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b98a1bb2bb80613384fe1e519a9759263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040900a63de5c945185cfa7dd6463bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1bbd5be75a5a2dfba0f96445c87aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea77aca850fcfd15f5162be78644a6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc01b26200a464d9642472db968749f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c579e3dfdf7f8216ecbe67cbfbb230d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7c6a941143e745c2e3528909d1047269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e675cfa29ac9b25d6fb4e014f4c819b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e7cdc6bf7b3b9e7f66d8ea0c5cd7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60459ee785d8411b84de2b1fd2e8b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab60b46c4679e954dfcfa2e857f658273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4c87c616afd2b05094e0bb66b462d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d662d215a1deca49634f7f5f2fc513275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff242a6d99cde01813ff5d1f0f3d0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c74139df1a0be18021ef97a658473277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016566057a9297cc9bbcf5473ff273cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3a469397317c134683d226e72a289279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e0be5391387f06bfb0a4f6186d733280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6df80bc728d21292db536b02df3ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104e5c09115fc8d0be5ca90a1155a1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024fc96935d469c3ec378bc6920d767283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edda9e2952995b6cc96c6b921611a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d52f75486abe8f8e55f7439b8203a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbcc6bb289b9fbf8603927c5848b65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934413f4c1ac00672f375ce33b86b91e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe10fd042999ca8ee4dd3dabe5fae06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dcb609bc46f2ec74dba1888d65e5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054a2ef130f086bd165abbe8a4aa7c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea162b20e3a313a34f6b346b7b1a19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab06efae002e047a9eeed3172e21c93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394559e57fc9c14d893095bb39a3980d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61489d49512a071e2f98555b826014294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab151c1a4c58343e3fa00f7c8d140d26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0441c5e940174af7c9de166b250eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4b9ca5f5a8423be4d2387e66f716297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49395ddc6c5c663107e0d67715a042298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259879667fec44b10a598a5b6ac74a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebae25652bd7401bcd93ecd8c31e10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539cdae6f909bda9461bc56c8089e44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aaac88cf75d102f118ae9b69f49bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a8fedb89180441503c43989b7a66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad84b7dba0e0a4fb9e2b95fa5ed3217304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d9517333919a5859cd3908001eb4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d938e677deef3e112b2eba9849c3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6d7acfc9642f479b966e319cbf203307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63420e1fb06eae5c320c6b28bd483d4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d177a2ab41f3b6903ebab0035ff7bc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055d8fee81eae4e24f08eb8ae0901e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34043a1a3b3097eb3e96f4df805f02d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a9b90bce7d747588787b5e9017c01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f70871a21238027716c63db3d060313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cd8e06f959c0f596424b69f52880f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145f165cf694f1345f77ebce091fc8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8715326d0c8e5aab4b086b53223fbec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eabde3309c4630f0e1518cf54ec51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd23c8e84fc2faaf3f28e9cedd8f1e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f72e8a9ef4a47881ffe44c6066d2f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c691bff18f9a476a7e704ed7d60be86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e4226d507b4d27210a39b7374d4f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745642b6a82036db312d8344140a313f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63abf4cb80a7f796d4bf8fd547b1b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b34f6c8b8f3dddc587b3e284cff68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb05275a0e65602798fa946f08e3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101bb9a16ce2a10bfbcb3ab41aabf2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81be10c1c1c54e47b76a60e6e3cb5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6a754d451f5ab4dc5bdd6266a2e88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afd096daf7b7980cc0327752228066329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595836af327aa58c8aafc185c73a9bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cc674e812a15fd7887672f07921d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fb3fdb417c85d4fd60e7436efe765332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803cf47d5f34cf04804eee7544149c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f1150d9f85d9e65937c064a651552334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef92a09ed251ae89ebe148f65edbdda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ed16b8be3ab48cb779c7f45706fae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c453a82b9a14c382b0ec14fac5bd50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba61a44f3e5a80617a176ab8a50bf0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb66057f8b9275eeb2026f4f03b7280339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b6646180157d0ba2ed5547cbc318a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18341e9d671ba319c4728154efb4c2d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daf1501d5f003af28dd73ec791ff49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91c096086d58798e412cabe6e82bc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cc94834d5791a18686f6520d7fbee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b6873656c6fa767485b611a3c4667345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492caaf2ee6c092bc7e7cacd77958881346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a2f685b857a5cf4d42d26be3bb9a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a3e87999ca607a02c6f5482d25ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ffba199d36e317a109d6652ebf954349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01302295a176d9dfcb59627d42d647a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f371f1916314faa594a168ea126404351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec258088e84c926e94c20774d6afc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb362a8f9e8f2e900d173c811d0a652353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a9adb871d94cd9cbe102723fa40f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718efa7ec052143988ad5be14322957355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cf912ad7cc67acba12402575d2f11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da9c9fde4fde5ebd912a2dcbb8640357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ce1befd79fc955df84769a075366f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09472086d5874557d1b18218b19b1d5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b9b4ca494f862fe4b009fb96e0b86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f17386aacfbf7641b1328c436e589f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eb57ad903b796c3dff1ea027dca2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625094316fbb861a3bb5716b026ec989363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c2f0a6f8c749c37b4a74ca327337e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645185fd50a621976d1366862a2084b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544628823b3cb547d83833bac1f1d01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cd0f929ac3171b704a585bf36509f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695b3bbf15305d1f5cfd2c434dd8847368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125905bfbe369593f4e6dab4e1167e9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acddf7dc02bdca408798f52fca60824370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e0adf60db51d0a9f755439d48463e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29bc1eba70baa5f13426c5570a146c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd012357310748be73fcea0f98e52545373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a45c255923c5b5b9d8d61b4a9ef81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210234a4c93b090c2c89f0753ef278375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1e7f4e98f97ddad9a566a70a58306376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871bfb614fb4983bbb4425da3173878377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c015f5768ba540e3d0201d05eb7a56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c247b8e9bb77e99ad6b3db459e40a5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e126ab65686204601eec18c1472707380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172c4dc93a2c075242e43dc49c1b1fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d4138ed545e1a43da4cbaf09d8757382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebbfbd5b99925eb98376b969d6d16d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f58863fde41019380111c45e3a7c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae3dd770fe6b4deed4d7fb4c1d506f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821dc26cf50749020227c2eb750e337386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342c625953f2e469afc2458fa7636ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67ad5a88ffe0013571719ef612961b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fb7fd55073b8caa2e6121d3a55e95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f40900b8fd448ca4c1960d2367e1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e987206fc15dc3f1cb8b87a5d930f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e9b26c73aff0842d5c65aa5f62763392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fd8eac8a396e082e82a0d18d72c4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac0c8972db8d6af92c702103a8c7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31631808f51586547424ad64355043395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ea4bbbc3d4135e8dd8720b2d71510396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1ec74c56986c661b737f4c3cca9a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89024995ed8b0e10debb631fda6e2a44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed799ce33dd9d21f4ccd34b49eb0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db10995f943c48342b16b6a07867bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8379ef9a30200aec51beb6ef8cf0ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbe050983f0bfa984a93051d5faf14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623023f08aff3899d18134b63a4a43c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab521082357798809cd0fefe1cc15a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dce5082b67bb6b8439aa1d9e776d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782171c642ad81d2ac75aaac0836413c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf0394ae685ab001f0ef964120d18e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2083d21f1929d0bf979c5d40d5292f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbc1c957ccb1a46239a335124ad8e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0c75c308af5cf063e2c6d56263da5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c768c7cdc7c92211408a303c3d7c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137063b53751b8b6fa1a09eb2c1489c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b831005d896b44a47343fd1106e4d19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a448d2c5197f6f1eaa417cf57e25441414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9b2cade11d16e313e5c08238b8dc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ba9290ed08d2ebbd0e4ac25ab378d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c1c4f9da98833c8046bcf9639cab0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a8ff5af4d3f18f801d8640ec05327418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06b5a23f55b0e611d097c066e9bacb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a19124e2386cc5433ef5b5e2930e18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd1ad6a9522ac6852341e9ebc64e40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ffba0447008d6a90af823b1f1a914422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d0dc3327d433cca0dd319610f1e11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc15f36d1c88c30fd902624e1a6af4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f1981a15577063bbae0762bb7de44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330b5579114c223468b36ca47731330426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7b0dacb022b7a265aeee7df92b987427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d644b2ebc7bcd349aa004c3a6b7c2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298ee3d6318b12fc08c22a4a6cec21b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edf9f99a3c74e3fdcfb80722ebbefb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d02c97aabbc1442b9ab1f187e0e074431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876f5927cb690541e593f44ddecb535432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965ff540bfab7926d4835794c7bb763433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d16a08d07a975f5d48508a844c6bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e164f70616dadfe938b8bec30f2e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f069a7e5a8b4c9d8e3a298e360221436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbc94849871161ca29ba903324bc33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658acf7bcb6b196523358003f7a64534438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8068d3f1032105024bcb6f2c7859d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c47b30970f19b7ee88cf826152668e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35328fd660dea625c6b81d9bc2facb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9106e3d9e8bb76539f9dd31c252b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb2b8ec0b19b6bb513f68b90c01fb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1059b9b2ff885d8d02c75872c7b04a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b264af23e642868f4e51bb1b35d32da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138d4dc99fd471f2bbbab758f3c99aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af213bdccc40c72a0827e327588111447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a015628549f55e8f9b9c126f1e25d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0f1ddf69e61fe8b97977244e8e852449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a117935a31c05d1f91e68182c028f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72d1aca7ea4ff71ffd136292952491451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b9937e7292de0b86be6d7ee9e9da3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa841f76a99ba1668a3f69450e6c10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e04b36c7e82485ca5a23106fbd274a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6580ede6c7f5c0d625f6fe736150d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ea531af42f5defc7f478acae8e6d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00e2632fa7a703ed9bc27fcd5d0f21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08f16d36434811b6bdd6ba1138e433458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93d2f6b7ec8af2c85102465adb8820459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3dd97756bd1c03f59dea397128639460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd58e99b3bf5dd62b672184f23890f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05bf5e905ee389df16b480e5a64ce7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501115361d89f98a475346091c501c52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f35e882d4f94d4ac80a965b98dda6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b113f1dd0de6729282b289798ce0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37a92b1ddf2912733e07488d12b4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bd6284b758300a45f48d9aa4c0e9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334eb73daa62656b871f754d7120408468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ce172ceaa74601b2d2f27b4fa61d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa65873f33956f34d536fef69469ef8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c64cfe2c276b180016366cbc8f24a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95600543d9ae811f5ab5ffb0083ea6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e334da95052e922beb9fc6eda84735473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47af99540f48a592cfa91c0fc3ffa16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e29aad88a440550f419f2df762d2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58e54a51712903afdafa8255fed16f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a94b8fa9f7549348a41db9bceb09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b53447cb8e2f8785d4e7ab1ad9094478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7af53c9f9fa062e8806d9bca488c4479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>