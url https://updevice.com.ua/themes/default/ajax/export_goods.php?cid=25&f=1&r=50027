--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c580a8a0a05a11f9434d8fbc41b1f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948e9ba0a2466ab17e7f0d51e8e0a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76edee5f20e174dcac826629f33d353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1072b272194440231a381efde62804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105f9ce5f95b2d40708bfd91c1b4e9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771a832a3b3f3be02b07654aed8e4f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc542ed3443cfbc64e95fe6a0fecc5347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ee71babe49272b9f2c4162c1f3a2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984b6eed08afbd757f6498e976048ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662870bdd00a3e24af4de9649f9344af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649032576998396c7dd5a8b51da1d7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8875f57c510a2bd499563d02c96112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b124f428bed43fdb8ef72932769d1d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bee633db73a803cba7ac5488a0987e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a9ec5cd67b7d874c7fc5df81ad86815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6108ba3013e6180c85d3234479ce316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88c67220d282062e46cce9f75b9a9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e346e70359577676a3317bcdf477c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dcf97e4c7151c6708e5a2a60d168419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343a3efc11e96b0ffa47c20d2b08d2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03951e847b0bb5a96939a85ed41c3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07ccfbb2394a07c457291bac4df79a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efcad081e769f278bdafb2fcdce3bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5cab86c2ac113525f4be8d196c35d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bf603faa29e70b2cc31be61bf026025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b42a709939d3635da7163d813b2be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1339287fd9cabba190ab1dee8be8ec227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86897b5613adba26884fabdbf7c645328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b13182f608c5642a0e8b2f479f0d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed2bcf3325b02f4fb424844cffd7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ada5b103e624c1618099217db3cf5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba07c1c6853a89a2bd5e11fe8e87db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef445bfaebe2ae3bbd11a558e6ae9a1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf89a7b8c571c9fc729a6dca492726a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c83cfbf5f4e669e60e49437580b3bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de44704b47c39e3559589de5edc93ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b6eb7e84d4622fcab3c91d060dc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df11aedceaacea197c6d89059a6ae9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042aad32f49b157e649dd62c7e4114a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51a994c8a1bf1fdcd6aee6cbf1623b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d877bf19bcc560053129b84d0430ac941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c719508d2e5bd9dc69b0419fc941b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289410785d5ff4851ac950f598ac7fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766064b622423d24ec237d484e3183ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ec20b2b21a2d30405b2b7704031ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617c6e03e3dd5406d6a2fabbeb7b96e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092c3b6eb456b6fffd7cbce8fdd653b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54492ff4561b5f1007e74dc1994146b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00147797c4a2ffe708bcac5ef610a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff4cd9c0b2901ae8b2c5f2abea92eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f14b64b4938ab29d7af1c56d5d42e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a95ea244679bf456e0266dec8acec952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220bc273c827ee40c0e41a3d337aee753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc0b0a206864c27241e06ce885f61f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70169e88e2120217fca9b8b249b7bed355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720496f0ce9a76577be9c0333bfc90a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d3fe1a5d5d6927831074572c916cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b6ab34f9588917f480fa045ce78fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748543b7315fa94f1c3b9178c5fc9aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fdca19705475f13e692888af80c6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6b8b017011a23aafdc66c1b19503e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771af01d65de2ab4cd349d8e5efda88662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c751b78706225ded6a420d8065f61263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d4319dfe0ce6b780fca44609d7c6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45066763b20c06f83427850a1b3875f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115318071d8d0a9d57aeb3f170fa87166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13820b2101c9ef269772bac2d8dab7e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6a4dd0b8ddee40e0089aa1ecfbda768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef8673301e1cc76ac527a632b2f80969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28df1cb92961f0ec337c295359d61b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13646e727e2617ae767b0a8f607ca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b1a3b30aa476b524a62ceeaf2042172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed533055d4b5374af560405d04b6e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a48bf1241bd512434d47fc026037374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313da7ba1599f46fd4ad07ea062b35be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4db83ba3f4fc5b75ea7a3809e894876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9ceccfa24597d411022284c63e3ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68370a2ac60851fb04ba93a9391d677d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4004b5212b69671b71b971967cc695279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bf46f0d7e0e95cf91dc06f15cb34f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1900b6d43bceee38a8764af9108f4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685814072102b7a426b4a296c0cfc7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d0347ed7f7a44662d1a2eca691f5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d36a6aa6c4f589716a6306f7f723584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d8dc0e946f17d2219f83d8659851485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b8059a36bab968ea58f897e966f7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60077f17d94c36c19794892f4cc09187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea21b8783cb1e3fcac08417fabf47a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc590801a1ed00969d6f8134a8c39a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e1e04285ca5f3991b4f157dfa32e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac790a7d1cf518f7c9a6125a673b43091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba14959bf5a73ce95b1911df8779f7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a18334da3529f903c13ecef689e4d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8ace390523a0266f1c338ad3b67e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbc4448a98699205b663d93edf195e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aea982a5cb212ad9b0836ca79278696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd33369df0943fe6d7cc051b2c558097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40833e40fb9229e13b869fa89af87d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ac6dc25975373f529dac7f3a435c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626811916ae9810f1e94c6abf661e655100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f292404546ec560ea81166a9efcb46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d2d2fb7e7771f851f24903717ba2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6defcf731cd30aa325a46dd3d86994103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059d7d490285d5005b6850a09891988104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3d3c71c257c359bc04993a23c6ef5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbb862ae9985e7065dfec186d894e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e584c604bf71e8c4d1f483adec8a09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b039cdde4a6bb921b6fa28165a353108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a043638c2ace7650facc125261fbdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be899fe6f4688794bb0e436a9272c09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7ff4e3d7969ff003a4e738ea9d8f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bba2b5e102967aaf428de35f4148ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd355342146233ed311c8dd32af71e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96f73d0d211dc4cee69e967c79efe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d30b172bf5b8ad5af7dcee888de318115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641b7b54c13c76f9aeae8f523eabf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c2e6b91d6a21bf8c2a10608968a71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603093fbf06c7f5b8d65a8398da0655118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57281a049377729a6ad1cf85f48908bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35c1c70f326a5a129e6093ad3c15c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c01257938619038eabce5227ff52d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567abefaa835a94c537add7e4d33eca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fba48da7c3c9bf392266293d4fe62f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bfb2dad43a19d55accec5d496031c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf65bb5d1d9bd0bf592586a45d4b5f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe93b383e9b0151bebf902289cfa41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a046c5b23e85433860d4c3bef521c92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c2fc08fcf2ebb5c2c03c7aef1579a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceea34591b190ea84735639e225489129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf6ca342408a2048ee017e51ea968e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894654ae03d9f04de2249c0e9776928131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bec47ffbd0fc2365ccc69ebcb8d7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00773fc39b59b416655fb113547aa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a2f9b7db9f1b3a87133d14e2d2c4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e45199f23238579cf80de24945f6e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0657ce9fb542a86be49eaf0def6fe12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0443c0df9bc868bcc2964f0954735137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c47b68eab682cfbcc124d7a4f37d8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465eaa7797cd281e3680e288522fdf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a70691633f79efb0002150196c4eb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183b220d1a5f4200431622f1802134f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940be6e24fbfccccf8c3afb4fbbf8b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b09cab1ef842b3ea72979d105ca26a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f7d1f701877861c748970dc3534e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a67dc8b94a49a80a626d9108ee350145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f0e1766a671480e32214933fae955146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79a48ec6cc4a47249dcb196577347f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871943e608d49f91a3a6a5b221d8a9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67787b30ac557bcf376cd8ff96ebf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4936df1edaf92c53238bd54950305150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50036c73704c7887adfd7ce7445b2de5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d28913ca378c175b8b695cac53779a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29534333abfb0d8b4cc8c084012abb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed43d89ef88ae6169983f2aa46569b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b356f906dd13793e52b09ff5714d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d988c59fa2f1696184e007853909c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc34623bfe981c5975416f61e1c61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d7cd2bae4c0cfff714167ada384b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140614bfb40009e8e429bd20a207cba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e02b6064add3e553e50b3ec832700160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd16b8210bc47d0ac64b0521eba96a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6cff045e7ac15ebeb1e2dbc661b64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38c9401bd14fee4230615be125d4f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b10de1f070dbc24d0fadb44f9a283d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bd22c3a2c3e2b8ada16ce73c70334165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98cc0ec04d05d6ad928239c10cb6cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c53ea6befb26ad076f0dcf8c062df6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17933281fe19b449dae161e77e42efc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ffe381be0e025ab200859c2beba5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f8da4cc9ce9ae95464cc78710d8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e012b52fa66b11f48040e998cfe7331171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271223fe45958d05f423665c04042d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0dcbe32218bd2f9de832dd8f6fa6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eed6625e886e9debe48debd7a0d28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d08291e282bee68db9e3eb8fb4141175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d80db8acfc23bdca5dc03d51291e33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3323a8e8094c16b6fbee38001695935177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d530452f198ba97eb7e058d7738b2da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b9c959acc48b2e5826169cec8d63a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77086a22a46b6d3926930c9038b26243180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd4e2a9d98ecae2c4216e369329e6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ac589fa74df70328368a9d26cea6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceb50386c73861ec1b637c7ae97606183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3061557517ac5b4f531b6f027af2a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbeec9f12bfbc350a6d4e946278330185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ef206c808a7657ee1daee6f2ee3bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698deeab840f9ae5922c45cf5af220c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d7d2c51145652522afd4c9ef288c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd9b60856677a0427e430ceedf9801189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335086c4a28f4a88a4075ece81d75cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a70f2bc5fc2ce3bc6b6c363c5feee4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d26885c428b7fe6d9a245086fe3166192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a110a5ff5068dec9e994612aaa41989193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b4069936b60730acc0ae461d3f7f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c591c984036882fda683181d59415195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb988979a69a6112f7001e6b06c4989c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021c48d83a18e4316b2abe37e2e78ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c9c4a3b1bcdb8e08d85170ed5d93a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3e38c83cf01cf42d9224f3c4cb08b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c4f00ca1fc96bdb20ec019bef4e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aafe1bcea341d152a1b66315653dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a53293e4e9b2bf8180cd6e9fa3803202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5740ffa3e6c9afeb1d6ad30517349c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eb82a0b57f82f054699fd489d4ba6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae28cc01a549a6057b39acdcb7b55f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca75980de9b08e5fbb52f10002022d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999700ddaeb6a7a9e94d1a2f0b6d7ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aea4d7e00e99f1334c1e0aa9e86385208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e665ee89eb7fc8d2b8d4ad1fed46566209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ca2f1296936179a2c999419a43998210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86f918b25e8f8ef3addee4ea3f7be1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c68895d6076f04da1475665e476744212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc6cff37cbc40018f90f67d0df0a37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679f77d4ac822b5906be51e8d58ce7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125282ca176617275d4d6b5216e0b2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b0a4e5da8b2d67ec89da86244934f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a632709ffc5f98755593d6bc2752bf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700091caecec4f65bbd4fb22278be99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195baac82b7e4290d203fd23b5fdf529219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf30656f792405ff99aba3bb92448a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8127098da2f3e2d4bde099fb89bc55c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5cfdbe9fa8052b2fc6030731abc22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b09b6a393c863167917f172e151a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba1ce09a927bf448d7e66ba4e0e09e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94be41498cd7e004be772b6b9ef939225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59018917c20e97b9fbeff1776256c123226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47d645f7af5ecc107419465337c487227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e267c317e4076580055438dd2c01a80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8e2b8182135361ef134e7b9ba006d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb810c40d49f788ad08e0308e5a9049230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93871b53009295b161f55242d81a3773231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff308a64ad62c8d8ae84430234df3b5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9c394d2b78583ce133eed1f769dd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a58564fabacf6335fa9f42f12846cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e2d369b69408995b59d4a4af3b6df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3cc625a6c0d2e19e2626517227fec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e52ec403ab5a559e81f618deb573e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c3be1a8113164e45928d3ee58e674238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c8d8148f57507529571fcfac0aed8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603560858c301a95ef7cf842cfbc02d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b90c50c5e5daa1faa602e8ba853977241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00028f01fccaf150f34c4aba401d071242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f19b2bebd11b7a331af052760c0b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fceb09b689c3735f036205c704bde59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee840ddbd51e2258e9dd4c9c9853c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316af05d6b472af29677ce2a8b13a62f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983b8711c071696c13e893db7847a65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b683f62711b79e4e927e765a1a22ab2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9a71154e2232793d4b8a2da0f350d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53137c5b6d01f3a4b26bbb5271da34f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247efbbcf6ff929c1bd21478c76ee0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5831bbe2a715de7cd876283bcf71a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab51680115935eaeab051c49dc89b94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de3a763a48421fcfba0cf6415ba484254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932596a0910666adf0d7fb17d7ba374255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2367f3de83583362f0f92967bf3b541256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9457ccbd5e49595afe16b9e331add257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc92d17bc2ce9e35abd3ae23f5d0529258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff2ad12a81b82c4dc41c1d35a4c9af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b7f16d190feb19a21a8fbbcbab2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432822346ad679c7a1215b471de159c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3f2eff375db80326e3d01e8fc89c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7faf5eaacbee6325b2c1be6139ccee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00970e68661ce050e2728702e4d91e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94532cabfff187d5af4dc1c837c1ed18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648efe47b08664ebbba8f582a534a28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9d1d350f849a3a1421bc76db04157267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf774a0d86bee629d4c6c873255ab7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7937d0a1274302f7e5bb54af71653269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc06e99066780a3b9751f3b9e61ac2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c52258574fce817df4456c7a50b5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763f13e22cfebdc887ee43384f5bcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4a71de0e61d424f816f87078bed01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854161dcb21e2b86ffb956d78117ebf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78ea37f02a0f13228e413ed6a9f5ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0cffb91e58622ba602cc601ca1099276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d4d64753a81f318fd87a5b0e744a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8eb3b43b64960b0c1e3c5bb879a2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ead8e26a8f45d628226551da2255d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127620e985266a5d648fe8b5516e41e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be925be385d14e25d5bd3d39942cf2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8af8fabeae41e5c194ab141d7028e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0d5c656a5d2f55b855084fbaa34ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a134cac5ed6f8c0521bc15bf16557e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d996990a384020825158c2be469a8a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53905ed6f31f30ca8657ab36234a29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe44911003968a13053f3d5feba639287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb7c4a15ce7fee8a2b85ed0e5356aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e019341e525f6afd622a91ffddc5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199076702c9027ffa9d2cff8f8d9e89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677159925af8e66f4649d7a0c7e65299291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532d50f25be3febc5348399d61475b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12f35e1a10dfdb46d34e2613d62985293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3fe47df45d16945811de76aaefcc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d013f89ef8e4a856f1985faab85fbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4cddf8074c22a111c6e891a137f1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25781499ba3eb6092f8cd88217eb8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f841cb169e7718ce7795c4f15f27e2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f64205255f3baa4d21801dfbcb649299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d07da009b1cddcd8533bbab83c27f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ffe8529046bdaf7e5f754bcea562b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dde8a2b9716b22c7b7666bae91d58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77b1c2e03acd48d31102540cd28d7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7debfa9924fa9ecaf2851af97fd1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23350f571f98875194a0549d81578f31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2578c752aa179705a1fc63a7372fec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b96fc0648ee3f8a1382dc94c209fc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a289571f39507afd200609d9189978c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b09bc16831b197877c15637161a92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e279f7c32c880348b835318357ea5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6dd093598aac589b42293cba24635311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ea17bab64813a75e1611d6b65a012312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4602a9ffe5912e882793aa60bdaad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632242947ee8091ccdb0798a2c13e35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8730b8bdcf90e8cc0d78a8e88fcb357315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c338ce07c48b43c3514d7d6c244953316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cd9d8785926b1a6560a3f8eed38db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0558811bd743f4d79b308c6a7d8c95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b77936c8580a8b474e56dde7206821319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85a41f4b6bef5c0293443382a96d22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d6c1b9add39c7a1bcd6269010699a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e75fdc92642004ed216982defaa85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c543dbde04e2f2768f5d515e149cb9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db516919a0a5efdd03ea7e4124f48f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcefc1ccc0f77a5d8cd53515e38237325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f3429ef5a254c08a799c6eb205db7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008d0256a7eb5150f76cb794ad01d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bb665568509871b7c4b65ba08b7de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351917e58f124b5a394f5b593a8211c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bb46a2f220551623b61c8f59804c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e1f23ee020e0e991bc2828fab7701331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7362067b8033f48498f283532488c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0716ba0b46867421a54490c1fdc707333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6156f754aa9173d60c54703c3f0aea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e974bf62673b221434591ef4c6c7d4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a97ed0326fd6ad29640eb5b22f8bd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dedbad436bcb26adac6b07730bf250337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6638cd32cd70c7645ac9d10bb465bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec23d9b42ad42b1092ac4e4943f72e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99192c9887681d8249d60481c01a333340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fd46a66f004509e3197847e53d9ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e65b45f99c771870dddb2d047ae45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bb19dc22b7b34944224be207b4bdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f710e905603b8f795d278585ccecc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3952820b3d44891bc08d6277ed7a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529888f1cf61deba59403c3e5e0b3f89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93390f674ba82f34fd9b6c3e7877ef17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9f505177ece01683ae6feb0b77c45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52257313aded25a31ef5a5242e2f7b74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfd6a275e3ed940d780e69929ffaff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b06a479b2fb895b22671cc741cebc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ab27290168ccba816558a5638e33e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303f2d033af6c388b24f7834571633353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873000bf614ad60c791884b7bc1daa4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eede85310698e62930ebd58b0b8e69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49b4160471fddc5915e58821915278356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba54b2d2eb8f79e11b5bb0d5540f71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6730c90701343e64fb5431c23e21b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f109c60472537438382a41ff4ecd950359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615692139e710eccfa887d18a56e0844360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a92f66613424fd6d6c599d82136af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499a55731e57ca3eae6737f4526078c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261a231ccf6699037aca790e3c072b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5d1ac9fe2e311121f3947fdf2af28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d7f7b1757fb9cae12cfabf672f6e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f448d7c1d4951ad1a60bbd97adc7bcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e971eec11312adb288a0ff834fff1c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308d6cc476f1a47304a431453e2da98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ef120704dabdf05e5aa47a6ca517a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dd79d57866e0cc1eba4dd0afed48d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0591a0c505aaadadd2f55f4f4f2c52d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df3146f11046f9c3072dac70dbc709372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2b6cae8ea83cf8c33f31401b44139373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791ec8560ba139cdd5b26c56811c54b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bec11403ef82d839ce56bf7388f818375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c66c36e1ca6988132c8daea1687e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fba7367b47392ebe0a8b197f938f3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e178d5fce8f455fa9d6c77c446c535e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a2cbe3bfaabcaceae0f74a6de4c00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b769913183be9c251994f7a87289e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253fc23c0e3e130e05ec4f492727b6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b2bf071c1103d9cc037a4ebaeaa55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355d1767c1217d7f6f24d951f899b0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c4fdd130ce121f6193f55a829b4ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f7e799f12eb861cb520dc1be059ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e57ab54191508632fa4f77b333d170386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cc8f0d6e146d5c380d362afffcde1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5165fcc4d04efe8d910b50cc67b394388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc378494fbf9a0f0a959bb14eb0cb502389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2402b083daf71e000018560e1adf9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19880904386e238700bd838542868186391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa165868fe7b190b1dc1ced3e5619a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16d0339f657bf1dbb343c409cfba7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06343713e1afa1e3a6c0ba8ce185554394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621d2cfd2c8f1efcfd665a6215519fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074813796692da81af617f45c70205d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d8e4999b339bf5ae9c2b0055a928a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea278a0c7a53b31a6c6f83dbd6c65a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64422d72808667a2964e5a4ebf46085399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095a207a2ea2fc6be212982a188c5ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d502bef7334712c7f0a64761fcd3443401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a71e61eff8eee4d11d016b1c4b7be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d34816e6a02975525671f74223971403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacb57aedc1182b3a740abf623e6461404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867906197e6fd1720c485848dedcbe9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e08a10ad5249ef7ea7ffc158f4fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ddf6333572d41574f46eaf6586b25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89456d69c29a48a02e69825b7cc8b8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d75dc44a3074b874fcfda8f0c3f6e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a012ed5c03bdae505e8c3497f2770410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636a96b9bb12cef30fb7d51eddab53b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66201d8309ff2efe64941ef70493f4da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77523a259931c9a3daffd26b2ca0869413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c37ab15851d328a6aa0318ccddaf53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca92e61ac1056ae237bb0201676b962415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b466a987a8f4c8aadca1d0859a891416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75522f385897d3da0d589655dbd521417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043986c5f890661097e8506ca878e102418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c31fa717283d6d27ee51da2818480d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87cabcd2f9cf1b1025b8f636ec5cec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a12e1b1de45f1c2855e0e510147ab0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c97cc7427a64cbf4e28c005bd58a7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db90b7fece676d765b960c639b4b19c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dc09996fa1336cb4ad341e6bc827e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1992670412e9222490b90a4a6b62a6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a51d58a7b44153d4580dcec2845363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad1b24586d4b2f50c86eab053fc059427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38896f2136a67f89bc9d5c421c323658428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e5478480850ee0e8d51a2ad6762fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc3ed7080ad54691eba6c943be4100430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59968b8dbd4fdae4d94dd0ab97edf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571c824d83de998684879f5a229ea8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55ab9af69a3bb1a4b75502675c5fc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fd8a116c7a98a00750d3998e8e797434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b89d8787b68cfa8501a543bbc50c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd13e29c776da3b9500e6bb98b12d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fcc99cd1508a98e854008c00c6da3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727d6ffa211d18da6078b93afd03b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84635d88b3ea5794432180f5894d28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1069a00087b2f2769b3413fa69788b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24275659db5ee262db76b20fa8e9e9dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1de8ed0e56ceaa0b3acdb1b2cf3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6c014adc358d4ac88e4ab92b46f04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e96129e424b139d410b45ea4803acc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7b7e57ee310a2d30a2c2354e20055445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e202381858f0cd76098b1125a6e76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af2a410932621def92efb58f298581447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac6b4392d0ec3b4cf5d0edf169de58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26960117e04e8de09b9509d1eb9475c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e46526f88e19d2f816f1ee0a06c98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf991bf7ad47c5601f462d4fc1bf5308451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed46bd95b2e702b94ac3e96cba9b58d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927cf3a94847296d528c44bf004204c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639f557f46b799704e9766791c63f16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca42f4f5afeb6049bcfc1f5f58c148455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23b170101ad6f1ec4b624b5424748456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349fac74ca48e13129cb7f5454e6aa4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed0d06c5c6e2b984670039394bf173458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59787b5493699214fca09ebd55c1ae53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d160a8cdc186569c9b6c2822cae1b4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf895afb4dd551729d0c9fc7af01e738461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cf623207d7ed47f722ea6000cc9f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25a7b90d61721f3dec5e44362d21ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cf301873a7a837fd4ec424d8652ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af160822b6d9008fe747a7729c6e394465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe55ea9ef79380134a46f6d57c43132466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a66bf693070a8505a999d99c1aff19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f64f3bfac5f9a9e8268a5ef7c7191d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672607a8e37759c59b277ac79a33e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e044481da23b58e8ab002c768156d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc4b0639b1f301b82923e39e70a14d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba515b86544d34c99b2660a03aaf5c24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d8d3105906f2f53762e4977409db5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f13dd81ca3ef243a9398d617b73b6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bd6225371f15aa6b8d7b0ed8edf2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a20132413987d7ecbce3bff1cb9ea8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272f8e8e551d925a6cb662c7ec6aaa4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8355d88baab276c5c962667ca87bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2c01d114e95dfa22b66a2e946c344479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2301032aee884a38f9da9b0f0845d50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3050019bf9cadc3e95ceba805ae8c23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda75a671da14fd63b1fe528cd02918482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b8888d0cf97385885b696e3b8bffc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa6b56aee92196127698487924be3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67f5b29e0e6c7367beecfb8316373b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17ad8de4d65c1945704fc5f83a47ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59a7d385c41742ad3439e026746201487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301c2cea10569b60dea1eb520411515488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d32e93c34b9535dc609349caa6aed6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c977f014ca2d3f47cf0eb0acf9f96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7338cb1ce13b0ae4b25af072706e7491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a68b96ff941f58a87ba883f15e321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ae893b1aaeb7097c6b1d8472fd9842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737d5374b2dd4e256c8739f702ea943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ca84d25c9823d0a07576a6d390ab04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e55014ffa86bb3ea4747d9bb9cc28b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae05fa6606614f0702df1e5921bd8d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96130ec2cafe6a5f450081e75bba24307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515d92bc730a4749e9b341e467b4b228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9954b6e836ff658a2798a565584599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8bb00b4604325955d788f1d7c271210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc288ec47453f1b087252490b12c480711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45878373e08d5c846b3e91ec50f04d7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e1f1eb86933eb284cdaf02889600813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ce0e69937d50528f2e60997db2d4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8910e15de0d8bd339d8068621d858215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1272afac7b5d7f93c3b6f7a8ba4e75016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af9507e28a79bd20581468b7ae189217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1654532fe18c324b8bd0ad809b00018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d885d86be83631e5fdacf5b8e4ecd5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15775633fe84f4c241a5fa1838ae7d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82bab1ac2a5ddcf5059ba1ba6318e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80f3358c04920d9c30c3ebd2ae880a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f4d75179dd44c595e9e5478b323123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b704dd24f618bfc1732d36190b885324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36650d2ea79603233bf639b02ba39525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895a2ff8a60c7bebf3143be722dc7dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701998765d713a98695c714c458125527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27661f44b5359f6346727117e5cdeadc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7552faf0203dfcc04289dcf13c95c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf2938a48e9427a96769e9ab66cdac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453ca5552d0c4743ad50ac4d3271db231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829184a4db34548d991c01d1ac27e25732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b9a6b33623259118011ce66f9a8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13d32ffbb78c13535f87fded8c3ac934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd3bef766ad7bc55ab9d773e4d50a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768d03e1815165c712927eeee5e3c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ce2e66598eb93bdec4b8ee5c1eb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e084d2fef1c1cd4e0ac4021a0a57538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb895da625a6c9be6c2d6cd300936a2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9d4d5b88d85685bb59db8f3cef6b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf525ec34c715488ae1bdf6152747a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc7aa41a71068aa3d8e635876d5d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed85838ec2236848aaf9e1c28bdcc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660fdc70a2e3102ce0978364adb231044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef67a466592542ba2ba2f28815a501345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea733e30ea79fa6d27be440eaade84f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b21ed828509d7309d678fdb6e430f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122327ad760005d803a8928797fed0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16dd4ba88998da8418a41e964cbb2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f32f91aae9dcc8e63622e7b4b0e32550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cf13095dfabe34ca162c7ccdc49e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93694992a0e82705015f3025392607e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c25c50ed54883fa94cb09101b9b19353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7a87685e74483323ae74bf5b5f1d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b53020a4141127d26b975a0e4b942955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b4ab3bc69ab30a96b110bdb62104656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d360b30e405f54fd0f33a6bb1b458657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d3f2a0efbe6e7e24232cbfeb6118d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aaaa5fe881085bc5bccefa5b65f6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e160a2e291bdc91cf6e7ff3d64f598160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d1cccd85842d20164a0237cc54fb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b53ee57dcbce6ffaa56ea778ede26e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a6596445eba4f8d2d4b97bd50b21963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2cf5677fd6f3c3cf1c1a94674f25464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db67e881f16858070a6f6a5ca5106f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc0456e939c135590890c80becc74f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd610c9b10d668e8e498e5be8f623ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635268407e11bd5cb4d1935ae5bd3ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229c23ef70104d7b5af597a073883cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c866b7745561b7ccb836aa3bfce78a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32e3d0f87c05897210111853c1e00471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccbbac01a262f9ba055c32072f846272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e1902190af1b3667ea651cd8607e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6eafc5b2bcfc7d31a4272251afb9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bba0f42ca6772953c1264127d7414775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226930c54c1051315c122abedb922b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972016fef42b5d2ab2d831db7bf9f8f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b093e05eac88b67d6da2e9cb17a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ad085dd20d4d908c49fd3bf55322a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff3c781575b93165347639ea77908980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c649d2d5389ac2e9e5f15b3079c9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ffee2c508076d3da9adde09bd336982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebe7cf41b921626e9df292b4f5718483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf90273b37915c5ae20a812979a6fb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bde5a6d7c7fa89a34a307c005e13dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0182962b9ed973e9f6a0214125bfd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ddd05a23d280c9c445615f6408b0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862167915c5ad93183914395e5d75e3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9ae6c1de732f40112e771bcc6bc3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fbb30135cea3d614230ad6ee1af6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c1dacc11c1c6c7726c1fb979de61191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e441ab5a96efd8445139673ba453e7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183958c3af9fb249b206e3f645d699593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680e1163e4378f3d4990055535827cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68b77bbfc32faf6d4491b7f12c144595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b682d6e89b3f9b9ac0c4f6d8fdd03496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1c24990cbf1f98911c1d7ed95fbbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ca7e3904c34a790705326bcdffb3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55def8b847d34150f6ae2277d021e73899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf9bd5a4d0df3012d2a6349b14fe01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8204a05b48f55f273eb8283eef11ad2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22ba427149e7842adeb8dbefbba061102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5d78cf7dfe4a6c76b2ac2e765703b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5ead0fed9c585ca8ae54b5efbed2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c564387feff955faf92576df7cb339105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbd3a3e2d522feffde6e4332458cf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20169ae63d8fef52fac0b6c7acd9a783107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d2a98c0e85e69ad1d7e00b9ef1757108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e486615612e1204b01b9a60cc7eca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c750258f9d221e443032225566330110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85d59fc54557c06e4441b22c9da321111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8895afb0774f09ffbb8cf5f43d44d5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f95a85e97611facaac21104209af7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40567a9fa57f074038f34c22065bc2dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acea6cca9719b15a1ce6f375c2f17aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec606ee051e0a84f65552fdf37c9a6b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67b070799d1da1aa944fa001e836cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a61beb777515e53ca14c062c4d6c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9c55e6f8fe9e94da7d7526e3f1a7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd14b5bc340b08e2a248092f0666cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c456f07b627ea2f6c4c2db351cc3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de8ecfc365f384b852fbf89290353c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e441ba349ecf0f1d8b6a0a512b0632123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892be4b25f64b3d3272d8f381d5e7a31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b50487eff28beb69b3e5a3718afd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f64375ecc4a7199bcd39031592014126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f296f963bd16f72753244d2a2d28ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cee2216f30d3e57a73d8738cd7fb6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bbb309ed2c9fef49437bf279164a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d921d5fb480fa7d0d25997f28fbf324130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213795f5bc2fdad055a83a4f873de782131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a192d4cb2e9c13fd43723c75142761d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683784f9163a4ae9cd6706de4d051331133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82917d46da4366c18a1e9645f4fe009f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcd23fb52b4e86b508fc36910241c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2286bec4a48d89722420d12a3ebb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154d617cdfecd2149028f55c0305c7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc20909fbbe3fe4c33648f17b8ba0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278449f1833d380c79daa85e5ceb5eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf14f8f9e3f26187fec65cf833da71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ece426630eebd1f1fab76e66d44d4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d8bd075e558b2d333402d6a4d28e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d474bd3419076f42defb5e9bda678143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9965ef6fa7c2d53fd3b000bd3ec09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4696b48e22a48ee1472c911986c8cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff68d9f5f9347b24e0733167fd95ca2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b711fe82de01f4155fdcb09b3b23b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733cbd818c39a8f357dae5321faa884148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f3f646ce78f15c684e510b252b6b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59fec5c99235a9e4d0975d383215e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fb824d60dafc83a8b3180f19292e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7091d4857fff53376dffc3fa47255a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d8eeee4b4da067f4f7a19a70b9789153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49ad16ddcd70e25d30e7eaed8be116154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3786d558807a18ca43ad6436716cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f378e67298f4a82c72e2d7857060335156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c7b4bb3f384757dd828537feba94c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299e0da523e8cbad305a68d06373644158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7120dd0614f08f61551be6a424b05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33a2a4b498a916ecfaa16c52df263f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdfa71c6aaab44c5aec2107443d650161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0c63a35d3c9901318adf3dd0b7006162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a30d2f32b687db066f150e6b51870163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae132188fb7c075546517cf8bd8abc28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6636cf553d7ec2d4f4425847624c45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f4ecc718f420c7c50ca5c22b9bbf2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be3661ace039c499ab6ce7527c76b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5260b00df44b8d56bccbf820f9e30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e4d6121d7701409ff2d68d79ae23b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd9577492ef0cb9abf29990d5d8e4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6ec54c409985ae096aa7d2f6cd024171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965c188427b1a28f66d8c73e2f7313b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61837a6b38961d28a9affb7bdfc6a168173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947a6767fa4fbcfa5812687296165a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8221429fa29cb325fade407bc15c69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d45704eded0901d113ace7a463bef5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec886a31a38dc4c924db83c950fabb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6951875dba21bdca72076411af70a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11732f1e6cbbd1bd98df33d7fcf0c288179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9123e85350bf9c46e23bdf4d8fcb21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3ae08aa027d280158bc25d2a62c0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91348a907251eaa3695bc5324e88091d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3726fe74630b0d7610e51326db4e0f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a5adffc355aa421f9cd59af80bdfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d127757f8732ad16652bc01a87d01ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cc74a2f1e5f29461d70917bf53f24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb91c9f49a0c8b41d8b6ac246840e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7186719e6560f4d056aa73343327425188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b514c0a29b24c413bcb992692206b07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615395b6bf1ffcf202d17c50a3aad0fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8029110f246674d9a80024add6e42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23837333ac14eca7e0cc38ad5165f88e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad318790b4a9b262dae118a8a19ec7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50a683ce566e5ef478410b619ab44e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d7131a5501037a43bf889ebce95a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc22af082030b8ffc60d633c7c3845b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e7c64b1a8303066350ce689dd7a26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aee5d78f67f2715b1168590a47da5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310259eb165edf313fbc4a86c02b4a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14269da2c4c1800ce85097713f0f0367200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42f71f86a5f9e576762b555e883341201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762767c08077678145067263f4ff63e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1ff41abe86d973956df5b80c0e73c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd3fcb77691a5d74c08ca9b4af3355204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390b0ded731d1ef780ea103737f8e94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70acba176d5afbd50a96f1b2a07aa4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7698e628f0af22b29e8afc5abbdcd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505953c4e7ba572120389777704d615a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54152c4c0765a8d3dab5c9bec257453d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345186cceb05e1bd0bf58c9a1437f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d100fc269e451a1c5c5d6185204b56b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7850805f1952730ed29f34ebb89832212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7174eed158756959c1f50807e96be22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21ad069b0deb2c9d5e036bdd4ac73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904b796be0c842f9c8d75436459ce39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16d56c341feb0acf73b2fc8f7135e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57806bba2875d4762042e1276850b3e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15196da1b946a2f130f0289e34f2a8cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e2a0ac7bec53219fd729c28ef37e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae546ed31ec8736448658a0bda3e21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977b37b0f06894fab549c472bf8c8e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a25997f29affb7b45965ed7635603222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92741210e19817806248959c195655fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb85e66218667c1c0807e1db586569224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9795fcad49fa22e9eec6f29f2c33865225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8696623ebed829a6be12d5d4275ac45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f25409854ca6d38e6222541323c4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9ba18067d06de5b9eaac366eee917228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d294e5281a8c0d2147f94011af22663229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf095abc3d5d1db8b3803e45747bbc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535b4f442180e3671d2955334d0a059231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2f846f96e09462d64a4072543f515232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773404b4ce60fcc036ca0e939898209233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad5cf14da22e527b56e38db54bdb00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58469c783ecb2dd891bf221558a75fcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8562136093016bfe595e71a86f4e54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a12d90a0d659975043ce5115b14ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f83f9b354c14fc9227c3fc79a3895238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a2284c596bc998e0ce58fc96771a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3df553dc89839d8175b6b423703681240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9650262570f0236735fbd3a0989442241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f69cf4a48931d1cede3a4fb0164412242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb99c699dd766e9aec552adcaf2fa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9be407160ce1a60bea0c293eac1bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98715a4637af75a93f0cdb744b4c9981245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a76de13b493a96e281703cc485d37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65521938a5cca207fa026679578dbb8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4994398f736095de8ce8321b05a24d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab5f6285c29640b3334235f78cbca4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14137b47cef24b76c61378d4b37fa43e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a46683662a8fbe455d2b14fa611644251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0ac742275b89096b74b3c6090f291252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66851ee031265cf558211d26fddabf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f2d78bc0f5f95c1fca1a955fb8235254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e803ec436494415cbe6e3a88b9f85e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a0d9f2ef249c919dd9cba5ad18fbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd737456edb680286092bf9f36786b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f6e0b3eb684a0c1f7dae830448647258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f77dc477de1d956981947d9f03ef5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db153ffb9b00da219caf3182a44030260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86f5138a443650cdeae0e06a55b242261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5289b04c2c2946070c60b60a0082f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42efdf754276c2c78424360b359579f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95418c56fac760fb84962ed614e208264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73508dd52d542981ab026ca64c216f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e132a110772f7f70468302869994d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2807a70e5d97804e70893b682ee74be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d53688a7b30f4771ce778446eb416b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fd3e65931db852d787b1c1fa0b89b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855575d7e6a6d45e8d9ac70f0a27e91b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad94da8a4edd0dc1753c15bc1df0af2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25347c0f667be0d7620524cf9739c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e060f97be157b28c036fbc576211d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126afa723a182d337fdce82c3ef12340274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6558ef7db17d6a8755980a04f67c7e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd71ead5799a0e65be1ce49c6af87bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d2f3fc84499aa6428c3124cca9555277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e8c9b71c5d8b3375cdee749381719278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c42d5ee2215bc51deda17d8ce4a880279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1bfb75ada68a7139f359b214c315a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd10368605e95ad1ee47a69ea5b4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addbfa3f48b1f438d8f9dc6daf65d72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c8fe49b89acc6eaed609e98552c67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae6dd4da74e3b41fd72378051ddb97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de990e5b6cb91dfe96e4aa8a26f724d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336748fc3c32d92e9e2bc155d8b8041f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cded5668c03d0868376fcb896ae3e3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d04e56be6116648c926663b3eba0b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0bfe9d531b4c6ede59530f2507eb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d379f1aa6d825e2cea330e8b73a695290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610962b30470c51fa4297bdeea9c0c54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3f0e6ac0e35f51612d39bf3128041292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8b24e3da7774f1cfed47134f09f1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc036c681bb1f3360aac79b95f02c632294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c370fa742abc50eaeb23cf22090f281295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c827db1e17ea348b730ec1b5492e61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7a92c9202d631948817784c06d52b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82a8a4078c643017c4466b31a402d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e49a91062540900a5e51defe5828299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4091e29a79e07c3cbe985a40b3a86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ec3e9d1d1fc4cf118e85ddbb8daa1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dfb35866d4c3262325039aae39afe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a084187a174c69e65534dcdf9d3ef20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214c24864e5deaa70aa56ecada5667e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729d704f1cf16582016da83ed697f62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa7a16490f0a7857c254c5e43b659e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25b6ec0fe3ab35e1be271832cf4ee0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed3e06c73fa3f1a9c62ea811c87d79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562e518b40768507885e744ac2cea6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c153ae614f0111b3cf278edfa4d268a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd92fec979f805f703774c01480b98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36da9ec354a54408e4884ac635ba04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75d07456bb3646f5e47dbd35d640f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa7aa7eb000a34beb8e36c122d3cd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ae214ac64b9de219456bca4d10943315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8845f26614f4fea440d7b83dfe982316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353bd0b2ac544297b0a4d90dc217aaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e17a50dca2c9ae52ab78c05bff55e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363775f1b4cc4c89a9d69ec09116845a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef7b59a42f48d062973aeb11200119320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c247b6c7e704080a35e0645d7d7eb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc106994f4b879d4207995af265dd0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa312b52ca878c27d0a937657c3c9569323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86e94af4593da41478bd69609bee3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405c2ad84cc97517d338293308ff0cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc29fa349fc08ced2de8fe23b84d5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54400a023cd9599fe9eaabd98fce1d2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bab6dfecd3acbfc8deee1f362637e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fabee029d6c04bce5cd8b9f0f6fc0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9862ea705996b5ca98c454ab1c1b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e5914f6aba918919c63c7986d727331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b891fe20c6a2977fb75e90808feae7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e88f6101e99e2f27ec68923b2fff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270038d7dea832d91a6100e89586195f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca86333c27bd18a876c7b7f66dec6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f8410c8ea16bb72ff9c197ab4d75f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4499ba516819236b8f426e159cedb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fe946549cc3f0e67f7b9e6fc0a3d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f4382ff3617a7ea5a7b4edf092746339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8a0b871efb89a347349cad9f29a31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce575f67f4b8068daeff3ae1de280fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ac8d2ae6ca3ed95937547006d87af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8406e296496ae5861de697d8b96a810343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5af6eea0baff6f5eacedfcf68b0d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9412fb8a103a8aabb763174371649ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eeffe0c8cd7a2d6e9ccf34a2430ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a63b63e7d010a284be2dff5cdfb14b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456276a438b8cad57389eb2eada26e36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a57f4144204b3b34d0d14fb866ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c328bf6b10282c88c078a2aa8f0bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d6f5337c9274e17bc315a69645da3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34990adffd5ee063437235ed5e2b6091352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66b5ffc6a85a26f2fd1094da84f028353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972c992899e69c44d2eceab3191b0d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efe24cf4b3fbcc4279046ec83ffe7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71847de4230547adb5129199ad7f880356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151c2b4b937729ec3c216a7fd802a0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc39a3bf2e9039f9a541d9178b7819a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc4d469e305a04578a236dcebd86b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57d557557db33c4c6063266ff0cbb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5503e267f8e0611344f6d20dff5c200361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21211e8c9aa8aa1da6757d090c745d5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40d827fba8f22d446aa36bc1596a60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c97f0bae96056878fcd26c16732e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8947b8e31b4e17aead54f1e6702872365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437cd522d3cdc070c5c2aad7f2b93de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d0ec79b70617586d3b2d0a29cc96c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9090d5f30dc90f3d2d4a8f524b89e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca1fbd892e40c4a848663d31c73d1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaea243e9cb89eb36d1f9d7190a1a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8fce024b3ca744d24019c1622048a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10144a2f576f5250e2ed36a9b43da2b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46641b4b874dc6497e8ced097fcef7da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0878217e0dfaaf96447a72b651a94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0feaf95d4ff372de2b5416ab73cb25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410c67d7263b02cb2bf2649112abd73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a497c6b8bf2f9c4e92c537e3cee736d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1fe0210f28a145f86fce85be410d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77355afa84ef1e57e1e72a15afe495b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0a17be366e457e4e1389a29fde795380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c5b092b555d33d85d0fc94e0cb36a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28815bc8e6b6d9fef48edf7ea2e5a93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6ce09595330c49008c1f4c28e139383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120008895c362d7d2bfd96a6e0e24ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b7f964f6e2e0d4a1714f07918d2b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6fa005f5eecb0f4d2a87bb5facff5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb77f9cf9211fad8ac8c52c6180b13c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bbd7155a12f76ef3dfa0b943785a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db8b183334d320c490bbde5be878d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f970396e9531184e996bb283d90da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7d82d8a323888eb4f3b0643ccbf85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25d9d5f203e4e9fa24b57628bf94f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ac223ee23cd8c5209054f5d744b88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded715647792819eef2af3c1009a57ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a80e03a2feaf61641a8006db01e12a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d69e3f39593895d623cae08055d991396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfd578212b8b0ca14833f91f0df29f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc891ecbf3b9f68703c8fd83d173ea2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62c2657304927d90d4c57b53ebff8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb76777e45a14b76f7c5b9d5615012400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187456d6b7dd11f88b6829e3fdee65ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749684bcd2732b7c62825f7f2e19fa66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba4103078213504befac1f8a16e403403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754c1a7c6311d59144a20aec3b122b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ceba826daa0b5df7bb496610b5775405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c85695c5717ee4cfe624b635a02641406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04c61ea3b2339e1f98120ec08dbeab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c076ff4d4859791ba32fa5dad887a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9881a550c721c677f5e862d69ffa2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e31b6528c98e94db50512d7d17c3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff130b8d64a3ce62b49e35306ae4220411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70393020b0080f8f0eadd5c4723cba7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcdf89285f2502ada8f3bc9a104298413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56e747bdc25a58b0e03919db52f3ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca197d22c9293f18ff829e11e985d3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f7b1da2bd258f669c74430a3744c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05229e3be4296debee3d2b034e1eae5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f610703ed0a79378e15e5592aa35374418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20378c796e5f280957923333d8f45ce2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2c9fec11f1389ed7083702b621117420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b531ed3306f9bb2baa3b7504cf55e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf75a8e0a3b7b6a598081e4bcad4ddf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f843397b02159fe67eb226c443aeca5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b43c5a1a7fbbab4eb75b63d63ff8f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e11c71e4e3e83464d8b88f08027ae7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e04c8d5574410d60c4f8ef253041a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da5fcb037da7423ad228bfa2fc6f93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a0328e70ba22d07227a77e7147025428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032df5d7f4f2e0811cbd0aec18a2c38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb350d85be2b385973a3396a649fe3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d579e19b7c3a6aad2e6320d589d76c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766592a145d2165b5f68876ad84c3a53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69a53f056ee5b620f189282772d9eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b0e3fdd9bebf3230dcc86b270c9fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231701a5408e32660349b8d0e83bede9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa16f2c67cb1825d53fa335a1110e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a876caacddf69b11c72d05cd5788f6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1405c0cc91b51221567c6643bc461c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731799874b83734bcd7cf24d5fcd68d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc7e491200846480600061f6d83aa0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6a95c6a5346f15081bd970564dad2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06528eaf9d559ddd86161cdc1d4e715a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628b2ffdec86c3a68224eb6cefdf749443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402cb8e6edcea61f0efbae9fdd5216a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650697e9a8adcf76f095173a13c914e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc903d2101a3908efee62a87531cce0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce21cdb85389b3a2932f637cd496441447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5bf1f1a42444cbc019f1cd35021b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f90bf6a896920b8b56a9902e742310449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814b5bb405530e4719337804946cdce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6ac9881c74fa4f5f0d4c8ae5efc56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881b2d22d83cec79ead0832f8a9bda6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cfe3509fb3c585e57dfba0526f8d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5607f554522004211676b20821340454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb48c516f6c130ffdc520d11e0c9b55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea97b92c18b2fe8b5f2c33b7448198e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679da0f32a861145e343eb7820145f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debe51336290607da66a68e9f12aedd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb044b7564f28c8e8440abfe7226c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd371218cfcbfba71ad4dedf84babd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4fc46b4d6994a8b5d851136a0140d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb286b7bc742173c25b69a98134752462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec366e5de7a95e9db2d3dde3a2d77bd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83093eb60f94218dc57a312e634d281e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a2195d3ea9fbd300402c1567d00d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4743b0664ee15026bf99c5e9d88b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409fb686d37569fb90744d133f47f08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64834cf6ea91b34728a7aaf676769c71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c6ee4a60780f98223509d6a58f63f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5321541189b23f8e86bacd4862f3c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d5c0740d1d29fd8e0439f63149d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0950814cb18a049a22b604329c0cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbb728c19b04c02c7ce076a8397414473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85dc89faf9d6a472e2ded18ba4d87b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e99ac643fa2d66ebb5b5766d1f70c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a20c13fd96105d4a46242163f7bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a30200ca9fa060481b827d7a47927477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fe97f78c1643b7066d1104e3a47f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910306c56f05c016419af8551a2112e8479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>