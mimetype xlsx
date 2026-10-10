--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba9eacd700ef682a3803dd102179311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166757e7bf4cb37a5c39736c499a87212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4217dd6eed011e091d453196e1fb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e35b04823aefa810220e19583eec74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221a697cbc4ac5c1563015d8588cd895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1735aebef2d4ce34fd5c0a6fccfe7696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd653b7fe15a7b998d1cafdc4da979c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501383035527f31f0367e46cf234e4ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067c6f4c16f3621b8a334b6b241da8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eba0348ddb783c4ac486d1eb89184610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1425dd36f30d49cddf256fd40e70511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597175438523e9108cc211445375e8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce009e1c06b96fbcd073f1d8ab3e6e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd99e31f33693f4f717cd882a234f4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec02480230895b3c0ad2636dc9dcc1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47497179ab4ee8a66359ee6286429216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b351ae0fbc6686d7f40f7c2c68bc0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2ef227c42ab53c56d3b09c16a2be918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70634fe1114c30dff1c9270f8ea16c5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceee0d524b11c29a424490e598fa2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeafb3de2d6e87eb6f6e0aca9285ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9687217545dfaaeda08e81820647122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e160f080de7219550bdc8327486a7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e691f57e3904f3d71ebd92c619f4b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e7875b3a71222c50404559106b4a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfe818a89a04e26417da09236f341c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240048b678fba61a452b46bea2107f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cb1e57887d609cf56caef4520284a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76540b16f049e98830f0e433a69f7b8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01f7fdbb0eb5fe4650c0b5ba91028830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd999ca694d1661369910389c9bdb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daef231881e916cb53db0e9218f95f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc527801da3132011e6f9c62982be5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe6498b06544bd6f66386a314feff134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a3abaf03d25aa6738f8e6349063a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b45f0b0439a5d518889b8bd58e12cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721157211d49ca1922e960c6b47209a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26701ca36451a09974b5764f531050938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9641e99719b29742fa69fd850abfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70417a061279382674119b24cab67a5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdd4b7df1a10d8dd86ac657fdb4b1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977ff1c884b6199e57b6226b96b2d1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f0aa05112c096908390b21ccdf28c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99906485ef65967b4f1331062f76878e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aec1460906240350d68de6754372b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62bf7acee29c39ffeebd37c710734246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56fb9edb671f82b4fb1d171665538547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3df156145cc3e31f229a7cacc8229a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c06b3650d8d5bb1c1abf606fa642b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8be9b3a6abca2b4e80d0f1f6478e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40ab28c74322b0fd6e658cfe2ae04251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844c4d276254c1c7f4d2e0fd765f2de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459150c73836dc1ebeebbf2b0b45fffe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372de9bbfbf67822c7da3f73088dd75d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4618a9cad389e0cee1b46d1d4ed779855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059065e3f64abcdd29ab3a374ea181156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5e67a6d5a4118c6115aded0b6292457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dede6b8bcba5546f114dcbe612233f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e67d5bdc68977b6f243dd5fd3d967859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28711ad4b8f17f6752db2e284f0e8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472233a215364f0cdd14732cb62021261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a0cb6a15c174c595d593dfc0d477862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73febfea9d63c30d024a8e7768c65c2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048d1b7eaa3b1cbbaf483aba9bc78d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1340c123f3274f94961e9e2a7e57cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a347130bef877dc70cc7b45ea65b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff590b6e33f5f175ef437ace2bd0621f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a85133021e6171fb35b98f4b802f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259b2ea6e8d47434617a844e361cac769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd78d29bb8266e14fd7b2836685bc2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a22977ff2def7fb3d179a55f473c3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe100b664fa17d6cf507b718f5d995c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a6e440e50c1b28d202226e415f76573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184085d6726bc1408b127113395c7de874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754fc6afee5df956436b40b4d27de0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca59b580fb0ad48f31be55e9bc85a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcba8859a8329ef97d66fc19c9293377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ed024dd57efe57dc6d2e987432e5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b59793ffe5a7d2f2ed27430d1bcd7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443a48bf76df7112873048c52ee479380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f038f88a9025cb738eb94b3cb456bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b603481e3a278e86450a77c4d588ac682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807805caeca86673395dacc8d4d193083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751a57152f82ebfa95d87b93748ba0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bda90d353a5ae5a79a2ea9114a8b0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f859b4caec1772260d616085b54f8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffebb9e28b802aa69e41c37ad8dc31587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb0aae8dc9e91868d00d3f14eeac8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf36b531895c05d81d92d46049fc5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d67a86986c10eb83ca907bed94673b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2f814f66c38a248b5d999625006ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97bbb954b97ab460f031e2a9bcd9af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbd85bc753ce076f2955d16cf0b32093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d8a6620ee7b8dc53792af3f706e7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b8150281d291a377de27f4674fe1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b5e7fadff71dc3d76fe17b68387e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2edf6b6a6e2e85e252420310458fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de29f8b198f2392e3e53f5aef7148f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d023c137f4fb1f89b9ecb08c41f4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ff5a39153e6532f783cf77f2a2bde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e9f0b167feb9e81ecc08a8c3bd8b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07412614a0c39ff58a778b193b5991f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e229b474f89d964f03c4849e3d499103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3f9aa7b0fd083ec7c6d0dc68c0b4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35071933853d4ee60b7eb65e39ccd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e500ef5df55d0ad1d0d7a404e0219a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cd35d14fb566b01ce8968c3ee29aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a970e48533380c2b3bf9cb33e82e8a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe666aa57e4c9e85ca6269a323f4ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8cf3fb53f526f33ff1bd9b4266003110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ea10f1e2856c568ef72b453f807f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd2c3544ac5495be2969d8fa8ec18e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b759804e66b0426802a751a89421c2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679f9f5c5ee12433da910c9de0e5e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1363a990b1953550a5bb153d48dec51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0ece4b4ef41d3d9b5452df2babbfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf69a7d7541527088a968e93c2154a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff44544412fb128b65286d5efc6f45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12287e4f7d2c9fa940cd752771d2de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02710eca376461d9b45bcf3d1ab9e7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5864dc863a3bd7ecd8d10c9dfa5685121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7cee40d7c3357682f71c169ed75b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25cc04daaa0969bae433fdde2ef655123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff012da1bcf50563e8ffc6e52e07302124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc4dc80688f796002860b77e45d18b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1da7100168e19eb559daecba83d51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4850574982ff621b59d38221f0c5baa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae32cd698c6ee83f1ee1fc8e133a710128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a66b31770051a18aae932178627159129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6733652992e161c912b023e2d39590130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f881fcade6b39861873db25863a5c42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf180d3fd4dd87e7047190107247a27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02882cfbc0df1c273a53b623143b0d71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bbde212cc4c487e393fbb5c20353a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db6b83e7040655028134c6e9f7a429135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5ebfc41b2709ea64b1a51d388b96e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5524b91f279ab99b1eb53d9c5fed461137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6317278fda20ee8399110f80fbb924138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6fbe7cf322102def5737cf8c26b36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe53cd539ab0aad1644bcf4a21a7d9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f99a29d19ea44076e378f52a1faee6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43870628734e0af596cadec8c541c7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48dacccea6e8f0374edb5c60dad67b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f86ff749e47ca9c69a03e25ea2d80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18750745cda6bfd19c951c4d828b67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c40c9fc48037f08ec53e3f437b9c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ceb4fc5f0d5d007e050fb5ff0cb94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3e632865b73f480b789188a87d5f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e9a4c417ea6f0b5a21da72088be51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ee3a7162b706739de2cda399162ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1096f1af3417bfb7acacadb4e173c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd98240740403dfd3f7724ba71f6d77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf40b5e16c9a05848aa219df170cb5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eae8367a4b4a1d607a1ef88acc342154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21681df137d8c8293250bf19c920ef04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec366473ff1015231551e0a068fb8d4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf626faea8b0a9b6d06e460bcd9c00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2867ab8a0e4c750d2ca263b842d11cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2080f3fe80f7686145f01f98a01673159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bf7d033b249fd480595434c079cd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf75fe24d7cd3eb079a4b33898bfeb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f4223e6ba7c0d15e8c894a1878c40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e021b2b6ef55cc8ada425303f2726163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cfa695333c9035863fae524693fd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2897bab875cb3df685731a9012dda38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87099e78c0f6a2d94b3f875da7f96a35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d006f68ec8a1d7130e34a0c5b9821167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a83969ed8863b656e4c78ed509f51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af849527e9e29240dafb2cf6d33d052d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62c3bb3cec7e0a08b1d0e86b4b5dba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a6bcc1e4470b28cf2785e7c73a75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e96dd07e905502ab8ea6dce424ca8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06091933fb5c52764563e361cad156ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c24e949d532a62d109d78ffa43b2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531295efbcb91b59c5fbcd151b5e11a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a7a97b81f925034287b60c1a7d4e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de402da831d17d46f099aea397a7b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bd750b1e1aabad1bfc4700186731d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51805491bd5ebb8fe093cbc8ca2c60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b93ba4b076006be23325f10edf5f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9c24725c4ffc5e39551f593b4370e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37629a8d6ad0f39edefdc87dc2e06faa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9dfd81598423c3c99f0587e9d5a19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669f3c905478a75caec56ed5c1aca31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fa69934e24106b3706e1339eb9c1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3f083a6c23075428686159652e3db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8cf5f14908b2ff11d513cdce3760f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2ee1e6b90ae27a81f140e9d721c8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b575bc8cecb4129ff1f18416e0526c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a9afac9abbc882e45bb434bed8956190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d1876c18ba2a254acc9e7edd059ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a8990970ce76b8dd4988775f6aac3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d0ca47007b71398d9ae244092c83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2cbb110621231243e9ad4cd109062194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d32386fe5bc272ea1c913f49e1397195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead62c96bcdf74fc2c1c23e96a757cd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53211fcd037189742fc985e2fecf01d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f37fc5fad1a59b83ab52098689294a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707dde351cf7f7a6b732c9e77c646a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b92cb911a0136e34ca7838c6e9678200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaefdfd5dd11ca68af23723b5c56cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098224dca862d149d548a2afd3ad3de4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947807b6c16cec8649fc48524184507203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7910b1765d2ad019e25d247d4a0fe3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282fcc2badb0028c5a65ca15672377f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eeddf21df7a41b38efecd38762d98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eddfb51eb5877517089af2db114c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eafed563a487e855a664751d5233c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa87ebdd160e02ba81fddaa9f188303209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737e2f3a49e729eff72fff8c308095a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222db6fea91c357d6def9a153d396f73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49f1773b7e2157ed281bcbaa53974e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3c29db6321186a09d4d019106928b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e0b877af31be8364b45e32612fc10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84004609f70f4059dada248034f53d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a2afcb818589054df9a28d16a827c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab31242400035e681b26e4e3c723af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf639e63d0b720ff0cffe509ca5d6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0284df2e9e642a5d771e8897c0955c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9b8141e71b70614fef0c2ffea5ada220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bdc3ae8ba1512cda49b0eb2514065221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbc59810eccc720acb1604212bd861222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fde1faac5e892b623611c030c42b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b961f5ffa83a40a26fa569bc7f4b62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5eab8924856387f3ea2de4778f279225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f3a069ae73ad5d75d007c306dd12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414af46a93344104c50f942c8ea73054227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf68c6bc7468eadcef8f103e9f5008228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92304b1a6326d865e042714e81b78cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c8c86fae63884e297f7d2fad49627230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa02911792450c93dfd9e4bb9aed3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f46697f61aa3e9a8002493c127dbd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e99290674c18318c3c61cdab7a991233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b341dc134354866ef264b49ce6fb0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2679a5b692080ff98a8a2168bad00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b89e036e38485a896d70adf404711236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa447a0fdbf56f0519e2b9c4ca5754e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e60a6e5b3b26ae2d39c5fc682e941238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba493ce2a599aca92da9b0a89b79d97d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a420263781188c68f14307542f791240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf02f947e8088eda5bec4aa88c1d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7661cfe6d863e259b8145ff6bf5f5d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42723adadc1524a75895a1da9db8a77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31b0998bef34f44717a9a363371db5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175a0372368ca69306d7d309e958cf2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13208fcb8a8b973df98f6d1cac1f7681246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8c1ae7d95ae8538c1c91b4bcd2f71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb896368298c4cb9281a27fb6385c8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ecb245b55f8ae340926b7cace6e01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a7c82a81fb76b1d7266a6728901b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d99e48dd705aed3a504d1b80894f1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b88beeeca7447ba0a5de207e74a4ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b926b51f9beb1e9f7771633937b59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870dc8dc5eaeb323e35c361986a0681254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99adbc694e81fcbb7fa1d492764022255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b2c01cd8dcf95d784cdc972c2afcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500740e710807ca32621db3a364d0fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198f8d00024a8a97c0bcf8f4984da6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0d17905083daac139ece17c90cb70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe512243b3356388e818c91755d85273260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf50ec5d8d88b842a7e31e8a6eddf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e051c47b9dfc0b7a215771b1d41e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89540f6fa7bc12c8a876a32bdb8b69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4133362acc9ed49ff0fbe3bd280e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5134a21a1b5ab5677403f57c47d883265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4070de26fb28670035712cdcadd5465266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc036f0754fcbdb04eb2a5ebf0b3182f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2241cdc3e464e141dc37ad4b6e479268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f56bb8a6a22997f7ac0d4d2c33da59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed95021a04d1eb7cde7438f3fcec5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ef89fc735e87b4d3448f0a36d8a70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da0e3946b08b4d85060ad9f639a109272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339545534b182cc0bf074196b6fd16b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136a7c0096e6ed7441c565de58e665274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0fd6f5465e1d96a37889ea497771c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfa944b1920941c1de310a0ff262e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1e36fe5f175cc1349d669448ae803277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2a8192ab5c551c9ae91b616da9df2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b8ef1621f2d6c06d713711e8f1e43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a82018287fb3aeced6c96044dc6f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff78a80e9d7ab73c42014eb8cd23d2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512604833df9abb056e42a08254f5fa4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f345488db6711e2e289160432fe77d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f7a4e85af088a8deda3054bf266b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58917f2cb9fa441597b6de60ae2fba0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220050c3f9d35046bdf117de68bfa0d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98592f68fc0733f6daa24100db8b56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a483d2675e249d77bf763fc16486f5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fff99e75527b537a37463d45c9c65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3b789e32e682c973e22c8d5a578ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494725f454e536549ef33f3d2bb1d3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe1bccdb89b3c645a318d3d38d8782292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8c225c0ff55072187c1cffd1819da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389826be8c3df82274048cc0b2ac3091294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455681a0238b26005c6eb583d980473a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb68d18cfdf78988fdf9311ab1618f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb10c11eee697353283e0a9e851c470297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a837a9bb93e10e981d0cd5af10aaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6debf04f22c25d5ec2118e0948ecb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3df7400e0261a6c07affd4c92e9016300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22adea74b798df80cf5dd04c11cd27b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f788f72baefdd97dc69e70762392b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb148cb803d730086d69dc0a85abee51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c1525cdcfc476199673e05cc26125304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d89eab19461a023759197aad0d09ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b1dab68d7fb1639f410eb3f72ee71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eef88635612c4e80cb0dc72fa58e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68f0591f32c541bb9e36141fe26e52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561d0040e0e3ce2a42049ee7c0b6b11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6501d5612ae8740bc18b11abce017db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4015457c62a7fde41566cd73c376b0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770daa019cac9d3b201470b6d92d28e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bcb81cded60b0dde2794136b67d2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086542d0b703ae8411c50b264e490c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61deea6a1d9e0d0a6b512df5bc51612315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf280c93495a768bd6254fb44e908ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be711d87999753403db43be2483f35d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7b78e670b2f8fc15ea0d39d66fbe1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477fae5072af229fa39bc5c5ea555b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75116e42aead512095b71a5526d502d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e782f04cb3b0b58a01c99491f959c50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91da26578fced9d25352dfdbe1a3e2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d01cb1aad934012fe9a97a8ee132323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaea7640f6a72efc76d4cc4380bddd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679338c6c0a16053f73e714f3e4ee57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97af110bd91550a740b98b39dc291f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2cd65bc8c73c9dcf2c0f2e95be2f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9382eebfaf7c5f757009e52001275328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d35dfe8dadf0fad84bd7f8391dc436329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e9e6dff2f86a0d07f8a6a55dd70ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6152e6f995134d8af37223d37ba42f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac51518ad5aa1d2306c46836cdecc3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d904fd1df2dae73ac0f5755dfa95c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7814c0f1cc4a3d71b5be262f577617e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1663e1ffccc47e05599749ec7b6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97384698ea4758640b96ea76e27d6a7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235e751c5c680a664c112ed01ee8e7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e343da091f9eb924134c5a8504e6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e9722d4fced25c6f0961558d3c2cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f211f70090cb7c098cbd6b4816fe1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ed30eab8aa167366c13c9a3bb4842341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0679d7c78579070d66f18d77b76f6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a43fd114a52d3b1220726b496380f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095f40dba71860c7443b245e7165e14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021c2894ebad82ab60c589f2e8905f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdcf5957a17f1aed1cfa25bae226b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90bd0a54876f9ed3254d4992858647347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7bc41030e5f6c18cbbd23bfff70e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e70dbd455adf518660648d6f710f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1cb89395ae110f392731a5ca636cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19c379a5cd02503d9101fb0f9bc075351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9f04c682f361757b72a35b5dd0dae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522e38693fcee92f382bb7dc137fff9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b11905ad025a67d4789c8db81196b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628d9bfd1f768b4c651bfa0c4294fae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19bc39bb5b3f9c64ef138a4a56baa5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a932dc8af18db437daa85a6142715357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf405542263245ace9ec6dbdcc1b5f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c1abcd262a2050467ab3fa97de792359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a764dfa8f7bba516894f842ecd6fe80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286c5f14eb6efcc403302a9278c590f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10467bc71aef336a2be54a15b74c420b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69317a34df1d08c059c8a047f3624f0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a6519bdbe6fa29b8e62e77c07efbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb93b3452cac84f38571c9a491aff5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9eb1c23fbb6de86acb5a8f71ad54b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33445726aa82d554fd581153403a5f29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5af76314c125cdeb913ca049a7573d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2dd7eabfc8148ee9baaa3e1bcae76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52987b78a99f42add737ef9b4014b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ff5cc5d27179fedb518b2cc53ce35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b0a50e2fdc7f190d32a47b7ec6e51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0e0fc2edd16ba81909d2d22a84e57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9212114aab780bac06c804f554afd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6814207f8a2a8d410eacee86dc45c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371667c7abe293b87f889c976d8a5fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e659f7ef63701aa17474f3e3836af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15386459d765b6652f8f10c987fd1773378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aee331a752888f1f9c31842b35e34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f23db1c91a5fc62318526dc63dbd43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652fad67055bd8cba286ffed747330c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74df09ba4d0d3d95f76d7d17687cfa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e57f0e9269d1c8edb22459ecbb087383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52316ba4567be4c2a303f67b1ace6e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50982d85cfdb716c5c360c925ce503e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98743b20d93a33617405c944734b74f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73885da693fdee3e344f9e0e0e689c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69953a151c1e92faaaa6aebf348850d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bb537a62400757d0565991145422b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50ef97be06b70f2372bf0719dbd5e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c625d50759c4dd581fbb8e0b80d25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7760db720de434fce9f3f7cb02b9c58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12ddfebcd6275557401826afaf205e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4917e6fbac1345fda52a23fd49fe2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15deb2c1b5d02d9933a58c1d0b4ab54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccb7855f7a709c899d63d11c41c566396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b2601eeb6f180ae4e8b647a6a6e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f43f3f839b1eebf5bb861517eb266a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fa37a0ee28cd40dcd8420b2fb7f1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89936b0d1354538e68e28823820d11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85094b0005bcadcc47c468dfb1dbe595401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae9fb03ad4f60a9737c8f0a1bdd655402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf41e03f414b73a734ececcb12fc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5e325b6d5d9560cd7c4c9d5b311b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e1be609b8a6559a0b02bfd044d99a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4b700ff8b27cee58f0aa1b2f6dfc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8db3837a7f6eebb124a813faf3e214407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bcce37617ed599bdb9dfee36db0e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff122c693d090a234b517a8292dcdc46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e256ced6bc41f6afc41a3f577f86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9fa2d6d85caa861cfc63fa497e9fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e76ad71131dff9ce29ff9e2d183546412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b324b5a0c2ce41677793ec6d38c5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c58b204de6fdfaa2494620a6f4e98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5888b0c94c940e651bfe22c183046f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb808e57df87be1bb3905e53317b520416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7958a55cb4b7d7958b1cf829753c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986816dc76e7e1572e7251864e14637f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568e118a7ef0365c3e4812c284efc13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78da48dd149e840504a216b86880d36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c34e64599056cf378aa55bd69a03f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74f704b631078e9a380268713615e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07e785cc1c9688b5e1e1ce903fe2f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab8c63eb56caa98c097b59945291b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f637036bc1b969c70e9812a398304f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6d91b60e36c654cf90cd32b95bab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5a0f8a6ac98e82fc119c03603ac3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf6089195b68c7486ef9f883012f9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea1c6df9fe6c34d9c13529f7a72689429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafd5e9845db8683ef33337a783b160430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6199067990f29e3368bf1fbd1b93e4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306d03b459ddfc7cbb73ac1696c902b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bf13ec4110784bdc385a434284460433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f113322486770a6bb70819ee0a92cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b3554ad18501520b18da3a043f4d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05cddecba2a1e9f556419cd530dae2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802003b1be7d316a37eb38564554a8bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56efc49c79c627d913fb8282f0d4df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57300ef6387a9d43e231ad2816472b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e21cce3cd168e2d348df2b4c7774ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a5a3bd156a525d0edbf207d5de7ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea181798f2c360c7e5ff09159c9eb43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16179702e717ca55166504e3d911306a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b0f2014935e0d1cefe5342c2c333b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21183da741a279e26ddb89ec7d506e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af4c19e6cd29f9730ad7b596661402446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928e1c497406e68ff9a7fa172c0ee56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b506e853cfbccac59ca643efd3359448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b99154672193fce35e56158f4ec4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f609ffffbe0530b35ed76b52f178034450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3438237c332edec7e0e8025218935e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db232e3d8ffdfa019c000a18fd764a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb07cd15572781a04c30f46d99b746453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2a67bc9d10d38440c7af2f91cde3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3bf2eed3fa49b0de6cf93eef9b790455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abc1a2a62706073142e2e7c67fb775456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e557fb75fc5de7066fd58f013281c36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d7fc8897c35914094ea3952a0419d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3083d2ee626137019b963381d184b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf09707b654cb51186f31facc9c80e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae85475dac1c6de21ef6ba5804ce94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbacefe43639b143785333275818d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1dc3eeb70e03b319f90e49c730bbf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3b547c0f05c575d06096858df4685464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc4bc2a76fdb5372c37d6854ffa0e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f065738f721d1dbd49819e6057c2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bc3e3e3a107828ee69ea3439202cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490b211ac84d2b302fda32be26f9b93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ef6772f3df16b1f3b6f66c1d82550469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d8c021374773e2f4438ea9a51f5ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebddf4ea5aff5334fb8e719cf56057471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93907c604b9c91790be82719496328f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715fc65ab68398d5874890146d0bf05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcb809568064d0087113b355761cf8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf18fc03b41557abd853865b653aa67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5eb1d5756944fb4023efd6d29d966476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db27c2b87a7080b71bcb8a5cd26c1a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa665429f3de22059a5305ab72fcca8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8488cdd49613b9cc3dd01725cbd5f0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e239bea3534e178f9467ecda7e3428480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773517c97916a8a64b501b40b014ffc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7e830f28255c0eb4d618a7afae38a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daa6296702284ebccd7d25b3ab1ab0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36420a592737cd4c4229c8649397e98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213a17970bcefc323b74c8cfd067f4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fce7155a88c1a24f060ac7266746b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd915314a49b25657f7e872e3b44db07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e67a0e80bd7b505f64290e41031b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7982df6bc1018942d81a0a1c8139b489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365d3f138bcdc7f14162bc1afe415091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbd695cbe16f0e321082101995abe22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe533c3a4e9d8353a6ad32c774cca6d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a630db180966bd17c442c40cddd484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c1b23868388d5b08f384b99ce0fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217606085825c08288bf8fc64b2fc87d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f295197ce4e9affb94f6705db24a1f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029acf520213a10facc1f5f89ae4fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee63f6214b7b4c22a132ded87be8ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db52c11ccdfb63031c9845a84d747210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb4a67b752d5018ad110d7e1b2547c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78456fcae2ef37c158157ba66eaba5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca03dd3bf88b5d354287ae885d60813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458c6e3dcf5759f5e193e7ed3b98bf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff270e520b9337b5fdf1faad8df116a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39324f583dfa932d0203d8828c0109b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d72c5b2dea20ac7477991be8713b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319482f1123a6c13e96cd0d4f3838b6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4823e921384820d9b9e5e5231a8be819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d96be2c5b91fb11fc6852b384170b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e01f916ce2daaeaabf366fbf15e4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff6f859bb6ece9736b5a3cd1dda1fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b12920a1cc7c69c69ae6fd142748c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e43b6d416fba949f8c25b7ced806824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d7078a27e4f71c48de90d780c938e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959afb4e68ada8d2d3610602a73cded26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012969470df267d82c64152a251589827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c3359920664049a10650612c3933328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea7262f8645d4afec254a45210be7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349373b0dc619e33eaa496bb40bf18a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e4ea11dd4f4719b64495e2863036431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a081f677c9a2ad5788298aefedbc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c420a1775d6899f5766a1ec1933633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccafa581647ad771980db512d9dd08f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd17fb32f6f6089b7b244d82f4694135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8120d6d69ea17410178e81838edcfa136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9151c3e1a12d85613384077bdc2d41237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ea9ef7c8e26d2462356d4276d0c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fde42cd1adaba82fa39f6fc09fef339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a575075cf596f7a2f1d7013433b942540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c327bfcca64fc641313e70c85053caa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14568e8b7b202ebd9d7226d0797d328942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e97b293780049f42fd73c9e2be5ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595a7b76d8143892562c8b7f024185544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d98822d908fc3ce0c224d2e10b4b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a2f5fc24b54e8510be83249060b0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959580d6b899305a384c85135c1ebbf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be181d7eb76dfab848edf704016f9eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67319986ff941e1724b5e8605ba7a4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82412055257ef6eff2e4a52948807cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1ed2ed1ed80a5579635e21377af2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb986c4a8434cb84df4e6786d6de852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb6cf63aaf738fd649c18c580d160853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff964e3e6e7595e8b64cb235744d8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25ea92fdb6892a75dbf8b2f0ba922f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1803e3d720dc07071095e179920316156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6de581865f11ef6585a76390ede0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696e751661bec9d7d3cc77c366a078358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f5b59c4ebabb2a11c9220eb25bbd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1263028b5814fffb7391983a284ccf560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092497fdb285bd36d29134890b8161f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e0855543e279654f4b3d536c63e3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c1b1e385b1e60a93db8a32e8fdde663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773ff98c33f7afd27eec48dad5a1dde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2df713d94ecce957aa3ba19c345f3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b5e74a5eba0a0194198cf65898a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aea04b1a3f493729e5c848cfda61267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149070bb7658913fd8427fd7e914c7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e519315eed5475e0adc06a0ba995369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddf90a4c6f5c8a287ce8693210aca470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6aedc3a7fee5cde7281d9d1a5843271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49351827de1a25a4418e613fef836c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c0feddafdc19e637ce692cbad27a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19514e0a8cc390e8161757a5dfbe63ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb6cd60753435c4bbc569f54e0b4a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1048c6e522bc000c2ee23adfbc7c46476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0d74a0627ae0038794493ce3fde3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5c43d9538ca5875b8827bfb604d5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d24468d14f35882c8e881905f62ab979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d564b79bcd8eda845242ebd22c153b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3b623965caa26a292683f55a2b38d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e3d813c7db632dbb6a4856e571bc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b214562a17f7f935a9669b84d1338d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b49357f254f95f7f0d76913906070f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f95e1d6f64af90d5ec60a84776d9e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baa141f91f04651ef47d3c97ea739686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df476de72950d6ed65f56791acf3137e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77575667e72c5487359a4eb5dc3fc59e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9dd67cd1c5372888f1a24517039f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a2ccc9fe0ab5577e0500da5a0fdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e0905f16ba4fe333207d362bbcc8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5f0b4aa9ebad4a3b701037b503ce592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b1f5487d0be015656ef299da7cd2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80841ecbc47b9531713d6e54881a148194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3a46f08f46fc0dd7d1a70103f7b6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213220450453f37ffad7849c10c08b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf00b4ff721c0311bc1436fc1f6b9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639f5e182c92e1b7c6d21d0d8ba9a0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356d9f4f5bb028570935447218e488399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671880e15cf2a14d233b630e850c420100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13618041052b8ebd4b0a83c3390a69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466862e41b3a686fffd440a1a2bfe091102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8757ad7da8f73ae0ffaf82634b462b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00b9868b19c4b11339bb84fbc94c36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d412ef4b63b0d56831324429d57ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94606910067650c84196afbb16eaacc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f6b45d56d888ed3ec0b46fc618f27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39109583b60efb41c8ea7b0519e26ba1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df162d200ebae4468f2882c0a91526109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05837eb95289707c674c77b7d1490e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109144dce33ddd211affaabefc6cf5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72612511429e80a8fd73746a02846ef1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae770ba31bc11fe92bee5a7276837c12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e8c10d720779d2d74ad3b8a7083ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822587d37485b572e51db476f73bde53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860ca056f3f51bab12d3d9864d2f75f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d4e04a452fa1ce1474cc50365d9fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf7ebd2d175cbb99ea0c8445b4be6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb2b91b6c0ac9ee7cf9deff64d4024119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c8efa5ecf45b2afff48778319014d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bff6fdb9a4fcf116f2f2545bf2aad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fc3f8509194f8c9dc5ed9ad43fc5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12df9988aba9785d6f3c4ad85ac8af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa40ba20ef9b98a2784c12e2eb24f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893fe3345665ddf636f555611609be9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984786ec97af34d1bf742e722846cc18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027900efb5d70cecf76dfc61b600892127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8655ae1f538ef9ddb402a2287bbdf8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf7b7899f31022c620cf17dac61f47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d83c00a38c7bfee1c3954d386dbb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96160c81b8f8fe1c2bb2930e5903b9ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee7d81fb63cac0b10847ee1b63b979132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea9c2994919acfbb9293e1fa9366bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff39273faaa6582added464c4bf680134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c783214a95aa5e2fbfe6845f7c710135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6c46a2b6df126fbc259f0ebb43a95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d8d2473a2e1c28662ed8c380ca8b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bb5908b5e1adc61be797bdfc1d9a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c2355af95d8c422c023b7a5b3befa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c98b200a25fa75a7882c371c4b8ca6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc216ffb5a232fdbab6fa5f20ca12a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeedd82086a9008246e551f3373cab2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83875683004d57776cf3f6fb9ec929143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c9bb6e2935289b060b9a9234e71e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824129338b803321b9229eb71aaaa0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e2c8ac2ff51350f2b92a628fc3b94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8fd5a36692243d71af69727b2ecaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af132efe69022f950a78fd6855b4bc50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ccd4b9fbaeac7357445dbbd20d1c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703a1fb9a10bd7f36f980c280f1f8a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf24dcedfa629960b4a46162bf1560151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217b90b6a84d79c66a9666d75dbbf28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a00f45b57b028b02040b5b8501d34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13d31cdf5a7fdf6c635914dd74bbd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a5a12956b8729a17f245c01479339155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9c3ad2d957215098d04ca5ad4b527156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bca0bf801af4aff0a49a8d71e9099157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef5d175cbd28bc685373097444a625158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f59a444e4b7863c1e2a413b6156fe8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398dc655dfb0441f1675bf148bc95fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e719522517b7cccf3a324e7a4b708161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf304c54468868a30928c5dd045c3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cb1bc14e9d885a1da84bd2c9279e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f31b79cdba568845724d5a21fac0e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9440b2ce069df0b70811cd6b716c528165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303f0a77d6f08098d7c073d528e2225166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e773f890d5f67358eb000a930bbfbb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f5d86175848bb5854be7dd61628b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16060ff8c547aa15f4df64a75d86a57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b851f1dc3c6b2f1e78eeb3b39953b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a7767a130da1e94a449eb2d74ce26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9f40196b966fcd492ce319a4d5c4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc736ca00e208e691cf2fc66c23b419173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a63bd80294cae7c8c85ec57b31aced174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1624bc319780759345376eaa9a4057175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befa7294e7cd0e07327c4eeda6cad98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624c50c46432112d73f07a284ba6c16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e451fcf6e23aebe366e26738eb87b96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3855017792f84c8b3b6f2c0d5fa53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de2ec5a26bdbb5278cd59062cf866d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3198c1dbd2635a15eaf8bf0650b8eed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5c3310c65eaf9b8dd51803464a0ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fb5fec2b8307a3208b6bed585b95e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68c7cee4da4039fd8bb10c7723239c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96a217b3b9e4f596974fbc4ce6b5c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fb0f5f628fef4b4b54638d821b4f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2c4b46cb98a48c6ee9a7b27acbdb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4068f8a5d45cb5d334cc1b36d932ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94ec4546c0e6832d964eeb63a937e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1813c43aad89fdc8765533c6b26605190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda4d61a79351eac3e63c58b053fe43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7160c1e049d82de10c711925f656b41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fa8ea3e76cd86414b493899a93cb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21be189127043e69009563cbd7bc8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e7448d6be71b8e496939c5057ca80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cb194cc2e3134e202a8affc30fe30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b4049df39908d9a67b3c5e46969a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496477c383353b910cd7606b2e482e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95348dc567062dffae00e0a558a769199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e3d82e8911473f94b064e85a996c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb02f916447cd7e211b17c8e9cb60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab4b0b0eaf9cfec90e0dff5f69aded202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ef8c73bb82e2770415788ec3311af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12bc2c0b880a6dede5e8209aa645c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fca9f5929acc555d715e6c259bef9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd766917d037be97192509b8eb84c2ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabf08f3b8b4e93897fa4c8e92835c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c655284d150fc697a1b46e3616f4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7e956603a190733485069f89ca6e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115715857404d6583b4aa99a8776550210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0a3889bd0b94a9a84d271d83e13a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62d3f8830cd61993b9bd5cbcac4704212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c4771b9d6ec441ab058ded6cf1403213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85a38997a7722a2a6ba0106a8294dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd1d57dd57c48ffddc3a7505bab0ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d008684614f401dce0faa6b5a72d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cc6748e2005138d52b8aa7366f23b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef25956e43f1f1b0280ee87fecf77a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a0dc67df782b6a10f60e7ca2867ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16912e551adad6f2e119d45dc28c3a68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bc1ac6a2cfe5921571dc58b88ca99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3ff98a0cc7f91c4633477dcfae2a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78497b9248f0a04dffbfb02441f4dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2747b533898ff74eee2f53e902a6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c26bf4c8d4d0020d92d2f8e4045613225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def028ef8289f899442a57e2ae59f9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bf74ac5bdd21193674adc5119d04e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c9d2cd94ae35a4b2b6a7728710edf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31662842b590a1d07cb17b5895bb9072229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c36fed5adb897b306ee5f039e6131e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1d0abea17bada8bad3026609f62b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8bf7ee2eb12c06a766cec99fdabd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d579400b85072cf1239e15c24cff683233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1430d436b73098a7b73611cfe3f05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dbabdd3b110564bf19256b201f62f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b21485fda679c97e2c315e037a8677236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c7d9243f0b71d69cce8eabf4bd46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4e2f376174159e5bf62dad633a40e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb29bcc2f397f1385438314a86fd4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bcf77b506f770cfffcc216d71aac7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155202e722f370db61f66503f4e1626e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7030629c0016701eebb5da43ceec9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20b333d73a2cc1e4865ec2264c0170243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0614cca14079e80ca782d83dc92553244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff954f99de476f8b93755ae199c09c52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ac4bb85ce062d6d54bcd5afcbc2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300678dd8a3f246fd94a2e9c43416326247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623de757d19ab52f64356c9c2056e34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b91f10f0a06c4a39f526b6460a2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999cdb77b9a444c8fa09c4a7e42c2c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d811e6bafc69041ad998130fc593251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd07b071d6012478766ea397d3a4fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b721829293493baccb3c7fc0e8c30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e254fc1e7fc1d62428f2840704a73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc38f65d8eca136c6e6d60dbd76bfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550084bd572239f66671a4c447d34238256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f562c0acc90ad780be1674854706ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056cc5e32f1650612801743332828e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3ff7f80a93474aa4cccff2d23468a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3acd4957ea41877c7ce05b6a16398260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494436d79b33da68f8489d106705b95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d3d77a7d877fee3af038726d014fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d782ddf046d13f9267846e4a413cf52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13202cca8ed3072bcde6e13edc6fa8cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4eeb9de540938c544de44e8175c34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167cfb051ffa3b455f840288f68250e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80e134756c282e940b1336adf449ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc22d7652f35dca191d13fe2f1db94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe611f16f4e5de3ea346af2286dbb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac565cb8c7dfcbf1b40b06f57e0e55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4198cee0e22f51ae63112c35abf70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c96ce56b4c209a4cd0598fa50ead4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eecca5447da42029b42303dc35ebf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abfe1e1ed4d4b6a5d9dd6e51e503d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f511d3b7ed265a037153cc2dd9562275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92ab4282443438a9ea120383552c8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ff55535b89f4a6872cc33770cde98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85a4c178897c7e03b87dabdc6ba27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be10e8165d2ba02656c30e387292f2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b0e7ed83766419575d52464b24e98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fe8710d2ce893e4d252052ab48bdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f296bdac7673715438c8fe8396fb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927cef14cb14b37fd4638e14ff9474d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484221421e84fa64852c199dbcb78d06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df5237061b7a7ff9c8b7305759b6bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611003453d7c551daf73923179c1d92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c187ae8966593c620a90f0842b83dea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcbb76dae4f310ad962982aebd94b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d0bb281ca1094039bbb5c25df3c50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88e864b23089354c02043c56734385290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01964210a120813724c398e11d63d7ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed0d6b295d40a427f9a803ddefad9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362179d1178c19fd6d4139b435e5820293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46dd165a19cbc814844e2ab70a4de5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3ff5617b0c75b79f32b663d656433295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b062075b48ffa8fb0b37d5d46a423296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f8cfbc3508f3fb35d69ba5c111163297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20f0b72f76face3437d937b05173ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c23d77eaf96983eb39b8c2d5c4c5e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ac9629e3fc279d5ff470851d47be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9a973f81318765090681a39005532301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bff800e6d06d2462f089feb064463302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee63f42be42f3021c992dea7613c9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de946eed7ff701d7727ca463d9237a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb24fd7e9ae0ebf2b06c2cd04458cb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65605137e114526b0bbb16d0a46409306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be416b8d8b764376cab603572474de09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bb5a05ef5296394fbb7e352d919c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a44a0c52186482fcb51d7f8b0123d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4072b156b17953de876fc16d2d69aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e4fb1337bdea96cccc09182a736c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa7e9e7c477bcffa2fea5a42355e6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a119df810928f603a1006c7b9a7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6a63f70ebc90b31196c4f996717b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca9cc013f36529b1ff5a16bba1c70b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800bc7624696c01507aefc9681b26c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ccbc6d33512688c438df7cfc01e10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe5ae27abed6080ab28882f3c87f99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096081a5828c8162e99e15542a5b3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8244a2c9d9037c92f1e4d87edd150d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a35f729a3960d81d27228b6db6e338321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc721eaeff5f936b07170e064c7badc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43833cca6c56ceb4c46de7081c9b2629323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebe36d98abb398e9f331f01bc664dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b8baf10f6d9122430026c4df48494325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099d2df67f2c9b177ca7e2ebab640ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df8137387b8d7ccbf44e525a25548327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64fe06e77b16a8f21210e673474a08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074592ffa92a1dfc66cba2cd734518a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0418aa6a77f1451468208c77e6ed28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd829e6df13d6f531a8d93b63d2598f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545986438d6f114456c01389011eb679332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d5040ac9a2f773c0f04f300b6e27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af823f6ca04623fe0d2417ef61ab67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a18805fb4d13900be3b7fa1bb15f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972c1227df89465bd41adcc1672ff6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da86a4b341df7910ee61451fc734807337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4234590897264d3adc7f1fab1396ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7411b5079a325a65b1355c67aeb444339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc3c5099c5fcd5abec393d62f43046340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b729f5b6f2d07465bff8a009de2a30c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a12e85c7e49015a060be56af3a6d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb8a691e61ecfbadfc7d6b2492716e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b72cee9470204d80f30a425cc4ee3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14d0cb19c71197a250a490e105e024345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b61a18b706bd846d767d0ddcb62bcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c0dde445e04c8fb5145aebd48eac8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948eaf66dccdf540b4c7e1f6c086189348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2d087219f3f3c05c5de7389516226349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784cc7f8e42d7b7b0f503625d3c9821350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77c875e92d471a222d229d549e7d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e344a506dfc0f689235e309469f5fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110cb494387310e4c7be84f9df41829353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ca54b7aba711516bf8be97ff2140354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5a4a978bb001eb7a659931c4ab403355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bc074e8634bc04023fde6aa2c2b9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5cb461a77cf48bca28b8d0cd48106357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0dcdb4bbd9fbe220c21813d9b189d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c0c803455d0dee6fa3ab642869f72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c3ba4c438baeeb56b7a3be4e95622360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244cb07bde57b7f77eeebccc49383d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d527e2375bab08930e9e4d92e9a0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32f12c6275435a80c25207f976c641363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699cfa06a34b9a0e2fad7302aca36c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5968045f21aed25c100f016a0cee4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b302f8d2df60ddb6a42fa8ae16247366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba19cbc2494fb54f5b405683b86f3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bd5abf5e43677d9b681bd38919590368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d41265e65ac320bdb45999a865d20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc82355b22107f95c1788c04e9f5a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ad2778514c104d0f41efd485ec568371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b074c9cdc71f2ac2b4060cf5809e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05325bc5e713ed60f75726c4dac2e1d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac79eb73728648e46fdb183b6bbfea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a3c2413c61697a3aa5a6284eb5a7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecd12909b61c5f3298138c1f0c109b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dbffb0a01b9d705bc98407926b519377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b31af712706fd2eae585f71b017e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76235c38b6145e5b717b8b9ecf98c84c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef73ed4a38fac64f63151d33223aed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f227f827013da7bda7b54f3c947f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2407b056db9a41f1f204918421f91e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec22be8080f779d023a6d70510a0aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651fea14bd5ef9a163e652014e5d0ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068cb398d211f2b04a15df4dee865f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314787e52f9a2b0f70308f0c4e4df7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5d47d2c0e6054673218cc3cdc0939387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5dc2f1dab70b53b141e5a68d821e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaac230e683f9f9174b01dd7045026389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef092932eddaf2b0f899a9d7b99b7e98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835bf82c0d86fcb57bcb81e178ebbac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01491676e0378e954acb07cb61cf381b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe244148f3ae466dcb98817f088fc92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2992a05189c075994d3c980e327ed32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cf663187f52cb22a122ead4401346395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6b52a7ab92e1f072aa3901623662e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74aac9dfef6ba18425e193b88d415397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc3de2441437e66d045df9a2c0c98b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ac7d0c26f57b630578d11047d9cc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b39f45d43ac30b30d58e09958e1d8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9df730f8ae0f7f236a87b1bd29c75f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b190b85e2f883959831261a96d06b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd03a114e16f63c62fb87150f4da52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c1c4aab7564169b88c8904b68cd2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1a16beabc60e2ac93e26badd2c339405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89198aa4caf1d94f3b9140738054bc8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce23faec2148d1fa1865bb09643ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91139550989cd5b0e77445e675cc0f0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe869074047897f2ec4b8e53342937409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4a33e35a2c3dbd437e73163c32d8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42cc40b48bc7ae247af9740f6cba57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff425adfb26d333a56f11b1fa1a3db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb96db2d6f19053c3c053124049259413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841727b1dce88cf2edcb48a20df1920414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51951a021ce4da5683ebe8e2253d9f35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b9baca5d5ae9a2847e510813b2676416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90665e61d7d739ca3226e13b2e30b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd5eeca6e92a443212374d3ed982df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f75fc152423c508d1d7baf68dfdbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180f8f77825c23480a5635d79b0fe11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8873cb9a0f7d8f31494b4c4d07653421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4513a51fb3859910c4e6644c44e09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6ef4686bc62f81306f891b370d32d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621b40ee0e684449874d545ae5dcbf2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca6492e8fbc0e347ff915b99c3391f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33075151193ccc9584bd28f689c6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ce14998eb70c415dae31821400f5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34c664db2b771c5fa7758a4f7a68b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500fee99c3979ae3864725f2ab1900429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4386694ffe3303c215e992f88ffc3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e83220f0db21797fb3a4ddcc79d98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b1b6bf19111592e9c548f3b389a4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5df5cd69b6f0395e21812d2835c9d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109107653ccfd305b76570d407c5f1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef12e348b72c91af923fa5c72d73404435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb1e4997ea3b579469384140ff98af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ba0cd238012a85a690920297212be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5322d55cd2114a642e81ac3e4691d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab7e0b6c19af099dd7bd347fcf0984439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afa03fd81341eaa159b0d8da9153a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59bd74164279e6f3747e53f31accfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c1187258cfb333f4da3e2e2969d03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9a2594c6a08d960b6af29f8309d6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512125960a07e8fb7feb278d60ebf56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9677925a8880350b22638fbde264fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834123c3ea8fa474d05e4411828f1b85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8e46c2f49f3a4bd3c6310fc785bcb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e47b818f429b16fc049cff0a7c7eb1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103a19b92b1a08c7113ce54d7afa046449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea269f1cbb1705294d73f2d56f5c037e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ca32983af7a99f0a707aed52134a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ec18f2b1c68c57c2d7af53f81c0d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8fc4d1c396083b89196112edfc70b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a526024b39b443b50ca32348b6487454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83fdfecdc3d046a3c983a8143e3379455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc46a88e3c35671d19acb5ce731b3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070f0ee4bc5254ead5a630486b7a004457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf84529383b455e3eff9177e7d71d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168914470110481724d655d6a3c6b9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3b06982eab960124dfcca01b671bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3aabad6448f6802b30768c565a8e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd916cbe85afc936ad6eddf350b168462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec844a761f13c0239caf787c4eba23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d54e8f7008795421225576c813dfde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eb951d76d2869aa931bef9e4f5ece465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d818f36c15fbfb85adb2ca8dcef66b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ce6671f04e13e2673ed72253b54ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b50d1b9069fcfe3ba09ff45257cdfb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242aefec9adc1eb7a4683c01a1c7bff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c2e8606525b3dc61179fde59cc2f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589890084ca997fd26172ac6d3a164d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7f24224eb619a140fc5f6d40198f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccff9fe8b56234946e0b74cfd30b33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf3376b605007d87aac2dcefeec12b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698d04161b6d7ccd9bc219701c67603475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9943fa55d038d89f79208313e4091bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ba620602060d338694a58bd586b05477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>