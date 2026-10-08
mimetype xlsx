--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb1dd9bfd1b8a89f96c3ff037369161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2498b5e6bb1c58f7a02304119eccc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51607f127754187e9b21b4bf521394993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d62e12a330a0b425192b676146ea8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b9d2830efda01cfbc5f3e9a3389275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf1fd7d6cbc3f6916806383b43b8136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ed7f12c0ab5d812d41976f5364ff47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbcf59e4044c503453ba982b1a2c9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7d4e33dd352e11841f78caebc94ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e5762fb5066e5eb8ce79128e5219a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad73c82754b4dea7aa05ff7a7034f9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fe353bc684cefee00e4c330939db512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c2b9c0723e9adcaf8209bcf15b99013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d79e02e2bffd42fabde6b969558814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2a2d0c8109f24b0a60a3d5338705815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dce0aba73006c57b49cb04d118d8ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769556b15df4c43b7c5beef50225e0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cf48200941fbf71e2e49ad1631e3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368220b8983c8fd0a6a2c8a82afae7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43889146b4640d78002b36cc1d9777bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf743dd73a4e1ce80611ae05717bf2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4890552293681bf05d836f920aa86122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b950d3f794cc1183ef545c2085f877c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbe19224b5b849d023e64c171e204624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4465af82938185df4c3359fe74ab225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79147aa7bc3e6585d65ed1ebbbf1873126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fdf092d476e993ff9057cb0193c2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2c661d3d3bb63a997bea54ffbbce928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76d285f244d8d276bb161a81fd9a9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f37fe4415fa016fd7ac18d5f9314b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e66f80a21a50f576c3390062caf9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad668cf1bef632c73e235487883c3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9dedc22da8ad1bae2acdf56c1871633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97857791767490556c42a368ddd2c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08614f6579bc4cd60ebc1ccee3fa58d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba94fb62061cf11946b62e0661d1f1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dffad24c13b5cb8d819f18060668a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c0bbdd8e0ef4ab8e785940473410638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb22965cc1d46b36090f1041089c6ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011c4878da31fbc7842d7d18bd1e98b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4812f444b62244b9ab2ef28916a01841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108f135aaf0a728999e42d2aad2211842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1926893b4d2c48c63e96aa4aadd1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e807409f7e088deb1225ff428dd9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadd55b1dca73ee97a0e3320d908e9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff358259a56d8d9597a304c8676702e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afd3e0445f3571deafe214e33c551c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf46f017f7d557766d4e5959b987cef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0b99cbe429a799758bafe37b603df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48aca144804f5d1692b2b885a3ca8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62990455770447852ce36cf55fd2d1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a0623d1bec7f1cfec2b13c4392c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fd5969dc98b50273ed207c91e67f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee7538dd5d98bbf7c48af27e6de24354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01eba468b46868105ac9c84b7263d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894b73d0905c41722ac8156b6288b4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4b8f2b894349f4e7ca0744b20aab157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54717593421db8df3fe60b2390302ebe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e4fc119df48bdbebb7a1c75eb42659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a08dcabcdb6e9bbc82d0d8c9b1561f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b2393a16eee7b4e359305284cb2a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088cb30221a8dd1491c07853e3c4f2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b52264db7e9774fdebe6983bf622963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b725739c7b9b28ae5c2692ed579864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c21c24cb89de4f7ed092858e16224765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f28d43c0e6a6b5ed3c92095a04769a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036ad88c2ea98d1eb1089a579ff9eaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df02520e6abd2e41bf3f2c3262c1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523504f754c1ab23ef2bdedbfe98ac169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90ea9f958a195c25e88a7a0086612570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce277efc4b4ab89d4baa436d30b822e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f42f5762884ec3ba2124a9dd82c2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce754b479697b7837cae2fdb31fb22373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768de4a7ea8a2bff9c505e17759ffa374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418060a3154be2a40f840d6ddbfc44675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b0cba8c3573ad04f9028c191e934476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ae78f78f4fa3c00a97cb10f744d2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ba28f0b841cb8bd0a4fc32d4274178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8534147948c4eb8eeb94ef3d7fc2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eccb55ab33fb93c31ce71fb12019580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846f4dab098b83f3cf5b021b9a6979381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e753410f624b353966a2b8f5273440e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756092c309deaab8ba97bcb714f06d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc586ae398389dc32d7859265c4ebd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7168a7ef7726347b835465cd9d89e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dd2845285ca10627b07a86f0fcde986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ef641a956749f47e1fb238dfb4c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf148da3ef21f465c26ecbda5b0aa188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9f9a524d403297fe8c85ca7710ba989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddc3cdb920adb0bb0ab3a55c47469890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d986b8131a97b5fe9b17b3d36a950291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0f5fa8f5e6241e5bf7584ebd7eb5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080730657e43b678f1c00870c7e0cce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5338336a8b523d23a5a5294ac5a9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4187756134628100759ca3f5720359f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c24f3078a71498980dc2d079fb1b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5973a7bfb313ac9c8d054f52dd620597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fabbff027c868212023a80fc6614198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dbc85a6630705ef8fe613c31382b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a835341f967cf02e6002919c8f1359100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830e92eec797abe70cb0c2b0d787ad8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beeddee594380bd547e147cee731ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cdc75c527580d87c77a00e3d342a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352e540297631f28decd8a57213f417104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bb97dfb0492b00a161dbcaaade6bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeadd8ce094f16ced6a0f6b0ed39b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd08a904475bd8e73348aa3dbeecc7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2ddde5e9a1818266e5bc88a55dc42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeac80972050631dca465f374bac01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18e671f34cea0b5777b5b71f60f04d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535272d2ff47e2054878dde74b777fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9b9963404550fc63e097709853c84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afb1d0227fcc0a2a210a18428ff738113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b9b0ee1632c870ffdc7df395c2607114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c6d58d684799fd3f25bd2d82e5c97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2765058d0c7228148c3f55d4754d00f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbf5a752377daf1dad4c5093259561117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa779cc28a3862e7f70a6b61ddcec8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd488561bc7bf0e66c45615ceca75f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0836c2d9bd9d60a4815ccda1361033120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f3e959de9659179c51285641e01ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770a72070a1e19e2611fbc295ecb088122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f86df7512a5cb8e69bf2ff5c911a86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13797b4d33ee73abe805b87df955b28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63b2e2198d4d0f72506a5ad0b130a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc01c657d404e0f74c8131b93f806cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a348ab08a8a78642320b1a2a98d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6872dbeb459118e5191c1c4a4e921128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e364c0342847ee1a17f1ba9cd9585129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626690345644bb29d84dd4d746337ecc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2eaf62810bc2cd9d50bcf8719d58b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad609eb775e81a559d07bff71b567fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefd89a4da76869a4d6f81203e13d64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36427d96ae82074122993dcd3dbc95db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501640226d4628cbc3a0bc546d9b3ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3999424f4b7f38b2cb4d3f812a918f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93163ff1d1dd4b3af996c94a51f44f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0978742abee4dca08690d4ae8b0c57f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4645266d53d36d1b20d4a6abfa5006139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892c330ac0a8a156066bb1be11cd99b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc6328efa13ced4409bc94ce2052f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa05cf4a68efe0800c3e3decf27aa73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01354e388d4f718686d3f43ffab3b4df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904257c75d5f8338c695e267561f086f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c57208fe25b58dfa6294f435b67d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db0c815a082c28f12a8df58dca1151146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c676ded3314d3ab156711f973947147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d211c38aaae1a5ecff16e573100ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae96f8802ad1f8c8c886c3e4efd326149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79870150f979e96606ec915af420852d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca41e4df3b0b9d1cc436e50ae2fef9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465ac097dcd2bbd6e8f7b37f103df21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054af2545d531c707d01c0beca6d8014153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412d32909874be270b08f18958ac452154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa950755b42375c63fb1421279f95691155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a31f1f97a8cc2dc744946bfaaa19d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837e2e4026f1dcfc6974351addb741b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46572b6172090f5117d386192d89bd4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fb995d61b27409b3d20a61c532c69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d5ddcd406fb3030e5064ab34cd940160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5447e240ff7caf16d07095a6ab8d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39fc70cfeedf18b41e50fc4a63d6bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689abb575db3e21df62dd4d46a4f34b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6073221240655c62ad7eb206d3e16f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21016ae8b4e996edff78700d04d93a6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca920f9f128c85478090322c49ba77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09e3816f6313312a9bf9edc5a6365b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200d70ab1f3f04a8e92b22765fa6486168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6d6227361b7c5622790480fe72714169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e49d9498181e5a9d12bd239f9a549e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa86b5e3156073b8baa1050454204ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4ea36818aec3147d294a9deb24df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119aea58a69038d2ed91e558e0447c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498f4fa9219e7fe8344084bce130f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558ec3c06e7bb3bf5d81d5fad9596cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1725731b7e17d30ce0ba1569d2d13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb3b3e752b912f824b0d659671a08f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aa12ce1bf5295943e4187714405e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9c05ac09ac37f636fa7d666840374179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ec6ea904d927b93e5dae2520aee2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e640fa468a685dc89886e67ca0c6155181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c0102fe094b889011544c63384c7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb3ed90387c9110aeaf2c52c68e245183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05581681fb573168907184bb53c6d9b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd5424a3f060fa8cbe117d742d6e14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2024b73084bb681ba93ec9c0d737d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa31701696ed164c41623641697057187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798bfc7015f1426796a9a0c68f86fc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e424cd7aabefea3db7bec89464fc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1c53ec44c70ab37e31609805b260d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61de9ac74bd2ce96cbbf3a460eeecd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12b8e8e349fcf7ce2f94c65055653e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06a68fb5c886aec2eda00345ab4425193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e17ebee0439da0913a89879e1caed4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316cb65c73b6f7f4fe44813217971d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd586d23b5b4c2d8431d64765cca3df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2b6e624f9bb0c45baac3fb779dda1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9f004a00ffd03d10567fb90c6b108198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5946f9cfb475d816b9aba74d691da4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd0d7c517e24e19fc80132a7a24aff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f1f9ecc842afca7efedc63b817cfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd68340817c048a42807bd968508d73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809eeadc0cfa735c61e554cc5009a38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb009caa286409d88c5c3690606d391204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5468f152d0777491ed5e4730f525ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fea5229417311b85533a75621da25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce97658ac720e6a6c9fea09f03b5060207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65392d97a85d4cce5dfa0a11c71d0bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd670658454d4454a6c6c32eb29c72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898316c3efb909aff35a53552f32fd75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55312a7f60386d70bb5b4127dd74c9dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31562a498dd8fdc516167a8080e28a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b5d82271cb9f1c2b207452b827508213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02f937819dd99ad329557da786145e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a44e71aa04b886f2a0d1d7bc37b42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5e0a1482fbd9abafb4ed59797a13c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459abc2d7edf9486913dc5152342592217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89b5a49a2f7a6d11e4de7d4a52de77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa640208970e7e15b4798c62dcaa46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb23a1a85447d55b7abce2ac39b629220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf008e9639ab30e987059d2ca5c5475221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd7637addc181e7fec1817b433cc10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67052936d4db402c831496c3cf7707223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50de9b429e26a749d32f44c7c4d6e79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c5b095b3591d5634a20871792898225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd5754492f647b5521bdc83ebe3d12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957195da5f3985e5bb0ac77bac6a516227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353da0777645519f1fe7c44e5a2353a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3dc6aa88d79a5d613022025226c4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad054e78fdd4c45480c43d4ecfbeeb6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706568165aae3b2c2ecf74920da7fba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfeddb74e5b9138cc012f95d9a8e7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd575648a00f5a19ca3f2a6475e90f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bf7aeed15d1e738e9e8c2650c452e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc5d2500086c9ba0fcb02724eebe15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ea92e81038b3ecfb903edac28ffe0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cc33591d855e2ab8ef3f0a2544c7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba1d90768a9202ed4b1d7b8114e21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e998fb242d1efd6763a0cecb995a2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d376320f66c6c56f8b5eca7e0eeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85733b05d653d5fc75bfd07d7d88a1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce8a5e1d76c60c1ff740d6990a7897242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5fba015f8f3d3618ac23029a2ef30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a1470a1428cf804fdbd916195818d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7fb7c28dbaebc9fcaf628f2d96306245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c738914836e2ee57e9a36f6cfa6f04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db167c4953786f962b84949110c57a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2e02abd6e90398f1051d407fd6358248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8dada57155747d82aa9c0b991621a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ee43196bfab9f2033a4427189c323250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26767e21aa8235d9d6e6bbe6cfaf3fbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f54a1ec96ec5d084427f350dd2c6f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f70fd722542e3a8840a711d6ce4cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c58bcf654088c132100280d80d221254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cd6af455ddf6f7e6dfe51fc5de9a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad021ab30021bc027a1f65a0f5b5d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76f9dcb124902ed65ce8135dc07add257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd1dd342eb24ed8934cdd144710210258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef319d1560470eaf8b9334d432981212259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a677b411cfce80f08cbc11af5f919260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99bc11c4c3ba30d0e8ea8e8e966f6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea7cf0e885738f98708d541fb15cfb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169c1bbe05f29ed3ad9d7e338bf9dfb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a7dbfe7e8a58c73b52524089edb14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f296e8ea5e2b41188494116f070428265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc208da72d6067d7505f325a559c4d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b76fce0f13ea326f101de18d3134d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0102e0d4d704c97d6b46a1ff9a1896268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec39038f4c0fce87b88b359b35e31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5262bf309505b7f91118f6bdc3a12d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e268e3502ba57472388d99ed002175271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42662c85e2847863b1567ad93f669be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904471810fca8eb0b2febe55c5f6ff48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0221191b976a8a3c88620187034b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0393d5e2dc9f31f374b13d1dce794275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd108d69ffa5075d004699b1f8e34abd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085cfb0171d901c33827755948d0a51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a7e6c2ef52f7a24a8bdd0afd69a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2039564c901867ed161132c5adf04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f611522fabff4f5715c8a023370450280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339beee1f07d8f7f08805c8d4350466281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dee2df1d53c912322b87ec92443d17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27d6d6ddae952c0d75b33d139f78d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b547e867d7573bc8a73390d586bb54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74c9dc69cb4839dd7d167bf1868053285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fd0a1ddfd750527820961dd64d7fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340484004a6f1b4814b8710df8e870287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304cc4ffadeb179ea9748d1645eac10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151c80711fa8fd3ba585b4323661647289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e750612a951cc3a105a8934dd2181290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9627f767dcbe183cf6cf4c8a5e884291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e58cc6a1a055dd3a068a38eb82ee45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f34b6396aebe45964439fa56d7c04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec45800359964de5cdb6243b5c1061294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d534cc0294408f17d78bbb20e938f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7151977d40f8b4b5f3c283b89d3d1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241cb245073336444a949c18ca973f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f2e514c2f3e584d4a43be7cb4cada298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ff781295960b6c42dc8a9c899aee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249b1d1bc46e0c2fecad2aa0756f029300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17671c8dcc248cf48553f34781faaf16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d58d90dba4a760b52bd2a44a6b444302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acc49ba9bdea3d07cdd339dc70bb83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93452871261be3ad590bd17fb6510cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54086f69f7fe24b846d25368e5db793305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a4667ff793d704774f6ac3fdc738b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582a503ef2e66bbab7066747e7d8f9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e09e38664945ed00cd6ef79f91511308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93740ede8da27f1ec4cbcaef2dc4074b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539f84fccfb4b026d98d2fe9f7b70d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80265d04ebcbfa086c9e090278c7dd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd18ced32571c9fbe79251914f2184c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec81cf5ab45f69db668e0e8517ff6b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d4d37291ba0ea050486e66cbe8049314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d060f7a11391ed1d7346fa6fb6299b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71ac85234b2a6eedb994a31a2f5c8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039240f435fc3cfb98b78ce28e0a304d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f220f4f106474862c99073c8ff35c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a00006cae5defe21327c5c788034d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeab72a8915edfa9c54026c895ae21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db2b905992b34d668758ef284db1b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3a8f2479c3fb1c055c38b8bc76942322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06014e48739ae4eb2892a9f0b62fdfad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c03c6dccc4e29bbef364c1fa170bbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f342246f3d13b4baeae121b64d0e59c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1900a409c3c894876ff2ef2b9c39b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1005fc213173b8cfd4c13aadf4cc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a34f18cdf224de51693df023a2d7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a14b4d0c5db4d068377ea7ca6841b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd46d445ce95ba5183630a1daf09e07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37f0edd587e79d89007c686b7f452c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58724a13f865827c2852dcd36aabdbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7574767fd3e26f7c5aea4aa9d1d21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4c5d8bfc59f4381c31dbcb1ef6a2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c37204d359c7a2e5e5ce63c8ffc298335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17047557b5ba587fdad74a38727f0750336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16ed086722faf8230b30170aa4ebbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5456849e36e4d4cec099f97971f7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bf7d109e596e183723cdcc5bb7947339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631faddff57d7a3ff4fc5ed12edc12d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48ae4089294bd5a82d1b1dba47a70b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2ad225ee9386f9fe0c0a521025ed1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05df3e8ceb191b16dfc23816d33dae0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392935360ffa5b96837314a0ab60e681344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80080440f83dacb235ad86d41fd64367345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388cf5d1645699194f5da3b30623918346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3529eecf17c905716c63f4b40924f0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d288f08b82945e37f6369bedaa478348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0c58dcea4294f5d44254ab1200cc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc3af5abc1925d443cd54e8550ae8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874686939d89611758ecc55849915437351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336369db144b5a3b8ba821d08744c2b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff1111cd8aaf76f1323991b9018882353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f283299e1765ef5b501fb391dc0abb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16410e4e7914df1cbcb6308478655312355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c60b0e18d5037715fc191c99002a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ef8f8056464c81ef2872fbdf7ee1c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa396fd77547cd1c65efede74ec26170358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497eda3802881734a9e1900e9e8fd66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c052a0dbbf02c829d429527611f85d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9542826ad808384177e4f3f28785a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdd1e8b88f70fdd51bfd9125d058a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857cf2f8448f52806c98ffb3053909d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fa659161fcdfa390eee8ac6dc66e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc820571625da043916dfd7884fc21f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491215c64ea1e7c73f73e1f1e6f16e08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74203b1f8f5e38f6dce097662cbed9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5789e30ce78d5f281cc897914518c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bab801a0edacfbe9a5c508fe2b78cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742976ae639108f2a844f52acb09815f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355bbe0ce4d49400dac95419a3e0fd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1d0880bce8e515f6a68b6fe388697372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a17480ee164949e6e13891838ad5bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c504c9a1c3931dd87e50fe016166374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fd64faed8f98c31c3621af7b8e925375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fda3f701d664d869dbe1a59198a7a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1adb6a5f73223dba65b6d422d5fb1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db9073581d0cc03639007b9ef61cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f75ff47a86a4ff67bad8ced4d7685f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26647dc1078b229a9b89fc07e9a731ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aa2df037445b3d3eea3d1092b77a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ae7bae89c5a98429cca35710bf7de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86047ba047f7af302d95935cb0766c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d773a2e077bf2149049611a8cbebc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289313260b77928cf71483cc71da228a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f7860ad91d396ed228caff3f3f359386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fd741a55bbb08906ace040533c910387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4176edafaf53475c45dc29664f28b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53581dc9e7a1f3676e49c84046efc9eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b318f6b8604d76c0d7ac99ee78560390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd28975cd4eca148d2a9867b8991a46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcc5561ba9965535411b274e95620e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a67ea5ae351e08702ef7cf7e3fa859393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca020801ccf7a5bcda2ae2efa2859f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56044971e57ed13e2bdce936d9ec68a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f223bef808cdeaddde0e13fc6d19e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438cfccb7c7ef5f112a1599a3267887397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf331766d47d30b2e814ebfac36352398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118499a7734001fa9ac7744147bda61c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc480988006ac75fb2aa0dddeb894654400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c930bf6ae0f313351e4556b5f7e1689401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa0ea334e5c51ccc5c9d608d765ece402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c52af099e4f4bf2757c8b3e9f7fc21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d4fd21f6933fe6ab4997a50645858404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1042124cd7f32a5ab4f090ee7ac982405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5f2e5c5b8f5b8d23e569a5c2aa30f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980ff94724c673e2bf3aa7e94182835407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a93ef07eb897c1a5e1da294eca698c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2242910a8c7bf7052f90e89e6bf45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ef6c58eb20a1ce67e477b6538fa13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644a79023a399d66eb67fce684e6ac4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba09fc898e34960ff7ac1776390779412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabff540b62ec290c2b8d902d6b22516413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0db9f8a5183d7fb9193eb409641b75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f4b1e8977a19de265a91d3a1bcc12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac27adaca1c9d76a10f2c78e0335781416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf369eadba7df8abbc339439b56bd1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160b3f0cc0c607564c5b538e96825ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e4d557607f3300d0ecaa0a7c2efa2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a6e66b5ef98ecf8cec4e59c36fe88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced81e582d2cbb842d182bd4b63eb3f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1350e97437710bf8fd94031cba82412422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c39423fe29a23a04949dce37282a71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b311e53db45f8d43236a952bbd4b7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59674bd5b72185832458205f50b3385425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd3b705c40ff64cb5eda9a621f61b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcdaa34c9c403e6e366085eec59c6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd5b5c12d64ab411390a261e93665428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed9bee3b93693c861d47ac64ce13cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ad2361593aa4fdd8abbafb057956430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f55f750d7d46bd7184561448594aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321a19f996536a2f38e11c14b30db88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838f9e0a655d9a51e1b0b31107184b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b681d1b2ee7d17432dabb8301630b2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936af25ac0eb7df08b9f10eb015cf0a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c94bdd82b529de9291f9a122a3af1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6f190ea3b9f124f8a4324148b015e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c834a233e5b1e380da0ad5affb7692438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c9c7be755f30ed555c731607bb06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9c04361575c2ccded6c72d70d184d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c54d5af2799cf27683d76f49604e49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d97c8998d2f2581a5f43bb90bcfa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008232331fa9abcc5dcdfe2d2db156b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74646be359716b9468c304fc367bba1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195da320fe810fd4e4fee3c551ae5a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db4cb0d25e95911dbe06a329389ff3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0c8d65c0a172815d588bc905f73ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec367a43e1b45e89e2223a3dbfb4dac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6c607ea7e2834d0c51387be84e1e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea8daacceeb49147bb9eaf85225a37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8986ddb92abe86cc95a274745e382fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2100e77c936adaaa32ba322c731949452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b764d4da2d5b6aff0151f02ad2c08e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f88e24c9c15fea8c39f2771318438e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf46ab9c166e16c51031a4f0f466c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1b93b806ce02eefb099185afc7ed4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21aca0c2bbc91a94e7c86b6def6165457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99200b8cdfffb506bc11fc5f8f5b9285458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6c0f393a285412b377a0fafbad970459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b664a2635cb21b5c117580d645468460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d7697873cf494d3555517d76310ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b254f23f1a158c8c1ade36d8dc73e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b2bc4b11c5c504957995e416e7af5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791fbeebeaf8f7ad6e1fc60dbd365ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc6c57a99bb19d35fb6fed12d8e3e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f81d431fff35fcfccb8c63ee7bda98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598113b11e2eda4dbefc3f05cb74b05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb28328e466ca62f8e564eeb09cf6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59569337044d3ade82ffd129ab384e2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8de371bd6f02feb32e0a0b63cce9d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff196623d1e0c1fc9607ffc7b8d3384471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5d9762805439bb9c9dd6e26c8f4e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172218299057614227271fed746b9f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259a1ccdf48f16a5316b75e7b0864b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a97be32dcc186d6d58ffd6d0c5d489475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88702ab0fa474f8e327cf9b7d1c011a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb762dc89fbf843429f3a2e7e778865477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e2bf3ec331536a63b003fb5ab6e62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44762155153de383a784616503e8599c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29e0e015624aed22ffd74bcafcd184480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37462aff753c8b119d4f7a1c47aa8d22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef9513a7c33b18917f7b281542ddcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a305462374a185328e8d6a39fc07e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce6e07c7613daea37fbaef9f803487484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e513763fb24d51fbcafa326ca1d4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4278466f5585cc6955501e36772893486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1bdab707051d4a71b2e37b01f28a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70bc61ef7af660191dd684ee616a35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b909779c9b78399fbabdd9e5f2935489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748644123156c1198d218514c64280d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc9a1a6dad72d8df1f2e0889f9b4632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d68943ffd3bd47ae56e9034969b6733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63887e96d109fab56105f8d79f3bfdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca903d3f2ea8e5845636ee981d27525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec084677e56dbf6909446b09960f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680cb984e00f8c04a83f4a5bd7107787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c1279da2c6c4292f5d12e5e2a6a128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae7f3022a255f56cab26636d1c211c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b3197a86ef66024e0ca58e085a0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712d87f3bac7275ff5c04ef2d27fcc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4b76e28f3bd0368ca5ff1debb68e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92776d8dc02cb7f2cb1dde47bf390bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f217e089e207beccf6c086065ac6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817460d98cf492b063da50862cc3fc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217e74f789976cedb2898a20b2bdf2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cfb82bebc0aef5ec4dd6cd35cd33f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7845f65ff0e6e65d344682787450818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53382e5fab89f05684799f3d2649cf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b800d37d3748552f360d23c81ea715820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60513c9171c06575995fded7cb5b3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef444a9f9521f056a1a453614a999922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3a9f6f15a54cf91237fa9834b8aab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593f582add8127e9cc8ab133f42107d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811b5281fbf580b62fe943b887882a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eee197242dc0c2ce5eefaf772d9c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005cbe01cbb703a279a8d09fd285cf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c50ab2e899d078d809d960ad857ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d993df4a1c25031043e047a3942c2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad029a58771bb80f3633b9ac0bfe8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a2e48fbd8e0353e72f7d87961d08c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0445470914aa337087072a8397d3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ba140d8a20c511525f69de14a42933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5931eb5f3176eda3d718d141677af534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29a687f149fd5286f2085bc2b4220835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979e0443a1a85338da4d446be05aba036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c6e104a4c833fd4d48350c0171e5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd73ab797393fe8b40eb3369d4575f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb49de2884b543f64dabca02ff831039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57117e622b7e9c83552075f13ab7365840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dc154160daafcd3d47293817d49a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b5f63e95771bdcebb8ea4bd41d7af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1744eaeaf5cd36647ce7df3f670764243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3904d6b97759616be45508879548e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e3185814fab70fa7afee4940474a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc017f23349adcc33505843a3bb45646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb663d3cf44f47b65b93f1c80735cc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd69b6aa02ba811ad08fd2ae64159d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9689fd52a303ab5cc4de49974164f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13072f4f73b179913cf229ea7db3ccc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d695319bba32ebf4a264a48df0c2bc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9728a00939404e994dba72b1b298452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c302d271bc31eec130d86653bafdf8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81939316dda7d6e39c95f7338afff8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbf5423d2bc83868453ebbeb62b68f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f9890ce52d87f963744a0196faca456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe3df07457d389c3e2de86b749ac057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7798fbddedf26400f53aa4b5f3dcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697ef109cd7647e5aa7601901b2d11e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9876ca8c120eadfef33d39ffb13610560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b34305d7a9fc38982daa993a7f5e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899057ab12a5f957d1daeb456480e94862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d7ba405d3147816c7bd29bd5a2bb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ada2aed0ba79faf30042d8d66b701f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9386e69bf86df73a693006ccd04b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487e9ba8ec6ed7b04c090e6e5f0bb2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fa9ef442eae93466c3ace8677808967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff488a4cdf2440a0df245995d1b383968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e820006e9ad4a36163532768a48da769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddc8d1a433da2c132309ef54b729ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346ca931906b915d7b83838ea6ff25871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618dc404ee65bda193d6a996efea38172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da496232ab258fb93e8742fea5de2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff642641acd71c2f6938731f7e86bbd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b22432f3bc88761b454a6d98fa2a0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f59b62e00ed4a8f7b73e75a566a94076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c72f8fe62a0b1fc884880930c26f0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5040c74f7d93657338787e4479eee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384468e52f3bf5c9debabfdf85c305f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8655a833494711cfe22570d31044580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ca46108131239a80021b63fbfaa9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463e76c4347f1f6c48c906e389211c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2ce9753c103df0d032b6f9a50def083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fe49fe800c73e1f4cbe35989be5eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531bca21fa9e0135b34c8388d491e6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a242383b2569b0e0b865df075483b8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913893452aaad20cd3242c031a6e7e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0128d536b5e9e2357edaf993b8f5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034e68c88d7dfc50ff2714191cb11d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf74c4eb9c6cd8a441a450f56c570d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0737709e537d82ebcaf0b57c1f534491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c27805ba17141a9f294b274e5cbe792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342702ac52935e66f44571d6dd9468293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1416961f785390602efabdd33373eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7567779136a17bbd299bebccd432995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63bfc3923409540149211bf925c0da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9256e986b55fba0b73ec87de12e7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacec1d8a9a430a5f5a93c65fb95085c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b2d4f9f65c850a05c8d1a7b4033cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4733b7ec7bec871e1656ce1c958b8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c81d4c70034709751ef65118828ee8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c99beedc7c04ad6df57551fb938b48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4a2c90ae1a2ae3de2a55ee97a3e06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49bea59145f4deeb6c2e0735efa381104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6d07405b8e84818689a7e4b4eb9f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57ea486cf7e721f354cbee599ddb97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb49b82b669c47446f272e796acd2b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230a308e26a51a386dc0004ccd8f710108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20970e60709a9e9c4eafba0c97330e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a9c436c05586a2d89c9ad7fa03937110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97ed3e1393f0df34d3befa4b97ff6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1ae8750038a0f091f911ff9c3903112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337827871c08a4c95caa5291a420b70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943be9f73b606d0ac03c2eccf37b5d3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2969ff4a76295af70cd93b33926b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6384c092f6f775857107b8ff2342d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ff457956b0d5b98ae1498b4007ae7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b483d42690af4f3a6786d389569f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963dc27292982505fd77181335da69e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc5b2e1ac6940bca7e37917dbc4497120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3cf16707876ad0aa7158ed9b5f17b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6e85151e9e96576511bf2035bcfdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ae8adf81a168dbfc734f2c8f5ca69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238676054868888588b4a1de964631c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099681d920ad3938f2045bbfa896e82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdeb98f0e42cc502f5d82e09022055126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c70d6615e499eb083992fdcf2de8c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb510a02cd3c9314e512e13b0525581e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07908e31265fab25342bfc8612b14e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3590145896d673b89ca20997a39b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dd7a29da2bf7f631fb2328a337c23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857761d4609206ac9af02979232ee6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f4d556705473d2d0af96837665bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593c6e28dbbe6e6f2eed2781fa8149e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3e903af53956bda3aafaa8b2ee2b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a9bc0342e135e70dc78d28e2dce3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0a25e4530c7bae227f3adfa0893f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b3848284f1a13672bf30eaca18c5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97936d6d0afabb886a5fad4702003927139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9704919bb42a4edcc9451bcc19c7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791370b1cca4062c6ebacd8bda419a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce6e8eb32368151d3589f2e73e9f80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb887e5a4f00d8977b40b33a4d7911143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ee42af0e619f615be6c4034c882fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e382581d11faa5008f3c4e1cb0e79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf30f1557aa57709eab723a2413d940146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97539088d5555fdafac8e660d920bc63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdc440904096f1d50f5c4b9bde46e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79be6afedd95398deb836dca1f1b3a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50eb94acf01530ac1dfa46c4fd40b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2e89d8d197760e8bba8b810087a0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9cd9ab275570fd48854ef6195cbf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2ffad5091f47b33619fe4081234a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2ff56e6e9c66ccadb619c0a317c5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e91c36928e9fed7730e48496beb25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee22ad08104fd3609d1d4cf9e6ab17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267199f1c92868325c737e0c71ba2011157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee203d3faf298e9017aa2e6d77676bab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a92086b6f996d7f5547e170f55381f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f834ff3c2061ad1cc476bc8e3386a99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a623aeb40d819af710ab777e4f38e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216d7f2814c3286d3b3f0e0977cc9f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874009b33e3cba3799d1d16959f256163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c4669b513db10c91a6c7e1eb142ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf73d98d6f04283ec51e3ecb81a0a2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fb289bf7151254775e4cdfaf3d0cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15173baaae75814b8a51b166dbc2cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c828ab81ca5b99193b62408287f55b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb205b603b686ba2e4f2296d57831f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092faeabe902981d39f5a1a66138e72e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de57087e2cc3a942bc5748e2f76606a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d193454836ee0a2898bb12ae7bafc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540d1a3c4dfab70a097756a2f8b6279173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31837a53b1666a99daadf5327cb82876174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e6abea1d389bed6ae2362eed5628c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175de3a757d7b9a803a6d07a33decf86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2e0a1667f82cb5fb1d907d3a520d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a56e1bd4983ed32069df33d4caad1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9987f4698a45bc44d19b16c970a2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b38c268d3e01441b36b97c91f23d1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442db4d8086907f4b4f3e129063ce8d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d0e3cb798a3a3fc3238f2a136a8a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e83cdf99330aa7d9de7dcfc29bdeba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f644dbb853b6ea43ef4c115821680bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de66991ecce67e2d4402123dcb196d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8b4941a5137f168a2d7251cc27564186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7475e952bf8eac431819e47bca5e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24245e76eefa06201a824b64ee43abca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81239dbfc181225ec60e061fb5d6c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5560875fa48ab4d6eb4c50c5aab6e78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46780e11b5e739b31cf5055d8538b306191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693183351001146299ee592db328474192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb941f73508cb2247d8fd33cc108ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca528e63b30dbf16498577194f0c04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbcef98d2a5a869665167300295b14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727d431644cc0a0a9302ea52614bc19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e433f1575abb861453eb4762edfec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea22b0ae697da8601d893088c1a35e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a39563fa0f4675bb138f71ccd762d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817d8cfb023e239aa5ad3e780d25b08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8ee8552d7639963d9fa9ac53f09c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24066743d76264a13db83f8213d44c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8373af20852bc3722136f9b8f39c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf682e9efcc1267b725b437490cb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c10154de7c2940f29bac98b82b42b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff18a22e3a92d90f5a9e2cc01dcfe5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a63d2b07e54b43aae179bcfe6e991b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7741fcda6f0fc542dfc8324e7b755208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdafbe55545a0abbef1084d18abe5c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6968c6047086f6122dfee8759f2b51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe4b2ad2f7d13bf36bcea27114cc1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abac44e4c3ad44cb9b31582e379233212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1ad74ebc6ece875cacc7d581c17d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c163718be57ec672482a052b9a0a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e80ff416d640aabbb80a65331679215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5571b298c30adfe1416352d67de69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c04efb6f9795e7adfc226e56635dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ffddf079da04786b65d93f81ca9c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d99c152639765a8a6cfee327c96254219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe473a6c011872cdafeff7dc3aedcb86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183ee5b625f9c75170e6fca6c7e124a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea523a11d9a57adc3ee437b4e9c456d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31b72fecaf6adb519dfad1430c9588223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79339b5f8bd71b4453977ece59dd4ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aec52cbbc2adff789194a0516dcb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c61adb2daca866e520f448d689c14f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655502585b3431d1e40afc3fa4b1c9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e32f61857ffc82a2e6a7d1095b0cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68775519d3b4c4bcd09bdee7c100cf19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b49b97e07621b604ea605f1bb5da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5634f7dbe9fdcbbec77d5ebe43d6faf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab7f8747dce457b31b5f71cba1cc1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34822a2d815b212520b07bb5e42b1c88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c4f150f41111c8e6be4a719acf9bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f110151051d16b2dd8633f86c0eddb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462de82f6824055fa5496456d4e387ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5e81ac1cd9a8463eedd74792e309a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036f805b49607f1ef522b2e70046676238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffa659a6749f6c1ee13e0c1dde45c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d4a3dc812f2c294a553a68e9ac593240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551697d7a0a7ac8ca8f2a339ced6d130241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b621d203a877c791cf4aa7c8c57ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63a37b611669b018bd9ba82c12a067243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3728e0d542a2118fbeeb28c564427a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75104d26b66fd77b764050a22d010cc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d668d227309afe787b780f504933eca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5645ece64272d98770a48b378fa89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eefaff3d0ac566e0660679ddee1e87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcac9b6d957703a4a256f164098bb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b032e65a9a564065861d57e864adcff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ebf689807abad03029a61d8e58d1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88875edf179c9b89033e8ad346a8314d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed57ec6e29916c1cd70f2996f2038f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc018c66b5398fd579baa376d9b2b9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95b15f4bfb63933dcdd2dc3a5fde0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e806866ee29027dcbcd1dce0054bc59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea597bf1a0a18bbff4e2242c4d57b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ee3fea06446b1a157282cd81551da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6127d6aae149df42a4be3ef4c3d613259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154181a3970f2daea13175b4a9652eaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a66ece69f685a5726bcefbb781b9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264087f1e0b0783b50e5549075ee31a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31813b62eaa26ed195673ee79c765355263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550062a7b5a5d88ff8919d1f02851a4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b22b129820c06af45abbb25ce5969265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfffb2e8b34ca1f8c122f45708cb12f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013439b92ca73efd3b2a27dc6e456cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ee269e0cb41d23e34a71677d21de6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2521dddd83e68b7cb47ccf5d0e2082e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863f7d43e81952620a0eaf48fffaf7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ece667a791dcaeab88fff31913d88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a204e9240b45ce25399e31e8e78217272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e962cf28619b3cdbd8ff517a5df26b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dd2257fe7aeec35b56d7be73b186a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1f25a0d0967186cd67e4db7d26b8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0605fa7e51dcf425b5ae6688e67f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f0abe6307ff1f6c7c782a1de160b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1468483e79f4090090696d6dc979466278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3d2fe611d27006a53295fa661a88b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0513f8e4c96ef1f2edf586c2cafef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ecf852db6ff068f0d08261677e9c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b94f1c9131557a5632afdf7005e693282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62b555dfa4cde705df23ba2981365f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2ba45071e49126440acbee43f0470284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e42816443ec90198902b06b7db77f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d2ab6d7b2a08c3a2774b8d646cf32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d66ff783a575ce5236fc666f64a0ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a039d4629ce609e94e19571ba911d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf423ff4449cc72758efdba29ab094ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe7e6601d5011a0931851192691932290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf57375a789d566cc7c1479a13b1606291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c105baf04d9a08a4cb93e30cfcab24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48c178a2283bbc2f367f9a2f4b0e00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee5cb4e1bbd9951f0f5ae0e38ac5c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1f386e97dfbbcb6624355d0796c4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0e0cfd4591abecb438e37a6fc5d53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa435784c30fe71503619e18582826e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3218f6829dfcbc7afd40e2693a617c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d7f50cb81bb3af5c1db7b40b9f9f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc03a81a0f0a99be4189cfa3fe8d63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60879d985b5a6fe1bc6aca3a3ab16c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1444fc84220c2af84b9a9d9bc0c13f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ebab135d0b652f11ef6798a7a185f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dea4a602dc6bea4dd15768769f0f3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291c0ece9750caf884c1f8e914749e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c910edd4b78e53222aac9919a65666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6f1aeb390d50e71bc5379692c1304307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526b9e86414efa31a1ca8246211597d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d7803dda1dfba2f3f925ee9c5dbda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a89a1f98335a6fe395bc7055b6a451310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a60a88b4223305a90b94ee79308e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6db4c07881d9c974bdc19f19edde6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1d513b07dba9758bbf677e57093fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01166c51eb3066b2b9d8afd0003a6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c2976e5971be2cb5282d7f03b943d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83012bc87cfed50f1db8c18493e98b10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4298b58e17da259c7a55caa6e9f6a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6d8097ada013213e6c54e053c069a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5684742a1aa68580757694a5d0813319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dc63beb1a4f404505693296c050c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a045f3d15d2ee01d0ebd9a34ffc9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79decfe14b81f8333005a352cfdffd3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad2b714fc25dede18e1a02e133acc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbf0031ecd23eae0a418d96ffc7df8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a765ff62d4c887ea9eee1b5c30ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a7a9d0cb29f49544138a770c0857326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02b8209bd7f68f18cf4209c57968bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16364d363f0ba2b43c23612a5cad50f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288bf8035aaddf3bcce204f15634acf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ebcf1685774a1b4fb6dd38119a9c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2b86d42a172fe1f6778f8ed227418331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893378108f73031df444429c7ffb72a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1befe32ae88bdd964e59b1f81a219333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033475a9ee4a810b8d182ba1b18a5536334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77325e511df06d118a4d65dbe690c8d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3141425916d9f768bd8396863126e08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47100540f90e66fa8c30020152101c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00886e9b19db8d7f1b3499c7bf2856f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d5200f0003cca5f6c346db97ff40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af805a3eda6a534cc6a86b6927e8340340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef2154f9ce01002d68d860d026dd49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5fa31572cbc5ee9df33c058eda719342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d064f6c46c34e727c4ce8c4acbacb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9664ee183b1eaac73e72cf1e8866068344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dec588b3e84df8614f6cd60b6f2df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb399ece180be6b60f8765369c0753346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54418ef302edda8009e004cb7669a3ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21602387e3730b32a8d226d8db9ed967348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d1d50f61a9f10296f82f4b33341a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65560375b34c3637ed0f492ca0850a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219effbeeee37c96cbf07d3ead1814c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c61a4798e0505bca65d1918e6b11d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4aef08d152430555c09e9b5b0de66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5da70d0236daf9a206c000abce0dbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968f5008cfad98d80c672632940bb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df067c6310718e76fe80d5b1987c69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca4e14cddfb53c2e77a2dbc6e66955357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76616461cc31961a9b449cf76a512c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed08dcbfdbb9cff99effa197167364359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c5d7006d2f359dddc4b321d768371360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afec36bc133633c0aa38f1edd9a250361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3198d159896d51be924d39807338aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadc6ce78a2247cc692e6fa8086a19f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d6a10998ac95f57011fb5abb9201364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeda23c1665420bca926c4bd0d744e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ae0226fc09d1e9ca18ba47ffe549e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d91639679e956f861b6c0b12b56f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5a371c672a45257a90428500b4460368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff583842dcc2ab7729a73ec711ccf5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b5f5f0ca4c9b24f1bafe9f25abc2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56e51b44cee072d16b208baa307903371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e3641dd4fb91fc8cd904aec9a091a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3b45ab885c65f02cb09a26c1ba1f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b70df63de481b86c80cc0ff9f9e53c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43e1c3ce652235c3ad7662b88fd77f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b254564f8eb3501afc14be9f62c45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0689a3c3f92685a98e5dfd029c9e34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ac60d63ac592f80fbf2bc520303d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46ece146eb484f3ea9aac1d0a5738e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40814ef81424ab499ffbe517abe8b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2b3c561d1c82da2644e41fcf72079381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526fa2000b102523bd8a219beb041bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a392c87a835ff455ff2cf87019dbd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff738ed3efa530379a4a1ee3f7e0ca99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd6174d10f52ebda64fe8c3cb7e728385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb2e7123c9ff638c0c487a903d983e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9fbc27e4d5f6c7cf6677fdfc088e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f17772727977bc044668df0e67414388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc748e88d6020ded12558a8cb471f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3b6beb0e7f3616d9018b280ad0465390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01930086d81eab830591ee99b0bb547a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934759d749c1926415d7c8a115737ac8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3da4fa9b60ea33684ee6c128a8405393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5b511ff19c33b7e7760db242dcffb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90dcf61c556654fb65a1b1610456b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77b63f8479e760f9b900c0f9a26044396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b5eff3927993f29bb2307b7282351397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8499a1bab2ebfa6f402ca479c7047e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f2917e56223979b0d8987d634aa3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37978401af83cf955c8a341c54392a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ef1b763e70632965021e752aa683401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223212be89ec52bdb780174c39c0e86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff193ef2ab40eb10b6497d7e06157736403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf342db6933dca0f6951588f684edc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734be41c63f6b671f33a4cce95c3a5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f599cbe45b4a0343634b38fe4374e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f589cbf67c9681de7afe217043bcf71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633a3e5dc5b8a10da0ff11d6f491c85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e528f501b296b121eb406d74216bc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea04af9e59d3fa873c0ae2b980ad7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6976817f96576c1e8d48743065dd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88746bd5838ecec5c3f84e8e13cd29c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ee0da62d4ca6607fc545951cedfac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e353b6897764aeff9101cdfc9aa2e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a5b1cd7ab6834c617cdedcffc0135415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708de8abc065d0e944f82df3869b8f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdbb8d3108b8ec9082193a9895af04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666094d3c870ff9d8fa378404ef2500418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001891961d652dd4d9be54ccb9b133a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848955680fc5deb79137dca49495d08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae0dd0a2ae9dc99e795ac0d373400e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c76103631909908e9db7075b69defa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547baf37302e6186b914c68ae804772423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320c0fdcf639257448fa00c8d80affc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cf5a9660e13a76948cab20bb2d66a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bc1a5049c6a236f92fd056174fb76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481fca68460cf34c0957dee479424bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa6045c19c66ed48a3dfb21c76e6ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbceb3da61d55316c303ffd59e6f55b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0587cfefb2a4e0d2ac63e037dc5ea2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ffab3e5db6621e80b956e4eebda9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e22c9676f8c3c9d5ccc295c91dbdd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebac6f7a12c40e6af096207d5a077f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474805f087b20de0803f8f6b445c633434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992dbaa994a0394921ea3e048926f0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a73331963ff7d311663461188ae96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b3dc91757807c51f52c19686b1f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b38dd1a79d61abeb0b765c915b601438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974d0081b63d8dda6c729c0ee265c43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa4bd162a00772d343d02ac9158fa6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477334dd1ac59127cb2f6d5aaa94cb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cdc29c79b58065f6671fbcf5c6312442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f43117fcdd2e3f4ad7316a20b9b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6f3cc1567f5c6527c74138a764a57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d2e5f66bbebad5fbf508f34fad16e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bb8e04a45db39077de2d8f8ce189c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d171caacb66b4b6718369cc462fcb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e9567bbe08ddd64caca7fc22d07d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb00aca15410ef37cb1bd332b6636a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16df7bccc45f47e200ec263a5556630450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eb40ae0f900a809e12065d7d07fbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dec383a9a66b8a9efb27ce7107ab8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3f7ff79fc7bbc33dc98b0e48fb78f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e700f3a5353233f944b83ef20aff1aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed0f818309dce47c3aa989ec23bbbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51b9074d5e5a0edeb3b2e216bf0b37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66756ed01d75868bbb61b3a62347201457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf3a49c009bd10bd190db8a24bc119458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24431e332e7dfc0c5d27c58014e6b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7e06fadff36447c65c5308ba53ca2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313282c77bfa2f34c488dc078c318be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b34993bea15b403efe1d8142bbcd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5141837442eb1bdc529419d47591f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8f223dbcbaa31adff6c1d8cc54f6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b82535c8c0c846b3908acec9229e7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b9669c25fbfb6684070a147b4e102466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b6d599031c66efa3c86572e96d29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7e1926be48a4fd2f864f2942aefdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc277a91ab98dde954e6fa0aafe91f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb3ddd2fadd8011ca48e0b07da1cd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc46ddcc24515e10e56cb42052561f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5da1a6fea5f5dd86890fddb37a091c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9c22928fbf52b255b9f12efd3f4bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19960f6935a054bf392061c78fbf90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710a2f325f5f676ba4411dbf28ea53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9733c0d5299683b5c7903fdd3bbf1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e03465f547a5bfcd6863015a4e46c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e1f30bbe65cde78ec63fe0c809dea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b7ddfa101a3054994b7a8d863e095479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>