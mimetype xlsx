--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a33b71f1d2a7676400ee09c3de46351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11acbd68e33f433e14b7cf58b29dc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb16191c851e32051b1866577a9c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c3928e64e858f0b2085d5f705ace34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6ead3db2864650c0b2a4a41e4ffa65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81d7057c0d7f6edd80a16adbfdd8806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffa91dd52cadb1f84014acc0f1c1e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334709910b48f0ebef26b95497ea1ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea6d0b8db502d49f5247e2cb2fbd099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68d15e9e464a2a85b2315558c232bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d96dfec73d611abf88c6d0b850bc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58b2d0da2be40a7ecf29efc76645e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0843487491fcaa1589f998f1f299f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e0ba066409203c912c462e43898f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cf20349f6662ce1e07d20938e06c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ff66ac8ae4c0bcf665cecb44f05216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c5ea86b978e46191815afc44293e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b92b8786143cd3d558eb765b7f05d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48644d1101fee414622de11f406bff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f08c7446e35c9aab34f8d19c00b9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d86fef79b5487a9093dc4ea9e608bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b26eda7c54932fdb7e0c2915be7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca08f2348ad4ecbd41225488626194823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221cfe7cdef1cbf49f3b80c49012c0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca07ce037ecfa534b159dfd1d5a95025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e36c9b74b388f6dc353ce6ca9462b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf919d03ac661162bc392d98d2589827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809596cf69085524de335b7edc744cc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884d4a1d8b8fc0252b72a72a51a3f2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7fefe40211adfd41ce57451f728dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a75155719f101c9450f64dc872df7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eca83e4c94b2d7be35288910a144c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c21e8329dbaa9c033763ac5e237af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6e3127f2ab0df1f7b40d7b2ba157434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89963edb032fcd1019e07716d7d41dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc7051b9050f5e7452901fc273caa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea0473be2133aab92e3f0747765b2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0c581dd76dfb80b7a111f10c9806f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ed8871a70a859798c70794ccc18d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32700b21883036c33828465b36572c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d339a4f613c39c44c16933ba09e3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab065b79d7608658361d8e2fb9b91d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9ee58efb3c164d01a4105bf98f6bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49bcf9bdfbd3f30301573d6513eecc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e45da7bdf8a67e47afc56e26a1daa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a0122b6ec11dd613dba26d0bf4e9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ff521b1cfb26dbe7a0fa6c87b778047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8f82982e2fc32e31b1bfa0f9939da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220e427d5a8736cadcee389eaabb19849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a89104ad7a577e216b89a3ab5861e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb982faca727bae4fb010ac5022e0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba1d599e7415930c2c5ff5f5163f9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f552f65976e009c319a7fa977f1ca6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c63731f30fc2f449c3f3739ff7706454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24f2d56da929ed9b2490629c23127255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b690ba05c1bc68a4b4317063a0fb0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05755a4f343f8f0a0196c4b968b9fa1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85089207d128b7252203e470c274cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8503cad0a458402bbd90d4d646a698659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9e0f3aaa64270f7d57e93bae1bad760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cf87fda5ca14a1a8e3552145bfdb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58d77b5b86d1ed18a414f5150113e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d373849dd738bc4ed3ca7a83f5d30e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae2c2549bee4ba515b1a527e6bfff664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b548d37c0bf3ca5bfd3f53db2c41e9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11bbc950331cb5aeee0e59b1192e3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7565e988d4772e15d83eadcb458a6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84ec95625ceebac2d86c89279c861b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e42fe5f092f50dfdeb994dd3e98b2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ba295e77922a877c7108c25a3d01a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68861768d222a11b6e67689bac8e682371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2ab2811ff46d84058c5fb31f6ff2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1cb23aacfa2f0cb4820ad5ba2979c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481570206148d9b12400b7c92fae866374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83648a61dec1b82211bb3d137dae1e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d3397a129a609596ba9bc95db318b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e9ec1b2516b357925c5f2b352ec8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafe13797a890d421c0d77e4595a05b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514374e291b43e0bba249bd3a4bdae4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4e4003650db4d5b6cb495bbed05e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd76f58711f2e3a79482da450e74e7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7b17b9b057986b4bfb3aa24c0798082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed19f66266db4093b831dd00c89288083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29eadecff21d15dc736e684515d3bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d44c82c75eb7fe5c50495bec290dfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400a954a2edaa7c1c6f50107eca12a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493400079814aff26204d024fad5c43b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bac8dea1b06e535d13fd408478174e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab09fc31017a6f052d76c0d26e69da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0757ca0b9788dd9d60a3253f3db7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747fb74b70286d782a4775c2492e56491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7ec80edda61c9df5e4792f0cb7a0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316227ad837a58f1498308a9d0749993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd88852054bb6b6ca33e73b4c984d1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998f7d82ee716b54fb4ffe2630473ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6d39f194f19c307154f9da38ec5ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2e3143dff37d4a2dac83deef5d58f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764597d64dd2088971cb48e45a672c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c6abb3f6518240e920bf51f80cbda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3612d87aec379eda2ddd74f2f6c22b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc7a96bcc0e4388fe8f086bf1cb033101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443cf491e24ee00cf10d52061073005102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb792c5259d4656033bb9e12fdbb0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219f80b01d19a3f1e3f23a400846a35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d43e44cc3b1a433b9e2d712154c7a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaf597a1ee64ed3f7a3fe01eb56e86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd22639cb99822b2fb7faa124bb7b73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b860d5b4aa88218e71dae14bfdde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740cb7892c88ea979cb69f576b21f90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49ecd3de7058c4785f34cc5242c359110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed106b478fc9db93fd07dba01d0777b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26f65d263791713bf31312220dfaa9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bd9ace11bb60f61bec7197bb8e8c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952211aebbeca0ec3e7e474908c6f4a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0709fb3a892364cadf2f928ba964d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8ecfdcded45295999ab615f3c9df8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8083587def921bad5f53dacdf1304d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8735c4b7ed48de0d6c16d3275180d8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17ad53ac128bb804ee30bf16fdb4eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29524d1a67032ec96a2252567fad991120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa3c8352dc28cc7d0ac472451efb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621d07bd1ad3b1892aed1ed75d0a901122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc65a8091fd34d6fca31384280d2faa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e148208cc4f3a4cffdd523027b4b561124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb8b65f259f9338e22fb491118d7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8546e26aee3450164cbd8f6c2a279c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca047234e45985dac8262c079282b5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c80c42270050cc344f7b9a9a2727c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c133134a46931997c41269ce81d52b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c4bf886bac29dcd630cda7b4db61d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af04e7020046aeaa82f8c360760637a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950565a907403647be6ffdf84c600c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5413cc651498323f5f7b167de6e2782133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff1d26a404e2ab1ec119bdb173f75d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360465393089c216601bbab6feea2e6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7ad0da86067b6a24587220b0b415d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686f234ee57b74275681d033005df9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdb852240383e111068b97452b3ce2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce63b7d137d467b33fa3af9a9b6eca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c4940cf20f5491f1495d2041015bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20b4fdc460ad8335662f2bf4264e13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e887c48d4f87e73b9b8a9f1acfa6116142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c31aa907d34fd31c1d9484844d5634143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0cbd5ba841642419df5f50b8a6e29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c933a9f30ef3070694943c2e5ced0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a905ef02b1e2f4b3ece78e2151188146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a834a59d8ce3db706b7d84071b39e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf8c798649c7a736f80e6b17e7d34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd28b99cba7a50bb519c1f636d930ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c475d78023dde014319a498404ac5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1bca37818f121928c4f82d62771c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a93583bcf3b569437103105e62a9bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec0bba7b9b41fdbf089edbd39df106153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48067ceb691d9e8c0f4cbf4f75e179b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ee0b39389bab9757d7d5482ad942b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb8dfe14ec32a221df16ebb6c9f46e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba43162f157ba5ebfad1d82ea914f96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c4aec8eb26cf8ba33a7aba47f8aba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ceaab7940effc0e0474e746ad1dda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbce371d977182d98c8b3d0833c9b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc1d3f04ece793a838eca498597882161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4083fc9f0d16b196cf52a0a41a6b7de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab512a1f9ec0469a36fe71f548427eb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52d3a5201fb18977815331e5245e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84a8fa3e984a00b650814cd99f0d21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b93867e6c7ccbd49c88e5abbfd7b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcf1d2de18d61e0bfdb96c3798b95d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b556fdf0a40e7226f8276c8b11168168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2062f647d33e5149ac662f920c76404169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279799f62138754ccb9dd4acfb290cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dc1797c50444f63cedefe6b906be4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be3b2463752ffc046b21715a0280a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6679b7742f007e726b125308ff287173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545e6f516cb8347c7826d077f0daefa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff049127cf35381ecab20edb492b9907175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aeabc67ec95469cdcd564e9a5cd06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa23d9dc822894153bbbd06bcdc60a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26873658cb7a6fc224854ac2a84c24b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83036ff1625c904cd6e4f9e478af80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf37552c6d5ca286ce3372848a0b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8d2a201949ed006dabae5fe5cad38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a787762dfadcb4e1777a5d14e67d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822400a9fd14126a13257da13e88632183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a663a2895fc0f654c6e3497c64ee0c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b48f181983ad0cbbbbf68e4c3652185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3cb8bc674aa1627983582dc4c9b3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03502830ef84bd4f53e3f70edf514485187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e22ffae0ff6e8114d7c965f08af166188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a61e5a72c0a949f973b21e5a2311189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fa20d272cd9eb62031eba88103f07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1a715720ed81288026ca9be5b0078191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978615e6de3a1d03ffa804cd13cbf215192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ef7695cbd6745291496f42d06af71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e933f379fa247636143b543b3d867a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b280998dbc18f6d8213db34cd5cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6057d5b1d8af1d1669abec99f1e187196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088bcc3bd58124a62f5f9467a9aa369197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4ad135b7e85d42f8a966b42c6f93e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb528fc43ae191a447ff205cbc264aa2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f00cd2f554b697c7881399895aa76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c429ee073cbce52947e24559d5a875f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751cbe4ccfefdfd514b12c42164f1d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361baf750febb8eebc797285af1eecf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4072ae387b690cb4a9f1016dd9631204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3e953ac29fc149dfd6d8b181fefb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b72cce8d1fae62abd24625b12004206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cd9ddedbe9c1eb531bf92db881568207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e3ccda125f6cdcd3f52bfbbbc8e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb066191a5380786cf4154e43b204f76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576146cc27425e14f9d1acfa57bde1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec11bf3c096eecbae1e10cc42c5717c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cea3bfd0e9efe76ded3b97480ecede212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254f43252bf4092fd20d08010f7d25f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9940945ada7086ce2d390bf826e07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af34ff3f47d25a4307b09b18083f14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baa07c1f87a3dd85928bf9e26e6fe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d5d7911a768d55b4608de3978bce5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fecadccc8d865769492165fad0db81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceba6b868505544bfb6811d5ff1e509219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c140d05d10043f4c79c633d1f40e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f197b1b893661389eb27230f1247206221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85bc52d576ad192b6640adb1c6ddce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562cef35959796687726d5959dcd83f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dc09f00afdb6df0c8ca3345ca02ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce447f0b1763fc9f487931d153ad907225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd0aa8c368723ff09b78b669c9ff87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44e461cd364a1aa70804b6dc5ff434227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e10c0cc79a8575b038db3996b672228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdfaa2af2d5ed6be3f237796fefb06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb02676bce6372d2928d404e17a6eef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4a5d762bb9bd7f2c4478d873b872231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92b5453167ca2260844bb41624ef90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa940519da73f405f2ddf96c6245115233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3c079694969b3e2c445c2083e867e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168c7ad61bb51ac8a6019d1bb181a49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aa62c235df3ce96fa16b40b134867236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e75764eb4460c66765a9e93b8638a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942295c8ec4f4ae9c9c98cf866c8b5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a45f022c7cccd00eb59f7c592c4e35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb28e2f825ddca4537aefcc7e22d5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae672153078e427ecca4c876cdaa499b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d781776297b7d2598f079417b656a12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722682c27067e72bd618481d3cf577f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2d021eed02cfb070a2a6773f31f3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aa57449843924dc6cc41f2ccde48f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa26dcab4a15c8f8db65673e7033a2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2848c33de36bec6dbaa9f51bd46a7c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36e5c286eff61eafb0eda60198e28f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5d360b88d90a460e285eb2f862eed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ab66b642e2ba5f8798b3ad753b386250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04dfec42177a21b17886e987da456b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0928d3340e04453046c0a5fb291537252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7616c3fcb5933d4c094c8e3db3326253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c661de1dd10eea93d6d7560dd12e75d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b566ca3b63272e75b755f0b0ebcf0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8eefc2d3087761a7fb086b9bc0056256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbc5877bca1024be169b5c8d97c6d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3ca555d79d867bca776c0041451fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02614f049a45f4147d1c174e339e57e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38d63b7f804d4705ddba552db30cbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afdeeed8a6f70be9eafdf9fc7185f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6009de75845144fa79304b22628161262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b59750e3ba75bfa6e43df61069b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33632d8af4f16f3961911e3527c1d8b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4894c9b212a118644c38ca07aab17c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c114504270dbe09dc2a3e382f503b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019fcb674ea270162f37500a6fc2b60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4faee78b668a70d26f2514da3ff12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224922989e6fad3854074a5ef9e3c57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424514e10427f1d4afaffb514197703a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30133178c13696a6ef361b6f2a348243271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d964de70cd9beb166e80acb1a56a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f76e97327739936960903b8cd67f5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947f41f5bfdbec3ba6ba81f62d62a95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964a2bd068291598651a5e01622d96c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117f05005d6494fe35b8ea40a5f8f24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d19fdd1489c2cb60343e5aa315c70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1986743ecf3474ad943e069005cbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6f4909493874cb025d9d5e219431a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd87c152ad8226d20b88660088979f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fca2162f2fdc7cfe28361ab7a2d7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae0059bb6e309de92bd71c6e3a469282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb87b515886501427cd9cb8551b768a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec369ae801c5e8b4f363e602d2edae05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d878ecec61180a0612df3440b616108285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c82761bf0e5e9c38e1d390d4175965286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ebcd28c28b96b7527ffb1773fc15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee480c5d525ad7953c2715c6b92a5bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8965e86d12a14026c0570ebbe8c91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed7efa4d75456b5716dbe5034ed78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d42ef38282704d14c3ceed109ab2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a8412535e3033fabecf77cbfac48b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be419bf18fcefb6caf6e9cef7f00f011293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14b0dff8285797f629aed52913925c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5c41b6dcc197b9e4731b2f7f4965a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c813449c5f5d04788dfd70ab501f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d12f5d8c4d40d052bb1e6406ac42a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ab549d93ca57f19d2029891042713298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276d8c9cbc73aba681acd2601cb262b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8284904d8df96c64f56ddd7aabce4c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818a303bf41647960d366d197a6353d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d24c2c90dc3f9bf0db24db6bed2ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d327b57245430cb500dfdb52246408e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e025e023c48b46483e087a7073c250304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b72a26a700c7d488c47e26236947f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247f456e8d5bc2b2728c354de0bd115306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd452a623a1edd392a5ba336f29328b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65982c0981f60905e022919aac033cef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d36888170d4d068c01773a1524f448309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943bc5f7fe28c12aa654991ea9da172310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662832a83cf98294aa5c8e852dee8100311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de38d52aefcea58a5195565c552f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd80fab27d094d0e12d76855df45d3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afefe4fd35adef7ebb9278dfabf75c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a54284c940e23d3fe9c2d77b5513c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ca7f04195d8ed291665212f5f050316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a373a784611db4923aefd68c0cbb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb22e58af115c67fe8c78e732e690e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a137f75b748e81aad1f5140429212319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4833d76959f37fc30c4db5f6aebcbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2223387cf79eb22f1a120cada04250321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e2eeb4f189dfac19a03fad044ae3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eed6ea4b28f4d9b06a4f69b4c9ae1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5fb75f2bdf10c056eeee0f67e6490324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62770ab8631e89579dfd8b8739324e5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af442e6ef5a4a157e1d85c26d7388ca2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db232927c13187c222ca3fb44135d6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ff06bec11095d6b5294a20f26ae9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76949f9667d8562eece709e13a6f3bff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9fc551662e343e225643864ec9631330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b0ddb23c49d57d9024867a6152a10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa091419f1e16a87ba3c7fe10ac330332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec55789490fe6ffbc6618d8663e3d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbb634e135fd798ba1782f2c01c7bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010540dd52a51a7ccbc9b2ba4c64996335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d461bb5b8b2e47c97e846572f96e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26503ff48e6e4229c6bfc52e82abb3cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e99af5b717f6591619db8bb85437338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37500a749b31ee23167ba1066f5a62c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c101a455cd3916189a0bf826a7cb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e32adf66f5a38d9ae03be92e66ebb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5208c4f1550831bdf9accb7692f5b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ceb4cb8391c9c18dcd06060b1741d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabac434513802ef5d9caa7e3f4086c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d5cb43712f67138e54865b392c761345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939b135c4057719df6267458eaf8ae7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57add52f35d45a70b0139e2ad9e11b86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c326e7c9600b936a4d5e67f38fb4f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ed579aacb0a7c7e499c9e1cac723e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2e17083cb3a5bea64f11dc50d844d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42ea870be8750e7cecda792252b973351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580fa5fbc1b2c44c33021a32f15754d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05199d1f3b812996f7def520a47f6d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487236faf31d8460b72b54bb5ab046c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f9b6baeebca303a0bbe4634aa0e4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8c46e240727c343c64f74ed7f7081356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fc5713b7d3435c0df0533c3fdd52e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe07447af37c595c0ed5b2635d4920358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c117abecc531a1cf08d16d8b6870db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b37f1d784cbf608bc98a27629ab4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9434a20c1fb18ca2f0c380f220e0665361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a4868b62987b25bd72ba610a7ee72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aec9f7b11bd255db473e857449e2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d46cca09dbaceffddf3329f9c2cdc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1a12bf9b95a0a5fa6e89af66771bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497ab6e6a70b691d30804dc01b25049366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d50e622c325102c6d1b88ba8da9a28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d998317a6a33784b53a5a9c7a7a53e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe69dd4acb4d302760d51457ae5ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eff312b330f230a78a6ee6dea46030370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88aafba96926e60dc381a595daf9b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd9bb0232b30c792c4e2a133c861ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0063e9e1feb7c9813e4b0298a79bcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b5835cf3cd2182dea7705f05b03bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0520e7141616082e6ec24574a070b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210dced7b7a243b5aacf36d1852ebaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad625c7e706065c4350a1ca3c236f41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578524d8a9e6d59b53c86336904a539378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9033d6d86084836ad21e38ffa5c74a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1973b696462c47444835f523f675ec6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c30d9ef53d9b93f70ef6d6b6826dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2df918bf98dc48a307b2cc60be419b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ee87c1dcd4df034c2f346280a9e5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624669765afa940c08aeef6a1060b28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103466b917ef20d7c53f72403353f9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a656affb5c18fc3511a3408bb3c6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bf90cf4dc083e543b7999e6948a93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5398604f3010d478eb5bfe23ffeb5b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09420048e3a24c8b494105d52d4b15c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd57065039fb5f8d223e28859369db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98993ca7f810e2d5f55cf959cbd6ed85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95214ee6cf2b849e521b850496743608392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d58566d710a62b9dd64145a07fe5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f702c915e31dd29be5a1a682b48f3ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b403130dc7f9dc7ef921b0f6a9f9f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd754213adf60714a6e7c0431406c06f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d1f5727be4fa6baba1a3bca5dda34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7216182ac09c0285b9844ee0b3515a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eb8ddc431859588e963b299e50e67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35499697e497908a37cf2a6b5b5731400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883181b6562989ed79b429cdc3cf33d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b0ff87be45bca7ef7b6f9af130e96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ee217f746a669a55bd9f05e9f83c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2682b035b4592ad04e89055d5c64ead404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506a132eceab2c03e8e57aaa7e4c60c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d59c99b6bdf084c5260b170449438d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090214924dcede68c05a5fadf02cf98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35508cdf2c67ebe093296debf724042408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1984452189d8f726a9b5fd1594d7a39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263382c37cfd79d4fcbffbba3ea52807410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ae464603a4095d0be603661d6fc43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfd94703bfadd0ec813a3e176e69b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433250a5eb65edd46e6e9adebe29b14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc79e48c30f6d012c18bca92f763db1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a23487d5b37e6bee4e7eb2646f098415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105e89d7bbbb6de75c9d90276004003416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0005a93661bc6e778489a77df3ff8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5c47d6047b35a5d9a41f7590bce93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b61df16a03b86de7f4387d0decc4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437fb98c9f55b043b44e86ee5fcee61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760119ce95b4335dac36d84caba4aa25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968a3216c9bcc07a3e83d0a6ad4d6b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a449e724c4a8f22ad402f5dc7163423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099a3273d10951815c4d0a80cbc43fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b11f5d66030a6270522882ce2c8a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b346a0e8dbb213c4091e3c66d141115426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0875bf00126b6a7218f417ef2d214e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f57c175686e78709d1b933cf2ee33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509ae3e599e4ec2739ae414452dff0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f1c33ad6d76208672930be53bc42e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda8ae59fd1c970aff82726a96e337f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124fb8aa8dfde0111dbe926605c73fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0832d48f176b50dbaf0c5a045f151433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744601a931f081018855b6a2905bcb6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8d10ffa47acdcab6fa587af695dc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5cb1b11c99d15c549a37dcda36ebd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37392e6d42eff61a2f092138537c402e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662a34373dac5bd667c44bb89d21b97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4d75e850832c382adef775c9c2d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a314db8370ff826d1022d81ca9e3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a2bc723b56b4cdf921ab1d2e91918441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8be9636c31e77e559be20d3047345442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3b46137e1f1e067cec8b53885318e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e868153f91a39f5827936a27390c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a077b8d86f260624b74906f10a66cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651c3fd191a9ffd38546ea04c235954446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074dc8c1d3eb36a48880018b8cc3df5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2691b8f62bf2f4a18e944cbeae81342448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501f0adf7766a15b800f3f72302fd8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac93b0fc89f09860afff527808cffa8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac0008c51d9a880bc16f299cd973c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7198eff69f940f42992f678bd1f2fe5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b48003c93895537ab71c81c6921604453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7036bf3fe27b4663a150360a7c97c0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a470fc9c3d37f945a693d13f96ef651455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6af3170c494efff4414fed7af7b57d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805739b29cbb0c635ce3cdc2586b0c79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be213478c85951eb9f8c92942bf464458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6442f92b241fef194355d8345468daa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65083ed2e39da6a9091cdb06cf16d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a47543cfffcfa6c11ed2b38019fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cf18744802eb3709b6eeda5b76fb3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76855de4e1a40f7d774afad8a784975463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf5fae7467dfa9f89e1ee06e7387b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e3065076614468da29b51cfc8d21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35ef497b3bc58fcfd90843efd3954c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c25e69cfb84f6d3d3d553078b7e9c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1c7ae168129691f17435042671569468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40936d34c59bfbf3f27f5288ae6705bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c7695a40ec0f293922d699472df9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf26c7472f704af5ceec95c42076c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5932a3a496e6763a481cb6aaf9e55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db96d214ab83a6ce6b842a64f306c9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce1e9a9fcd6e3fe439326a2adccc91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65e71ef23bc23617186fcc168ab196475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487a17c344cb5418c7f48ab2431dd1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40dec42acf4986203a3c2c0a8f5774477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee681a845e9355d4649fa1e6cde5267f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10731c037e793d288b236f6ea546dda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e3f2bc14fb9fd707d2231f3f410d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fc4ff293a57db65515d0caf19ba5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a789dde4477a00575a569854a9e11d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d7eafd0dbede24afb8a9e71225eba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0ffb0435364019e760c9764019cdb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96446e89b641342abadabd7bffee659485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec172ebdb4f5e0eb72f8834937b290486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecfb1b4ec0eff39951674a4398e1fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957568226690170f0421a6a847a10c0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac8030db7d7041d056fa35891652a2489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528795be1d42fed5e6160d35b6962df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9e8b5e15a34c84cdedb74c905e7ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a204ce41a64fd0cbc7d6290194142e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a6b5f5176c2984eaaf2f4cef4cb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3941a294157a6de5eddf11b40461a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d097845b507ea716e988c76ca3893126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3cd4fb7d078c2c6e021a23a4269187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7997fc76532330d6c57ea6bed593d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333ebca6650c1f37432fb386892a1849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023531a34515ed043b288f8bfd500ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7ba8b6743f55eaf0a61638294359311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abcc910a2439703d88fae43c4b220012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794835003a934dffedc9f83b785bdcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b474afa1567d5e1a5f2f8645c581314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b772648f24cc44ba527986fdde8e7a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa492b24f8287964cc6865ab3ae21d3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61806da18a6c1b87abaa69e1a98e75c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b533cf8636662080e07286843564ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab0409074dae32afa3187e5d86e0f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd1387953301fdbe7a4c329a668b3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fb0ae047b4f8dc3ac02ab1bbea7ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37423086c934c125a843dc213c6fd3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e04e0613a0ef2d11f6a7eb068c358b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5557cce84bf2b59169c039c9bbc8a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d5a7c46417af68ab82a282dc6e56225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24337488047fe8c1be56f96183c6caf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3650548ce3819ef0c8952acf0723fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ff739f83831ead780e39c10ac408928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e5b4cc4a23960874be752beecf2b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebd3eca9a30052d77f031e4e2fc61330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2fbef5aec982658f013eb06be67f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0595a369e8210ef1755b4de8e56cf4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c15bd5a3fbd2617e5c0b0b520d4bf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ed800170df22537e0ae436b9f44d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c9a0be56a552265255b5cdcfe59be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558caa4b28898a94732fc1d32daaa1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeb915f49edf42a8578f72e942aeb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380560e5240d38f9f4b9689b1e05b3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a5f0461a539a16221d65c16c5ffbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724dc750b1584f2786fbef8158d19ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2218973a84b303913d9d489578bc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877aad6df226d63b89b372dcce67a2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3e7470994c12f2726074dbfca7c6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e1295a9118c47341d90e1392af46444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eab464616fa59fda24acd6e079888c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a4d89817f181d91b0479a876fae2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80371d61d2eea3b7206755cd503b3ca547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f9808a3a837287e464f211eba633848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f637495d298d6c0b8d395db3f195249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0bcfede3c4f60643e7ff9e1cff5b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cbbb4ed30097775c3535c58029dd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44c1088b432a8307c852c1bd6bbe9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a629cb5b87c2b18a2785cf616db50f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce9a5c414f726f88ce006ebc37a23a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf521fa5a029f86c02c9de27ad4f543355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354666bbc382d1101bba216bc498ce156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f77f825e2b73bb2e2663c364c0e5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e8598c16707e7a9ab1002de0eca7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c96eb0aec8a1687489365d1150f0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c3281d5e128d69e05ab373dd2d0b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3331f1a17b3d6eb507fac1e9d6ef4f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ba3a09d969f696b7f2ee587bf1b5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f174bc19fb137f6b8e4660bb9ce7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeb9b8375fbe998f2d14346cb2aba164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b6b4606148f0945573853209e9f3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b962801b9237bb3867825a89335c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05b9fed2b96f01838c0bfa9d486c1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694c8a128588c7e0f3eee9cba671abe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4523b9a204e44fe2553b04591a9ba669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f35734c90449256535eaeedd40bcf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71ced717435d834e953f7635f2789b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba081a4447788dcf702220cf6a8467f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943138f7a226e40db62d5e552bcf37f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d03f7d6029a575b9b88e7668a7ed8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610a81bfa6b890cc30e4c329ba14d9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dff7acffe8b4c0073ee206c613bbd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca1fdf8f2af8746a2a77b75ab0e2ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b6b167282a0d6f59d6c89c8c5427f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193435fa4eee82e47052ce5540663e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde81d825f9eacad315812bebea7a7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb9b010cbd9943d621dba449dacb6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb589206a6042e0c28a45e543a736b7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f60237b92af585e8cc17df99ce3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce05dc36da0d0cf860c49e9606a9f9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec027573fe62eaf4aeed78522c52ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36592f7cec24d528e036f198ebb3dd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cdca0fd6a8abf3853ede438a0fd2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b19905befb2826cd98bd3d0928227d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d21534102f6c726c961a9c2ee95b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69a43f730f2c698dbdb129e64850e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278450d1bd0191e0082e117b855596491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dc45dd68d229da3f270ac17cc677592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb5ba0006a46cf1756ff4c6070e8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da449f057dc2318b3ec8173a722ed894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7223983593eef36416a650c23b11c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e6112f6e931b2120e3aaed0a8ba0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef5daa55899bba781939c7b20aaa4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ad557b86dae915e17f1008652255898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff3e0ab7e33b4562471967f40acd5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965f1adcc29a81c7c2f243440584750100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec30cff8bd1f52f0fbdc3a844ec1a55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58da3eadc77ecb43a50571a8ce9b23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef7a311b3ada770f13c4b6c041fd89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1af46cd41325bc03106d578f64b28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0422ad524a8402d47f731fbbe52d93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321928a81c12caf189d240b2060f3b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b927287bcebcd83a69719d7bf37dc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f15e2c68dc81e4ef7c8f1aa6d44db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a241485ac114eec24380eac47a215109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d8f335e6db0efb5b33e782f0d1a83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9f95bd19b9f906ee4f2515701d596111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb91fbfa9b69821e68c3b3ef784f79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be068d67130e8e37f738d0df727a057113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8382743ef234207999a171a98f54542114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01595c200b03952eae120e4302becd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a6fb809ce5821e4eee757afd2052f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3d751863f61d12b439cc69c0ab28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230ce7c54af2a065e1fb53b10de0c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7129e2a2367a27c0784829e74bcee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae50290d47582d8069af7fae452d6f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3127e8a72dda3b1e1c4252b3a59eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94e8431a8c02b93385d721f2716764122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094b047d4cad790b00c4c1d1662a46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16568090f68550319edb61555a7779a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220d9b5b5ce0f75aed96ede507fdeb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c216050ca642111536aef610f60c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ea5d0b55ecc94861e886d9542c4d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349b035b067f17ab4cb83f1521e481e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d10ded1d4ed9240b986fe473d1211129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3baf83b8a25053b62e7b265cd80267130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcf9093a184f5ae6d805b7bd0cd2b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ef3ebd9161d3b5c24155abfc1ecfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44357d66034e31a6ac376befbb1ced133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1edd02061135ccdaec9c4bd7af6e89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ee711302ec50f27784108dbaf5670135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62396554caaf21910979751b58181489136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031246992eb0e44bd3f4481fd9a4993137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4cdea6be38f27b6b93d286af19d65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ad389efdde3a07a73d2ba4a9fe9cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdec03c051a72525ac4849b86b0290140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb5a3f43123a29f94ffef64db7de24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5993ca3cea59fc60d790d87e238a00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cdad4c68160f3f6aeb61b5fcb2a55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc74a4fed052e9ad38a7a55f9dd837144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f234a4a5736c25473893d8228a5a374145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff88522ce9052afb429a81205f0aa65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494cf5d7e71c2952578d1a3ef461022147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c87bcd29849c8fefab0332ce1b2e84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffbd2169e1fdd19e65a745e4a17172149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411dbfe6949285325878009d0d68d8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53ecc5ffb879eea87f1c7b945d7f4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30e837b671d25a52b51f5c8a9e3ebf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2550adec29959b1f62ad7748c26ea4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676e338399a3212c1d9135d3c096e03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7eff9709eeec32bc1c2899f61fdcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613394fa13145ec8ce4eae2cc7a0ee2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf06885b71a13412f951d0524b80b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098543c8eba4f2752758d3c9116d332a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897fff92c4c20b2c7e7a522f1a1695f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089710854af13a8e95cc2c9ee0a27133160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ded6af8e23041a13be8f14e0e0168a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa679001b26c99c2612a5d2701e33cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e978fd73e75a8798c4d5abe98f488b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529e78dbd3f32fa937a1681c252683f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24023cbee0b10e1906843d4f7bcd37b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c956582e314ed9c769ccb0cadaf23f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e7ff96de3db6b1aae05ea4292fcf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb105b4a4e76f69bac3a7c6ef196ea54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a84ad20bc2ad6b54784ad8f58f5c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd789c7d1c56cc232a0016b2cc5191b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b515e81c04d81c79266547ca0cd1dd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178574020b8339089bbdba0b95f108b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8fa75b81e4c107de4a9af2b10a504173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdee4f60f3515018eb443be0a523fa0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f1ff33cb006cf4cbf294a32cc8790175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a334b437bac50fdd841b32d29c081176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac8ef216ba88a475c3c0cfca2151b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4a89a47ff6c8357c814ae89341799178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85404a7880be06336bc70026c9382a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998107acf197f0fb2e67496d9fac4ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141c8289bbac406524051bf5ded89f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0d7e120da5427803f79b4b6ecab7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617795cf26ce637deaf65540a962fdfe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e748273a38503560b9d3c22da6f4c15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2210331a03e152062ee730eb42367185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eae4eb8b4c6b1447de25bfa192adb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee8511051c9462e230868e03d84fb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b854032b443c558efffec02ea8ed62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064126571baa05f4ff65fdc5cd40773c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a666c1a465c0764820b30b99f2724190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc882a202151be7298671e6417260b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045596aaff562ced53c93dc08f99e8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6b07e5c9fb0c642ccbb04a77f03a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45904e1767cecdbcbfb67bd68240172194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be493e88397b2f43ccf8fd6c0d65a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cf7f11123d119298f2156b5ded666196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13051337fc47005a5706e77e4e4a3e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299f6bb0c77b96ff7f5d7f964ef14b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597413af8623636aefeefb10ca25f8b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734a5cb9f84e1a9cbba6c848b44860200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5621803f870b8c5391205e99c51c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b6b10f823c5ae1ac756a2a932f04a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056302b4cb8020b767b5757319faf829203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fc75967144096a216fdc9da6c97f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae101846c4db5b30f4d813d744b1147205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72506872162d6b42c15fdb279ef0802206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b601ad8a7c2926f114347af7a411207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15179225465eeb560847eecb12a46efa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c419197f42d872e4b5d11bfe59f35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288affebbc67fd2a678ad3013dad1bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e97b5d901ddde798dbdeeca66e5a6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa962048caf534c4e0fa2da98befe44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d8a3511cb8c5c54c7c9009d5c483213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daee2bdfb33f7218e9557019f141022214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4ccf88c025b26c4051494ac5addf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edbe48c291aa4a9632bc0ed5a74835216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428ce3b873f474c647ca5d049832f36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e9f31f675f00d2449a7e290e4dab8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000fab76edfc54d14122b7d73dc7af5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcc23ccd7784e77484291881f7e4fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f40c6c37e60421e5260827841291e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a965bf876a6dcdbd6df0ea959f24d20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae09fe229813f97030fe4293191d75e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c62be4f1284e541656e7f272f3df83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dfe4f50662d52ab6c49cc47f37248225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53aa593effa66201eee27872516916226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66e0315e8ed603691fb097956ef41f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2e86bd00224177d89bbd29789994e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ee901dd32ad1dc262fe46a5de6d06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6ad1c3751d7d94f3492eb4c59e9b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1aab9e03ae65aedac5c0696a1d817231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0624022c4ba4f62734fb6760946e03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32395289e73891e50d1c4dc030b6158a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd8e6e3e17f28ad2abdbf591c340a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1c9a7492763af857545a04e79dc53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04030b65de1ddf20cc3f8359ceb532f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97be300f722b17c5b6eb161814a003c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c94ec890b6904bf35eb4737ce1c2dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7868b8ee1e7dbbe516270a1c09c976239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd94c0bdd7dd5db32511291be0559240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d743476a1b543bd7a90ca79992d866241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb94dcd96c9935a692d71d592dbf1f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd1f0c11ae1c29a92a642aaf1451a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b8f35c098930aa7f617885e8ac2b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea03d46275a3876c711313122b19110245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5c40ef08eb3c65b9e52372d00f29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af56a06dd695f99ec2e801897d07aca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f54bfec858da411831ef84a97a328248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118dacc18865667091261c994186640249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875b5ca996c831f6ebf74c1a3390b49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aef1ba4115e71021bc9ae1eee275ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db799bdf417c770886e38900bafee1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f260824207f614de9cc69bf1a01e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610053b49258b1294ee4fc0989e99bb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b6604eed75e45ef4c38f591f511f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9959f2813b349fa34f75fafab2fe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b126d7f2dd66e45d6936069b6b9d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f616fc52fa3820a277ff2ffd47c3d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b80be5293cba929b8045a041f5c2ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faba254beefc46d0fb6503820a4d521260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dbbd3ed739447a77a51e38f493791261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6b85169f83f7bd4e16ade88ab0511262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffa68bfdb9e2ec9d8e1522476adfd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1afc2f8a7c5dcf6b78987245ee5e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1813185bc30efc8261db124c3fd24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8343bb0dcc95f6d65fc4ccf1b4d09ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6c31900d6df229e7f1a358c3bef84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76383db7c53e6f2b510ab160fd278268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d252d3eebd504c6ac99a6f45df0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7983a3b2f6ed3e380fe46f505d58a1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bccc48923c4d2f3e4a5e9c505c8849271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da432d07fba9fc58f3025f2e74331979272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf8d28a26f4fc302c9482a5c2c96dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ab3e5f3bd122da24f73b55c9478af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474515e522642c1d6c089231bba37994275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31cad50470a33768dc3ab3abc0dc1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e4b90f17b38e00395b61208f3d0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ece3b6d58836ed76f441ddfc3086eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e6d8def73cb57104f88a013fe097279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3e10633c56f89b14f9e1cdfb47165280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8338d8f38f8e671c1a1b9a15eed21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee17e61f20e26f1a40980471456eef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e826a18e62dc007d83a0ec640704c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783075ed12ddff0db35b05e7fc7a181284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d128d6d7418f9349e6cd43d81686a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be919994cc086377acd03e9172a7aa9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a8b57af89c0157b6a415afd16f8e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a208a58b0b7034b3e28bc9d417f5b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef1ce390a0ca9bb3f346e20230debc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d365887a5850b755c5aaa5843243b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036971c4d88ed27c486e7d4bd5efb429291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0b1abe3c86f62535a16b0213819d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90baab05ac629b6ec89f0dcd72dec1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f51b840880f66f33777ff95ed64c8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259fa4f0cb1d7a9f2a2768ec681c739295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc5976476cedfadb65bd4ec2fc69c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa64a6f5a87ea9d8194361273f56d00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c08c6ad8f67f532ba4d48334db3382298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823e4021f32b3a88270f67277403d2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568fc13de34f80037b39dd45143dfbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98715575a49732a172d796c806387f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5858c2ef55ec710cfd97226879cebf3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83753108f0adc18b47763ce50457bea7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388634f8ca819a7953dba76e7d260bae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec98bd0337abc17aee551f0b15df58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f024c836dc2397c3746ff701a012e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5f7d81e116b2d81975aad99504b5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625973333a0c7ca977cbd922d1839ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a4d50f7477c6239a1d76cee039ec0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638393a4a8848a6b760be805829311a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb3a14a95d8c7afbf5a8046b68ea05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ce98f7b25e5edd22a408ddd83298312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfb99224c107b60de0e28b48dfa007313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f026ea643e648f1453e9502241e46a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e6ed0badcdea2599e0bf821c9990315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a884cc87e0b89899eec7e3711ab1ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab202d0fb455784872953146217cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8116f70a20be298bc89fa81971c249318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbe1217df82080298fdb4fe78ebe40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcee56dd35d652ad4b0e311af19cbf5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f184c955f20e2ac788d5e48cf5113cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28745f5fd99494168607b8e2dfe0ef8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846abd298813c42a7592ce5f98d0f3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8b2c74d548de4e286aedfca3af707324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc6d63a3763d9ec5cf8ad29127a5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd8113582ce5daca5e14b41a9595cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48b7e0a972cf546c39d7f9375930fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0906112f6a4e0cd658e2062a03074328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ca9f2c95029deb35fba4b9589e34c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189cfee7ac15d00d7fc3e6ac337f27f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f152e800f20bd7b7fc0cbcf68d5d751331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf9c598d990c524a1a60842db7141332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace3fcb0e98990d3aa2820463a4698b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553c1dc07e783660e23e2c1165959cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11b46c7277e4ad372e380528ec40d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2071b210fb9b861cbd6d6fee400ba7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1799ed680426f5fe50342c952703e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388147f3420c64f9f0f36544ae6f50e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5f1cc768f8a26a1729541263af593339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0bca77375acb747854cc7dc8e2450340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727a824c3bdcaac9e441f205d81f699341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bf89e87c7a9913be27ca09a5d10ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983de526dc3b440ca4187729717bc04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e59fb3d5f35ebc278cad252ba5827344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e252d26c48001dbd408db5b984ca162345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b7e266b80684f44d8109e69489be2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e049662e82854b9d234e9e525fd3b78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0c9fe2d3445ebc4df3cffbfa767ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6767b6f01071b9ccff0cf03b6d0d9b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae82a4ce6acade57e9e6f79234b65ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a408a2b11caf8e8bf6d00f621c1c4d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe25f9a7fc1887850c9ab16da748a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1570b0911d0174c84e82155a9f32c8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb225f6299d29923e74fd88544753646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8060c62da20baba514783ad912999355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12662d0f08439cd63169c771baf5dde356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4f209e2fad22ef8713ab36fc5b7c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697d0afb239f2a5a4733ab545262317358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7f5c5f77792d9c3d1f4db5dc33983359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac9494d0ce11b2ca7044a1b7169ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790df51970ec3c28db5c3a156ea2ed4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419fe3e546b5816748097d39dac1dbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f262f56e055438905843201917c5794363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490e1f542fa933422d420c7785d6e0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88505e05eda005075ca10267038237ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf37f6b4eead7528c827a35017c911d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fb350b493b7b8bb9c64c115fc09c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543d680e3e37fdf287b238379cae9f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ee4a724502b2c9dda5adb56a8f3c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200ef8c29e1850f17bc862fb717878d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb6ce6b9a2582b59f431a0a77b956371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfff4ab0bbe8cf520e85cf4ac155c4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c6241b7cc0b1342978545c1601746373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04225e2caf5e0bda226b41d003872f59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c9f0dafbe05344af2795a134ecb07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160de8b8cb7eff598f0dd7d15512bfac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfc0a935be02fd38eafbbedc50f8f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eaabad500334eb98e28eee5790cf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e36d295f0088b48b94efb6d934473379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4a795b7af9edfe46a6821fbcd57d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194b0e9d9bb5758135a0f08f7e99bc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe928defd43be3a63c7bb4f49a1bde4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d232a15b28f581915493ad2c75732383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07db405eaeedb3e55676affc1affa50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d2cf779d4f3e4398d040b64cb9d40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e033fcf55856ee5199d444129a14af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfdf46a5905fe2caf2d00c2d189eb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77562d8c9b4dd0e1a5c2f7d96fd81ebe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f31175a29f5ff1e526fe42fad2bd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1a5e4bb41a6fa8c9f62fc9479b1cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006cd9290b8fec581de4e7e8b438b93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88dadfd34a8935e42e5feebdfe48f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad3b99d50ec79c6443753da39e685f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0ad3ac2b1324ec3a51bf658147db2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0718328b63f90bc34e7ea57ac5e16c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c59e4f608037e209c3a4668c0b6f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96933b79b57f9a6c0aa4fca0d15cb4bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6838fcbf47f1e3a14d00139bfdddd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f7a0500452045f5d6425e0970f5fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540edd52752d1ef52e2adbc694a5291c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec1a48cec42fb5e64e4f654c80a83e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7239f74bbffcd10488053892b51bca8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97640ab7788351266d43a11561f81356403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d867ae58281060741d2d61b002dd00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51ce4e4227b3c606a9d37df0922b1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c96f45abb9d3a21e49cbe058f02ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b9ff3c32215ee5f17c4f835a86247407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20c5211c3ec738b6fa60f204ac0699408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbe6d1f8d5d58cfcf2662de7ba40b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316a2734e11cc955ad6fc574c0d04a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742565906a6095a61a5aabee18b414ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3102c57ac48a4eaa3346fa59a565c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b8c50fa3bb47ee598afd4e15e7421413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3c1c09e9b3162e3e1298c6ca5d381414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9da5fefdbc93dd24ed3e11e9262d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c22b6d1409357a4b82174c130fae3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10ce3723481e6739a561c3d1a8e6cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92028739def8323005b529fdeb9c414c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe7ca910ab896e684ffd6a568b0940419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c88125a67405cf53107995669d8236420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9297885413d58457275199ff77c97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c7d126fd200d98e0f6039efa9804f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2c0e70a9e0f4385bfee353391f2ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969da010bc42f02a8e1994cc5e33999b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db202819a07c42649b81bc0aeb3675425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2b1921fa8468be0edb6e36aab7e9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bafde0a60a17eb4570438cd7c0142f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd52bfbe2c8e26ad6f35d9f6a70509428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70e33cfc853cada8682a26e6e49dd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc2c12c27370def032559b193fd06b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10104ad6c5fbc9a63a1ed919b78d89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca628fe093fee871a4be8cbf00c329432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363b95822d73f58d43a4b66b1098c84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608f209a27056b8b174d0aad49b411f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1363c7b160a17895900d968c37e6a56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918024c05820b734727370ae9f6ccda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444aee52f75fb2d20060713bc370eda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4dd2cd53fe17aac0cb3b6a1ba9bdd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2434c7a9527dff726f7ea9baed0da3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6be34f66901aafaabdae8a5720363440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03fd0560926f1ba2aff305365de4f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7eb28c852eecb806049878cc6c67d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3806479b73d1b802be1e9af8a77ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554d0e19abae91450c02bc835932b75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eee3b079efec9df5d364026205fc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc02cc56c95cf6ddef93ca82672b2cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7882df17d09305395130a7813c3826447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1749d2725a86fd8b5c3d5aea661e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ffff07208b004e1b2ec92889d52a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ced2c0cbc25862b9549e4523b44a44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3afd50470e9c9e46286af971a0d209451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b391673e50ea547a6fa318ba497366452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3685ba92677ff2e9978d595cf7ff32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523c2a6f4439a4a4f13dc001474969e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0988e92441ab2e7d32392d56e5e38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd3060af984f2dcb9a801cf30fad56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20b55bb520e407263e0c38f7d8287b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc585e577078c8f308269ca424be684e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e92e2c2115458cf8bccc276ebd1afb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e72385ca53ae8dc35102aaea00abd1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b12d1cadcd47ff2bf5a791d8e8dda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c9561d87a2a8cefa5570881a8a209462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd13dac22ed2185002e4a21b010e64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2ba9219a0a09e230ef1197fa5ddff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d1025cccee499c7be59690880b06a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023a2ab31ad5eee0e8c442bf9c078c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc28f7494c2e4030f844190d131a145467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7989cf347800d8413f871be7b531d13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248730be6642d24650b999b9d7fcb8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722dcd2914ca42bd02fbf017e56fe97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa84953915fd48e427b018be66e8651471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54ba29df690f7df9637687df667328472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56f0902667a467fa447dd767fc273f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1188af977b1bbc895a9a4755b50fc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a212285d574de0abcdd8dd159ee756475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f61d5e402aeb2ede094cb47b05dcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e5bef34fbcff8fda9f069d7ce669d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a2426b65dcc97234fc9dd094a10e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dccbad5bad5ec7c418f9bc57f5439479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>