--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3889909f270e3091f607cecc2e33c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf968f35a14d58ee4ed6427f269063e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0ceef6009308dc008c49927d9c42a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b31e663af24835efd765ca5f9f51a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81fc0864a189a57fc42d5b61a5f7c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28153143928abba989c16fec26b2f536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20af8a0c2fe935c528827b26e9b16777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aa85568ad74f532d8de61c3d7843a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d918a2ffc554df4aab7154ce4d9fc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6ef848fa467345c80dbcfcb306a5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c24c0d2fa2dcdecac1f68050f724711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75727d9ea345fca2c62559bf05d777f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f63d59bcea356228a933d740614613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f4e119d58cc18a164698fe7a061d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2af894118a33d1e9a981a98c7c20a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1708585c0ab866a13ca4f458510febe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced8f493fd035754ef3ea80a987782d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8df5fb0b09f00c67fe8d4166fe2d3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12dad0b6d24613ef7b5d6be4f20e1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322a4b895d30ed23929c085f1cbbdae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df07b57b7578e6186bed11c408a7faf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1d4306ba8e61a2ca8c144c817e79222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6423a1db1603fa24270efedea3a922e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f905de39212a7a82bbedcfeef0a1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895b5f68501910abaea5c74dbd3a3ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71fc2e9f1aeb3df9504920804552b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed06f2eff31badc7270d2f3f0cc673a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c9ac9ae6a75e11ea5c7a777c9304428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0da5b1957928d942e173c8f338b81129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f3ee38ee63bf5635e35b4d254e3c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ce2308bfa2e2cfdd176da01168d3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36fe6e2f9e50c2e0da6489b25c03aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f62de51bf988a7889ffaa158b4235933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d4bb3783736151cf5c8a6bbb8e8dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4213d5c688a480da16b4ed1da3e40735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e54eec6c703b949b4e83a820a94eff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd621b6d00b763eefef3835c5948eeba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19d1f3929c4b24f14f66d0796047538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9462d25aef853715c70c87b668289ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225cb11fbb075dcfe5d7b23311c994040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd81dbe21d35dd48ae07c832ab407541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e5811f181e823aa3b1a94c4b0e2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4241c52767bb5ade133a115f88ecb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ba5c6939227b3633346e16712d31444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3b57a183adb69708c80fcc884607145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3fc41fda529a16c221927f320f3d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7293a01c6b3501a2f5febd785fed12347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ff308e9563d414915436f7db444a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a852212e96e48fb088d90fb41d86949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c9dd8b4b0fd15af7cc5aeaf389e4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52704b6aa135a74531f62e3cd561b8d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b43613471097c2d88b75163485e2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf747de074ab6b5136866ec781dd46753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46f64428ffbdde83fb560b4fdea50354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3edab423ddf57ec140472be24df0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec5a3392a8f68dd1f1d1eea80396c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207dc0729b7e892196d5a4c48d7c19857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b9881e88e2f1386e52be1b5e708f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42606a5edf967792450e385376082b1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e55b7e6958b8ec8f36cdd7f23956160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d3ba7c1368dad318e6564579f425061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e950cf9bee75a009889cec5763147862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4673cab203845562601a109f8458c3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75dcd7f2620784394915c24278fde464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ac3d45fbd73990d9952eb42bf13d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb74e3e2ce3e2d43bea07f06d6ddb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a2a684bc354da3b0a1009d168a4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b0f110fd2837021e8cc987857af9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10a09e929b5101cf8693216274ac0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3960bb63a61d4aaa5f31b62725d1e5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf1248662679e4006399d4360a1f1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1132facb67e22a5a2ad9d71789f97472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d86c5d24ce23dc884460f9345378e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55ee3f12e07b375b62670b682d1ca774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c875afb27029f0489bc3e38b5067875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874d6035b5e0b8c505fef358ac20bc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc5982e3ecbb9f058097f785ae13b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb09648385438bd428127caacfff87178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7429a94133270d618cd762c62e9914579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696bd7b051448f170dbe9f7c01b3cf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa596a71981c5e20427d67863cdaccc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6105db396e8e22985378f19af028682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230900a3048ed11332c38c3ce63ca2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca063a33246b9f15946f1a7b21a82c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0212a1254d1debf233e378d2a26ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b1c01118c352c73bc6843508a956d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534560284b73f8dcbc129f725f243f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47560f0496c528bd2e74113fa23ae288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb3ae1f7cb0b8d04282d0240c9567289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd06ae76b7d2e04dbb02b6217d8576090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76171361a376777176dd8f828b07ea4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b73c4407f90fe245b133d2299c396b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a9cf002d8c18a3a16fc098adb581293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1b351389384bef041421f326a165394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3eb969764b61332c7ab9054a7ee6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda07b11ce9a3033a8b8dac52d4a1dc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aee3535875a2faabd15fa5ef217bed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea61ac2bb518bc974b5e8ab3b0d142398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b51a0697de7f46a6e0052adc2c9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11185e7b1c63bdb5ebdccaf137f78906100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c734b9c53a6ca03dccf6ec9e369d6f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b308627d2e2b5f6d571d35cfe538102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3920d928fb8babdf6cfe5b3b7d2e078103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d28044e0d15e0f8679dba48b970aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb0380a6b2612a38b23ad18d3cced1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542259bec82369236f173f3bc0a0b01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700c58eb4ab05f55fab16d8af1d93b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a4b9bd620c68f8eb238033ab7b043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb01b336555ed9c850aa0141b1f090c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac16387feb394f51598de460027a632110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248f7fc1095ebef951ee5b6ae7ecad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ccca94f669228c5de6a5df3357199112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb55f291baf5e63bb962b366c52d61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed5b87bb5cce44e62e875f664c0ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5dd22f7eb30c79bcd982fcbfd784f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a75fcff158b431a79ce529e9e74ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca89d2730202ed520dc4d2a95c8d57c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821267c28d2c2b2cc9dbe137cec6bb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f138d79953f5b83449c250b5fc574b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd15cbf4c4f55caec3c909fd6be8a76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452854deaa7b9b7f015a955a423abae1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c607941858a540df9ecb6e8764181122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14de8ee208c79d8a04d8ef667fabae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216fc1983a1faa455ac272df78db7df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66171f72c9ebdf4c95f3519ac8f067b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704ff53ffc830be071bd0c1f99dfc2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d1921147f8d5c2b01ccdd2eacf53d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4d626d05231998e776c864fbe5b6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a09ac6c1b7746054b7cbb68d3eb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f8b11cb7be57cc243aa0b5378a419130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bac499cf4327dce2beae7930074d0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc0d2b5255c36e6aae18c43e58f30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b75a4f5171cd27936b1b601fada697133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69108143dc8394b432236590afa0649a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ffba45277eb67655bb355f65c9436135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043310dd7a291c8e8e23cd3669049e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f710497938afff5989d8aa53d72a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87a1998dab8cd8c8b1c935ab8130c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c9031c207f35c9ece55c541f40e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82c6fef479ff88b93eba580d0a0f36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b14cb85070fd39a7fa507fb41850b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53104cfa7eac46a9a44e55141045ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580870aafab755abc8069183f595a03b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf8635f324a342ba5cd5d1ad82f550144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0655c078ba11a0b53b748457330e41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f2206fb8211c07c5777213560b5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599598a597654e30705de4dbe0d7c965147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749ba46e5d5748ad290c49c55903d64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4af590af33d9dbf014d7219859931149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6457d7e87eba74f3c8647604294ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3887b40e9657a6ed74d082a31e0a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e2aa5abfe33bea7931ee791f86661152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f9dc6f83fc285d48678fbd0475b63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab069a0f82de1364050d265ce978e96f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39089eb1470f726ce0ebadbe93d286155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a1e20a48808f876203adfcb1186d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec128fad4a4f2193cb040717195ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668630aac94c76e923da45a3796be3f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48ac111115c3bf3008ee5882395215159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d900b9fdefd114a206ad9f7da9261160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57bd2680022394f87a2907f02383c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a3778f75c66f0d0da1b82c4b4d3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07808234fce588b12ba6526fa4e486f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902d16530caf3149dbf6ccf6b918f4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfa05b3e095caef25f423d2ed05c6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4753c4f7562db7a0529a10715ac47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990272e97c539cf65e413840a1b6d45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eea5adfc7aa3f26454808b7799a71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28ab4b02fe03296284747a15cb44b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332877e7f8bb37db3db14d7ae7f7756170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf37966b3aa346665d55bfbb3c987d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76a5fef85ff0f1cd231f38899e75cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecaf98017b3d9794e925f78eee8212173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152100550936e15e8b9808f1770a1be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6285304010216595a9f153d41a26fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81f0225592ad7e0b6fce651706de26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ceaea9911961e4ac3bb4787a7885e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b075e141056f8571dfa5cc68238dcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30037048a50dcd8fac0f8b285df11d2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73001f26d588d7b4441268cdd4209a54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bf537660c16f6e9cd42307d497b93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd1629d63ab629a856db0f5d4b35b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f49fc93770be799e16574b3599b46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6339557c59e5ece7e13519a63db0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eb7e5c16ebef29b962135c90456e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7192bd518690351154fe2cf5b7c489f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3791c115a5cac19d9de9d4722c81d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15162983cb57fbaa1b6a355293cdd817188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ec676184301580daf6bd54d9d909189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1e71d7d9b9f2485b9b83cbebc76b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6ec18fd1108412e202982747a21c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a714b1707c0d55d25da4081f5b891b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90b7c39097414421f2000e11d6ce3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac32e0dd407e7951048626d99eb3f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3f6b9a6ef0120dda18cb7029dbe97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35173abf736ebac61ae2ea990832929196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b613384cc610290b44d7080c7f1be8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646aaeb57ee56180893fc9321b546e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a3158e97921261fc0ee2237701051199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893594b37b73e9040e9cdac2afa3379a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c9ebbca81c28dbd55169d37c4429a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ab71e8d310c98d5cce8c3e1321536202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7dfed605f887d0e58e9d99e3a3253203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc262f6eb307596594fbdea8e31d9a74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579919ec3943041a01a1764644b6a3c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a24f755504552567bb84443f207ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a92701b8747c303dcc05080079139207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b92bde7d7e4965f4b57c2967381b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7427473293217d917731171d1ed530209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2714f9d3af49894105d6aade1f19a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ca84043724d1bcba03dfe939451b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa37eb383e4b7af60e0123e8e14bb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edace70e20d5ba066e648f34714d530d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116240bab9e0b3f3945c93d385d5a30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aaadf9ca1287ff75213e710910dad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bb1c92b3753c9d36187975dda63c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9905950915a348ee2beb87998e2e2f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a8614e940e282f1fe635d1f10903e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a73516c98858bc0f20e63718892286219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2be0708fbb076d34ff5e836a75012220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93bbd40cb04af31139c69e02a3c589221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224318f4f504132ba0e55bc0dd571832222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20a5a6d23fbfcd44ed7807580c25a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4636709af3862e18ea57059d3b0c15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895cdf12f12455fa46b918d967f3c0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8b8b53a9f307295406e70418e3063226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dea24f3cbb416185c35a42989a30d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8727861a5b5d2142e0f2cdcda25c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b765cdfdc90da34075b5e78825082d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab3257fa9c9b1716528360b4cfec01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5596f58e7d8d665e9ccf43a0b90dc2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad580147bfa5ae4929f4fd45932018232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec55551495e4df4f2abb6651ccbcc3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f481915efc5dc273a700056f14343234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad77a739430d8a1458cc6cfd460f129235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877987b55a356a03e35672efb424e5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f2ce5ce01697d4aaab8d8fe541b99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df56c5c7568c5a021bbce9615eee31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf6572a3e9f540e73c478442f53fbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a161d7b7322958950f5fa02f56f44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02e85f5241a1e2e88e4618cefa6a0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6607267e682aef02421581c10e92f70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2dafdff5ddd1785d2748753b3af03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77478e8c63f31f48caeae877d4d80444244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec9108dcdbcae1bbe66227e3dfda4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476faa4794f33a43cf6a3f1c1cf6b6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd934138c291599c815bdbd1ad9476247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203cc47af71b0c67624705c57c565b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0699865449e25e909ff87dfb40801249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570529a74c213a16184481512c584a6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf268dcca589a36aa8315589141158251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f48f71a958147b6c63c1a00c07d51c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937716d554da155a58a08c84359f45f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f92c2db405c330a371f17cfa07237254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaf6bc5a7eb00472139f4e9fa3bb54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44984ec0fb565ddd95ca5f7c68fea27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5fd264a4c800ba539087cac1384bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d335748749ba703c676705317a6db3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69855fb06faf73b4aceb2b830d41f52c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eca0a3057812b62058f303026f165f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5f202b2fa0734676b2635dae97222261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b893cf92a20954c0fee776eec719723262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c64c3026bc62ca70add79e6a8b61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d95bf0351b9f6a4f2311af7d792d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582460258b47728516d1d5bcee8e1bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35012b37202aa8dd946dfea061dea2d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905b127141e801710c3af48b4e747e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5140ffb62c7ed9a07181cd43887e38c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b75338a3349897394fba9cb083c75c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d130d3e01b2ffc9fc6dfed7488f98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b23df82ebcc43f96d7ab25c1d0a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d36c9b51c885176b01a077d98a860272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e568888fd27a756e533898b07859f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c77af32443026144f44fab0c52d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef94b95c19ae741f4e52bff4b582b72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419873ea7f28d824aa39b93c8a1f629276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411425c9e1c16b2ed0ae4e1b5e2574a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93d3146636fae7b378b3bf6f068b9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123c00ce9e35c07ce33a9365bc371c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb30df1c5a177c268dc021837f65dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954513f7b1c1cc7c6d1c51f3df08ce4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673e1fb69f4a2312e104c9968b6f043282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a7abe35d3d6eee24ec0eeeadc90fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f52dc6ccd755e02b2fd6b8324bc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c414acf3a84385b10bf7150fae8c54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9b06da5077cd36800f8c79a89061286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57028c7141fdf46b5c21b1dce9937b09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e552e12407ff15ac1f33dd09fb984c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c1c72d3c9233790e67748623c26c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77452e005dd689ae7b560b12603cfb64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eff0086cf00db66eebbc04fb9a63f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0586db63c9b883bd828e61a907d707292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc2ba8c0baca6930138f743d85790a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd9ddb541e1924cb5c9024c320f1fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19c5e29e249b10c5b39ff5b8d010d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ecc68a51a233f1f7237ae438e6b97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68dc85216c29029486739969d30dd5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8e00a75f4dd68b8fc9831587fb6fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59bd10ba5661415ff097caa0cfe3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31d7d35d13ba98e035231570443960300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3a1096fdbb4d7e1b51d58211b4679301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2130466f58a886afc5097741f3e5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d084519a634642deff8d56c5fbe937303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d83cff4f453a8987c133a1620e2208304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286193726fb88f4ad3dd1ffe14dd7b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed0c583a48b1b1c1d712af3470facf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706255e3540d72d86a333138ab4cac27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d1b0085ce4731f620b944330c0bad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6902da00cded885670741af64f1a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef99fcff1694af65def1a71f539a4df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14c8e2b0946a751199952d6e5219e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a36ae7e248862f8a03b83c16a6addf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e11e5dc6e91a4dc225d27982c5e40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b76f8f8ceacbe158077f61f07ee822314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978f83a242a1c54ae1553b0c556565d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba76694df128f437f64dda9790d774316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f795a4b7821625af79f835280cd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7510a0d5a87543fdd6ae4b49c367733318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f413684b19bf812ae33046784b22ceb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffceeb9cbed6da5b99a7007e2744b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eff6d1ae2b0a37a887032d03e046fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a3a7a3eb89d7fbbe1a03471df1548322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d8d24ea30b1280b4224fde1e00db4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b66a4d82bb88ced3bb8a7a037b9b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f3ceb8caa27f6ce1447dc9af35b6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e7d041b63dd098e263e837853b318326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397b589d8389c56a6910ccb9d37002a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b049a4f895e30b81bd036531c30966328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea46e04fdba60b67e1ffbcd08296d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d1cea0827a87f4207b76c201ca1a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449823790aac58438a941f99beb952b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eff4a127d6aad624af4ccfb3d50b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62a7f14b7735cfcc5d7415a263f9d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092207d1144a14d02aa27b5d4d82fca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b2d5217470e82840c9d653fb043e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d9e299b6a65cf22f088710a613f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587750b87b12da10af18c817d1eba1f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff36bc222c33e51c1fcbfecc792e06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5a320bf2f1d6ca564193aa7759587339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02d802db76b238d3ae4afb1f831572340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427000b62c39a6de2d6b0774df0b24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c41ff491fa472242ed453538c5fbca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c24f78c9824fc4c21e2cb09846e98d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92c5f2d8c8e3f80c90e8b8b0fed67e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f854eb707780bcc54bceedc9e79b3b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27146bd5fc6c20dfa8645eebb30d82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508987b43631475103c0fa1b08a3cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a81e2b111e552ef0a1f05c4f1b14cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40b6e75faacbef6db51b3761830c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2d4d61dee3cbe963fa90d5d2711f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919edecb08b5852959e163acf3d1deb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec8c04a1a24f35d6a4b5c6c821ab43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb40727a59087f7eee4dd4c0fecc79a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd198c1714a938ed9528561ce75155a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe58ff806c646dca0224d37683e776355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35639cf264a7dd8c8a63acc19cfa0d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9dc29a63c160b41ee46652da10804357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4bec305e31194c920c04af6d9e582358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4516d1d43aa31747bb5b2aca94a00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea12bff7ec27df188bd077bd0384d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757b1faa277221f548adbf960e2bccc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c4ad53e463102c698f9678f918e62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86e375be652a946af0586075fd5b31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a766e3e6dc0b62b98ba90e2a04e31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca8fcea872dd09e87699c75c9f34ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5a3cc02587631d5741aa4da29a3af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040efee5e73707bed26d3ddc606f2d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660e9b117cf7f822f931fd2df9726cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835f22b0a6aeddc7bf5333449647490369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1006762c677213f72e7695cc8e183fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63db3cef51aad15dada9ad42cb9226a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e716a39b7ce377610e250e652c32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660dba5fcecf0b0853a04a8142850b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d78c8ad5d3e5a179f019cdf9536aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de165556d294c1f48b7358f7e510e17a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ca5d7db8207f27b9efe31710068b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d52e1f901d2c196085439a7f166d55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89aab094e6a1f57bfa90085caf88d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee8201b42c1561518f31788e033f55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66291ddc53438ca487a07a57a1bfb69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06829d38707c8e3c38c60360f62e9407381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de92eb4dd0accad230e8657552d721382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846c61dec29d87f5aa265d58826cafa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dae405d514494dcb8be23140f372d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1fe49ef7a0a25f00828bd7a177ffe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28758796ed14bc2901dee2d97f1263c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab24f2d89bdee8e7bf3f98663df88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ccbc3e51569a6336ffaa2ea2980c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365cb320b2b66440c5b6d56748dd735389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa9b04f2dcf52c4eadf22d627a0480390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a3261fbd4dd818b353a97305a8c8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36955bf28a7519c405d9933d44265c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb10e82c9f793236c421fbf3db8af84393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a007091d6eeab47ffcd68e5427c5301394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f512e4fa66a6c746fb829ccc42a8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab3fcbb5776edd4c9298e1785608bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832242181717726ec493c4a27e25eb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c90d5331a8824bbd49753bb58fc1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734646d5caa6d971b5f532006dde73e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e389a4ac7e3afb6a1206579b022a56a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e244ce01c4c9f99e1d481916a1766a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3d46cde32786b216587ae9a5613d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da957eee8ab184a50dd9b94b4e4130403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba8e465874d048fd8a6a6509054ea7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f3df2741e485c644b8d142684640e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71628a0c55398c7e8a301b09d28260d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676dcbebbffed12dcfde704ab0103ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af8d00b0d23c1db09a67fe0ce2e42d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05f53425698c8c700d92657080350c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf2f9d726895256209204ef38d6a9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb177c8fb4d899e55bc63d26c4f955411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0496463837de02d3c248d858e2f98d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bc2527575a0675b6f6b0c102bf2a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d83dbc0613c415bb92c3c2a2369b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d77b6b10a460bdcf93c1c60b3969f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc20cb0944c45fe6d437b80e294852f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c1871369509db4bbe7c5484a5b61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30b5582c50f3e1bdf790d4f3d42d20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68db245029066cb25d4878ac302e2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9c9a672109f9fdb2cea9dea1c5ce3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe805fdd5215daa17bb9d02eda3dfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e319b3e7171b05079df7a40e36f9d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7021dee3304e6734ce2fc2ec046797b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b64a63fd191e398e8932d48c6b93c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2a77282a6e904b6ea4c4c88f52417425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1657e3f30b178d1009f24ad693b2dad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edb544f05359fa9103bc78fa87bc8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009564b8aa55bc34dbbc3c023ad845be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd165bc4a6b46a4719ac0f1d0a81232429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02085315715911de8f8ef9468da321430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710ab4673a7c7f6d447675589d1bb75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853cee36870ea5e170108fe6c4b0a68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db65fd249aab0c5ac94cf3a035056db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210e5e1a62eabf9f5a38035329a256f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de37b0145678e4a6bd276842a49a42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60019e3b0e90131401f0a6759fbdbdbe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a8051c1a0d0d3f0ad726f7bd69d56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8947ad239d56961132c1ed3eca0b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e808b2e6ad6c6691ddc0d7ec97b2bf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f872c86c58402a2ad9ea8b9bb56b82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6731b2126bbeceac5a0e9f313aecff6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0458e9c4868ec8b4f680f420b531a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc71004cfd9d5e164e07ea183b437f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0072b7b671fa8c6b802d8b6b5228a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5219dff641700061ee51d4fa349bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a24d06b527dd88dfb26bf1376501c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5081d612ed39f2f3a9e8ed5d5afc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570117d55861b1bcf505117336565293448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b663a10deb2af0afc8abb8e4c1258d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67568a86348544f07fc6c9f63833a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff8be5f6572dd83fcbdb3ecb21b42f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee742e8f7034733f9a4aab0dcf217d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c144a9b20bd4c93a697e90e13577d76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b200de6c56d721cf4aa87416164b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaaa09c3b5df013f0c6b91236f24a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61193b1df95180f07af6b975f2b498b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6504e3e1e1a4c375f4056473d1883457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09846bfe238fce9fe37b56d4df0c21f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f6c68d591c82f7f08974b1f007032459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff60446f9ce75c7e25e3d84b19d209460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bfe4166851229f3b772ad6001c6a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bff126e8e23784aeb9959d09718be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd554ba0e14ee65112c3e3db41ed27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46c452888fb33689432730449c00e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59d59d026695150b367970e968c499465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfe8ed76f7d14024c38169dd7327b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731244ccdf83d1b53179992dbbac37b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45371b1519a23621122dd71db4a76f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcd78bf819921512bfd63cd47b05f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203f1e35b9e47c39cfd9469b9697e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858e29f97e092c423a7cf322c2a2ed2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29813dcc3d425d7d84242b14648200472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51acedf96f111be4d1db2aa08ad049473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945260eb51f9e2abbb99740dd4b35603474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25aeb65a68afe0a50ffd02b6fb10d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbef79b068a8d0163d39b7148d8e56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaaf9fa10a19aad9497343f737a853477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534488410730617d0d691d53dad588ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40741eb7ddc20199c0a82c661bf98544479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae38206b5c6adc288dffe68168623b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e96d800d25872947164f1b31fd3a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4efd10cc6510cb8a7ca6f04c8f7cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a66bcf34cea3f63cca552668e86a46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18641e12dcbb3e787b86c83dbe1256e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bda3bd2fa01c2e6893f3abac774a22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24993679e9702e3b0a65071f9d8fc09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0294416b4ce9bcd63da6a2d1b6942487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfcb0a18d1074964573cc379b97eae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a743b158a35eb0aa39242ac441196489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788969205dbcacc499a5bfac253d2671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0a252683b393c7876a57e667542932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb19c6fcf522bd8d709f4b305fa7b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158257147fbc282cb7f37e2be7d1c464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f689d64ede762b61bcb10c3ada4b025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63dd69978f7c267fce6f95712e8e4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6836e8c7b9e5dedbbb402257033f1267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3baeb122b601f268158301d82be058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1202b53217b281b3066b801c14141e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067ffe5cddfec721993856139ab54c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64402b5a616007e71a46df92b43dcf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d35597fedcfb36e79aba05630aa8dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4a6c0389c4d93633b9e85dba847cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742222c0998885339256de8bbe773ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429bd3b973ee8c415464a201cc02e3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecf5759e5e8738fb0a7ad1baddce9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97015c9d8e1c7f1833e855bf394d2f7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8632db380edeb5a2990082f6ad64c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c60bbc395335b6fb13875bf49696119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c914ba026ab1b3d5b802031f9e95820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eccc3efae603e9a84e64939633f1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3245d0c9aa2b90f729337fbfc3aa3c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42447e60f361f0da34d7efb80987afbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3f5c39c8a44cb16476ee1a859461524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35c3ba5e88325026a2265875ddb04e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848d487cdddec688c014776adecabb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7e2263cdeecc95e7e5c6255270fc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523987dcd65f2a0ced58f7f1e8a0fbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c83325e6958d12aefdc354dabda7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69d89ccd2b119e731da80cc926cb5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373c2813557d9ef4dbaa9dc7a0cf33231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7e9e9d609c844964adf1693262bb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce63389d2aea04089399c395519d6c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55623d584b1040c6c0b8bd5219ff9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010be1d51eea00b2d86d072b3b3452b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6842488659ec993196f6ac38189cb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190d17496af61955b52ef8fc910d0e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f8b4d69d65304e8ad4133d815168038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b90d0e9b3e62fbed17fd106ce99639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b655112dd1f2f72984ced0083fd9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40ffd98e65f4e65f4aa581d882a4be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57869773fbecc586c8bb876845707842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6108ca55e6f9123cc1995484e7ae843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e748d71db0149503d49503a7846b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6f72a3e93948b988680d98bfe888945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b3c253ae29a8c8edec41801223a7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09981ac475ab63ba7b669836f3224d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149baa36b747b316c3d45166c2c566b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d076775c59ee19948ad74f7a0882449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3384c841e5c66f2facf9268a049ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c2e7f89389e4e3eb4f0c4f19a001a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535fd0585e9db1bd30eb9d76325840a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d44149ef5e7711cafa36a9794c1a0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65cfe68b2f38c04cf22351c809ae1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3676305fb71c9ea8c4b49d1347d8cd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50532b2ab726a1995b8050ecb26eca656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bfd3f1808373b5f0d25a6379d18cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ee3e3ac0a2754314a8d047a4d39ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4d707758f55ed4476531235c2608c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7a81db5e5f659c25cc8baaa0a177560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6f3dcb4d35b5ec7d18c8ca67334ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f06623c595dd88f7ffabf5f37fbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9ca97cd6636ac6819714a9caf4d3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfd95f21473e22c092b7843104aade64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc707c8da416d23a17d8358913cd2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343f1ad4dc0254415ec2f2a2162a77466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e93ada488fd183d0b29bf93f3cdfa067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c96ebeb5a8f070b76117f5ee3120a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ccd24d2cdc1ee80364e3bc12dd07b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d12cde0e08a9f9426ad2b8a3b987870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c6a52636107eda0b9e5c03d4aab2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257aa2d2a61d2d8b55a760978f0ed072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e64d028dcce5fa4d622c9ef7bcef3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e263e0d5b536fc6c6d191b3756e04674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f82110c22743e79ef3417deab780fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f072b005b2430ac4192ba921fdcdc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ee748311f4e23cfc965d2cdf307977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53c92d098064f8a28434fe47b9e0bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fa1914aaa956e847f395c89670ae979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c851b9d6e1f5356576b6b69974bb2f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d0d27452ba7704cd6c70fe679d3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deb86c7b4eff14a5577520412e93ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b87934171d927a3c51484484b8714683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707d87d25e3ed1885dfa147c5694dcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf546f5a4dc6984f7075a80222701e3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1775504c350785cadfe4f89977a2b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6becbb541912e3f15847c017768d9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cfa2097d816ad6d9ca969f9c8c12388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a921a234fbd65a6bcaed9f634979389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4735523b5471e16e334f66cb9c637a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008250342723b4823d1544bf3fe327c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dffc941fab1c3bc4f70069fcdd1fa192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4edf68fab1b734ea21ba51f0c88c6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22b44f93f95cab2de125ae4773cba594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdd220fa7dcae8b03e38e8f5b8720395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ac4b80f286d35dc2c22b1994948e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee386ef9ff0c73f0b7936ed2a0290d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643a717bb1cb36317010177b60c055d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a57f15467d65080433d8bfe886eb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a19200672e29bf2d44124ae220f15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa40dee29b058bf189897c4d957ef6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c20926519580cefa2045e58ed6a4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0130e2f0f01e7d814a1909b267fbfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb16d27f6ee7d8935cd096b11a95917104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f972c31af18d10afd58104e141f1e71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c07547e6a10f02d76b592b048941a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8814672d2a5819b879dc9f1271a8a00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5497e0a622b58ecb272e0676739d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5673148a00e3723b3599793fb4e82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113523a20c1ec2fc1c18c1ef1f9003f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd7e532ba53d068476b13b97cdf83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd13a4c3504001c6cdd528bd9a1907112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8c1d974ae01e3aaddf5722716206113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3b819fe71193b9cc3add2225c839f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8315a34a610df0ef6d59b52b2f4fae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2070879e0cf9e2fea83d0ec34c6ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7784638c9ebfdca79ff6aa2b40ef0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15619a6d54cd548b0d5ca75c39d55b9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478f87ddde37d35800ffbbed3419042119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00a0e6d1300541edd33a3e3f2808a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce10613ea56c5a93cc1aef671d6102121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7b382f1187ecba626b78e21d3aa2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97379231cb72a1881cb11693cece27d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac276ed1a375c747588571fe460825124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438066dabb2d31de62f55295b39106c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef4f8274f3225d9c7f4e7293660666126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317196f6e85ecfc059d3106f4581bb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fbe0d55532b8533860097533d8612128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e321d084e83e51e749877d5c6566129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701fb5f9e3911eae8e788339a066b9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afb0dc269d2c46e123558fe05d3e17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73bddea75cdd3b72f1bfca13960f7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c9a5d15a0bf891379077e6f8ae9cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90dc9f94a3f96f23b799517a7b49cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cf0d4b1253d50ea1f526c52756532135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cec715955e853989245175dc3af384136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6bc229e2f5c66da724feddeabd6da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5198e0719137236ee2e983c7bf016e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f5637d3efb59c615fc330211f3d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7459ab02f51dd1a1aae02449fb487140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bf400c093a39d56ca68110d648159141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a058a8460f6430234e253c6f67484c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcac14d2585b80996b7fa417d586cd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db71c7b493160bde20a1b3b9456c8f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa8cda5c225c73067586d695f785c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54f5d4e35b23188aaaadd8b318fcff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670949ef7090e23ad96f21eecd7205d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d44a7b6c1cfd3711a51e8a9881a0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04a7c6b3fb5bc1e6b4f906cd4abe67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11017677c6f50a15153aebdafadae4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110547ef554f9511827cc504442f909151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339580dbaf4a5c5c9c5d88e8acee477152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60154d127a9ef426a1c264dd0a21754153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6de511876c85ee2396e2b2633b96e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdba56a9c6639ec28fc39ef3355de57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c46d2cf22053a6bf667837293a5243156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77982a26e2dd375c7d62c43fab8621c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3bb12954c10cc027fee99a36657fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5d50f50385f53a91acfea50740a47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ee49ab4f70e48327ffd7a41994049160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e642ebc0bef1b409852756d88239a20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af03cc286d50ae11b0822b88d58bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfca07bafd9981236367f9da6b4f75f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81937caa1f8eb477a4b37881148e914164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc5df149075f6ba9c25d53a7dd037a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d16cf834043e852e43374f298010f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e993c12633de9e4be22830e4709adae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2b33083a71defe48b39a1583ded21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dea871659b2a5695c3b59d41bdf8ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb07054a38dcc647ddb281f8f86c30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707dffec7e752d2761f50702aba7c58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf706c9c759c81c966418b8f9996a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e30db28568ae32538151ef7339dd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bc0624909f5cf59dd3ca7f7cc1588174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd62c1c4450a8701759354338c7f59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab73cac08e13cc6c8d0b4b196db4030176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd2e969add3ce67ed311b96794c122177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a09e3d831b8e0c22e5be5018b92495178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d69feb85a9c2c1397acf6e1f56b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24996b782f05963704dcf66b62fa62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fad5e0cd622cdd3dccc64ec1299970181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c569be64198dc8bcb7da33412c5bd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8a7b56e6e2ae204a48000594dde54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7cc2cfca38d99de25d65923c7439f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9189dfce233b42c69dba3207eadd74e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05693a19571d648df1c8f6800e536ee1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8825d62400d4c1001fbcd7c29df821187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dea679c0451f125a05aafe882116a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88465d3867edbb76628e6db76f735846189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d736e595f2f28f69215f4cf1fc4aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c58e1fdd1a31be310630c880a8227191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f29c53198316ab761fd8fbe51c8de0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd9603cb824e1107e0d6935043aae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f2f1b22b6f48f6b6e9fc44f6286d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a2eb0a6c0ea095cc58c243ce8a1f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2336a4116c75e3e6a08f7efcc49503196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0c233be91072591cb52e8f2dbf692197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e64fce32d96a184d46c344dac1107198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b556d742f127ff9e27de3cbf4767b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9fa6855a0b974aac594719029c65f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456207e64fd4ff7a5ab6c2b6998dbac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31638c7e1e18c96e94822082aa36cd9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18ea83c6f096f0a956931e65b0245a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5f9838e88c47e65f3d44394adfc2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdd9f08b1bc02f2ee4741664738733205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6da7eec6e925b12c0ea7fee723531f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e8835e572a56d28824a7500a8d082207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75471b876e6150489b5836a8e22ec6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9e4e1f55a5c1a5d32ecd8757ef7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdb7bc1d8786de89330f4b10844fa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a19ed7fad68e3d5bda1d1af3ab955e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f514d2aa6311f25f1519bd0b8c6a5bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e36f321da366f283e42b3adec4bad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fbe825b83de1220f9f1d2b9a1627c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f40f08828c52f86a7330487530553215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7fee0ca5208b4d8a5087850ac73bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72985a6a7120d37fc8d0f78e3bf8cfb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78a9f35c60b6d9e12e31e64a9516ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65b02229757f73f3a3116572e550c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58bdeed271b679e70a347b665ed7ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6e98a18102b3a7271dabf3cc0782e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916427f6820a58c6cf49c5032b144d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f96786e6e283714932469d517e2e9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f807d521c3d9f2196fe14cf9b92767224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8ee6922e314c75e86f67136cf88ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d434f5e1cca27edcfc769209dd6c670226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441707d610bc36c65d17cd96fd3ffc0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca07d1aef868b750cad1ad55ce01ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479b7b3ea211708da1bd1e484d1f0c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d5ed609ee0aff17ac95d50cf6ba03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b081c925ae235ec71324b0792bcdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83532f1eef5ae5ab0e4989b5a48c93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea6101170d018ffe5b5cc951993313233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee6440a0a2173198a4f8cc2c0d9009234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aba24387fd3482a956f3da7c6b89ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f658d5550c2cbd3cf56970b482f197236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b1e51188bbae84f76581b712b162f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19af8f48444c65b38e002e962c5309f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7729b5c27b10d520c164a3a9e4bf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3e87724ca8c956f9e22c6ca192a66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577509e7adb6e072df3a96351841f4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c7644855a87058fe023ffeecea629242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a491f8e8e237345f1dc619c251829c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd40c49b3817ade20eaeba0ee0a90a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ab70963e33e89a7c449b5a75bf080245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1780a15f14d70e8ba76b5b5e72bef0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1729fa7ee76cd5549add2a138fa0a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5e87c0b68161209605d0a6c060165248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9300e7a5a44fc3ee75c0c16a1c968249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40525170a80464b5f5eb1277eac197250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039893d7f7530a7f59682a8b3e051fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b049fdde5c0705d02c0216e003ed264252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49840aefdd8015e885d1a9e221505f74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483397524255b83fabaa8390da67629254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad30188ec4822490b8c1353bce2f64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca7ab8991607fd68c0d67907b4cab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121745e1f61bc33891bd6e493cef075257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ca38e8b9fee278b9a40134b53c0b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d851d7ca68de2ad741dc8c62f8759259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f2da36172d3f11a2d8c9c728424be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5389772290984b263976dd0e3ab95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454a1ac74590f722a0b95c4ed3174a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6e70ee751cac5650902f1e8b14611263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ccacaca340522a4530eafe25b9c61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72919317529680d9ea93f52b62457a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08305e12a8b63d3e0e44a9107ede52a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac0a0ee45d9a1c2cf530307115d3da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb94d6cf5f72bb9b843dddcf6edf07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb36de2bf30826b6f0cdcc1130d4fdf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c5698c0ec1f89362bd8b5211898eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd222075176da73074be746375b663271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d119c18ce22361e1f23645b2ab590dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889efd4c69de4070a8d8e0229f6495e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a651008e781fe080b570984152eb9a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47ff7e7658949d7f01127a81d47bff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa2da0a328b62c168080dba1becc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf28d318db69523330ac9eaa9ee8b0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1bf3705ccff7d522988234560595f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f08f4144b52752be383ea284de025279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2bdf072d5ca74293bef1259b4a83d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac10aaef20c970b5dc70426192c5bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390f694f124dcfa2a6f9405b684c38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd275c83c16cedd572ad245551d18420283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f671182f6a5c30778eb7ff76475dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f70c51732cb0ac789f44170fd194c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac75d47b910855fc1f5a3fa7e688f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d19dbe5e026851e12ffedb1f1f9b34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5dd9151ef1bcdc681aab41c45a599288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b41da3083e16febf6dc9fc6b672dc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a7efbd82ea837116cb041af5d1ab0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf6c43c317606d85f6ea66e06393e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8725e48a2b7b9c857b663b75310130a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed88b21016979db576411c5ca4b36c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7badab2f85c254705b7ead8f6b55e0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a355103764d82a12d8ebd59837de00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a3ad497e6df925f17ca98579e03ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d420c16c039ca2217954edd99c861297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32dc52e554dd82ddc93ef99f562f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9011d195559325b232e57b5c21f4a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa58f8f4152c4196ebb606e68071b6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b0fa6d45ecb339604c25ceb0cf472301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556640ec25fe0d7efba8e1f85b5dbf2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a2d20d4823009bfe2f1ac244311fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977124888b2bdb6e67ba172bd586d50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32431b8833a798383a4c0224fa41025305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd753e5faf7dd0382509e2757ba91da0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fcb0d400cde913f4b96decd76316d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e621dc873fafac3755393a616884308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dbdaa23b9a50567ade31f0e40c3be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c9abca74cb59eec91332c1296c2b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f02a3277aa9bdd7d87e6226ae103311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e07427676d39db918197f7d6d22ec3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f34333387d83153fb87529573e724313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a53dfc9c7dc18b485eddab95d7a8bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c64564f9ab4c80ed0e7f85718be0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1fe7dc9cc3262473cbf64b820e514316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33089dfdfa9bc3e875f9371910da7f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a396677136a737fa0d37a459314eb60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b9cba75a19cdf3665142c592a1b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42b674cbb38bd36b176dcac5874dd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b23b771e3edc50d8386ef6e77afb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bcf79ef10e7c14425037877b10674322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae06d53b1e6d35b6821877c05a9e5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c50da5cc6b49ce1d9594548cd4db2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edeb0e77103e42125dad9075c764c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09c520b748ad39a2e016b34c4801c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0668935a9e5e4e2b94327910d40c51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b7f2bc538f5c203c7c54bf62860be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fef88dd327bdba5fb5969898cc1a63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af216747e1242c8a1477f802b6567c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6211b63d42f58f773624e58e12c28f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43bc9831a92cd3d1f09b6f72198929332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1201097a5cefea0441fe872dac25c5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26d37d5a67f926d3d48fef1f11f4b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1d782a71ecf5cdc1039ffb8564a43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a8f40ea2427887ce076da094ac4e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0383a89863bf49fc475d85e901baa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecaf3f78d395d5e80ce995861eb01f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b5456554e585bb7d41b8141d0ba8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa88aee0ef9d1def76dd58ad0f0ce3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b064114b3e0275649740b26c9f53010341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb3a8b7bbc35db8d08a1b4d23e130342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ad7551cc58cef06d532c339e9f4f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7579b2600b187572c9aa3f392febb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7929d60168d261d61772f84ac4c4a38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c5393585014be2bdc19ef3327ed32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34422ac5fca688c4fd00e787bb1792b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bf8f1b1f718dcc5ed3ced2a614127348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cb70e1d0da06f1e769f70e4787e39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0d792fc65634b7989a8ea76ee731c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d48d3097613aa7a588f1bc2cfce757351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682ef2ab11efbf38c84dbcd4fab8b4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c2723499f17f025832bc13f0c2496353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c617985bd21db76a6551bf12616a5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c00dea3b7cc1a04bde36a194fbda3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109f6cf336aced78ad283c93238cb16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc28ecb9b0e79c8cb90dde3171a23a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ab1c1705dea1417da36af04f248e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26203fb90689f5980c5f7c751f7555359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde255decc573ed568e2a6669e7e25f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cff5c873c0da502a6845e87dd2d22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13262432b6c97d7d32f84e8525ea7e0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfba733f7fdffeb502f35d19334bfcf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1c56b7e45a64f1537cf1fba1c9aa7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724dbfd65ccdfa2aa7c585be2eb1fd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502619750dde96cef82be29e9fea1e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dcf31cb255d3e4a3f0378c0ef4adf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3cce605422e0e2c0fcb00c3dcd278368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ef91eb64348b9a8eac9aedc123329369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b0c1c5bd1bb1eda62d45577f5e4f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6e660198bdd8d27afcbca1c783d01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ff93ac7fe2d14c72f32bf246745c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d921799c68f714a8329662d2c8ac9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f0bcae8da2321d7e9dfffa61b35a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ae0f29b424ad3dc9c0a75baecb3ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3214d44c1b09939b13a480830cdcc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b6218feca7a4b5158a51de48d6e2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c148c085060118eaa9245f577e1421378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00183db97828b9be844a14115a98b538379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c63a3f6db8abe2df6a33baee43f43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf01787c60714446cbe30103675070b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9616b149cd4b4ec0755c79f60e36dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b581ef58d48bf9294987ffad3937383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92946891eff01e3387611bbcc3aa0c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd19ee8d5df4347a99822c7845ff99a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b055e062a4b60a24623250ca416d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6c83a6eee484cdb47ab753ca55353387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021ddff9348143abf67f6a16e7ad39a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71e5f9270f74f939f980e6eee232ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dc8962a0d6cb1d494bf346ce43938390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d0b3e38dafa145e99e3cd16fc3d2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51992e8bcd5a494379664ed167fa2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20c1916ee013d16c6f9ae004944029393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcfcdece54365354d815b7ac912a12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd84c6f8be0452e8a767d9e9872371a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1cb975d7ce45e3e54ee62ef12ed7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb49acf17ec737f48dcd43bdfb8b2ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e3207a2aea3791e409dae33be618398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cca179b159a70a84f76f7070595c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a40c783b0f34080a86b56b3240bc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e4ccfe22eb645267afa16b2aa3acd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4ddb4c282260c25e68d4b55fb6391402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6810e35b2ab2d14ec4bf33ce40cf5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3a698867bca6bd021e0f84b9bb334404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e7b005a12ac835439845aeba7a52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe642f0295f73ddf703bd331ca0899406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afbf6e5376a2f107b6b65af2095796407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f4425df79013b98af47232c32b058408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f007a98b6baaec020133f42efbd91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93690460111adfac00098faa4954382410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c599d5dbf8456137bde510c900203411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166dc4233ae851b9b5b658dd3784571412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e41f36a9ee39f54d2de2b1871abc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a464732f2db6f7d2dd8c0d843f57e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cbc2be6d212e1d3ac59e1d5fe3e15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86419af5136de3938780bca2676ff4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06d60ad32f0bcaed59ec523d9169fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e41032f91f688f43d47c751a39b39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfaf7372874c81e3f27fe8872e2cf4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4ec979ae8c3038cf4439d253f5f2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93581c5b9089c608122f8f8ba83fbb7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f179b771a896a84ca563a82c0644b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3e05c5dd6ef07e2996be325c59bcb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305cd82a6bf803f3629578eaf7ea9c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c0676c1a35ab9d38645b3924f977b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64151d5c996b5243710522dea7bab5dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de687adf3f1405b76b403980130d5b7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2f1f520b157303d3f381c8b28341f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f00ebedb96318e466bdfe2ed6a823e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc4b416aeb9651bed3a5a1dfa510a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53162704c4a3ab9ecd440f2944f73fa4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67847439836bdbaf52e1ab447ffdfd80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b3d94b88ba55308e3f02fbe812284433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f5f165e4549aa57e1372972d8dfb3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f32bc9725a0ff231b09a692e354c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a62380e0ecfcdb6857a76d5ae3693436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef10f9a99e405316f9ab99ebb5e4e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b242a4a7ea8ed25189158c3bae7c63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04204658513072da18338ecab8043e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca3d185b266bbd548c2f93d9fa20cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0041bd7fc4cc7d02fc53cd6f83902441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4448aa7f73932928c15840ecc85991f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a93a827fa0530146ec8fd32b90eea8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c3b5eec6e6e62a166611e19d029a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae40426adb9dfbdc879eb55eda9d08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b418586d2fe8750e4233246bb32b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff1a07df7c4ed3cce215d4e2d693f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83826bff9ab12a6e6778556012cc51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b22d944cf23f80a737bb22e30c2e64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191891a31ccf576f8d7796e8f255ce4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42a26b6da11a8fae282ce6f039fc4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e7d2e12ca956d88c082e4b5969da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84395f3e208f058abbbcf917f300d57c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fb114de40766d7b3eb9a71f3f549c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174ee00b464a7887e04a96066d535d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7284618f26adb7e1a73364ed4bd598a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca43c3cc8fcd181b81f9437331ed32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f1757b736479105ea70e3303edce8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f4c4e1eea031e820f7a98f1e6fc49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b2505d0f27b59384db3cba7b4df6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7197188273a3efb76fa3cd486541a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf31e42f5b1767a988e21ecadf0c5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11bed1e5aa43db29073579b57efe33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673851376a328dc0ec5d2d44100a0dfc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3b118e76d9b60721a392cdb04fcf6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b1701a1cf99a3fb9d6647ced6595a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ba5ccc287b9f881b7a7352574083b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dc57ec1affebe6bfd75c0efce61bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9c1688fa712424a7355292396fe63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d02720fb0f7973d7c59db34f2bfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef821bc1e453758031a0e11b8fe065471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996b8f3977b0f024704f581581811be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b913cebaa6285e0b0a63e3baedab3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93b7ea6f84ed2e6f7168439e9034e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5ebfcca3d7ac95a885d60b781cd5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529f89158cfa13830a6bd1f1e565bb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0f6d6097427ba7dfdd3a991d9226a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503267819834a4bc9f3ea73eb495a6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa960b48b0a72559d82e1d435489f01479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>