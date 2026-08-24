--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -2089,51 +2089,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdecb3c5a66c4a5cafeefadb4a31ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e5a2509fa5ccfa446cfeacc134fd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccb00ecad8ca5540410207949e1bf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce8495875c7956192008d4eff115b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147221547f208fd919552adcb53c3dad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea9bd55e0010989c5ec585d620a3d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f4c2736159d95a50d0598812fa0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc884ca08efb84523f64bf26ce07608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1d161f6f23dbdf609459b5a84f0199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429457587cc39552e17c21dce54544410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6c0ffe9fc893e67d4857345220f3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545626969f900478ba0bfb0fa02255712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47721aa3338fe5cf9e58792671c32cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761417f96cf041aa418bf84ebc001aaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f0ca81ef20cfbe3b9cc78f7f13ea015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caac7dcffabf4c2e4d5aecd8ae49e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02df4f716a6a0b34337b787d9451da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279cb136dc597b61563eba5710210ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5ae384efbc7b3cc3839aa1fe3c8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012bf746cf1394a8fe18fb8228b2eac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee23f436dffd977bb4a2e5287dd219921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b6c394b0caf51768484a874c1af9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f1444df48759f3276b1b818d70bc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e112aa10a6f3a38ae0ebbe6e0519d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2217eb23f1770cc41f6851a0b2e7ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd3d658f92029b8ec36e9c1e7a57b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4402a6819972f780a676fac4d539fcf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ec58f4faa5476da833e779712154c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce084ebcc1245aab7cd35b1d71e62b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da464cd9707de772d2ddc93db2e66f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ffa7215a6370e3a7164aed0a7d43331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a135aeec6fc96d554afe363cbb21a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112042b64e01a85e953473826cc1284933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f2178b2cc93e0841841f8cfaf8b1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831c045771d6c3166c2775676b1b44435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec9910579faab1695f7e18f030a3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bce723b383172ebb8cd895036fb0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a570662b3c344194007ebf60b675738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58091771847a473c30591b7948e1c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620717a72d82566870e1e631115c6da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cccd4ed518c316f20eff4b79d573ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90481e688bd162a56e9a0408023738c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fec1d3daf7d6efa9b21d92872470143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063132dcb69f1c8180b95439fa5cf79444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee1a57789d9fb24431be7e72bfa36f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acce2cc510ec80a136a3afff55cc8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19be5535710e431a66dd7aaa04db03e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55839e3b19be53dcc6db65a0a344a6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cced37bc3d2fa84b321c7291e23d6e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58327b60ca86f3c87eb0dcd61420230e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfa8f612f5339c10956fba91de561051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a7eaf454a2d7e050940eafac46bd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3471bac98378a2a35cd5468ede8204953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b0ae0b04f5f74c99eb0a8c3db0fff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0892c2cc84242732804e871f38301b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1ae43ee27332976e29903937e5a2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e666c8cc779252b9b18792b780e2a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387953cec8abee350aca68b2fd96f6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d1facec766a6b2e0b1206496a3bf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eccc1d634130a0312f894a9bdaf5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12c5f1863d6bd0d33bfabc78776a8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82733700cc477f088dd172772e15244c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02048fec66fa6c1b7694bb5aa7e226963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22200653c7e58d545ec43b938dcf56864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f958bae2083c56085c31989b6400f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7661e5af2e52fc54da602f18f4bc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6ed32a6a755adf9fbcc0815e182cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae8e0c084ebe503625e0f040bb273f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3f661eef8c914717f3229be1c481a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf4bfd0f3f500a79ff5c2edeeace7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743437fc758322a2bed10043f9326ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc851c26e34635824a238ae661aad54f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441f979b69559e7c422adacfb13c9a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b4569bd160cd47a68b04a3e4d7d2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57519dc462aa7d346dc8620af8721d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d48da832e2c90109e5882b007d18476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacced09390aaa10291895b3dc85ee077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71f490c623bcd25955a3f0f3db709c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1050ba59b15af61b6b32ca0d5ccfcf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bf9b18414e36bea32132ac01856e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584ac59edab4ba3c98b2ea61340cfa381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eff693944fa8c8407c9325a171d1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90dfcae2529424804b15ffab9313e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c082a4603ac58217bb6eda082c9eec784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105b9665fd6db4da5f350b3dfef8b9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa933f55945c040c6750d2499593e46486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f3e9c58076c4926c8c377c879b81587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbb2201664cf689d11ab6bd65502e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416913dc1f8344b9948720d235c6853489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398cdefb881bac72b2e1149b0f4f9f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c8041b4039becfc01083122db9a8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb1bb503f9124e8972ad105d5554c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2d341742a89a1d04258979390e1d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b3b97b6f56c895464856c2cca2cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6db0eb8e3afd6df843020f11e5a74d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b4f59823f5198451206bb6c42c1f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1540cc2d03eb0527ec322087cb2ae4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07913c83c67451306f7ad61b8d4a9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379382fbbb0883056cdbaba7bc3658099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea8da6389d50c1829396016f6b899b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258acd68fab48cec628c6758a700c45e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11005a3b83e5b108ecb3ef48393a623d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc679d83dd21e4979682d1127b46f4f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349a6f80782aec34f29f6137cb78172104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad1eb2d357f348e9bcbc8a5bfe45f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee7f16b1e31c658b2fcf4e3c9a2f4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81e3947631833268debe289df4de1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa12cfe9c4187f180f955269df15a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb13af311d3abe4c1d5339eb423d5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78411aebe46e5b1a03489b17e9096c3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe9b9caa5593c7616a791ccbe30748111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded33ea82d7c18a22837f5ac93cfc652112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17bd99404704fbb31b08fa20a5dc35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6fb5110612d39d02ffd5b44497bd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001764bc1971123ed3f864acbe5e736115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85e5fc4608f1a329bbac1d18fd3221116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3a7f03007769d6d346b52cd4d9d02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4567daba81ab1d8032cf9d5a7fc97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7f4b65d5bc8b70146da2e45c7d537119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dda8d3d3c7b5d86163fdb6725784f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df48a6ced3efe7c9bad72f8522e9983121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00203095b0890e7f930f180d4327d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324798896683e444d4242aa708a14c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79971f36fac96fa13484f7a892279bf3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae33de7737772b9c199ec78c0683ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7395123825dfcb08887f791b71d844a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af674e117954f40890823b7fc3ca2a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7006384dac0d314b26898655747e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c60230aea13a7c4ef6793b2ea4c94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43481be98602def791df74384aefbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c485ba04c186d01a2970e8c92e99b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f1ba3b0b783ba2540fb99f05fc50b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f41135b519e1293b28c55909dd0ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d156875bb172ffd30f8344a6399c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718d8dc244b8d4d0406f7a396272288135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d51a3bcd2ab4c7534df9a1e10737136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3e7aad78eaec9d4a2396e3d514fbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca826b6f5fa9b5be8cc662d4d854bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bab723f1f205f1bb797fd2ee0ac041139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ef358fc74a4bd35bb86763d0bfb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf230240a3f3e2f9ed0092582fb10e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bb4bd62414e0630c12b91e6450c82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc530625084cef4e9ea0a5d1a08ce2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0246bc63682b1e0e7bb6ef18cad6c86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b5aa1a013d3720c67ea0cdcbfd84b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb93c7c8495ea08ed4a9c9ff7a1dec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7df298a4cc64b3d40bb7acc169e0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543c36f74b3976ec0fa4038dcedba7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae4913530bd958bb1c1afe13958a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5b9ad6f4a02ca7a4997dd61227c45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f5f8551348a73f4c6392f8ca7f7ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe7700e8aa3ef56addddb2d885e56f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29428ae63277f568f3db0c9bf7fd50ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0025593ae750b273e081044f5639355154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a7750805d6f90b964a98dd7d1a692155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170872b974205499fc65bafb5b24b93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a61817f97cf2c2141b2c8121805fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edbc736d827d3651d3b119e22cd239158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41358825ce62cbae99d9f19c75df7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c0cbabafc3c430bfe56d8ee02df9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e24454563b35b416d239183fe4302161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d78aafd3c2b90ed631833de9b0ddc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63ecfe3b006a77f1822b31ed589d80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ffd539319bb24374934018453473d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbe106dbb7c501039425c6edab2291165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5652ca518b634488e91e0765b02851166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439f460f80e4b60c7bd248c1de4da5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bee73fb4d4ce96ac93d2ccce391556168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8875fa438f49b46e80ee1c493474f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497274b3663a376a5ec5cd318ba27fc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f833ddfce2ff88bdd5a2345dc488a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805d0f3fa5f0bc461e0dddc91eb6632172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b90fd138b323c62b3195281eb37604173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a8b223f19e8678c5654827f4a0c5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c61a5bdd27a118c51d8dd3b0bb33c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9572b7c77822b9a898d275fb877b54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1da04936f413b5c93fdfdadd6a24a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63978a938228afe86890a6dd3915002d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b9d6e3795609ff2f86d6082265b24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe7a48df7ea18de4c68a9c96039a23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4603741f8252a9ad719bfda73ea1e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e06159f5c177374650225875ca9967182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596369ada4f321c327169f4a918ad2c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef5d8e89fd9f8bc354fb512a00a829184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56a2671ab0d12a913b9ee43141b695185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a862f61d67596c06cffb44b9fb81498186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e209382fa149653bba92b8c80a018c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c583687a9ab0b2af1f99f2f532ce4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b83fdee77df83296c54d1349fa5c5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ddcf34cf8ce5a965df641424f8195190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3e3b699857244c8c9decab5fca856191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1636900f008a4f6ca65d874be1ae56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fe76955c47bb20615224541026ea5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a2c37704dcb058f982691d11c604d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78d185d744042f77bbb9754e5d6204195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa8d9d7ea10c6a8502b15f25bbbf9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a905d447380dcd6bbf6f6193875ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925934081b7091771baad1ccac54e381198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426899d2b813da5c00337e13be584bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a1d1571202433d7c5960c4be75e41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7763b95f11eb6b4a7f5feb3c06a9139201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52cf9eb6fb4d5b54c26e29e81f14d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf10de47aaa0565ab0a22382e5f832203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e44860bf08f9e4cbf2bf128035e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c08326f8719f20fff0389d766e97f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38295eb8c4f5617e978c2f2de51b487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30277d6277e80cdb822307e6026ad0b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137490e4977ce725fcdeebae94adc4d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a2c05c8a4e2e44a7dfb47450edc53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe01f0852cdbb2237d85db821adfd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a23003b8b943a9ef9dc84223eafd4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e8e705a4680b1ee42cd75c4e4140b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35417d77916143f2ed3ba6e46beacd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e277427c5876491350cf39486bc18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d9a9a1dfdaaaecbba8974ee203295215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376d76b29f0d0f026dd0654753154be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e60ae55befff97d9a00a75c7d9b765217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d34bd512a9e9f22a28352fc44358cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e3e387b8eaa324c7941e987a8978219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79968d20cc3fe127c93e90491c68181a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8b10b4431adbefd183280956fcfb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b3767383cba305238d5caf5564989222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d850a9c0e211a6998dc6c08e72c76c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e3319fc180cc8ca4f09124aaf24b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98a44ff40eefcbe3c499689b8acf29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b73dfb8dcf93526eb8617c058427a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65023016e08a00888ef0f28a72adde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a25844c9ac8e8fbb62c0603ba71bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d064f172f571785ac9c9b24fabdd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a016f4778c73c8607b788240ecbd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2df37289fe0be5d885b8db6ccb8a00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a486f4a54f262f2516d88a11352d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdfafef3b04fe66708b7c3d7f19537233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a8ec8277d37c1c8e7937e25621197234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb807fe7cd4cacaf3270aeaf92a6449f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed8007e588a6549067fec97df7021f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b72874ffa37cc79d07059abbbe92d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50837c2926d52b28d50f2b28644eaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c370589861cca83a77535200e7af5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad428371413c7cac756e8a61135c4c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97217e264f4690ab7d0a3c6251229b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545ad337fa7492be2b7b94a4c5eae8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2d57c78a76ea41a943a75a559e6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871a815bf24d575309e4c170b97a265244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46165b849c5dcb5cbc7a56aff2c4c422245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2388ebedb408e912f314058ed8d755e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c1d73b7e6daea47ce184d743b0aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d0157f4f52881fad7e172fb36e9e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efb6c77e384f7acf2355ecb9706e63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8582ebcf615808f08197aea5d163e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd231b3dea3dc55ea9d05dd231f04117251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df37628e34bb29c47058c2920713c91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c999442a73b8439a5c8c227210058253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccdc566d809777e2138a6754b3a195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e82ee2b31a29af594b21c27696088255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a83f3cdb33eaad9f9f19a857ee4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda18297cc67d2c14c85bfb866d4cf50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235581c1d255021281bb639714f624c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf7f579660aab34d00937ea455fbd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b0fb80ad3914f63841de383438ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ed35b12dd6d1dff6fae267c5b290f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa8193e22088c9003decfe76ae1399262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0041d741f4e5c190fe2eb5d0c84301263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884e13dee0ffaf8d3e9ed0712c42307264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859470b2a4438951cacb87829d085eb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68545efdcbd1dfbc0fd533268b39cdc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad488ff8b2f1b976608d4f61577a4c47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1bcff97c8f4af269c8c958b2b4573268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0382e508bc08f69ad9ae79e27acd05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595848dd5d7735569b643efe4d1f316270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361c0f16dc4fda53b0d394a374f7b5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449662c52df84b890486417c3075b3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1a550cb22dd5c81d43aa57a9c8bb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57ce61c544df70958f05df6b38504b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1cbb5c14a431f5222ec47c897e3db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d29a0c10f024d11ce3ec66cd2816276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915e937a2e744b6b92bf9ddd9e825d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5276f0519045f544751c57f60277b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3efbca15b3aede4441a9e8b1682631279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6753e6cc009884d5e61af609524c2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cadaa74ae70f5c1991c65cafb697b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d1d88144c22a3cbc94264401f7cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd024d9a7800b60d551c6f2a2040e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a5845d165402455dea725d3702e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc389cbc72d028f9aa677d608d2d7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9301488ab16f2aae2e19942de944e4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2bd1dac5eec1b1edcf3b620d635f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81da586cdd15f2f5d147f300b106607288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b6b2b9dbde90a6a022bd2e7daf6cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e06d0f5929e6b657cf33f41e83d07a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc270cab1f6427eb558d55ac0a8889f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260723a330d042d9cbbde6115840081292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ddefa2318cc72560dda991777f8f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d2094f7b5a9e8b678fd0aac214fa7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19cc500b98492ba9f0d35e2ed9a0ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b077194b15cd9ee68da369e98d3e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee4ded0e517b97ddf83e79eb1341cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf5b4ac1f9f709aadf07db9a06573d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351de17a7087b7e250afd7614e55c00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51184bcb9006ef5946c34dea9b23a749300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ca43684613262d05cd01f59d0b79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ea0ae755fe5c721e9712ca662e4c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3627d61919ef8f9d8e505b4ac7dca59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53a9420259ea487970bf57bdbbea04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd397ac75ddae07ddf63030c341aec9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6b80bb2ac21d65e9cc095801e6211306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10598f73e767dca2845f4541605f243307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da5bb44b1208ae4151f7dc601d9084308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730de15ed9b5488e0d46964a608d401309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb362b51ec127c99712e999ba2f7daa1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff893445a9692ce7f0dec5a0e3bbd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a487b0135a3960234f41f9af6ce2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5931b71ceb79caa9f345eb932b65c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b880b43939ea1e5ef324550771a00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a7c5ea18f0cd8663778000949c562315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62879ab71c17dab1b6c7e214649d7fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9951ee31d1125d143721f494e9d4e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768326e995e6f3267ab35ad3637aa0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa08f55722df4fc0f902c246541126319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a655371fdb2908080aa2bf30ce558320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d01bccf618010192798df9d8099a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dc495b7ac6147b19d2210847a044f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a435279e592919507205136ddf69164323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649427aca1236f6278bc3e4e255520a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd728893be1835fd0f005462dc8b15d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22396688cf64ffea0eb0b1813a2639f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e5390cda49baa8cb104612f5656a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ecb721a84d3cb449e97694650140a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a451b3ae524ef73ba607d7cedb91d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25d160dc69464d7b393205af819ac0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6693033e553dfd6f8b98bf41ec94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210123386a378eac3c667562721aa0fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ceb48bf13b0c4b1b1888b258ec60b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b73ec21ec0a329d66af55a5b55828334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90039d0cc3ee9602687a40c57aa108335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b8c0c63da86e409ee6f58eebce423336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7fe083b5e132f5ed7cc1c541b1d24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05263421c5a365169d83a91b0a7b293338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54607d808b54278a301e9c464a77eecf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56de9d4e7e4a47366f90d71611780d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaa0f7652a848ce3fdb149a5176814341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dddf1d9e9d914446378fb2e3a6731342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c5a75c79d3ad885a9e7b3e75f44d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a68bd625d3d5819d1307850bc86ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa5e802d3b842445c26bff41aa68a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a9625760ec8bbc533f8c4f9861a83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f69d5017353223a97bcc326ac2f52c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4aa116b30393f086d0b8b0a805e90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532a8fcf6ed5ad39b09f98e51a390e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108261c620cdd6ef579a659618801e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb524bfea57f520b5376888dc1bb8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d5328d2b2c5158fdb8e417197ae7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21354fea486835411f29743e0b3e8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee4d11627a235170ecbaf080b67143354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a305c13c06be1f9fe1b0645bcd171355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52596a9a9cad0a049b09befad50e603356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da7671545ea04802048bdd45dcbbef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed849fbbe3cba65a1bb2b7abb7714358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d24f94589d5d7f0b45faec9b6a668359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420b3dd4278c78218ae41e1e767364a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a55c362b4e927ff04f40e4c894f261361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e843c81200ef961c9a6c120025e85d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76c685477a222d585add9e122be973363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5f2d45e10a687b944751b6b5dbd8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb57374f7436557e200a5ba73c18179365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d97fe3bf2cca022fe40a56ed2099d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429d9f2bd10a70fce27ef1f1a4b1775367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d58503f732d254b27064090623d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c3ff7d532d127f39ee43da27ab763369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162df6312848bb8028831ddcc215e4f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64093e7410e3a384e7d3b36d97e8b41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4361466cc3f7e443ec0b8870f42d02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beceeac6e3fe2eb57ef4e45a672bb5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd12c5a41603e8064d8a6bfe784190374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35412bc1604b0db81477dcf3984ff7d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a545ff751998798e2abb823f2b90d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cb2703abfc70a586d2f8218dba9aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fb057baf5f41d1616bf916d86f402378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9838b799adc91a8367d3a75749fb0d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56948c14a7071fbbb4cd7e2356e20f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668333a66635464b0ad619b93ba8df66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c439daef9a74308334bcf1710e4ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ed178960e155ac9cdbdff90b75c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471920c57c1a5f0c2693d7ee62e83def384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d0dc4ee81d8007764ef4a7bb1918a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffcbf3d186c7c7f19074a014191ff3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc21845a19625f0bf8de8e837437564387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074d5809955545b610e653b3429b46f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf030df652f8aee0f20514e6fc5126e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc073ae453c418b10086b7349d7a0b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d57e71606a7f7ca9415014630fb8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5afbb726c3df6aedfe2bf54d59bcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a86103217f568adb0ea55cbb81a982393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f95b2737cc7c1bccd2ded186822b34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379624a301a7a9c09078fe78bba4c27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fca253b937ba2ffd0ccac5e2fa6b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351bd8676a9b087e1c92b2cedaf6fca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd14bc67e94684adbcb3437266a396398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfd7643689c7bd1d8b6da102d8c64b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f1d0b8469739407e18cfb2bedb600400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163ffeb12b877b344a8831f6a91434401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21fc20d14635e335ecde5fb4250fce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e00a789ff8780dfbd26523ab520d35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f9e60dd60e3e33d87b6e2fbe955da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb023b8a35aeb6031024c113ac6a7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa17f3cb17137a82b391a7786be5a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b629f4c6f152ee63cefe0ed7bc8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad750363e94bfa65d6581be29dac23f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c891ba311b2b747a595c7c5aa91eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b23efb51fab711c9b67b53936cfee5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa4eaa4f4e755b188dbfa01d64f4d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537ea0d07ac202fc430eeb41c0fa21d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bc37446be5e4b2bace868af26fbfb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b69256e5d20116d8f7ccdf686d87b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffadac5c48560f783ae8a5595fdd6b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd906246915fb7e0824e655c9858706416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa878b6a24c454805ec4525550cd9c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1862ec7f8eccbcfb80c7c693df87bcc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb75d186d726ae4d729d2d2794f72be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce506d581bd31af2fd49d10f738e28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5e88a2d93bbb3de79bf1fe81f20f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c084368a8353b22d50a625def3a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81fd9285f35eb758d3f842a6036315423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f670ced9c081a20850762a427b7ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5327fdc9d9df3a9dc1ac5e7124a63d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39727a00ea3adb5457259e503ba051426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664809695750521907467f55546b4da1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0eb49f19d515193d6f12da1e23eb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc4094548e40cc7ae07bea2f873d60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c61485ad4cc102e2f8eacb60c2cadb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b0c0e9f8286a644d3ef7195a27ab4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a828252c0d65efacd03c8c6b30dbcef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529cff8b82310bffac049da8b8641ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5eee96d435391f789ba19e48e07dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba540b484725828014acdd417446e35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351b74f97ce8582ccb42f438a417389436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e74dd88227a13053773d458b8838da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7263644f601e3827624c60a81798591438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e08e9c5603172992e6cfcc4708d2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4ec74c502c6f69c78631ca96f0b06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a86ad368a530e0c4e9b50157bf6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd75d1f4ebe74c779d930cb59d6e7f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884fd77e5246e38d661d10f67a85915443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359896f086119171815bf8f24aedb97b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4993e49e52eed83e5ea654e5f0b508445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4abe29a4d790a3ddc797cadbbca73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f63e5dacc74899b62cebcea073a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f8fa92ce30de54874f457dcd2b205448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd30d3eab6f12839b7fb3e4dc79d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf44b52ac6e06476557d980a9126b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061cee204525663e3a65aede40d1761451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5f45988431c8f0cbcf4befb3bf387452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11871ef0a5b99c3c64383c5296a9b80f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6ed916d687121818777f7a1dfbe89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fd30dd779cb9168129b44da0ef990455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f196276aff96fd4af5231576405a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c04c0b0d4e3cd74e059b3990d651f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84129abc9b4dd53d320d39cc8c4ca7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9905af2c4f777df565eaf2fa33db633459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6442838b251503a47d3b43cdb858d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4522abeab3d17e35a1f0eb9a3f784461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a7b8ebcdc0440836211d86d3c4725462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896078c2ab2b00bdb4af15c1496aa6fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689d44ff3977eafa706a70a54641489464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e44c6b159a9aafe910ff16dc8b9931465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fdd81991068b0a7411be1b1c2a129466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11fb812e26e06f6946cfc7cf69bd36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d440e1299f9d4f1c0ea67da49742a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aa93085d0fc8ad1f30dd53a1dab90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0ecdb1f6f5327c81f3bad9aec480d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04a37159e74dbbb306c9248bbda8de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fa929ab62e96f439d982288278014472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229d9e7ba2bb1ca02f67539b55afed7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1045e3d7879553d187776985f4f161474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f80bc5a8e347df6579a35608e162e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7e10f9db106d56272662cd106a11c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c028c22be5e9b360362d1632eec81cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a2ba3ae27ce3d5db89be58eac7b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57ae2322e706608341a1f8c03f2da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f6e1f9b2fd910bc436729c64b79ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10444ffe5206b90d176af6a658e3e6a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928b3a04d15056587f492f11291c8b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2d98494885b3e2b4e6ac6bde2c6b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831541fb2943f01960fcd59f48ebe55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50ec70366f6b38ca5a928faf181db7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbe76557a383451dfa118b072511dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b67e2d48f85d6468cf790d62911b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eea4c8a8caac5400370747c0793c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8d97e256ce7bf6f313a6725d0507d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43448228959ccef44d05f79c164cb652490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31b29bd1932459d2b09841ff19221491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ba8f1cf014e910cf82a78cc3676d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8ae594c12fdfba86d9aab98ac28dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cc9b4cbb347b53bb11a405446ad77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77817f31337b6659f9a94f12a6cc59dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19273a701c07f62bf67a1e652bd60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc4d052a42997ffb5780e3f0b3dd0e497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec034acd1cd1b60562c7600b6f764d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df312802f2b2c955ff4458dcc3e3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502509ac84d561cf5b69f552a88b8363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a98dff913d25a76aa8c051781bc4774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dafbb0ea1a4b8c55e808ded4c5a615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc66a59ad32573fb94e5ece0d1dea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674e1fc0a92944c26d331c4821c9ee17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef720f42dfa0c0a82319aba2031d3598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c1b0f86a028f6b4e56633afe490fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df2d6f8e2c183b9c323ad83b2316a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb28fbef01f103b1ac597c350671811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc4cc9b6f64305f8258a37955ed37012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1f19840fde12108870227f58ee35f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c7ca5721d8fa5754e041081fb58b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1649ce56a195d94f0d1d8d828b4bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598da1da41bfc1f57503460e3e2478516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a0315e763f52438294797fdaa41b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a41f001365d762a5c2098ed0388c2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0da1568064892bc66f6f38a2a749219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad566316856ed9b57f45c4c95308ff1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e8c8e66de10c3aafdf8a30a03db4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ef199c73724f8e66055c5e91bb40c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065ee3e89bea036bb853ca8f050d9e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed77ca8a798b18a99b6475caec5e8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78904b32647741527177c8fa8e9ecec825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53f15eed08ce27021f25ea1ed6975226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1407e8178a588f5cf666ea8b70da94827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09521f22ec9d66e10738f7a59b55b08328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56b179ae9d3aa4e7c4afca0213aaa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a8025c1fe5e6d20ab07a46df9c7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b7b7d4a5f6de9f2aee759630c0ffb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efab4172b9d6c4ba7421b73a25aa1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a13f3f1ac23dc2ea720770674d83a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0d29620426bd17d56225d28730e9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad53a9059a3bced9dab945f2f626acf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea1702414511d9dc91fcffc839d94036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c5c265907d089a0d3b21be7d9fb1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f61a363cc0210c4bb4773db2158ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826a2d5c2e719d1aed58f78057c989339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951a6fdf0304b6e2b27932f461e74af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ff64730f35baa4e8a213a2a2f938341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b5e695c12aa54ed35530293a1587742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67047bad0eea7e33ecec2500d1cb29643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81856b4a91ce4f234b70c7c2ee4cea5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745ae97af7c6c81b03349d28bbacc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2632d1c95fc4e5fde3e73bee8c998df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cffbbf5a17178f97fc4be1725913b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38838bde0423b0654926923b841cc2a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c079c0282e0a2098ad03a6b559a99349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e32895e8aa2d4e212ab32f26c1915d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dc14656bfc2ea5b18debaf6e1e8ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc943fc7cc3d9749c655762b95a5891352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf04117a57a154118a5f8d1b304a58e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1cd9c0a9a01d60034f6997750be9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b288a5823fbc01d682a377ce354d7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990afa4c42651cf4a45451126834a4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684e33afbc1734afc7697d7bd491abf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad6bd31a81dfe09a17afc791cca25458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678968cde779ce40a16b565ec312b9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4fe7d4c54b2399302eb067196367d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d5e9dce482b5dd46d3ce1ebe88b0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ebd9f0143ed132761504a144f109e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ae9c0779d937b5f27b4ec37c9ffad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbfb2c729bd522f00d5041fd299b8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bce5459f96bc7454bd4884387c85a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7219e2c1cc0af844f80f0832d0ca91166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7a6283767041274c3ec5fe02255a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3056281328d12e6bbaaebb4ba9bb00168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28e1f251b559875783de4fc2fe4ba969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd5e3374036e1ac3900e2a4d51abee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dfa54bc4c40fc342d52cbdaadac0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f27f98092d1f0e791afe24b7c639d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbb9526207bfcf77cee4b6403006cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19142016d41810062749451a0ad904ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687d1e9bd1b65f4931f3f2c5f8e797775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc330b7e9de3c97e613fbce497d2ed9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16e3a5e3b8284c198028438f41f87277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274cbd35a7080149815b55b41e92e3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f18bf38d0944ca56dfb332f911565a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20b651c1d1f9c865b071fc7187503480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670455c7829a818857d5eb564c4e2d0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb00b85c317f6cab4d157fe824a7ee482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9cc5e4b8e34dea88a1b866f96697183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd294e4d392ba9c1c4800e3af7e6d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab0cbad58deedf6b28d55779cf33685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594a8a9c352ed19cf35c14b7726eb2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f44d8b3bb7692c26d0d94d99d3056d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573368699883f196993b8595bffd220088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77951a7242b07dd973602be525aab6ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed39ba9b5802bcf5b7446a7709a8cb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5ef95f1dd58c3911c0c158be5be5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c673aa8f0c293f74c14ad4040cc5a0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01325c789a007535d723af3e05086edb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86352c7f1ef227b0106a8f22bd9640a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399b01ed851c24b7b5d23a67d09fb3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd6c4eb92f3a932c6e543c2f3de8aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf406696a18090c3bf0241e974b74c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b66362b4b0d0473c0e5ea3067ccc4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547816dd13dec5b132742a995c0262eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68fea0e71be0b95ed93130d720ce0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eca431f98080ad2f45658fed77d0a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c69534b597a59af08f2d6d9a9df7f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b9a5a5ec5d8674d0697e00a191e85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da46a73d39cc26a08ce97d6c1a01ccd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d77189180df24273acb9034d5dc223105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5daeec17cd8ab4c4da222cd36e6d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4790865d2d4f8a2b608156df02536107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136932106ed81ece2ec844ccc098bc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71cef10d965d0fc9afa12222bb070c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853ee9eabceba77a9a2c8f99eb69103110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f5c0e0193db642d58f34ed041affb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb4b58312c1695b82f222f79576e6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454025bf9af90be4ce59959375e0c00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823af2f28cc03fc5dd6997aa22ee68a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ad4d16576e068054a044e089fb9cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e4b96d9fd1570b65c68b1c0dd03ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1f9b1087ada85ed7a57291010ecc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e497f4a5238bfd64d3ffa60c06d7493118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0f5a632188fa1c516a146628a7a38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6064b2238d6a3424057b0ff4a42bdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2b3c57dc066277b5caa7ec0b99856121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141dabdf9b0464f94bf645b4a594209122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87f6c5531b6a193ef307c768948c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f832bad5372f69b24451c2a6a36d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06adf28b9e392b7a1a03faaf9d5cc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d893129218526acba1e7b7235dfe25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d7a406ea705221b3e522ee32aff49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283de2aeae79fbf61c04e82466a898f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6f5a8f5ac17d1dfa779ee863d1b29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eb2e278b73f671b36db69731ba63b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c2522f9cff0b2ab5a266de75fc86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc1e48bf9bf8abe12ceb0e435a0ae6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2d5873a4fb5f40a225fae6de55530133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baac2ca0d7041904b051f24893804a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fffce9f14e0455deaa26b5c406685d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6947bcf2b141160c2048532efc96efa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64460ceb0cd7b25805cfbb0b75d81618137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246eb91c21cdf5eea2e0863296e0fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fa3362d9bad4fa202ceb844185f65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46afe8eca81eb0351945f2ac5c5cda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221707d262371bbb7df541452c79328141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96478f1b2378b9601c0cd349b7ac21c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c305226af7656305b6092a85568a43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300b36e49382d4db644188f936ac983144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6f428bf4b6fbe00527a476b7279fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458ca7bbc8791310dfa71df5f2c23ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e12e4c53f94c79ec933466de3f8df6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c06cf4c1f4a04d9d678788c17d088148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7262c985976d315d1a95ff14ff15d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980e175e81c3c2f7424d4ba1abc28e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b144f99edcf0dfa7ed3bb3c6f672132151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6390a6038e4d89ebabcef2a521e6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910fa8c8928f6cb3e567d5d0c79e2ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b86731769d310c2332e19c187b0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ce31a5249c2c80e26b3e14ed13f97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b95ffc58b38222e3560d68d5c04bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577b724d5635109d8b0578d6792f88c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d47409fe8935132c35fd7e95cf9908158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434c012de558eb1fda6129c5ca6d403159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09a2768e93c472e2e2739c94898b4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de98c22a35f7d48189bf2ba9411d22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913330c0528636231e50782379aaf16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ebd72b81d2fd7d18416945e471a74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffe75ec44e8104f9b65308607190e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869464f7a3fa36c6b16d596282e6513165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d1549583796206b5eceabc2ec00ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce51e168d2022b29f2a08aa5aa7f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92dd612b1aba3b0c474902b10cb4e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3dcad95cada0dd2933c765201dd97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37db28ed7325115c95f0cf2964eea7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510559b74ad3c0fcbf74b7417f595229171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd67333dc6a33d20d462ba6691ee4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d66567fcee318ee8958ae1b258df77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964861cdeb660b29369d55008f62be6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d5f2c4b31262f981e313b2de222e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e11f28ce4f0acc92beb7c57e614e7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d0c193619e1b7491148969f420f99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f58ab8e77a4181c63b8cb80c21aaa1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6cf1bd6bb8b8ae158e035b1bd47fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023498053db531fa61dadc61187838b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4af8b3c23214b78d29c71fed0d573b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8992d6608ac85323ea4ebffc838d74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f40bc16f99179e3ddec9328e193ce6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c52b15bf2d872b8593567eac8ca925184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01060652e3588221d27838b8b8fb0726185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c468d1379056e73a2ac57875db19a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2aa658bdaeddcfb29f7f1324ff581187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062b47a7c1e2052bb301f1d8fd81513188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5837fa515ff0986551234c41f00859189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493556d5d2d0f5b67b17685607fa5c87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a02544149c1bd7d16e0f570a1d6d01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800d6203575c161164505d7d2b0f153192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcc2ac1cca3dd5898a843b039b296b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028433344ab26d775c781f0906cc59e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91df5ea49f98913329cf354d3ac7ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2b6423f0f002847fd7f9604f125b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec955191583cd254ec7ab2f92d6cd5ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d02db51b2b6ca208070ba305e42f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c478dec97d4d97d8e021ef290263e6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d784b6bd8387b30f852b643ea0bbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643eb8a7c2b478d9b5c5eed0401bf64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed777dff523ead57c423f754fab21f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dc44b9a9200b9a84dee28b0487dc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5a462ddce0a3ccba84b42cb5c7217204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e432b1a2953f92595de07c61cb4a5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce59f783a5d530490967b877926db20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d55a18e5f995207a1ffddfcc16223207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43d6069cedee00d33718bb554c4378208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2c54c8a1182e4318cacc2b2d5c3ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab53c32835f77c8ea9242a5e50a206210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0ecbebfe29609105294a440ed75e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f081d5584a260d4d2dc695c26624212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e38defc289700a241f8cc05608a1ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea6b31f73fb5039c0dfdfcf95dde82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74d9471328adfa1eb6e54e1dfa83d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6a193d1f356f5cf43237ad3c49511216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119412dc8cfe9b0d0938c3672ef0ba91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59d73a9fecf9b6bf9f694f5bf29792218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df1c11d0a3d65a564c6a22543eb5a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47dd94134e45a934d21fbab6908ebb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264306835dbd792da90ae51a1c8cc89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db1d4533eb54d26835d7d4f7141a0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1159f8e291283b1f21b70572b322647223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dee7dbb2b225c89cf496b78debac6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72629a242df156cdd3beb1a8ce08c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf22e0af83c2979a33b9fff2a95ab2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda39c8810633935d39272e696b7542227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a29ad0f13a113c70533d56ecde9fe8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27f4a629d1f92846b613039442535c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ff1db04f3e445059dd85cb1c82e83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4034d4be71059e9481a61ddbaa533231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3165bef81611dcfd20834f50ba29e6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e04e901fa1a3bcaf6ce77e2e9f6d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75411b27ae21ddb891b6ba4f37be2cce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d62b1093ffe09dbd9752cfabf3b51b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60228cc1fa6660c99b704e4eb0819e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d886df88eb57ea87479a5cc919140237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909b579c85d4b5ca3af801dfad2a33b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22e8dbe8d2241ad76e607d7e5fe56c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757955d2a1911c1743add0c3bba05c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb3db9d54a33dd583461c7d3f56f48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c574ddca5b5a554b1a0218da6f2a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f808161ea71321aab29938a690f3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3f467004bdd0b69449216e0eb7617244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207d24494181674ad18d3f365be28ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad263e7b16317499a40c11f6eeaab04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f73c5593bd8586cf386f1f8ed849247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337fe95e1279d37c6f77dd75f02c63b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ef820714be83aaf94c8dd1833b86f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d106ca0b676956884f44c40acb04a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca109ff62b576f7acaf3b9128b83efd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6a31d2641bfef7a066c76845b9dc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb46569cb62029df4ad00e967453b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea63510ecef1aaad2d76c8f1eb3a2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6531c9852708a0c8537e653e2d7c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ece19ef56c214bdbfec45debc5d371256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3b4ede6206cac9b19307bbe889860257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773166ddf3ffc87118ed9a2726e223b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729861a4ecca65d748704510c4dda3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abae9ee8c103025e3c6683ba441c179260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55883255333a88613e3c6460e8bafcff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745af40f1debc3e0b135464d255c722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286549af15174653dad4d45a5f5b30c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458b5c9b8f6b7510c1bc8e7be779d17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56386f6ab3c75cd8447f5835f500a596265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba0ec9dd9c9b56d5710b60fcb0226f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e72d2909a90d8a04a3e41e20a640f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486bc8671568b2b88788a8dbd84fd0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d56124de8f4333ab13de50af0081f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806b41aa07e68ca522ab761a063453f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4b23ea404ef099c8faa6336300e31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad62a77a4a96a84e25177275245f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea7ac43a7cd2296ccfd7ecf2a9250c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aa2a8f19e1fa4953972f6eda96779274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec71e06d5b7ff87ce45251db468de5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc58aa521dce46d209d80dff5830d5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fc0e42d992410e6a21cfe409309f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a6db20bc4a7355dd31c2827c28ccb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c7d9de2a9d82a70330236647184a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cc4de242b699603e32f675e71157d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc98072ba694ed43e4600cc580f0ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3949fa1996818225303d771ab00fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f786e69b840c0f93820a38d5a13fb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79566209db01a8af8e93de335d0ca1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f12417b54ab3a8936b174b1f74fe6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd932e97bf9424c064dc1cde88f338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50180611ce6ace03bc0118fd923a500b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d0db2db8f74e40d325b5281444b41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c5ea5639bc98343eebbca0c2cc36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34489f597180438c72d157a099e430e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63505cde4dbda42de555c8cce2fb4a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43492a4b7419d5516aae89857edf4330292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c99dd80ef9049f3fd1990cb0387e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf5e24970f15314dbcdf68bb5fdbc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd62c0921361d3ddb07a73fe82c941295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba130858210c8fc71a22acbd88e704b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13259d2fe8fc690204c34b04cf469e75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b9d4d58f7dced0c8cef61964f4750298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a063cc4d44091a82941b038ea7472299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9e481fa8eca0bd43e08af58a24ddd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8de2e90f3d85d6fa3db1ce7b34c99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991347d07a000c622b76a28630cc7c22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677553b2a40690f176a1353305f6a089303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e784e87fdae465e343092359bc8c99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7dd984c8ea761653b4844041db3bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f7950dbe2940ba7912700aa8b4a50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b7e4ae40a9a77a4909f7a454c6310307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e8589f86e034f903154923ba524c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7aeebacc3a46b6d10b749780f470d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3d913fa1c68197a728c2d07d1e8e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c749fe92f0ef55c3e430c7c9194891311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314d209463545c97e33b58a8dcc86d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aa9cecd9ac0eca88759369b3b43ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c49e2b39f0b4faa6c89c3002bbdef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e02812b2d99939a06302066998479315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7f3ad7a4db790b96663b4a5d9bdd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93acc050ba3349add5c60f58b94c5cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3f799b1bcfe89fb5c7af3b45e857c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2d8ca564b0d24e1a12cd6a7f1d61b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72e80e56211b584291c3db3d35c6b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840e12d786f750c8bd3b5c937b918c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a7154fec1f9af9962ff683d2fbb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961f65e76493502559f66db34916e82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b427a104fc3fec78e6b028a3a5c8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bf3e16e90020a8eee43a31dc5943e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b21e3384ef4fd808f71aca4ed2387a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3240e47be681e881b087366b1ad92a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba4a2f268fc705fa1bed9828be24e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579239905e5b99bf17f2f07d0d94ffb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e8fafae4034bcd955ce40309ea4f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273c141e9fe4e64152abc01aaf41ad0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdd468893dfd16187ee07fc20cf2b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db3a53421174eb7592dfd0c8d910a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcf972448cdc331ee9607615c2cbc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994ce2723cfaa5cf427d62e64811f24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd161c944ceadf731a95a55fa5e9f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f6a0391d336a8dd70bd467d9e52b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f13d7c11ce8e3b7069d2735b32f96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41441435efef0127e54ab9807679802339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cd6d160133925e7e70d48bd836b6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8e08f26783968c74f48304401fb38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93811b89998992b128996e29713f5ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b1dad16a7fe7800e6cff963726708343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de33e7cc93c5da00ad75403b5f06d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab00b66f45143c7e5eaa01d2b2aaa2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951e65a1b18fbca970b9ae4539228b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329281dd72592ae4529f59f9478a381347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d986ec41675abf952fb6dada8a3d88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d507ce4a4deeb3639797058d3d0301349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62711ec7257bb0dbc4e2488e70d0a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeded2cebfeba1cd05f91819e0b3339351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179f44db920c23dfbb5055335db6d0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f8ab73c9840ed756325e40e061a76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbe0b8cd0bbb6890279eb9ca0ab9b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf25b6b49b55be6961e0c7fe7f6e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c68e3ae9ce42ba7da52757a1baeb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1311cd1d48ba6563fcf8b690a243117357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de68fea84cf99da6a3ba5218b1175d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51a48d6eee3bf1dcf342ae9d442e6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef357081c65e1536fee846bf30a6c91d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fcbde803a30e750bce4784e80b8a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf84337c3fdf4fc6adbbc63ecd5192362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc670fb30a49dba14af325a2044ca33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eaee80a60b50992de01602e42d95e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903791224880ce069ffb8974b8b4a1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c1b356a76f3a64289084bd16a269366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559291e93ae6b6a83807e8d85e8c4e9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738521df45018ff804b5f535a9886235368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190f546ede5e6f1061bd8a959834226369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432b769eb1386c7ea46c3543e1040e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a6bdc45a3a730d581b923e0554c22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a593e8f8d0da243c5278b4c2b93649a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582837206142348de26afc3cc71963373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f8cbd5403250d6fa97776893a1d6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f800dd4ec279db412838a4046f3be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3bd7a2f46921d1315e52bb9cd9930376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7a63e3e36de841da46e01f373e602377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd1db5f75854936708466f9442942378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f9c93f2d2e7ad08060c99c04a0996379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f6046c132f024e2a915bff0009c2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bb01e64d588b6f242a81ede0551b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f97f66b396c13b04cf73cd7d8a658382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899922ac0d2e60531ba06725b71f17e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba06be24e2f3a133ca05b61c0c8ade384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c2680829bbc1639727dd99099ccc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad9f32d47995a31aba6773ecc36d9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a106d7e1f9cfca4d9a565de6d5422387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e4b6d4eb87262f5f1cc1929f23d44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887fd20fdd8b61e8a387847ceb75a96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3ea5394724d36e0dc1094f7266315390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67292c39f76bb14a9b4a2991b12c03f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8cbd68a118f476e87b291f5de3101392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480f1f27ad004f47aa58c64c3448765393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384276fe42526ac2b4e03924022fa4f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6376c30f055cd3c7b091104d82c58be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc6ccef45667b97ec23ceedbe54047396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe36fc172ad2175cfdf5177266b296397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d285378847cc96dc5591cf0d6edcf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10c4c90630a56112338376acf4a28d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf17b174b68953a16feac4deb0f5ab9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d73798f9ac0843767d7a397bade88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc749f86612645a2f0d560f62ef922fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26adc9dce4fba9cd5f95a29fe2f77f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b9b17cb00e147c3b01fddba3b61ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d6e3a41c189d459d9b18f6862c562405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e09ec42fe57e2689848855de9814b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb69a8eae198b7aa6ce8ece6f625da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cd7b9d6babab46c6300b6a8dfe99b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41b5e5f888a10766833efeb2b70323409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea855941a0962250a7f8c6fe7564521410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553c54266ddc63aff275026223ce47d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03a81a4038216180574e57b540585412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f55817e0f09a554deebcee39fd6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcdea74e67f91a5a590024d2eacff1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773318716ef86151ac5d47dace168401415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220fae2012c89852878ba1ea3bff44d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41257a858683ce97e2459e61c43fb38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f696063e8adf94b04be33e1032ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2dd4c971876ca5f00b30b67d3ec8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a8cf3a35de2ed5ffeccf924183b96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa129b8c954085cbb832188c98bd2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff4a59214f512a54f867ef9875074422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec17fb01bc5edf2142552325f0ee26c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477de0d557f705d0aee5b74a884ab7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d0212a81d07973f8853b15d8ce375425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e266d96b189980fe102ea8eb717b094426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc0c30535ae34a25e227c2e1c1c2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94998cf683f6f3cab8feb689cd776e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85977bfe9876cf05d8ef76c10c93ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107cd30137fc57824aeaa058e2a9eac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9588ae2c91f1a26cc48d6dfb58260431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8c1acc1384008533ee453356c1955432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e115fb962245e66500f7e8b1f51872433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771f667d1efba03c77668700a2b2cb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53abfaa51c9a9ffab64bd49bd34dcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c72f45ccaf906531617fdf48e3d18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba9f5f510e62badc59801453545664437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fdd3070cce64225bd3a2cc7106f87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b6f9ab69c8262325876f8405a6541439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a694c127912fa06da5ffd96a5928cde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50acb6cc42792c4f2b49b500e57eadc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0f4a5911a7bc9c0f000e15d4de1b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec36d0fdece207bac5c91a2ce7e489c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9718761c26576fb58f67b5e9135fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282bc3f2bd222bb5a955f7bde021ef3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df3d989067992fdc0f0b196b25a408446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dad451d7859699b2860334f54f5a49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c2edb69bfdb2ec5267e081904d7e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a4ffd5dd1f21af3ebb4ea931112f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955044fb71dc42c17d0a60b11f29a61c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48100550f6964eefe2e0452b4852bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b9916c697338cb1bf8583f9888bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd4016fc423129df582669b84c7e2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c901872b1f1b0771a44550c19ff63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecbcb085113b59d407163975225c26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd97c20d11f2c437e5eed366fb900d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d942a5ac07dfcc457a70f55131382f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27596172833e6df5bdcc48f65aa3f14b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8cf43177eb71c6dd0c09cbc788dd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce31e4c07484a8cd1a969c769742bc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14049fd5756f5d7db3aefdf9ae69ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367e40c07fb06dc19ab4589da69296f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f131fddb338aaf0f2b286ea06789463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d1540c622add3e384446cb673ae10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3b6ebfa6c40a6ecab63d12dd2016a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac953e8a9e62b33b04141876f6f3d9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b5c7797c06bf9ddc358f3c5d301f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14170cb6ab8b9807055a943807e091b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c386ef672356cc7b94de947f5ad6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8628a8c6abe6c9a1a75138458f2c98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dc17cf1bf1df030739915374382b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8124f733c580090b9596061a4d7fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8fc29da5492ff3b2209f48245037f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e94b61cd1e4650a2693c838d2b413474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9507dbb405daade10101968f82a5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97bc5a3a57cf655dc8a0db757393db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c9598f4179b31c6d7924ae2ab4ec3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaff8ca781a32b634861e9ffd20c32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40371f0f9f402592ed4be9c3ac60da37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0074c42a97284f4d2fe7bd16f0a824480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73fa64a66403d025a0c4aaf76a6a82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebf901c45edb32b86a1fdfd9b0813f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd14548c507615339b7d866683eca7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15465996b6e8bf7f7109029820f7a4fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3a2a1c2780f9d8fc93b329f2b84e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4473fb4949ea13ef21245bd81842ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e53e0f60e5abfe829d2960129ca1d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6fc03260287050668321f7f9cbf71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb833f21456e42423dd11a0750f1aad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675e8408278125a5997a94a451ee6f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5c57d283ff6971ba0f4766b8df1ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3fb484db217b1e597332d810f0fc1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cf36a33cae6cac313cd2ba718dba4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ccf064785c85b748f71ec1af3422f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25db171591be0954cda69f3bfa0ed9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed82280e107b8404d9cb44d8027182a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5b22efcc34ec72a32b5b4701cf8bd497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>