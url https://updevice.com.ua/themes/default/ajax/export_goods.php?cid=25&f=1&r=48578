--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064a8cf918be91458d36726565183331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda8c9c87c00b0dbd5e4c12eb1e8d7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d86b42f2667be8d060422abaa369a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46d14a3e7ae384d605aa5434385f224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0e21c41666e8069eed16e1b38be705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d050f9dc114711265410ecfb9b4e556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820929a36d346d89b6c8c43d99974527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba652eaffa5c89fdf7e0cd7f09968a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891706427966f5eeba87f4a9f1ae73ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d220a999c66c0f726f4a297fa198110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535228b235520a505c5c34c68402480f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268507b4788182f8c37b10aa6a5759212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cc02836ecaa581d79e9be69548a2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72943585cbbaf1c0805c48d3d9baefe714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571e2041a8992cfd17fd6769c9ff07815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c567ca97fbf38ba875700b9e8fa4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f257bce64b4e9cfd08d903a4ec4cea017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac53d6629a13a5023b0edb475fb6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd159cadb2d5b3084a35534ee55e3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684e39f3cec23086114d134aea1ac9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823bac661d4ee5d2025fc19c14e527b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64fe7a1b9caa1abe3e42b0ec30af022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7f69b70577169bdf2dadc1062361b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e506e4242c98567884bc2b90e6bd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19812c137cefb327b6e9132f53b47e5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b83282ffee041a06ee40b110b5db0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb135351333aca076201f40f86879927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862b4394460198ba9b04466064d3caa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865c6789dc4ae6eb7b4436b866391a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c5f4ecc8b2be79b3897ddc29730d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce5601745b6f231771439f9e95daa031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188c27e1741b49b2a555f4b52b671732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e150dd6ce54e3c46b75d284ac5de933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc0f902bbf6c6833e3f8a060948a9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad4a74aef45fa5e55d28a89ceeda9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846fe5c1ec969c56a9e9afba55cb22f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fd609d1c33a1df2c6cc86fc159f4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e351109abf45d09ae3c9e276c3b1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc157bb38a6939b2373522b94051cce939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467bdd38130fcdd1bb28eecb8cc8ee140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a955c1f0f547c2af426945201d12d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c7da182ea4ab47a7cca7e798218942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aebd71c1d067e9f7407a15fcba7f7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859e81f4d053ae7e777a8a6d2bb53ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59a36d33341166a9d4ae36e47b9d3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a8d1f276cf981400de83dedec49cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cce8dd07ed7b60b372768b140b1b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb58138e81a67733de5c5fa58982c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debaa054fe818c8e9e6c16cb4c88c5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427d6058dd2036496d2116d0a146f8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abfd5edcde6caabe25f8aa65ce14ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332c816613c89358c74f83ef7b4c41452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fd2b9b47d1d82b8bf0a50248e7dbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc24402948dc90a32546a42e645d1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7cd73efce46a4e9bc47bd5768158f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5d46e7be7b24921b8663ad5fea33a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32651da199d4aa6b9029c240bd0eaf2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacd17551e9cee185db79aa390020e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5906c02df03ab39182db4e74750cca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17671d9ab34c0e093cad7f003cd89360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf093692742c4df03b70fc369719423861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a07a15f9fef8361f11f76baae2ed362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1c41f6fdfaf8e1b7410a9093cd6df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c749e274058f286bc60d3fae7d29a4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21623239e1e972c6871c689ce9dbaf5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd49fb9195e7c9a5b245d6748bab7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63051ad8f7b7f45ce387cd4c16d8af7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5c5f58694707c699b0bfe302d8a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f4df1ce1955fb19b4154836c7718b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba73a03e4ac1966ca65950d8492129270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc60981a60195ebace0a73e6978be8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fb3f8df89327cff047d0b0a43089872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab2e84eb185e12e2efd21be066b79973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f717efd7d618f90de48f2e100679e0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d125d9052d39c7af3a59ac9d1fe37075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bb2d53fe4b3e5f60f16551b8935a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a42bc52ca203ec7d2fd3cb030657e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c482ae79bdf08ddc1f7aa78381bda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ead1e1920e1137a117ab333e3cae379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb93d8c5c585425b4a1e54f0abfc1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cc89d65b0256d5b68561420bbd0d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec473d82307221d1dbbc2b831244e9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ffb5eac1a267ad220b14084643b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41cc4de5f4df34d03e9beac25a8a7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4cac6bfb9f8f4efc2149bdd07366685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5b15b4582fec05faec29e7840d2c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160187b550e5e14292f18b36ae34a5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cccd52d33a1851b78e7d1e5785f0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97d1d5c59fa0b1edaee847eab6f73489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16769b7425617933773174a0beef5ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7e63916789e4a427bda8b8407ca5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e4e761a632815a64a381467bb2bba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f120b1eada0a91544dd5ae0c0a4dbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95603bd74189bc473a1843c5b8b89f3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d8773883ae619a09e42e1dcfb687895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6774760a24dea45302aaf596fac798b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0178c9fa80a7486a7d3a636617bf5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa4ae6e9eb5c868c1b5917891bad6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca247a183d0551aec8ba52910fd6a5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374c1a66dd57c6eee357fc51c7209be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239adc4e686e82b213852f720f5abc15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac0d39b9629afdb6b6b6c3a92b1b9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba813d58c861c8fff3e598e0a1555d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e03a3f77ffdfafb15ee1052ce4b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b945fad1464ff332169d41317cb3b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f8988b58e71dfbeaf90cbf2a80685106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ce68111ed67d48c2512c0fa0015c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6b197f93d204ec19acb833dad2ae3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a058cfddb8802778ef80a601bc57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b305ee1f3abbb3c40c195461586429b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922d7f2321d0b8f6d4044d373749a0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58717c7ad3cba6e5eb1307f24fe76b7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeb292bddd5086c04399bc7225962a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd0ca84d105f551a0f99df7d8a3e5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63b8e28236e54613f6330b7f6e9d6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57840ce7f9cc37ae2cd03ee4ebc6091c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ea42f26e8e6b793b74b81911fd1de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca908ee924074134869745e118dc586a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6231439549d5077855ec45d25d86255119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8367b87d45314d3d94bac2666e1b204120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe021a934730a6e079cc2e06864585e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9184cef72396cdc92471e150739d95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e1ce697d38be2a7a2b2507f59936123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bf3e89188c4a32740e72ca18aa575124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1038ce93fdcd19a5d27987d2a990e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43ea1e831533683a15eea14937b573126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ade5843c1d88b993aa4c2579c7c195127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282bec9b8635a4dcba27ce18a48b873128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6067e168e343dad9520a7b8b8bb6186129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c6e0c0ede48f274057eb0cf1bc80d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3626ba1264422fb55d43d714b52e251131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeffbcef816588087c4ae0e6aaab08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebac538d4ece5ede585bc8849c00a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deef791363583d97f311fd44030397134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097f302da76a4e4508166feb94ca68e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14dea110aca7597d42dbacdf5a4a0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475407d28366223aca335040e17ad30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8aa1bdb8b5e4e3f02e3c20fbc4a67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23cf00e5f2a9a5ed30f14c5c2e566e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a184e8b1d74b2f2dfe5503ee71ab38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fbc5acc00fe17771c6a94a40ff1a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab5eb443a1c30e55458806707a0711142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a080975e0b64ae841ebd4900cc573a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d379e39d4d294e6ea0638f39f749144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45366fd19e7be0de0deaca1a7451cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafef22409fb74dd48e6037650d184c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cbd70038f31af796b197f678fbcb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d115ee8087e015fc7ae608f1494ce1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc9b0b27c26d5b1fec9f6fd3a32e07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d3910d2c29c39983f64486de6cecb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf062a01e4628cea0896e67f88bb56f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c5a81962d5616f8c33d34be4b6da6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55199ab222dac942b786173d6a7f88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bfac5ec10942f75cf4995db6effef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f477596cfc7f0eb05d70839b0c6db2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bf188c70c7d072083b8b33b6334e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b58082f73b921aff76b03f8f993e23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37b396a415f89134bc84147cd6b669158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb7f111b300102d0fd8c445d47e997159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115293c6bb346d09d5ba91dba2bb326d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a5d5a3fba6c4f87fb20fd6ca9f23a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c02ebc494f5b0f72f62b3a540b177f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02673aa6100b9e7709ed91714f69f47d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b9b5fc9d9e89b0983bb6921505685164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad0d23b6887a0e58b9bb3c06c7b7f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c2cd275a28a27bc2e3cbd14a91879166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcb604375cfeea5f319b0671147bf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95aeec7557c1370b745bcf503b4e2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad8076364a1c61f369901952577450169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b9c74b1f179c0abdd78e286dc2065170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbc2a060afb39eea617dc60a100a1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54729b20be190aa651329fb2edabe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786ced0854ff4480967301d21cd23a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004d062b2c693d54fc4412a124be541174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fabb782ed22179e10262b107227ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571adb792ddb00c5da18963dee4c1da9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fe0e52e469fd48db9758a4008f65c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a79b7f67a7022e77c2fef3b4ccd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6536a393dcc9a5753c137649f6d65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d995c3a9fc6051dad37b6c6029728a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334febc5373f8cd3ec0159fcf1aa57b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d2fd179ccf3a7e54421c751b0ce7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eca5599716ec1843c2d269f4aa6d7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a499ec5231fe7dda5cc647d78dfc44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9226d774aee4c6b5d6bd2bc0212ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c206e69521ff29fac10223caaa923c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552015a1ec8d11bd55f814d7d795608187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5b54bfcd68fd65ca350dd2d488b15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c56b6c59a242faadcb4b0c31636e14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6a1f0a0fc236d7f9139d0302bbc1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c99256d072c2f2c5da9eb72ab3fa3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a606761482e7dbfe99e50a67e7d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a859f29e09910669c40ca2b5ce62d40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe609f94a930a17191974cb49c18ab1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d913939f2e7f68c662628e94f507d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d7fceac4303ec80c009d7fbf3e1c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e0c0e010e677a7872194234f19df3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16c836bd3eb2f6294cf7910b99e94d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d0cec416caa32bdba99f67e994927199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d5a8e347f4ca85603989d9488880b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725c58ee114462e807ac1f2af4a94ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85c15a4a06b3602b351c8b87b7a395202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d054decb80c377d8f4b3def907e23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f228162cb62fca10bbb36b77f8e6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e1bf41a1bcf91ab261e7bc6ea3ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909a4ec4d99b7826655b34ed9cd7cf8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047eec6944c2b370ba8bce5c3f08be4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340416bed12df0beba0ffe7b83f8fa94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cef58e3a6eb8bc4bc2e07738feec0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e77f24f406dfea830d3798e20121e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802f543bc109a1eecde673879fc5c53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5870202b802b859f7b9a7b982431fc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1de4e8a4bb71b449814d6782f357cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a4a7d6931685a7bf983382dba28d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad5ce85bd83c453953d1435f9d0561215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ee767f64fba0d4b85ef1cf0703c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0b14a701d212420a8624f80cf5181217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dbe0a3b25a5d40143faed2148a682218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13e0f0e6c261dc8394414d4dab2ee1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af904e829663ab5ea025dc872331c8c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7dad948a25c541840497f86c54a0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55558477d0c5ecc5c87aec40c9aa08d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab3f66ad5d907a303be8cd77190c5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe54d4bfe15b6f7c4dbb0f614d4a308224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8e0f44d435756e884a56c1bf88641225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78937c2458bfb358c884b592d9c8261226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39852748befebdb993cbf76ff46a95ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e224a63cd81692a0c6bb308d22342b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ec627d531ac5b666877f815f29a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107171cc59d6852ebc6e28a91908a527230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d7e90273995bf192af61cbd758080231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968634e7befcbc23b9e558c807eb4fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a21c050b3b4a7078e7333d2a4296eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517bf47964fd7e0cfa57fec391f7e1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d33c1413b05f2d57c2d366e106e698235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368848aed47732931b158eca09ea361236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff3a78ceb9ce001e18f9bf987d5c3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34908971ee0bbb1b960ba32dd72b2fdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3320af0a7ff1a2c278994200b59b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e39ea7a9bfc6a6bbb9f7cc70d6a63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b3ff9f1e597be812d04b84e087940241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b221c6adb7e2d320272f4e2547c9d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f167010ef826a39e8dcbfb0e512da6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f98ef970e3817656054a0836c6a34a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e74e514bb1ca0822ba62f4ce17e9e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d9053a9027d201bc4edf840981938246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a368173305eac60b21063624258edca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc44d410c17fd156da9d70e8f392b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b935b4b0b6ee2e635dbdf26c86c44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aac5f7199374cbac242c9009065ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ff0fbd3b8750c953185061a5a79ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc70074dff58d43f51b5406c0f8486252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82911396bafc1634556002280fc6dee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e899cfb1addf0d2a5595fee3ede6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6479659faed4f023248d36842eaae3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bfa3067ee55a00dccc6e8fc9244ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee013857ec4dac77e932522bb119a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf23dccde0b498e89e979613111c1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f425497108442c5a8d188e0c8c8bc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea3877094ce0ddf4587671cd1bf672260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e1897af6e8659f9c5998a554fb9d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051227f054e442f16c45cff209c0353262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd01edacd001c0ebe049bd84d5e3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3d5ffd5b5055a3f66093de3cf7e32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa81f0d6384b48b3a99873d39b3c47e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac65108dd21deaa0ea8b8f0f4ffa1be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a7ccd0cc44165243f16628d63873267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9237a9d76665e0b671e3d530527bd16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cbeef0746a94290271f6b7e717d30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99388bca82a6a8133a76f131a18d14b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c9f5ff7498b0dc8061bfb48760ea6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c3e681fb6ab0bcce6b499317eab05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072124e3ca843cfc1ec9667cbfb7a3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956fa04bb35a0f737c0fb4a7e27c3e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5187be23ff0e5534d335943fbbf17f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb21930d893f47928dd12c1ce570a18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc001c01244821681366417827df8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad58583e718c236048931c35f54fce4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04591ae52b4a16b3389d0cf27b22abd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60613bf11b22b48c3474a4fcd2aba5b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8c46ab80c7151c41cde2dfecf7aa2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8170b2a6e5ac83958398291543452282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68a4eaf2ee37785c44de36248b2142283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fe9ea173511e41abfce94d12872af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c2a3613715d2b4d7dca99051dce7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b13b2ee9ac544371e3df3c5d443ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fd52fa92cabd4ba1ba325bd005c97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5ef764ca3b64b6d5134f03e477b1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510fc122c2d2868b4dcb1d866998037289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476583fd7d2ff21b6822c08e0715bfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33384246653e0fd02b7eff2927d951291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560b07fc0097f09c25bb79b49a6cd09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df9fcc5a39d7f29e7ec46ddd1ab28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8eeed99b638b65ef6c82bd2d76382294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08832a28de54b66d89bcc01a8beb95c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8d6e97c11b035e0aea13b9523fa29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae47062d9346854e3ed77af8daf60c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcce1183f44067cb8bde53c860a9fbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d9ab913d7aea36302c1f5e87301d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f3144ea5e9ecac5fd4173804b4df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95d05af216410b2edfd1139e7c28ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27709b8e73e7e1d7295c15b43b6846d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72bf341c89b812a61c39612c983ad0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d0dfe47f1a8978531d4071beb493a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad877c0f134a01f022c4da9ccccc74d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb038ed69216e6edc11a95a7cec33b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cebe102b4d33bd8129f63fd30a5ffa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a072a6627b8d0f30585bb45e3d726a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de90fa0ff3c8f51eb7a75163d35dfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f32741bd43bd0414ad075c22c877310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ee744eba3e1f59a08000a11b92aed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c645619311251564b34f0c830665db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68047e40ceef7ac53ec3c5bd5997105313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aeff15a55683f164dfc9f52adf502314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd056856c9abd7025e7ea70f6280973315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0cdcb5c1275081f083ffda0e3c8fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82145f6a50d45306fbfaefb4afba9fe0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8acd7189be9d1f2f74b2da16ebe5f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85608b7e63a9210134291ec20882a2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870507c444b211121ffa12f05c8d636b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e480374717b4a9ca4264fd484a572321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda9ff6dc69fb7cbce0d62d6d76a43b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea051d01b5a0142f9e8c7d901ff52e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d97aac521e05f5287819c48fcc996d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363781646710516815b84047cb7648325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6fabe43f5fa6b6d92dd42d8fbc96a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bfde2cbb75ab5611a45b683e77cbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbbd7f5f198e8083e4fc866fbcbbce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3f010304beb1a2922e80c495ab473329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd503f2d199e5d015531e13e9befe6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9db440aa6523b892412d71f8170ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c4936ee9a552b1c509f72cda8a97a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea63d5cd36668c70927225378796687333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5620a83e892f518b4f6d2936dd93e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ba70dcbb757a2c8ebcd0d6115f04b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74752895493ee3a3101d92d0129ce028336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299a020e12a4748ed806b483ef78d49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f40d6d42a82e4f2dca2728a26a8b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483fcb4f45f012d1608cf9f757713eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bcd73cf2368386356453158938b7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9216183807cde586368f569e313eb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfa3ccf83b7dc7ec451debe766e4c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c472f802aa68d980b34982c88bad89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5123fd8294fb89ac3b015277ac1485344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7287d3a5017d214c1f9f5e4e00c78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e99f2ab4246f4da2a017ba64e9168346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011e0856466a8cb61aaf94931f0a46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36649636e5af250bbe904e01b49e6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b740375f5cd752d9f6419db6ce1662349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e6153d0397bcfc969840db08e36b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95fe551cfb73f201c84810f5ecbbcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f874f5bf5e65cb88c7e3af333fa3c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae94a31640a613c5d5768b9ec286ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099e560e71260eae5f3bf78ae199649354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3594a96a17cf966a6d4add87ea336355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad021c002b9abcddfdfd7dabd4b4a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a75e6b86deccb14a3450950785523357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fec89c0ec346421930af62ab905f93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c4a3a4677d265e513fc181e250e82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad5eed5b0feb3b3a860eb19bdf3f55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5031869c8949a0f001480d3035696361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501728a150c050cca0c331b112dffe6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6afa170b553bbd9a898f4c44e2748363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5d153f574cd0b5776fca79ba405a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9bc8abd5b54079297003beaedf7ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9316365f94ff92ce319f5caac6de2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9219867d6592bf8107e2c6b865f2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1753876bdd63c14587301b3e59f0d7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6c451d30c5690c8ef9bfaf996c98c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d1d8096c2fc538b032c3f80f0b35a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a57a182847914809128f499102b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc56cb560d1e8b89a2e6094f26e192372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe794ce7c4cd00ba0d95cc30b8f29154373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27ecaa6d6799db30409d5a94f91dc8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67582cbf415b6af3ebb99b2ede36711c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70745603f56891d38c39b7c88eb294376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b8a7903aeed355fd0e536bc6b430b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f136672d6558bf066f2804d8a08e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0549e6bf0df2cecbec5a1eab5fe9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec21561e2d6bdbba94016b14f1dfef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c4142310046d746cc78531cf74be0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2317c3fb0963b2de0379ad09383cad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e7b04e7764ab0baf0927b3aed79b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b0513d8330b03cbe598bd25099d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad4f1f5222dac26be235facf788792385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91843af41fbfff1bebd8ed3a7fdb5ef1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae329cff75058989a8614bc008b6ed1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ffb889baf79cd622761953ff75b82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f596bf852ad2813c58dbadbff016d85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf4216837ba8fb5dcdb7e55f0f1644390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9aab44d2b4a7656a3689d3812c8e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398b61b1b0e13df6b1ec3adac13ae6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b249f1f5d564abc4bf089d383abbc7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8d946e2b6a842cd127a710351a7e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dad8063ad05ca16b6802fab9ec51d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d1dccb79e74007188c08ab7f55540396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a2c91f3c22b7f58b2c1a052d705a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ca7b216824bed2df7c05783cdad20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeee7ae24c38d556250498ab96e0245399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4caea21cc8d6f0945c31658b484a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db43e0d69cbce36adea3ac286370c0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3dc5efd45f3c2caa8faf9c9a6e417402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ceb0c4dd8982e6390a08423d29b6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68c6ca59d64f8052cdfb07c776811c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045866c6fb38345dcdcbc9cb87819ac0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f451ed8c416f7c58ee6263c380c1a1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777d50b795a5313cbe77865b82c4ed2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f9b9bed9808ca3d63f4778c3fb270408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed2d8e2b1ad2ffe8c9fd320c3b4809409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a06fd4dc027c89b0669af21ac23d4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aafca20ed45dbd88c207b70fce51f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e68a478914b07a9d5811858be49a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82074436a811d682a334e9baefb8b15a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505381ffcd783f9b6184da4d807c6f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b087a26abd6e952370f1163a7f8104415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6d138f0b10bc1664d74a947a581b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807441add124617ac6c3e0f644c5aa15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fb76832405a740fe02d550b2aa843418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b54f8603f6c6efd6814c68c556cf3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b6c5d2e8463c07e2753bd48803940420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2a7006f29828b890404c924152918421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8ee8f59b5f3a1cb6fb804e7556f16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8072fa70602b41d4ea5e4c5752093423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed619d8ccc80e9950093f74f05dbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96fc22f3ce3ac403ada4747e9b9934425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb18f06101e6e9048556798fc6e5fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6b33e062ed4c2ac4c0485a54e1ab7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8b9a53afc8a3194b84febcdd413c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574d475c0deff7ccce9bdc450a42a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413603ec5969f189a79b8a31c7931f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3958d47ef57224bd9d699935e59cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df2176fa1bb82fa1caf91c5fe6c634432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2250850402d52131fc9dcdcc213ab2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878bc3d3d89dc60cdf61ade34af0c71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bbdfec0d886331bc0eb996816a037435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1e64d2ac8017852a4dd6f7dc416a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9412162801c453f2c2b46242ba6be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760de3de781be1c249d6c196660185ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f0415e51998522eaf1faa4243232c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a672c03d4c56c61ece0f68099157d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5583ef76064f692167c7e3f2af597fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45d8d39feaf9632fbbe2761767b27b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90156a8008b2e65a72b47dcd78472620443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83989172379d57c55003efe268d756b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c19886dbf239b1715c6a1067c9691d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bae1b029e260901385d83a70b69da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec501fa2366c589df2037545951aa30e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8b68b54a5ea035e32868cb7cbaf6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883d2d170ae2a1a5608a3fcc36372d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b015c719cd4fbe3eadcc8254d423db2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dcb3d7ba01217a2f6fd79290c7ce2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107cf0fe8ff427481a3a4a37ae31447452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670577d7e7cbb710ca81438306380f58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f14299409cf95f71346fd9c3a75d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629857fb8b589468e341dac2c6357950455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11953a5bf43af0369ef08bffcff21dd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a4dbb33fa57e8eb3b7c5ffb246976457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5bbb504fdea6bc0a5614d79e38563458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5272763d8c371cb9a1e92211842a476459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e866fd4c0932f7c85ee279f61d1048d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005ab6ce0796e674f739e194d465bb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bcf4c831b206bdd5330b6126c53de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dedd0c6af6d20742b98043f482558463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e853699e70317d8591643c2c954dc53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae136e3518579aee8e303df592ac8fd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62f3210c5550ad798975457b0ed9b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2485c8736033e1c97e2d1ac4efbd2e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c9a21b37c53081daab7f2674381e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae816fea6d0a8d9605c2d47e211c27b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e183062e959bea17919b3f0d4fa9af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b988c1b8b88a49f7bc4a68fb17eef09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ecad0059823bc28a2deefa9d8a5ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0bbba4f474e6df6582f861acab86a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbd276e6066110d72b6e24f30dd8ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67118280021a12d1660f98459c6637b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077111a80035fcf3a5b87ce27db4690c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe7765c34e4cb7806f4626c66f0d0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b54ed08b31171977cddaa29efd9c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0fe9182cd2afee4fdda613f1f4e98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca1a515376dd1b99ffe1227dc7b94a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd55f40caa577d1dfc6fbb3c04a1c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676a05647851eefd06494cf9ec9b594482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9adcfe9bdadf82b1512595b31d677c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a525801fdf688e46ef85e609c8645aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795357e7be24dd72dd4f00942e688d6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3896ae03445c8e57cd4f8cc278c2582486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d009c094b7337703265dfa557d7c58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d538678443343eaef4566ee3fc709488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfae8f98915095e88edac6cd85bef0489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eadaff20080ec355631a1b63835bda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e838dd387e3bedbbda6d39b432342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af2a82be75cbd9fdb2b04390035c8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3217fec46523eaba2122f29c570b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b52894ee361adfd39cd47b9ca71675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83def08912b625ff1943a8e3b03b3b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a182575eda2bda46a329478a37d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf8eda3cf4874c0747fb7e3997c5de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9964cf4abd8c714393a498737d18d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfebd0efba2931a5e3ec85cb27de27f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46844dbd8cc2e15ed253ae03678d87911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd34df3f616f1c285ea66114ab1e7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a73fd3a6e9cca309da32a306eb6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b4f394825bd54f3be05f1e6afe43414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c14692dfcdaee5dd79671dea75de015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4bf05450e2aa310f2e24e6d869f6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7427de968bef34e4bf56a1e40518ed417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0174317a0ba054cd3bef32361e87b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fb1775865fd479c9f3d42b4544feb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c708f064580ba34a6504fbb5cb485b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba17ad1cd3947aad0197ca2d4768deb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480756fab516542024d9346f5c5299822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5768bb849fe0215e876e9e1d7500c6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e116f947eab0fa865c2e7f8ff5f0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7cec77c399f0cd90edc23607b1d6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864127e83b81bcc4a9473dd6aeac71a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0dd6e9acb5987ee532993d8ee756b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eb5128edef18457b9917ae3df70d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82179dfbd18de6c88067063c1f4a36fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d41114d9002c0d19726f755e92ff5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb14d3410f881c321cf5994ac45de731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a812f2323b8c560e0a095dceba21532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb6a97b134ef53e4e7930a95a5d0d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c68189497088eeb833504cc88c7d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d96da609c41074dfb3d475b2dda335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee026e800239195fef76f4a9d9e092ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f92c4df90c04b7374838c9640a26837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5d864937b416f19282d5bdb8565238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cf2034257115fbadacef81325e03439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9950ddd34dba11ffcdf4fca943b79440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170bf8408103d37821ad67d49edbe8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f407041b76d859739652905a916577342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e0f61da8aefd270fd00a911c3f6c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2750433d0fbfd35d4ea5c82f8bcfce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275a9d86acae622a8c7e64d3763a55345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6a154d8b5d84cac96bcc1e97cd6fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641faf84bec23d92a23f798b23c834b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32dc3c59d4e420ccf48a8644a3d0ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d48e6a9c322f85ae47354caad86c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5775fbca73721606516dde33591903d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730524df97930baeae8825aa7c9ecb1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbcb4a594b4a6d913b1ca62d39f90752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e4f8a3336c0bdb3f3aabcd2e5e2a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c052bacbf46ac19da625031fad898954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46b2b787505b272b8c16b9f586193455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349371b62abab7ab6dfd531ce7301b7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d96f88f553ab09a4da011c488172157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e91a98ab4802e5d6eab815185fde8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115053ba3371d4950ad2272d55d123059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd63a526e5314b8086387db04e1a5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42e9a4203f474f7e3116f92b925b5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd26a6a8e6a0e586e9b5628a8d238cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb030ebffc3431afdb3c312ebab329963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ec20a487cad3f24fb9d7462f6ef464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b1e8f72b4d59402a01f5c91300a9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a82f15166daa1407c2dee77a7fcef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c783afa06149ee9bd094eafa9ba5d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a4465242a69382e6524cfc8dacb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b71ebbfe7d60b2cfb4cf8e6daf56c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174d10177edd82e26e32d6abd677d3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc46e0ec9094f7cc962e1fde66a4b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf2845b1bfebbe4ec3e1212927313372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363da7d070e0901b6d4b45e44ef528473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8074d2f2b1c048d2f6c6c48aaff1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d193a267dc24d9ca3b417b2f4073d6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426be3b08ac57e65c33ad22ff0477d8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e8630d9c94acd06241b28e20c8a6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c25c555a6630e2e49eb63af9913678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d562d596520a7e5081643e3f3e5b9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76790e0a203edbe2e1f4ff476e2b84180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b25b7a857ed696ef9c7e45e485b0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3ad8bb68c5b8347d0248bfdc7f82782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224a83a86fe6d04dddfe8e517d60a7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89273ae4c142fcd0265dcce07501716284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfea1c00550e494ad223be738d6a6b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8f86933f8af0c4a326de9a869e3d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285b1697f8f30c8c3f18619cb4842d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc793167e349d3ab27e3e2a3ab9d96088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d618a49429ace64cf5c1841964a4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4e9e8d012ffd85dc2d532143f929990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d6e78749e89a239f1f3bba25217f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81770b4cbbf9fb80386cac95b14aae892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7c564d3564bb1c1407044a8b7759b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f1b9a98474c10070a7aa420f550bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b16280fe434231ccc408eafaa36c1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71ccf32001d5708436cb579830c55396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6c07e99a99862af02c5538d31322297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9a7eafed7c54298410b2bed20dd0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3aa1eeb4f60f684277d3975dfd34b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fe51fb2a59eddfc3e559693adf620100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342107ab83cd208774c67f7c7087502a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae8fafaf4c9bf1abc7eebaae9de17d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f12b663acaa65eeb6f2848b241287103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6c23265a4f17aaa9afc7330b0be96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83052817bf6c33f41bb0a57a5440ecfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b1bda0421975bdd486ab9db9932fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4344f21dd6002f63b4760ddb0c8919107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb014fcb1c998a8b5c94abe26138bf5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbaabb6ab39577cd6a11404aee6837109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222a3e4610e5e512a74e1cbb06327f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb6c84c2cd22170f465d2032a3cfae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14780ed06c4d8d03f7f91ff714c9971c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b290695546686b8ad1fe068a29529ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e25b35b0554857fe313fc4dd748fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8af481c2b9cf4ad3d1ed6292d97320115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcc57c3c6f4983718ef9bf4ed95b51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56748d8a65ce6de2fc01b664c9e14306117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81309826a7d81c7b9fb0fe8c5b48e94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0699d94d3fb5427656cedc5538f2741119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd8aa20df1f121edb47d569f9beb98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46ee1ec19e80aec90cb4dddf46153f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdbd3d9193beb84a709209c509e80b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870a9f765cc413c6ecfffab7b2222e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0a3c1a309544b98219d15833f68dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b16037067f7f3d5c4a340e7bfbfe5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f2dfdea6fce65b37233c4dd351208126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49344fced5aab4d1f5c83bd2655d167127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d8c35fe337366c7764f10d614cb5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2111bae3b1bda53f4e6a172e718c7bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e4c86d62daeeac134f014c6b67a43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94e05e6a54284ff5a75a34fe06faab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18df47b81a7904ba40e38c9a800823f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086594d046c6da25ce1f1df89637af4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6311dd2610302135f654a9de9e85a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be02edce2bd54a05e8ac93da7482dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb566a5e1224a48b399a69bcb32b19e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452712517e4ddce19e83a89fed6245e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa3ad4f6a89011871358b702666bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979ad1cb40b96530c6672ef7454e201139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f84b320d891c37b7b5d2fbb05b571140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9471458e0f4b661832ac0a0e00360141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e15e1558ad3032525a9711b67a6a67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d191be69bd36db0c117e9013868a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea33a8497a5b61784a10935b3f1026144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dc5fef2413bc4f812ea9715e9e661145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb665834025257705af7dadf5d0b1cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6958723eb2676e9c3a33071e5b969147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3874f68734f307a01925766e7a68e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25242ac83718205270090ac5fcdd548f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876936d779185a3d9f32f2b9eb6b1638150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be93d4cce290341aab48f8558871358151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf624b2da6ae7465f9511b6df4fa13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ea0dbc379d96e0785b86c47130db2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ec876ab2ca7b091e40f30416da0c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaf32296ddd8d1054a37597a0093ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858d3e46278f48eb41ba97a05ed812b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a0dbfba0752ad811de41d29f88768157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7d343547ad0967af87f699c4ee4d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba752c4966542a25cf4c674c291c69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c8103c9b54714cb9c4c69d8d6227e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e279eca138d9fe63e6dcaab0ce1a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f199c47b8d3e3fc5da79a4a02f320b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b966c797ed99c76d7603147e9c2b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71fd547599f464894e90cc67d14bbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf6d2e858ee69f13200b0107e390dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdfab017db753e538c30c8c862297f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8379faaf6bdbea9508896cc03e0674167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526b434f80a1035e728b4625805ebd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc55b2a3feb6a8d686bb49e3de36e98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a7269566503f3a6355213ccf20b90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07020a0b8dd960bc18c400c5ed50517171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ebd6d407b904202899b7bac593cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25d00a6ee516fb6b07da967d9b05df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5772568a381c572e0c28bced3f278174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb70e551da5967813cb182f2bd909d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088ce80d11855c0c09a308d0c49db84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424ce585fd4aa90519c0b7c61ac4279177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402397bf7c0084acfd35b18ab44252f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c933869db386066c730e85ab48c64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b7b9ff62f2c065b2b22ec3dfdd952180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286dc6717d8ceee0589b7be2200855181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f82a0c6db9fa8243e725280e8df71b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9042b4818615d7d423670b372651ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae2ea68a4c5c230e1382706bca3ae7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec330a906e5018cc1bc57f42e3ce45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625ff0e357d257a25f8359e6c79272186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a27a1e02837d009df756e99d9dd85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afd0fef2931cf1673c0586e79637ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cacbaffe3801cd231604164cab5304189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b74cba1fbbd110aba0235719d228b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf370d0c8e84d550425e9fb0246bef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d836038fdd790a9478e5942b6b313d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c251e7f8d7225142fc70789567468d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65be7a33c7d6c520b7415b60413d29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d16da302bf54a289763cc3829ac84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8db60f228605f3b7dfd53e712bb9b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307c084173448b72b4a89c05226f1d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c49ba675d54f4fa1a581d663aa1fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d911332745ed4675cde400ba86aa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3be76ec34c9917b3ee0238faeacde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475cc6851074255a90f102de9749700201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1061b0988432c84d2cfd6e48c9911d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9c6668ba990f7a4fb73f7de266920203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a720a7c86ef423eebf765e7e500e6da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a965ce50d12ef0000337829db73ecc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f218ee263a77a82dd57681fdfe9b9d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f6bd4d4000add91f7ed5bc9e4a953207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab636d3a778d3430f5f128c9caeaaba2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ce518e1200cad7899c03f636e3d9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3185ec4c84c235225e519d660645649210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcb460a85def5760c5bb88cb912629211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d51b83025e99744725e5d9cba26b76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68769b57351a9f34d57f7034ff05a1da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224256c1a375482df03b97e4fa0cf986214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ec97292a2799a81ef7a0e6982384f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f061cdb3b5f3ab97c13cecfda6eb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce096e47e50d552689658b442b153c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235ea8d633518fac1dc66743c04afb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37c6da0c3d5700bcaea49e2f0474ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d575c7a7cf375bd47001be13d9ab4d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a79c85c275f433dca7e730d8568ba0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaa0df174439cfe49e4f3d6e6211c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7dbd94ddec16d305163f933235a8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4681519eafb3a405d4b5e9961fa06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7b70023d00307fd24a5f98e17414c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d1367491362f23f45009e27791be1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ede5e47f8d65b56857b2929b0fdf11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1631fdf56b32d7600d7448fba4c3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b3f6a21bb09656f7d4229cb178324229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d849b419e0a3b31c7688e714344578e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe02282d71e5824ab4be125943f0ce3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b2735c9545731ceb5bfe0d98fe683232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ea785a43091f70c7d79dbc6b55e3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83367aa6d0d681164f3440e6f1faab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a96109774a542b9c520bc14d7ce66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624028afcb5f153c310e64438350bf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161eb9792d8e410f8a4eb150ad7e6a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853269c28ee454b091362a59232d917238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c45f1e13531be8c1414290a1e0cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5464118fb70700ab1e8045488d3cda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e741789495e2f93cba9f95340ee1680241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737fbff0431751bf55a088ad348d85a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da2c10af502cb581eef3c20b441a27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca919f2f63e1c481490d05d1bac715244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d1845291d1c6e6a93a5831aa2547e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77048f07d92a327bf8827f319c7355e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1feda971fe0e1688192f597d6c163247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a783f731332bfdc79c26c5aadddf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fc0c73b83cd1ff8f597c153605cd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe299cdd20835c646cfad3628c79617250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a19acb4baf527cf4abb6febeda954251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48997fbff12ec84536aa8a6101d50ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ecb832c06f123cc09fec2ec829992253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0097f46f1476e32e8fd732d0f09662d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7072bc8765542d4da25f9f0bfae108a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610d3c17a791fd8ba4611e4e64272d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88595b95686789001d2a677caa815607257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aa58552f0c7d41866a4f43133ec79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cbe09fadda766f2f07caa3d5e115f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe5d984ce5a5001cc7a5f06b3bab7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f9e0e8856e606c82cbe2ea69dc2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e6fc1174402955419c5032bfe9cee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca63b2cda1737f5ad94567cf67b4a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4b5134ae2d3e0fc85ecfc1dbd0e2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc77437054d25e645b833251ac06b75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e52960d47ea92d204d22c3a00f71f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582718790c3507633052661b86b9968267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5eda63a83928aec7fa4b2d5f3e85f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9801a7a13b61d5d6996fcc8ea62853269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052004401d7ae8a348a0659d621e3ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20df05d04f61827b1c7d7a08a5e2bad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75ff880fff6b16c3449471c63a8cd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dfd1295c04a4aabe2deebecf4c461273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bf53717c6daaf06af81f735974be9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2864227d96953a8afb2e4affa9d0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693410b735edd3b1ede3f23f3b8f0cf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83327d2725e2f6e5fad440378aca6bc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d313f821ec04cb3b936e44734002c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70405195610f8f92d2b9e271e12c11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7364ca6b425a4b694103eafa0f61371280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca11574512d0cc6439a133cc0bf11f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278786490f9da4cfe41cf44bfe7e07f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac8a363ecd7e9c7fe14a346fd5b0f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87921ec89318942c96bebbeafafa9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97870013fb7e8a165f03c867e289f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff0c90b07b106ef7618c32f3cf427286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5276b56204470b62d2c49f580333c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f782bbd3f1be771c02669cf5370021288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804697f7cf1140c7e144e42e55f9e2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad47bdc0401b94c471ecc54cd15fbd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35729e4ed6f35043e0cf5ada5b44c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb43a88c46ecf87500ad568a12a56fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a31499563f889dc3811be670c6f35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8c9da5c80e661447673a2579d23e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedff9e94ed37fca4174025f9922dd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18850350393c55cff466c13e89ab6e00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca863d970d43164c55fe69eb51301be0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2eea6107ea4e001c28702fb006bb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc34b640e9f7d1b40e8a9c5330f7250299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0bdf147cf828b100e802410853c7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a897d710dabc6ad135f4d05727227d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022facd823d4f8e5cf600c8d595ee49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214335afe327d4312b7ccd30d1fa4cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed2ef97e5523248f77271227a448e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573b46c564582347c1d84959dd950df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cac4b266d61739ef986ba78375556306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520e5e727487537fcd96f3a0194fe74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75298754444bdfded7fe17701d392b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb704c34c2a81c76053c7a3508f2c41a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0da64d56d78f09fd0517bbc060060310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec560ba494abbe5a5e2653c6ca47795311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed960f5634554ccceda99775af6fdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55974e16715f9c33f699de99691d17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b5550a6e0ea07cf282b393b2b9d71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeeb88a17510abd971e5b38350f2de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c13859f318c589a88e761c5cae7b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f55f50e63cd85bd06b7970cefe7d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a40ed7371b381c3f833d5e170f500318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e449613f21cca22e5d9ea7e793f783319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087f77d11433dfeff9be601fc2a1562320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f1c5d59d5da579f963177f4a50e53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f42bbdbd5aee745854d6b3bcc713bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b010a5edea9f6204403f72cf47f65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6647933a355fba49dd396e49386ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22984e1e96cf3919145993dac448f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431bc804323a648304dc2a7cbdfc957326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f85046006c6d4187cec91d647004d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674b136508194dffe65fe2b82ba7a0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01675d534db948b86f4485a10be1ad84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b57c61c66af7b23e159ed5295a151b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27162fd62b8d2f2e8ba818f02a9234d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86451f1e1e6658bab82cc3cec8db167a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6ea533f947609e1546c0213771765333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff682269661d8d459124790f8cf4c59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde55bbdfe384b2a12bfa3e5aa6847f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91037ac708afcff40459cd515270315d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63810cb04fc0f4f6d7c9f9d246d11da7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158a1a25cf06995c45e50cd8cc7a8ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2556df4707e175d7cc6502191afb559339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735562d2e17174ba4acbde4a9bc017b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c904a8e9c33db352078857755f9c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa46d4b8fad9ae87681878d6ed89f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afe28b50f63b989e6a42e072b0b947343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88970c6cfbef0462d1778732cb4099fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1670cc3efe567853a11f0138eb072345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410030873639aaf9ad2c1c266acca79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15e817563f52ff38f521f25570ab0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710673e6abc406804a9995cd2123b0c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cf92b902d39fbe2bc26154a30b185349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db928d10834d2618219f042a1fdac4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcd42547d704b1cfb7d849dfacc6e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53776eae11bfbb5774d9d47753c2d91b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b220cd5673c03f09c02f1600752f16a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95732b93183e139bb85bb663a28418354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9963b6e05d7fbafd2de59c7104c58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb65190fc0a43cdf17cb764d2746db1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415095eac90b3871c3b3d927e5dc40ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bce4137d9bd2eda6ad0959f508c384358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d20e68f72611cdca033070816f0cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60142eda684aea7fb332b192dda448d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da68bdf566e13e82ef75e4d202e083361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16696fb403c0405e80fbc63a59dd1382362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee926bb737f0f65794e9a0be13322da4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cce80ba27c3e120a34fddfb905d34c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f47d67a010921c7f80af4d6da0757365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a240b47d0697862b6b9876831fd0a49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843fb8b74173de0214c16ac96dce182367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96094f25b2913d465f23b6bbdff9246a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897016a33ee3e246892bbf9446c09ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ee093d647c414fccbfbd7a09e3260370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cdaa953bfc09f4df18a318ecd541c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dccc7c786073b08cf36e92741fb6bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ccd6f0db670bfe3a04dfbc3cf12f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfb8a059957d7bdd3c4530ff07db55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3264474df6c3037d60cb2a91ca289d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd547188430f525c48f7e81cdf170d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262921fd98e11b9a2d5c5813a251fe3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12dee71a91fb161dd6d9a138f072b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc85b6d4592de75edceea3dfa6f7406379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27264829a06bf61d75f56f7fcba0d1d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c17c2b7d14e29dac2f2dcc3cdf5bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df5cf7e308692f516a39a42c5a55c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa4b2d741711e7e2b7e79b83e787c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020c5454dca1b66df1104c907dd21f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46fe692b09289a97b8539bed848721385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584d10400db1c2135e4cc5cc2498f53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba0af94c0047fb43a07bcc77cd04d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c8be74419efeb5ccc19bbbb1a3cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4171a1edafeb4125401d92120300da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43312b6490126a9841a961e602f43fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2ece13788542806ee3d9eb6910dba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdbab7c37f38a87a0f37d50e10d060392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3679853c4c7974ffd7367e4b08010fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590a36afcba3df55bc09f664613e665394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2513e4d192c5faf64359e2256eeb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef896a424fef129aa8a81e4a1c43f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab382a2e98072e0c6a861827a417c14f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dd463db915649b4e715da603f77fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1869581dea221902e19b67cfb7fb241399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345081f68d0b6f6bd5e23a6bbc4d2085400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403dda3d97b174472b7eb9badf868bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71b5119d8c84a16e9a9a332a729c4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f02ff5637c3dd5c404e69b9d9118e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfc94de57233fa3a674dce4620e76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9506157d76733c162c5040be98313e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c6fc976a78353f6b5c8f0e0855d0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c8d9e38c08c1e242cbefb772b216b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4afccf71bae828075e39eabdf6ef7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae3ca35d492d4d9f93cf3b187a3fd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d8a63e5ad8161851f9f5f52a6fd29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a13bd102ba41c862ed167e15747ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de9a901e1b9c4d01c1dfb415fd0cc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96192ddf07688dbb46dad122eaeda5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eda945208f109899e30e6294151184414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407367788a76d7c0d44fb6b9ec2435a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac25d8c1ed3b6b53509016663d0decb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0b82d49d6fb7272f8892ffa565297417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb6d4be5851a7ce54c1aab40710f97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f09f66529fc4a98af6f587cd6da923419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadedfb8bdac18dda1a06f2011a4d474420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc9114709d3711b6b5fc3977b89348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67414ad3c817d6f631fe2362ba383c94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee344251f55d1739a1d51c1e2ffa64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9bb57492227414f016c41b191fb0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d68a12de48b704476ae6fda246e17a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d8df189c2db9a0ce6b129e70ea72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69393d9ff874adcbbba5aff7739d28af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ad0333eccb5f91102b732f2233908428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618f0c5bf05e39fe21ca51e17ff2ae1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aa32338cf56d75b77dd689b51d444430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa44a60f3612a289c0b4604c7bec68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47555a0d0492304eaeb33c72726a7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6dac1edff7d833424a361c3841104433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec37751544f54a118c5ca948a6e979434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ef28f1246db1c47f24ca7a8eefc9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a6616708f21604e637b114b6e4685436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b1a953bb00505b97dffa162ec8f83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2edfc0d7d59562a0863e76ab793ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36954137910013c7fe1be40c3cdc0539439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d983a07d1a513127e6ba4fdd1fa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c10024c97d6a2689e82027b130d6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83df142a67461120baaf0901d8cfdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653485aaf3ed38ed0665301eb6bf2d79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f5d1d676e710cd786667e448faf5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23ffa71401f55d33887336d9efd67e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e906a1ee46d09dc8b119047d8f682446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e591c5cdb659ecf5a44036b2fc18d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc85f99be9fca492363a606dcc1929e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b44ec478a1be028dfde0330351a2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9f094688843c4a5c2f7f202602e4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0111c7a64d1d04df27e3e7efdb221fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a5858d8a84f3234cec23a4bb797e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25869a51cef35f028566254880b3482f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfab4fa388ac962efec7bfaa1964ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11495d94fb12a7c04df342af2876bc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e6cffaff8fcaf8fd2d159e082d9e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14172599ff1fc393690c3313f5d803ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3bd5a7becdaadbbd4f59145c73d89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82837c4f220ebec3a3cc099b848463459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b095518126919834e293c565a0ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0a2271266972232c9c630468bc4e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d85adbd5c3543259fd607836517a45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200215997f6809805182bfd3668eaa8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22e3753ba4fedb722cf8781e14440a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def44c707de1694beabf89a68d730bca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c2239679e089c3d2cee898bcb8c09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3803f905adf47de1f8818ff344237467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa950e21aa0c29ffcf31c15a8ff6fa6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5ae6be25da1b0f4e86e2d0567d332469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8c09346f8557e95cd445ac21a3538470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3d9540d06b51acedc59689dcf7cf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9d7038b1f61b2ae2948004b88f1c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98bc21101acee6c70991c1cd4b8de7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ca2813f8ffd83dec9faed3c306ee0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060f344689d25cdad2c0dc56a852d8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347022b31da447cdd847cb03364929ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7d06c4ab3e8399b11432c7e6efd6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234e730fb65a7d6b7262aa1a7e3d36e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66116f8fca35659fc716bdeb5a7fd4cf479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>